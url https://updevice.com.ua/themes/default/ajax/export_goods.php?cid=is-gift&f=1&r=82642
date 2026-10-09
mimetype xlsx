--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e7da1aa2bc2f66d2dc2da89908a381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399618da2e27e4952187df56c4145ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede10489f848ebc55c60d7bb4c1f52b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee06798c569d6884f03e5a5147e2df64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c751591178ffd3ca6190cb90b878ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf6a23a57fc125609b977b5ce28506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85a3ea00634288f0c6546abf355e9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079fb791e5160aac6471059fa46ae888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566be1a37d756b026dc6dd1d6eeb4cc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232409a19776f6375b36a5318dfb86910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b6536602082687c056dd30e2425a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb8697b1fc50d387574b8966f3cf7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648b762e37f310546652ce6978c1c2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b7917980ef00db7932fa5be75de614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef095f472849baf34ce1b79abf8820915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9d17487577925f6dd7b6f0fe96fc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d513c39a48147732c5777f4289cf0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ba6d0007d7756067a26356e0f7ba518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6ef65d9e8afaf6f1c532ce6ed575119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df519a642eaf00fe015bf628fdee2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee7b7a3b5da2f1684aa5b6634f791921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae17579ad3e9d8a1d53d6cc27b1bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79625fa0cff1b8c0f0c430f685e20c6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317027d290931f65f4b654c7c38f0c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc29d1bb5295ec35c0f5ee3ccc5760025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ec7260f1898f0e6c40d321e720b6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4491f1684bda4295952a9d22b23a7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210b74cec39856d0518ef3673c3feb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e4b2771201c37a5a553592e9a46ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf7532e946b029a9c8bc78e0c3bf2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e38ff1fa4ebb8da07f5c7d9fd1d2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac568932c3a9d0ce9aa3a86b3d3d8b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86124dcb13b574736439ec664f0aae4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af280f8f4c3cc8e53ca3413885031634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759170f205a922e9c20df5fe0087f9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc509dcab79d2d76ceb681735f128236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2404690d05f09f4dfa5d0a2787cb4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838074c9666589c68b9b7acbcf55ae1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a16c66ba7a78f8ce1d5f2e92c0be539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfa7bf1b5d2b7c03bed2bb2c1baa2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ceaa4248e704e498ade119266898441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b8c7ec07fd5c62bc11a4137ffae1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb0d1a3487e2931d903a1c34775f6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaabf8b8ae791fd3e42ffdd5b9ee8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed5f179ab7ce409f3212d1faeb809a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f709331d41fd7e3e1a21ce40185aef246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49812c2f5d17f3360cf77aa46440c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9282f0445a92d5280a72e13fee69d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abdcbc77acfbbcf2f8dfd488f1366449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab64ec7d0a3be60897e34d7aace9d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ce0db18a94b2310aaf1167582b31c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfdcbfb3f860ccbf8db6c5f65a92cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8b7d6e3f06cb16d8d44a9d625fd7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143c80a619b1ea9a36749c3e64f8d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6a6ef48c6b4affcfdc84ffa3fff455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04e85cd4404f53bf5918cc3e44ceec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7d1a1290769f0b87203b2ba4b452157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b21ded69cac9efbcd921aa82815e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c791427893e46411e6dabceb580a5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f22aaadf2a9ecd1100a1f336649c7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75624e04e801e73d14b8a353d79d994661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441242f2d5e9b06c44c99296ae39ffa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb524938fbf3e3df9357be5e173c6f3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe210904b5207f81a8b6b3e250d3868064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e98c3388a6a4eca299bec4190a3fd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4ffd700d5128c001dbbe11207a53666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49cf6daed0272b7bc644db804f5a6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632048f377ba3c5b2958bc28fe05c3f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c112c2dcb41d8727afbd308e85df6ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea6be0b7052677cf4a1163aced550f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec90dcfee4c98a8ffc21bd58ea299c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a50dc9fed31616472b4c86da66e51c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a58324d47addeaf050638c07d38f1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f3cadb9d5536a468608158306a84d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301d3a9e9b5e31f6cd09871b5732b2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30afd4c655760d0960c71f3d2be72776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bb697128ac22097495254e03da21377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320e25c3e9bd50b105804b0e71b3e6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979248e06ae5032f5f554a7804766cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9293fd6c999cb7d9a93644069462b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6a34a2cdcd286cc8215b5e1f49c2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea26d7d39dc428fa41b2d6c74e34a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0b4e3d3f479b6a9a55fa52cbd282e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741300585ad37c8d2f2b08070be48be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692968d731e14620078b5bb79d04aa185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3253185832c348663faef28cf546f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b292634ad2b3aed0ff8fd7e0ee89b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d22f262897bec0ecae8ea917a2ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d81cdfe08df5682ff5e4ed3fcd52ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75a3d8cc4a146aca758be54ea4f80490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41860ea23123e451a7ff94d9557e276b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ef4fbfb6945c401dddad1da42804992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab6cf2b4bff9b777e8d16b88f31d9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebde94657c2d90d41c473f189ee26494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07283c8de78148c4596ea1ccca8d3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca861de844b05eefc7a8b89fcb29efc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89771d5adf4abe14198abdf32691e9ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6fc6f5ce87b1486ee29b02c00bfbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217b9d56608c4c32119099346abcd2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a648a8d19994ad96d9b5631c12b62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e47953f29dcadb439c1c6723d11115101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb78d439f059d4f5b72e08d872ad1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ff1e141e04cccfdd410fe524e3c4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad63b064170e688c64abd3fcbc4ec1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49d80791b1d471edbdfebe74ae8bcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca834c875460ba9bdf67184d3678282e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691570c4fcbfde673427e1b8ac9b7807107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae3453c2dd31fe44b5d06a88fb2c3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ab109edcd70d336d41cb38f59cc02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f09a647a9d7195d1f69c636c9bb70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af724b001018fdab498761a46b73d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d293d3c17fc5376908c2eef849e80e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf173785e4049b02c2392029ca35fd38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2b96d78f57eecdd232e192fe90a2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b6171c5bf2fadaca542e38be6b028115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464dbe61264298894f0f403dfc6e4a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db44addfc4cefa368785684b969115117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468faf106e61bdf10c61594c07b9479c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef647ae2c6b879d8765d9b41ef58d2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81893cd7685d96bfc26f421deaef2312120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d9e210a91c691baf367f486b8f411121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebccc8f4d7029057c16501ed05f5ec2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daed2fa0e40b1c54a6f8b37e62ae14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6fa2dba05ce6975dcea723a8817c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187bca50bd2e0ecfaad00fb6a206362125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1bf149eee110acaa02045b91317bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafce1abb4a588fbeb34f247596c0d8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97090997ae2c6f64a8f6cbb83c63b1ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f54376c8bc64c60dfe8337f212d870129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89422c37771b4e3f41b03302573ad77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe09d11f623792ec32e4e6e7535152131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc38b74e469a5c8868f7d82a0acf6c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48b31300470bad1c9f6fc740db3d79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39e4f6db12b441691c627314631e84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1462b975873e59780b639f9633b5b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd750a767c32a31a56983d85e071097136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f53f562255f4318aae7162e1fd221137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9df2d6a594e1b4dc251b4f3dd517b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075485a349754e590ba869beffa0c5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f6867fe52e17172922259f0780bbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4385aa55b77b99362168cdc9a16608141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a57688296540bb2eb22f0b5c6792f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09373c85318094dae3f2d547867b9fa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30ef2d1ebf818374d5f4e9c2c29aa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dc11644224c42ddd10550bafae7c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6b8019cc20d8bb03763805a7461ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98713a941b192628d99f1ac15cadc157147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d966dd25424852671e0c6cb23392a00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72c7aafc4dac5aec2473a643f77e06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8bd60c64fe28fd2161d29f6658c23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993f5aeca3d7c23c9803de464f3362f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4b6528d2f297ca1e37578793dfba0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d93c68c5f5e63768c6d115cb5bb4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f5ed1e02092d41a0a1375922ca2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1015ccb1605f69f1771ef37714f8ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecf61099ad95153352b28d90683fb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0608510a5ea708d284008a7e85fcb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c7a5c418759bdc9681266854d7404158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a05eae6693c0bbe2fc3fd9573d521159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c898c68572ef99443ca07f34c5f859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080f05c22f27a2ad105eb2befff84b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8df11a818710b2fb9b2d00c048a82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061231f8ad84eda7edae282a069bec7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a2750b86d26d0e732e2abb9c6f89a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bdb8ce3639a27f78c55256a21298f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750091cdcb2949d6f31f38c1d1cf2da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef419e59db06fee52214f76d6da1ac3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5eebc6e7bb83c03c112f12bb0e84e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced989493480eea8a78a455caf1787d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445a0ec108f369de9c540c8dfe41604170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053820654f115c9c54a2f90727711a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab571398f2dedcff6d357485483c423172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a55deaee6922db337ee636e51ffa3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1da9c50364c8a7ab7a492287601d8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e923faf13abc5899657fc1a21f4ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d98d3af6a540a22bdab32e6f12d41c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ab8cb765d94db999d4b83907c57b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887f1e87789d5e3129b7789945108e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c901d327f57e09bac50ff32c236427179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cd38c75cd52c6116bf32318203cf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4fa44e85291a6bdc65ab5853e505c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2d037790fee2e2fdb74679357aa5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98c939bdf6098660cfabb1e954fe30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f88f826c9cf61cf4fe873266dd8c62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c23e6ac996fa08ee227059d809ddaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5166796aa328675ca6be11d50e4fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4759458cd007a5902eb78d0346f5311187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5658b1df74b47b68347d7eecd531dfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c867687291f2effc8e99f9e23338189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed4d5c01bc9eb6849358e3736edf8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24f0cab0cf4aae50ece9de2023ff90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837bf400cf5f61a2a7ef38e4647fc43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90365d5db3a7a0fac09dbf712959afe6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d25346c07c3684bc6c9a3b160ad8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918f578eabf83ef02b133fe0cefe92b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af24a5784d2c986c83394c4c551914196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001a6628b1731f0023713e70a73690f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7e9454a4b37d6584380e97ce5e376198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d110690bc1d25d720fb5a1a1a0e797e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bce6d5ac0b3d65ecd5571a83386c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e1562807443c2d0f032d751fcde98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077eb02c935d29ff690fcbeae630e61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dc35d6b0205170c2026d9cb2ff2dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a3336b9b364c751f981e1578ed224204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a24090ec7188bf429da99490bd9c16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90a9545ddf21641f9ed5fab741eb2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea2162bc16cf1ac5680fb8f4ef9d5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdff7b7a45445c564721999c2bb4cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ab8a4ee28b13eb305ec838fd0e3a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66741f102e99eff927da8511ab8c02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384545f869c7703a2b3ae0bc325fbba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035866627c275162b14f6aac67d7c6bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf1702ce264c5f698f0b4b881830f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96a607dffc2d4d1ee1420571f0efb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329fb947a553c5c8b10168181fa0652215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dac3dde5b7f3fe920e3a139c6f46f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1152a1c5b628757dc0aeea542dbd74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03dc4032fd0c2993ef456460f84001218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16022cbcb7858bbab3d0969ae21608f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a703785c5ef1ca6d134b51882d024220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ebf9a16abe7e620bc37b7fe9daf7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cfe891166d4c55833b809afa47166222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d0e0b5b6eba651b9febf5e9283fa3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76603963eb7867b04ead9abc1a247f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6de81d2c6e49f94bbd01d41849652225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed06c35d49d4d7812305bf6b4689e47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739c472be94171c40ac5afea4a50295227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab976db7c216e7f51a2705507a8f440228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aa918f9fa6246709cc8294a18dd2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b82e01a0961c31201aafde32cb64a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ed62c88fb1c797d11c1f0d03b4f8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef3822fa78cf1887ab47125e1e1bb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0c33a175aba28d5d802b63ce0db39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633b71bd3e15c546d2ab48c9e57007b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02f8e6e671059815d1a4b1ae93f5d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59181948931c457d936981c083103f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faca34e3ee3181c1aef754c91201ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2284f3f03606777759a73a00029c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123510da60563ae6716284dc560b6c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6998d9dcc3250094b48b9edd188918240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c779e366b864331ae67f05886c5c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc08d39b1b700f97d0f6e5cfbd0d149242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28802491dbc81cf04dec5ebe802cf64b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563fe1eb5f1244a8d26943b3f45e215244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fe052c2b5590dd368e45c88542dfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cefc27f1f4a1a18d078a8ea487787246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7cd095cb4e7ff476aa60d468fe7bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0ad1bfa1294e18e4fa9057850cd6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972561119b127bd28f635d16d68e5eb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186502ef89087b73eb85ea40663aa5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7510f67e4c921c8bfac4a6efaccfe1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2b438a4e9f3247fac7e7db92656d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269cd6523f573b26c890fd3c2e64925253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92629d6e8506b398361a5bcf813d9ee4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2e74faa930ba19dd0c8d1e1cf7941255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005f986a898b68e4b95094b68728593256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1a506d4e8d03639999024a12161fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fdd43677823bd4242fb44677e1f18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c031d66fd0e285efaf6d9ff9806d4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da404831e3567da46c95a3a87ec1b18c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1ddf0771de799575a12b6ac5a8f8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf040e63ecd108d3bec687cddfb1f040262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500394755106b6cdac4626694ee7e0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68042f40e63d0fa60cfff8c6a832fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da479274fc8adc8e7880d36cb59f4fd1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79bd4b070031c919b77cc3ffae41f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895475cd8f1242daa9ce38355686c38f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c40d2cf66faa270ae4d44f93ba34e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b337b11391d64d8382e24f7292dbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8210b882489a34bdee9de6ad9bd898270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aff1ae2e81b3883cf18c82c439744d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bec11da8f4f659d5a47e59c529954272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d3c287b1ef7f0b1de673a88cf99f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f47655d5673ee7ebf6e1baa24d9f31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143075b9c04d36b427a58aa7bb49091d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6e26c039f4a25bf1e3a517cf87882276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19672b419bfefecdafc6c9e6c749bd5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813c2e7560095221ed6bd68731ba43d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ea07ebe11bb6320465e28d4d49658279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46064baab81b07b2c649266c6c66526280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b35a23b2371ff0e85c929b0ff31cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1f6b65e20ec5f6ae523faca5b8e40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea141ed62b6b6606e760d0e994b94c84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0a2a0b8a196beef6951321c14fdc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8bcf8f44ed708ccb0ef394e64519b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368996cfa41739e61a74fde904c7b88e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea19f2aaf5c3d0a0825a053b2f063287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993cc6d007a3b88fc344da30a536abe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548290cd78ef5f9a5a0643ceb58861b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9003d16ad589ee0318bc57f7f61dba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dd5b87489e29cbf171605ba2cc18f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be325d7f777a41bbcf53b8cbb03aae69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d4ff1fc53ae0da86da275869f15fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f57577c48962581aa5ec5304e6473294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decb50cff0565833a1e3a1bbe9b810a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6054339d33a95fc76518d78a17ea5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eed42585e00b0c3a16d55f8b6f6491297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f503f6d5bb2a9b8695f3dbc4983c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b711d56545daff1731fa29aad981c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023ff52b0b561ae2f9daabe74618c09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c10a73a3123a47c68a64cb33f753301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb361eb89297761bdc49fad76dcc47c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca7f73b4edabf1cbcf67790739af24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb14af69b36a0b2300528a8d0d370f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4650607dd79826d8813c32c119de0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79904849f67f2bf8212dfeea3fb4c0aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc567dd6ee407275bf8b99828b152c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f2a3c5b9436f1cea7afa058e546da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7955c68e0fdd643b7a4dd6a6188ddb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c1f84054b600ae401ada61dd3c271310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ef9e0b75fc4827d3214146d72e4b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa8235457703a93fe4dba8184ea10c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377919021372d9cccfe064744bb69a3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123da30d00b9becdbc1b16345b726544314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44d398913b7113e46a4e199c410da1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc601641e5ccb3b37fda15cc8b93d12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657045c4046a23cb106c94f054c2306317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792af93db99429d44a90f7b97b4280a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8316a8a926e862d1cfbc5f07f1c5145319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b49b381ce3268c370abe3d67f7ab83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9700d6fd9b6eb07baf4b1b0f6f5f50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3ce9839603b4613fbc7d82cd87247322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eb01cb69af53aeb38fb45279a0ca0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cb105d766d96bdfbee8d891293416324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d618211c26690870dc1f12502159f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68764ea12c9490e67950deaca7643ecd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07620e5a2096b6947e5b2512e6fa0d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d80af5ffbd000cf5ea153ed3e980e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03ae141294ff77eb387bd7593afc84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2401eb03aac125fd65c661b26071e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df394939969b97cb69a943bef08aef2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fb64e04a0833f4797fa9ec123c472332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fcb224d28c5f37c019398ffdf341f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf73bc060630fa2dd5fff9316c37af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f7a8bb4ee4fb78fdd69c20eeef297335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5dedb73f136bcfb9050812d30be54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478e96a1f760b9a6be555b1789fd556337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822294c5e32b7176945132a0733d9b14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ff018029008541769284c4c1133ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb8779f68aa2f1f96eed20e1e0b2c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003365c6a6e6c6480a03373ea0e52fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147ce2d39faf065d7da15f6fb9e1908342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18898bee982f1480474716fff7e435c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4c7ec3a5a563cc92c233bd85557b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd9d247a6e1eea8809419de815514c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081549727c940ffa6703eb7d4629f8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24a0a55a454bb0cead095dbcf9aa37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd669e3634e606e58c6157eec6f1844f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840aae07a66fc8b4fd147c9ce1d174d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da38423af59a80f2391a93a8e2890c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a371d50f899c73c1b15c40902ee95dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d61fa8bba719d3d35ba4c0157b496352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f037fa64f1af9b6531d4b5e329ca7e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cece22a887971f29722420c6013b604354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc112d0ba4823b925956613d5b043d60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59124e0a5a4e76dcee5351caf327295b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f3d41e65f19f1d85d2f796fbdb77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a521d11c32e24e9330e9f64671d934358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d3feba1c8979f7a53230356a1308f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aa048b504e15577b84c1dcb7b0555360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54976df2dbb57b3aa50bd3d967399848361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a726724fa9d6e10016ecf39fe5c8e80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242aad013f6c3e436906471259fcaf5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f368abc7e13d949f38880c24699a16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9d7b9b651bb7e6d834a3743d86e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a64b25904a9394213adfd493f0b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cef7f0e887edc030be7d3893e33b45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95e3becc6cc4e1e89f13b59677531b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f8e159853abe385a412fc50b6168c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30132db8e5a9625e657ad4c4cf4b1ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4b21d45b6d5fb59eb66d2e9d00add371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815f1bbeed50b70bcf3277e15c273d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07300880cb822f7f28beac316dbf5209373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24d1dbd586d5a4682812c07398b067374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a39be56dee6700167a4aa181e712be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff05cbaaa49a3dca3bb5a15edf83445376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78897171877dfeb68417737abe524cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a043f6b5603745b07a7a8e3edb93fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865a28fe22635d0a04b72480198063b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075d465852092ee623aad7a06757168380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c9320677cf07343669ccc708d9a7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ec79d7e1722a8b95378b781453cc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f59e4a7bbba16cb9cc21590b9a959383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c9bb52c9e780fff37ed6ad31a1faa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b66bab94cd6265b57c5a5699b0af85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60180ca96e27924646f5c972cdcd6ba9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aaeb357877556515be6a195f6474a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6bac0a77c5cc3efd5e3231d2c1665388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32469f0a756beace3de09c01557b911a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8717aa0f39eceb69605a5b5f143e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f53230518dd8de8c35b08f449cbf94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fe9772ec6af6018511c56bf846627392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a0a89fa3de83bada3d019a5947f2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b676fd06599bc9def964f155e07f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649b4efc489478f58ce85827d482aa1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae6b9d06994afeaa5e93bd63f90edc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81695d845930f0f989d7e207b8407575397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd5bd7dda14aa1143b90d61db85d7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a58ac25ccb6f566b606cc699c50a44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836309aa17de542e713952d677686fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9e929c30fe7f0a00e689b797f96a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbfc87cfe2f9ce3c417631e7d48f2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a9e5b760e2edb44fb939ec9502fa8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af08376eb5f57ad27c6732e8af1eb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ceb3c0ef45202aa3eadddfa713cf0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af383fa486cebaccd7774def30401540406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b69dac1b2182dd04b74ef18ed4fc7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0499ad53a951f66deb77ffba8350817408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d260dbdfbb1c77d2f72a5fcaecbda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2254d30a327bf8902275d4e3842da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777576e1a10316dd3b8ad604e763e41c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f514449f65d59a56049fc3b854ca3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61078b14cefffe5bde0d975bdd9e677413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966c043e68a5b5345e1242ea30877ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a89dd220071ec162408b0340fb222415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51f1ae372b156ff6e30b7d81f26162416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770650309da91947ced65fb9908997d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c911a7bc8aec7aa0f7c4fd1059fcf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f732f1b88eeeaff2644121ff3390f92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01a93ac1fa437bf947ff67822ae053420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b321cf1494f843d7c66759a6d6dcf46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90b6e19a0586e8addef3042331d249422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250386afc37f5c1a571e3502928d081423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8a9894c37fe7ab729178a6ec89c3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056186087f43f55cec3a2ab345282dda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b643ef4739295e73fec1c741b52989426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece82367ad878c24fef3083ecb9a787b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5ddfa9a678e34d3077e9720cc7990428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840e6d1a9edd9c74a2dfe1b13e78ec1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee88e4b3c3bcb1a42795a39fb6d28e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35735a9475e1aedf873833955b71c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2e30fa984bd968d2dcc5913b3c2ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894c530ba77caff0fea46789d86d5ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cd6d9e49eede4bc91f22f8bed1aea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6cc4bfaa948fedf268630e55584b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759a421d7f2475e3ade6a24a26acf79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a69dbe4e49fe2b386c970dce801c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfc2ef769a41cc9f6a81d81d038d1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390dc6fba1820a8825329bd20a0ff50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d7cba006b05b18a0e40c35bd95a26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392bde863692aadfcf86968784d30ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ccdcea3d8b6cdc1c1b23796e91dad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06dbd3dff2d60653bc55e0dbe31bc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ec47ae3c9ceaea08df44d6b27e4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b737de6a1f3105dad0c63b1adfe0ed3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770043a28cb00c7f7f557ddd23a6424446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc02cadb01eb0e7e331b1e96ca6b95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307e6b8133b097129aba6df2e4dbdc7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e246b53a4f515d2b871f5f310531eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ef5828b3aa4347df57f27e3aafa04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2632a7c2f1a7f19501033226bc9115451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6fb202367f367550110f7888c252c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aaec1ed1c2f91d41906f1eb358b10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e854ba8e4cf284375655c5c0818b352454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5687735b1043248cfaf6e45c25cbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eed0f291618197d1b00636fe4259b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc63de562d159a3156ab9ef812a580457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f721c768cb0aa6c776e856c5c2d537458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ab1dd9b5ee4aa9f1cf2053eee17aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342c51a638ee332f60eec5e2d60cf49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a6eab0a82c7e77dbc9aca71208db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51d67dd47d63d409c32e529fad65c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd018f861f5543409ea3aa4b83eb058463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfabb83511d729346bced27988541b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05302d38f1f252144f9ba8ada452e96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbbfb7c3b131f9dee6d998cd3e1935466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca421d1caeabf9dc19c0028a7a6c7168467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af5eae7767e886a95f9d403709155468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0678a8cf805d8ca92927169b7a918469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7b30ca49b5eb9954518d1f299b8fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a09523802fa6dda4cabb79265c0c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f2a334370876c7e4289d29c8541be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f495becd16aa74dbd511fc582ad3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b5ff3fd7f35b97ae0373092690ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8153b3dacfcf2722c8a02ff0899fa2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0832026ee10d1fcc0350f500006b80f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e40e98c710486abcdc977ef1c72e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1f42df307fe4307f292301b10b858478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08436d69d6ed7e29beb336b7e9adaa9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d12bac8504df2c3606e803ae21812a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66b197ad1bf1ed007fd26dd7a3409f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a481b6836af83196e13d212fcd15c21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c73d2e014d89b8e261363a0c77a77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805fb6cbcd4e94cc95a0920d2577e1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb1119d78b0a971513048f076bbe60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293befc6f745c4afd5b0a1d01306231486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f02d8e6f93b69316394940c7b1616c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67cddceffa5c88d90183f5eb7c327c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb4794f9426a0d8c324c4eacc03f89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8101de1352bde26240b746bb72c8cd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a2b4920539335db3c8d857fda8a1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf5f927a90b0fc920d9dec3a057390492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c17f086d45b34b72559b6fdab44b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190038f0d1c6b21d3449f1169031ca8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f83f34c44d6c672b04120ed16e940a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9cc9891f44a3ef9356a3d1ac493c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0c2719b7aadae56b7fef37560506d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad328eca8ab0d4538f666f08e734706c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04759917069f3a03935640a8be6f52ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be14a5d2bd347ea7055183c00e479c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35174e375777d4420ec7901299d67505501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326b9ccd1d20ce4e7fd7b5e35f4a5be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30e408ceb3a311dfbf7e40e71f9319503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e608e3df7629e3daa493288914b519c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d7897e1b7b1ee97f67506b1ba6dc6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105d8336bdbaf7f42031157ad852a4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052ec674449c0a3273c33124cba1b41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16073be81311607f431380bc47a14439508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f084f22c0955b9381973301ee1fd4eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea36740aa07fd5ef2abc19395b95e30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc1dbe9cf3b823c20a114d7092ee5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a20a2834cf305f587cb22caa6025a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50acea7038b8702a48b781d5ae24d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7df2b98ab899c138a4a432a428faf9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb6f76920ebe80e369f54be3cc08ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100196bb925b234182b710799609cea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9173bfcac840de3cd542f0f3a269145517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be5704d2756896899301375b691ac6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93ce21d19b91c8d36876727ad183ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a5dc17f6bf5d50e8d9cb406aafd3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a4d5e3c9afadf52d6c56978ea4f13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da39de640d0f5da3c5618c09a6429e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab6f3c4aeb75402f68d4105e87e6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f22daafd46ec55f57cb376cd6dff2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334121a52e3e673b7dcb926a63755e4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aea3eebe894d78c6e6d9c3eb019164526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cc1319d82bdda99b925b40608d539527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515faf6574e4679fdd9e08ac09bb042528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b04d54fda81579485c968012bfcaf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af851f348f27f25f8b94f3e399afea84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad4c0e36e804aa2b91d041ba56adb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b3ed628c1562052a73610e5359f14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb518c9d8ef361328d8fd6c375a155533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcb1858903c0a8009e013f49f464a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c47a4842d3899092c0d9b757bdfe7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee985cd829fdd3e63adc877b9bdbc81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a159c4df2fb96736da0e7c953efef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac3d6a1f3330c79d96862010e6ca0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0618bd6927ca9803f00c75f8d48e47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eb5348cc996947f3301be664fac1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcaed864dec08a993d949ccf0fda5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bee49b01768f76dc2b4d67bebd0564542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd44f63578d37bdfde3282709500baa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caf36cee5a04e7dac721183e82ef8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2642ef003cfa8622f4e9380d8ee452545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d2ad22e4a862b3411a7a3e0c67545546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e6d1fec0b59dd712a8a7ffe3663d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a65906b414e47e88471ed1525f2a91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eb20a8207b0204ada95488aaf0789549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7694f5f6cd1fde62702fad34119dd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b539dff95281c76db0ce125c69291551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89610437c9a0cb3bae36bb0670402b20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78432925dfd130d3e450ea73479444d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834947c9977471e929137ed7f416679554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539a1e38c5def01b50aa8545ab26a48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314419cbe4df2e2209c8ef72085e977556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506a488dfc28018dbd8c0808bac844a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5b2ab52f3b207940435ebc9152a48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b646c6185a248201b6c78c6450bda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ffff5202788aaaee77e666b20a4b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934b55417bce1ac650dd54916e7d23e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae204ffddc592fa4b5b923f83d38026b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1d3092948c8fc921027475ecaad83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b078c39141444f6da5bfecf789a20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aae913128d18eab2cb221d44d82e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fc87419fc8aff156e3cd1bd44c700566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00981646a4f7a1a3134fbab2a0f94650567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406a4c56c743075b81ae22a3c575e09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d63f1ea8ca2e7cc287d53170a628f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceb10471a99d73002efe569d1d14b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36af6a8a3bfc3a9934be2822f265ccc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17efdd849b1b3e822ae3b54d71efe1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b72817cba042280c58477993d83de1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae96b000f3fd5296c5477fd790d9bda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b064ab25da49ac8c535e37653b56ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428412054b382d49412a6db185274e47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c547e7515ca6237c70844e6f38594a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637feb6b26ee1e49d1a79f4f5ed77b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45641e530fdc8b6f2929580614efc6b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450e125a1d175e2817ff2e1a1400830580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fa4c0d188e738349f6d135c58d1f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e97e54eea28fd28bcbe81b3236eed4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdaff4358d52e0a066dc7719a7bf00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72979767951c88162b7136081caa5367584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea9148f89ccb95c173be356da9746e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15452c22d1b93ebbd25df87ef24572d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62e3daa52c9991db8423ded3aaa193587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb195c9df377cb0883a4b3078f58d67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeac9fe8321c761342eeb428f1ae3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3a40ca3831694a5b7f24f4549c97e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debc325fc78a542a35ecdb28bbee97b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ee46565f4c767e816f11a5595856b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08800a7c00b306ccebe4803f385399593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf248997c0988943c46b3bff0520da5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d11d5da76441400eb5d7822eae1077595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f800ddc9e65e1b57c558a7eb5c7b1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082a3507d6b6ae954306bb23ac5c66e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0da58ae45c66d5048efeb448b0775598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ac924dbba4c0b8605999a82aa4bf3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca81239c19662149988c30f7b01f2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce0621f65f4b7f43b91924ce53c467601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd986320ecf65ff18d23dff1d3bc0d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb5cfecc2570c6f0b6859b3683e299603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd5db2efd92d86dd59030eb8b04aaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95414c6199e5293576582762cb8313bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd85db0c6c318ac3f805d859b4ba6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b54dea5888b06744e75223e9bafd26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf951115553916b566db1c01e4630d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422891493378bddf72cb1aa63db04054609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b4d65ca2ae73f871c21dac37c4bdb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b7fef4732519bd35af909dcba0293611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5a6d2f784d39f0f51662d950a12a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd969d4c6b08a604b0830de931b1c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0cdff340cd436ca66a15c03ef4747614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13de99d00935296eee55a37a48094d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec8b7d59b791b5509a283a55ae1066616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068ccc3576579429b96a897c5fd6f19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125440b319258d1336d41cd7773f75db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a4d84865e0ec8ddc702f313d21764619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba8fc9429c937aebc974553ef2b340620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a88cb3f3870fed75875fb37ee73772621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e8ff51867f9fe6244eaba6944dfdd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9978e4ff5374934cd43dd0cec826f70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c276585eb45752627debfac86685d5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef09a95104137b68f7482988fd7836625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35999806b2e7265c189e8567368bc800626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d29d9dd12d627fd8a0b2a65ddc71ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c127c15d05d12f0709f4f3c4bbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f4e7ffc88cb4a98376b1f98b603c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45eb89035ab9b36dccde93938e1a01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73432f17d6f7ab3c4f77eb22ced9d68e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c675cce6f0e949d95d017d7ed0134632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e8fd3733ada030f12d3d0c3380fbd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a2a3ad550d64d2a803de6b81f88a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecec70069ff2d74c2de2151aec7193635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc8fa4dfb7f3e7a136d7c670bd6b89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b416abd232eca154424c490445876637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57277a23951a611b31679b77c0758ed1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41b38d8a29d72bf650a7825e3a2d79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4414a562c10f27599aa1f09e7c00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b4450b64dc6ce9d0e5d5416225c10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768f8f665bbf1d562f6e12164b867b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab97f5e6e808e37f0cadddb0074e06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563b361446b6034c97639495a32e622644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c2e533fbbe68e26d780046813ae9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab70b6c459e2baa944d26a53f28ed81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122acc461bfb17c32fe606ded6f5aa9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2db6730da5b5ff06d0cea40a29f33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1287fc3ea4b40bedfe442bc5eb4f5c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274190ae52ff4c5c667e801845e11a09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7ad431896c5c625ec9c5f2e602e05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca6e64e12faccee1dd3a89d0239d3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95d36ab6e764f4325936b057b81c07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cd81a0e878a36a5aae77616b9537b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387281b8958cb1e9b50fb08ba4b0cb02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c3788c72673c74ab21d08135b6218656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e4907d43aed7a5c4997443e8a07f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802e0e877a1eb57e6f121ef7bdeafb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba275f02d281284a01b733188653f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f7ed075fe8cf3b325550283a9f486660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc6c8073e83afcd91c3ff02f017a74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c645a5eebb0ea914cfcec58d310600a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149a6e7287bfe0ecdce324f93a7d29c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d97b4e81d8768e1aef621eeeb8827c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb890a5e938a2e9b7ea2db3510cc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0313c8c0d040241beedc63b76784c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e74ffae8c2ee66f1f201b401772f18667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6413e2bbc866d89418bfa53afa12635668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32f5b189b944cb4ce45bc16ab2d822669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5befdcb06ccec25083d8de4c083ceb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ecac0090dd10f4aa80b7584e7a386671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4713e8b6c45017986c7df9393d6b95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055a1d58056a5921a5e7402bacf1700673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add2db14bccad3d5ccba4f132db222f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fbb3d261bfd87540ceac521afdf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61532ae58c12f96bcb15c0e17b1e3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856f89824ea50699e9679cc43190020677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6815c7db8006b4b8afa1f0fc22fbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe86f53a92c09a2f03f432569805b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f17848d7c16945c000d75f0183a1ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d02b592418aaa5445b70ad1a05194681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf515e6b270dbd5b60a7fd58563bd2b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdefc3d67baea753dd7584b52731c5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f686f47a03ad720b0c8b01219d2415684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acf939064315455417437107c684dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c43c35d1cf651097e13367eb78740686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b63235cea56b371c1272371e5be4e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8f4712f874224885ecf1dd9117be5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d856ac4f1a482442d97fbb47f7bba18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ede6a418773104a58b4ef1056a43d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d03fddb32cb512ea0c89b0daf4784691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c7da0dbc3292ac5803001c54b2f63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923af3ae6c45212ac886172e4396ad7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb81fc00892a8c605148016d8672e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdbba0528cedcc2390e344f372bcf0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502714af71d6a34e38bab0946f45488696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459667e1c9f0e3448aa1c9b01d2060c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86969dc64fa7c824afb916583edd0af0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d147bae6a41743e503eea4f3d3af006699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210552319ca0015f3b13f920c3294a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6d127db7f509a9104719179b3b565701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d522c7ca1f66bcc1d48a20788871c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177e7302e957366a2d9a79d724bdea6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5d0786b96d3ff0255062da16ebd1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c413d1c1575694d746d5cf9f15b5c91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8cdad9f4f68f3f1bdc9a69274c3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622b5e316bf55f03e0ed5b3638e49e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f162e89ab900d12bfc9a5a703b78ddf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abc7d04df73e6686c4b5d37b624785709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cb25ec02ded701cfd5114bd70aff8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1add651e04708fe9ec29d5c4fe7edad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335b1185d1e58cc0dcc7a2edf6b7536712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a3f80925e92f5497e8de1f9e90dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d26f0bdd65497b67c049d35aebdf6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79d17f5bd64a130328e7b9ffc0d675715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e8e80462ebd1f1c6362ec1bc64a28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecec590e30c59c97ca76cef7e1c417717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15922c0bd5c9076de9222a86f74bbe3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8f3f9af368f4fce0b208455edd180719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530dd08ca6045406bf8eab977ca2645720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd3e01ac67f2240c00366cb9997065721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d99de98040af1cbfbd95ecc41a3b64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e3198004aac94dbf6bb5c5d689f7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f38eabe92225567b34ad157b90eb67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79cc6690e080a311973fdb9d27efe9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca51695e2cd5db995fe0891234679726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7415f5fcf5a438e1c9b6f8ede8b044b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ca62b8e4ab3003e01102707051269728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf7beeabcddd160f7d9eef2c694326729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec16e5871b338f16cf487e1fdd29fbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c513bb377699c1eab9d7a945cdc55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f47d52e18076744d06cd107028fc70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cd3b1e91abe826555dcbb8cd76467733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622f3c6103919d1d63b5740159cb6d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc48006d8f52b1bce5b9d0a7583ccf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe9a74274710b57737d6ed933f3ded736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe587f5cfb99f3ef8afd63f5614acc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873c5a94244d8a0fdcf34227e9a3cbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f31a80f2feee2aa161c5977a2dbdb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fbae3d4528efe893e0e4ac657b9d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79087b2e6fd91843d8df34b2b16abb60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b458ed26c543cc2e5838fe6c05245bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5fb0d461a5a52338baa00452cec62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cf92b7c8d319fd0409181af6539a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7bdf795a27b3dccf29c4c87e95c1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae3def1a45d5b53da2c7f895840a47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac98843609f1dcf1a35dbf1c76253de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7a8e3ae98012195d7ef6d01b86d54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaaec9d5853ed49ecd014d2643d5f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266a1407b466bac5ec01b515f3011c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62add38cac46b7d7836565e0444c08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa02769b1c79fffa022e39baa03b304752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e783f5600a4985fd2ebe542207eb634753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063ff43f2d806da6b1a45113f848303754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a4acc0ed9ad3d551331343f197ecf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842ec17259209dc9e6796e6e5eab80e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e4a9d66808d492ada9fe8af5e41c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86baaebfa42258c98b3222a5f0f0ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c34beafaa79994e4a85222154d28f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044ed10f753cf093e3b87182028b5f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d39461a1217a551d2c3a93ef9b0f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12f878d71bc9f58f3005ffa448b9c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1d116f6bb6fa4baa10766e9319d484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140019d88deb036f1c869866200699b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8867f19aff7c8f5970c0c107eb1d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645279371ba05f899b52510d728eed847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b94997c809109df302b7ca7ae4dc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e840dfbf3dff29ac9306c7b947b6d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310fd4cb255799cf43f1d44916c9d5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613e69916e76f46d838649fcc12f97f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323134f2559b432b799c0006dd740ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e325a09645752b8e1c28d86a63d4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557c8df8ae670b9326c19104a9eb47314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc14b40a36aa4d7375e9425c6dff4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c843f3a7a0fb0a16e0f702f0791c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5caf9554bc0b513ddb17d21519ad917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acdc3b4ce857dacf7dc296807a12f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f836badcedd93fedb6061491c3b52c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc60683129ed61fca52e9ba2c6807720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95e31b0f8e6f07014f214c954d838421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d6d7a2482020db6074573a8b9fe5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe686901c5cf8dd429e47ea1da3ce87623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa1f55627d183399b3b1f39c873bc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05255086e5c95496b4f6c1e7be0334f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d39065958910533c004cf6607e533126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f72e47346b7de899dcc0c85ad4a1d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d984f2e0119c102441815a302e4c3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7bae0128cc5656e444106c1b2e09829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3732b3dc481cc0a2232b4c4687c1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e63114cbf86d706a950052fde06b3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d42b8b54ef63fec3d67c8fa0e9b3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc583d5f5f5992eb0e60b8ad3e1a52033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f1df5357c080c39be9349b21b652534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494ee628f8f81b1eb551a39169e6b4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854a87fcb6be34b67e1821a1c454b7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94871e111452a58e9057f58face4237e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72f9f5e6213183a31d907c449f5a6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724a39d2fa133643c1d713f4b135fef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471908d6a0a609cb466cb4b953c582040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9507bde073f6f3e4c6137bddea1ff8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55f8347d2dcd77f30142da58d6b46042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9ac947040b43b436b9cc86b47e31c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b18a87c3021ff25b2c6894441397b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9415e0e1cc06f8aa834d84498f98d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa07cdd2db5e981632413c3d9cd5ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf74b4732e4407885a4622829cc318047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17723b5e76e993ffdb3d161b13a783de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3cd8ea7c91a1199ed6a43a109562549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96b2baa0c18f78661540afc125756a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ecee077e6ffd860cef8e828f157c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c797113d1fe1fc636672d068ae7c78352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33f22971cde1a2e462c5614d6fd03553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c53a942dc4d9dea98cab6b369bc2f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5e429258c84a3afde450feb32768b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70313d4fe3636de75c160872d838dce256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e03a87111cdb90e21c0f03c392bf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531642ae5a1e43c434e574257a740ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16370fb32e991d563def9bffde9d89ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cf8d39f276ded646eb1b62d477dca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd230d976ca7ff0c2d0fa2b869df81561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ece8391817392513e557caef94da862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5d9275cda7e78562e8fad045f5b4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c65fb03af4913e68c35f25c5da6a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f837c4ab80a7df01d75de7f2242842c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b36594688765ae75946cf37505c1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecc564bd824e17f623b0670387386e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790a5a05b3298173ace91fd673da2c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855104ca4a548bb0ea86b9e03b943d3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c80fcc4046515e7655dfb37e4dc4f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d63f497ffaabf958996320cf6d58971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a0ada8bab6c05c3162635fa5f55472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef716454447b358f4c137fc49508e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a0be358af02fe54dfaae75c78a0a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08660e96b14dcf397a34bdc01e39e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e5a169092134e62e741df018afce476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d080029257c29553e7cf4e86f7ebc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51605614f47c1c2bcc877fd6a8abf6a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1f11543521410ccdde572e9677a4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a293dc73c01cd938be20df9048281880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c4b9e66e70e2f2033821237e302da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef6c0846e82b051a56f411d19f350982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74316d608602a382efcbaf904c1de98b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f31477508fbc5cac9ced0a4239dc2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092e0fb8f2e62f2f3437a4e97971b3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615725bfa0ef9151a5f2565218189b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7acf26b511f7de4f947ce08d3fbc6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9725719103e6027a3f808bb4f0a79788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6dd7fae8357fa8ff0993c23e16b2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdd9206f42f674a484ef7b93534eb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc44068b624618dc4e08f3f5e10cb9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee49f852a06ec9d315b9d857ec1bfae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d89b55d2d9c5aef1b731dd1a4f10b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5128a88844131bb56e1d7129c3590e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e99154a835f3f650e43b64813879ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69c317422040ddb88485842a0f28df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3659d046a71549184647ed686cc5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c373407dbadfa20e0f7b6b191bd0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde2bd29943db00e2533553cbec55e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e57d1d802ec92a6b486ea3f6e6fd3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc63cdda2cf95fee6c50b6b2f1bf69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1592b08476fdfdbc923fc49a7e61582102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3c4106885128059384485bbe6ef54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb7797d5012f3223d1298c6fd49b21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8524d22dc6f047ccc6f133f61dd0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a8ba28e7f711b1693c6d38c519fc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b58e6b8a066a1ada28309e0d69502107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4036791a175650bebbb70fe8d77d9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600570013b6c2b72eca7edfe52c4a3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d2bedc45c58f5cffbf115c335fcae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4d775e7740481266c6de697235cb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abbe6ad1deaecf27edb17597c1430d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5c189d2e0b1893a94f86ceb6db733113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831533fbfb308da221a0c7dac236f748114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1142629940545cc4a581112f7d12c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8adf5d11140843f3912fcb21dd4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d656d6f6705396e1d999b4b43b730117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009c8190786e7ed7c3bbe4389810e97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5cbab548b58592399af85d0c1821c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c3672475cff1a921939e2f595e704120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eca0f0347a9a472920f923d68862e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ee00edf7620690741a5a77f64d90d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e20e2d6062d4ab54f1ccd0463e1b83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdc9cbac7ce5926a413e54d5749c47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebf6f2ae78eb49966627aaa690e084125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fc55b83fea458d9f6f1f65eeba1b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc824b782d8c5610c0bf93043b81f6bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c502cf615abae6ecb0fc2b9edf4719128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af791d272692462c1d21da8cb91dfdc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc18fab3dcd98953c342b101f3ed811130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304faac72892eee68bbd528066ae3855131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fd31da95ca76bc2f12a07995df9df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df549d043243795c0922e98edee2935133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089f198451c1cdd4f8fc9c0c2227789134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2047af02884aefa7899e1edc45522de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a35a94c8aa7e9f239fbc678c71a6b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd2a24fdb25888436fed03205b3ede137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f81d6cc0b642ff100a13bfab9593e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef393cf2aafb089647feda183726f0ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061af8eba81c5c5e518228b9d0f37aa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a75808c13f288adc325a1cc3cad440141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae6535dba3eeb6db97a2e8af73bc13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf269e5db0fd2712f0abd3a7446453f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfa7bf3d0918ae7afaca54351b75d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d6d6729dc978d2da9ae4d533e4d99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e86578f4f19f565538365e05691ecc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b146a08a97314d5ae827126aced1ac8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607d66eee8be0ee6ffed4d26fa60309148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4067fdf8baa12c8adce5d0334b03d56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c033f9ed260b57502fa09bdc92790150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc835c113773ad0bdb5989151501f3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e1b7031ef8b231bff888b4c388b24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43431d06eb387df4ff09376a11b2ff8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31869cae2417bf90763dfc9ec413315e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09794f8b84552c1117bb6468fa2dfd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fe8002a6ef5e2ecbc41b6795fec89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b8a6fc23c8340ae60f0f2a6af6600157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e963fc26f9c43e289d8ef253cc3896158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5018eca1ba97bc6ba625f2b70d739c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21b481b03bade5285ab9edf7dd7de5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2999130061b1f5dbbe22257b4c895a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374a0efae3dc128481cbd5a92ad0677162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1593aaaf024a912d721f381b45418163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400e0502a56f579c2a1681fa1645e59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f3b87fb771092535eb5636acbf088165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950318dac2cedf3e8cb44589ed276a76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e8ded65f8592d4ce9235bb4fd32e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781f0f3af6379e688de24dd9fd1927f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a627074a29a1f625318a92fefa256fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fd8c15e122f8190d62eaceb66f20d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f454648fe483ada31847c671f7b2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64079752cecc786e16eb94eb826d66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37dfaf62706e57640476b9d1f6251c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb10b3ea24956f49efb0166747f426174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9e4410c75935bef6eb8ea4451f7e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb38e0b6bda3cac441ab9ae84227780176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2419a8926b400490c5fb0ec778924b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec53fd768fd57d15ba0b0c0eaff2198178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc2faa6e468cef1e221611540e41ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067376c8b12339721748a33384509e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e33cc70236460d6967c5bd52e912b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f4c1a4160bedcb8b864c8a4e1556f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c55922b09a44e769c07806eca6aa58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd307a38cfb9e76fb4efbfc3bf1a43fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c9b61e30174f34d0eaf0b328f378a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89668cbed6a840ac1f8b022280ae6562186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c862d83ec7b33550e9cb206936026187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87305035ce1e21f7515adb73803441ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f41ac1c38698b25036b4c8a05749eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c684f777103e86c2351109c79b0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f68c6bd325e50c8e1dac2fd1031c5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54266ab3a3bf895395181ff868cb4514192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c55d7dffe6af0039847c5027cf8a36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8328551bfea4e94e851be5f56bc65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16eed4066d99e06db8dc9286dfde99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb570cc038c3c6bbedca104c01a0c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e36b29d9583af04f4862fde2e7212c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11badd6a8ae0eaa1553f193387afbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643051a118b59ddf98e06461f9efa7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7c6e00c303abf9cab6583dba2eb12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebe38b4fc348203921860162bf2fc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ee2c6da04aeab7978c8c14e846e60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f472d53a34eeb1ff3e52ba3262ace1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34744ab35c4a712287601b92ee824cd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a9b550e45e1c622ef870477922cc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed8ea2138408901afe838390b86254206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f77df376708e6ea34e0d9e9e0ba031207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c5201396c6bccd2cbdd800317b2e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9abfc7f1baade394200e6196cedb27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258bd9a29654dfa2f476667d1587683210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2925d047a9f347c3c8af757a618f62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2376dc314f212f7b209ce2ba6c3bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127994a38181b83992e27dd0929d4f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639ba0e333cc641bae47aa1d776d8f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6936fb1b6a0abde15b2b7dc8f5200c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8410d112b22aba558de6595bd4b1952216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853fb60bc61a226696b82267ba73e7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f21298c9119995e376ffe78a1c8519218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef49de730153a94ed2f3733000c1e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3fd92572bf1f861a2bbe953f12b50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061788f614373d956e1b9a01aeb577ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def3fdfc212d8ceaeddb41dc306b78c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65390aef98517f009ecdfb1287efe4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17cc31a8c79040f14b4c2ed2c79570224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256f104580c06bd08c1b4b917212f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b33f5f1c2945b11c9b8ae96bdc927e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78672e8eb09159dc5e49ee83470f18e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba924c1d7c87462d2360a5e94b083228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d875e681eca569f4e89b160a87b339229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25e843e0a292f5970b658a0bb5bbb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b02a469a738db0db988e778ef6356231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2095f7d690fce61f1497f800179578232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0947145a4e5fc504061ce16567740d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ac1e0870ce3799f71b1dba2b58935234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca79bc12b741558ce16cebf215c07b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd326c0fa25dc155109928e1df251f7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb1416a465c042332f7f56432e4ebe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8584e94f25d839267e02b225d3aafee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07061937e1d0c8aaf0b23d4b99af08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942e36b4d3a3ec74d1c70d1d3bd426d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeacce072317f0ebe730679dd007486241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1662c24234081521d48888aa5294402242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259cc762483f3ac5d802b63f0d0a677243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836ee740580f4c6f5d5aa55d7cba766244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6978d3ef39800be8c63f3c39431268a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339cdaf8212ab2cbd790f6ebef6d4dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd25bf74becbd585b90cac4fa1ef5f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cc657ad244f04dfa2d1466d173c58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c7bea0050e5547b631f8ac91b587d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c95e80be369e3125c93aeadc648c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83ac76c5cb4ff0423baeb779bc347f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166f35093eff8f39cc0b2c83e3d0528252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c3687e706ef1840cefe4025aeeaf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6812c561d26034fa267c50dabfdb4a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23286ea93fe7251e48f8d1a3cdbc5296255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ac804386774978483558c84f276f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff73805ed93f3760650c76c63df933f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d11f5b0507a7a1d403fbd35bb160c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df67577f24d9b5f326b60d60e480d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25b9a239bf543703aba64b928b46db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666ef6451a12ecd15be966bf46c2e5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf929b7db36b8e96b5f923123d51dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4720224414627e3fcd827ea351a9b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6531227ecf63dca3eb2319b701e665e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f62d2cbd1eeb6183eccf283558340b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51aaecdd442dfe619e948c90e6ecc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb890d8937bd8433b6a4ebe3aa29a4ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16105584c19d14a084b28d6effa4a464268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4c7d1a57d82d8495720bdc2529fc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13b7af758f64100cfa70dd2965f4ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6081bca7523ba944031fdfb2a53c664271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760116c506c6afcab81668e4956a0222272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4600bc53da678b7ed4107385c1feb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f32fb3019c989e3e538a7c898d7cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016e6bf12757a1698e9cda62b86598b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c913b297a513551d057b3fcc41e15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8823c2c540a3310bdbac134907345277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e153e39a6424fadf93e69ca1fbc0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3259390b89dd34e2a639db1e858318a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d138507c17fa6c27ce6eada2ee1c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25214a7f1ba9f63787076d89b84b61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a8ad48666d3f5a7d75463e8f03dea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10992a8c451ca4913225268e43c0b3c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e50e6ee4a0f62b973974b046a0dcc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a6901c40306e150a5bde01622222a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e84483ff03865c10e902c14ee15ebe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d637f4565d4072661b7af56d0ec95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2f4035a90c48cf40a132f1e785535288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c2c9b2159fda5a763ddd8b5dbc58f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad5cf6a6a7a2f32ee3013ba9473073290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea3cabe8f872d0cb07162d22b9fd8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ab60a45ae6a71ad08a2774a9dbd92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fccd56835e9b54bc7d08d3076da185293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629ddae84cbca6bb18d26a5398446e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcca4e68a407b477e6a669a1f1f177295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528abe76e0d059bcf1c8a5291aa3d829296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09090d0455587ee3615aca07f01655da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dff43399e4fea66485f70a8996bbe3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff02a6a25b5c7e6fa58ba3597bcc307299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a78d66e0a5147da0e8dcb662a4946300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff89d7bc466183a6f16f8157f599fd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7326dfec62c6f2c3a070f0e9e887d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0ae8cd02b7a61ae5be633094c99d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf77f5b90a2a60b142615d1d06e117e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fefa330ed61ccd92d70be5ee70297c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746df2bb610db2b9f3dcd980f37029ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f5ca683adb8458bfad4df30c6bc83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0355de389eb720111689fe942b3e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e43c31c53e9de4e95b397708935c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2e592e7a55edd0d5d3578efc9b1f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbcfc08c4b14c666bc14f18d0097f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630419a4242ac694cc10856c716d41d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2c92b0fb94ca70c7b85cc96e227a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a09023b37b2d10bf723da68216474e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb27fc70b30a24525c93a5ef9ec3de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d006f874b42a7949e82e629c9d56f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103025a845c81134fe0f67592c8320f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607ae7ea189d3a9d03dac76bf19ec61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d578c74654f08724637998b4faf192319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb55554471a64d2435eb4f4087b43f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b599a59bf5908b9ea8c505a8c43ed93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bfb62e275142f5f24cc3947bf4894322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94edd28340f4a1ce559cc3c0d71d781323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44351201abc64f4529c0cdea901da122324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b88eb1dab917d4692a37f575857fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e2c244c185924a98cc0d09765a292326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef95c73861460008467800837a8eec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca48c8ce14b0d875d7fdac7eefb6ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813396d950253edce16487e0817f5ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c1f7ac60c9394d0625e13957d933e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0443cb3bfe9cd40df481ca98fced5d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652123bd9d35e0e6da6f34a818a83364332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dae87eee0ba8901123bc395b2e2d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd23c5857fc4a4cd9c05463d060358f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf7cf5e30bf666ae683d895dc163ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d9651d06efd8cce53673407871fcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73ea108e6cb981952af87ed7ed7cfb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df11496991d916eb682226f3563137338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35053c94765a3249977027b8d59a5f3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b37e6e8448841854674a8175afd9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb31e1ae346f769019924ea10cd30f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811a147d5a54de466a3ae8eb1df98dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139708a1982d13bfbc9704b6d5158c92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da51b600d7b6d14e3b4c11b7effd8a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f3fdbae6fb57056e22878fc967349345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e2ceb4511c923be2125c1b5e1ec75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d608c3fffa5a06f7f2b26a2e062e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a43b1140a9110386a11d5cbbb9db57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd612669222efcdc984d5ad28ab57a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85ca5fdc57621ee746ec5192e94420350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7efd659f553e3393e9a14ec6ceb14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9178c5a76bff548cbf69f8c365487352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e63ad1581bc05112da9e4e5d33249353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22ace105ab9962197da1ffff6b1fd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1dcc4ffc5344e5b2da0a0f63ca533355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6458b614b382338164d22f96eaffaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec900cd05aac8d4372aaa21ec7f15330357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15e5b40bb5309615368c1cac83dbd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834a67b4f53319578b626b68f483ce2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09be17057ba95aa20e1bbb4105a7f0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6767c814dfa734e91c74d3be7cc55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8cb32c6d09d1f0192dfdeb9bbc77f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052e2bd7f34c889ad407110a08162e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d2e822fd0ade6f4e138feef66526e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fe062305861230f98b009c01ad663365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc2f71e81f40bd8f80c1d7700f394f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafb9bf7c5784cfaac8e4c8b36e688c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddd73e19f43f8752f31e1369e60d1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2d3b4e937de8d8b4ab2b83020df83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bd2e42fac35e98eaefda2aa63978b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc17aa3bf7d72891d19e983bf7b876371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a3884c4dfd0dc2004e32bb4c22f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb42eb95c3d5c30ce6c9958cf129e4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e658547fd16201c38ee30d26007ba59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da686b96f49ac909c10ca69de8a6292375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad940e837001b8735d6a0a4be9c19dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99fe76b8bc3686935aa674a597ab4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016d197878056c7b6289501193d54cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af1a07592bf604eb95e91f08d49893379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6e9d5a4c77deaa333d47cd578d6a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126950946d1daa3d48d7d213a5ecff37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72065ed3777058f7760e85caf73ebb2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e8a796610c1add506130766e92e1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2866c400467c6946412215b0f96104384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f116d685370cf2d967e2c7155ba908e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682024edbb7dad056f478c94bef8efa6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172f7ebf19a76a444ed0e7b823f4b7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a82cd10a7661745a7b41b1996e901388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feba3de2e5bf703346a8d2ada32193389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bc1d627ac4a692ca14f946fac28ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34552493f20472fbfcff5658a426af9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77070cff5647aca99b42e13dae0eefd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15cd0507fe5d9f2bb9ea89c401c06a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11770f7526097657c603990b32419ca2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c53aecd6c0ebdc378f4523d2e7c90e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d8a3bf36b8293da7737228371d2e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78e4ed9401394a665c7af92cbb0138397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023827037138173cc2838af085cffa63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0bdb3ebfa8ab287fa40054f3bf2e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395becf5d122c1b0bb0b60c06c97578400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aabe6a7f1828868be2f428a8d2bf8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cc6c6c630dc15aa5c4cea83a31377402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805942f4995480835ac1250a125fa0c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d77d48344a73cab44d4b73e8508053404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ad3b6ab9ffba61256c81efc6529d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a981455d31113009dff5b3919e132ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0db31a4d4b5ad6533d534440dd909407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6046b974d605b0bcbf8890e68adb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a503cc5604dadfd958e03b9012cb6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a979866eceb33299019639f22cc302410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c8f6c2cf19ad91dba8157ec58a3c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e97ea6931dddc6cff95416993d1e58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8e171d6f0139f0578d2e812592a0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82d5ffa757bf52e1c352a799c5650a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741ad6cad948dd064bc73aa80ed5719415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091853bbe9d208db420d8df15c58267416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec7beeb5f894ae81783525b2e75726417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b6be4eda1ee8e3265b9f068df01c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1013522214a8d121bfbc7da62da6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229ed19b580f5abf51e9710f4e620ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f523e2f224b5b94886349d8c8495876421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f1e269a06fc6e4922b583b77a342a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725dc6864febeb5e19d28e1ec1f519b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb8af3b9952c533376073cf7e63d7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bbad59246c19ff7c981583fc02b72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820e4e9f93743707be25e7ca83b0aa9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e774edc45e3f028b07d4d3972296f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59000053b11d93069a54946d8e02e02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cca0bfa244ec3ce7e028bc98b4021429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abe8be1756ffa00108a8951e3e3fca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2fd031963b5d80eca8cef4952ee41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7c98beac97eb0ea22130f4a4777d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edee50a5cdcf233c744404921501ef3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef33700ebb28e13e3d9f974d551092434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbe4ada56e8afc431d089e27aa55b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f243d96af702757db0f02f6b419be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a4c46cf8377594fe8de8b6a1a30f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86027769b1741cf8a2450e06ddc0aed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569232038004e51160c11ce4d33e6c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71641ced04f1e8b5af3efffede199ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca10c3dc05487f4586a5a71aa9367a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2936b6ff477dba80251e8bd30a5d421442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f78a694c716e5cdc82583eed94026443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97454f3ac29be1e412c2995b8bde4489444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53e477cc91aaa3ed0835fc1f8c0cc9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b1c17e4a5247e8b5c63173f807b3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e816fea6cb780ecd1883c6619ab0cc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af9895e3e47301970ea293377d69cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937156e848a761f807680576a0c4c62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac80c26406660e6ee14a873ac4f770450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6719d3fcc7334c4291ef92c59854fad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ff4f7d1f69c562bd606e18f23073a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04052241ca374a5873c6c330b78e224453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b5fe8829bdb5072e1c6475974a9ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aed1eccb6c432735335c86bef6437e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b122c296be53a87e5e8114b15b84b0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b7e93d0f07f9c11193a994927f5ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742179160f051b9f47a38d7e966ad96d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab527b95ce270e91aac33dc42d062b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9417fd913fb1a625667c2a2ef737d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f04134445b8e65439cbe7bf74b626e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb45822e11a1a0a675e97bd43495c3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5358a6e1f4223788182102feac9df9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fceee37186f6cc8c89dd9ea5e3f278464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e436f72542a98774ebc67ce4af7a2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c802418cc4ebd96c742d1560b8a77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3224a750e1fc4f11d6c9947a6579a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31258e936a76bdfef1a26d57ceb9ae22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981bb8e2e21ee161375360e1e7fd08d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62e857b2205394124295713fd22e21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b787e465d8261827253a1fd18d4f138471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1469c452232edc4a25aeb04651194e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038766f9857d22eb0220a2617cc8854473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60c0a6f65402797eaa17f514c98e63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd925448d5165c81179c9015308746475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883da3723b27f1f8c9c4d56e23a9c795476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2100a337d5e269d63c6dfd5ed6cc3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5033d6b01a1ea454b9e4c1629777f31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448c1f8d69d32b5b1f9a60bae2dda84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb20475965d4fd98ee7ecaf9c8295a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38462cc6156f3003328a86f0320bdf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fa66ddcf828dbd08951463ec78a0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47cae694c916a6c05c1a8b2f436de4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fd0d43ec6b8c4ce07b3a007b7de20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f50178d153235a3e38fd5da80cf429485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e47d226331f651325875f416c7a76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a65ed472bb1c139eb70154985da66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c868f3265ab8d9fa9dfdd16995a6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc76bcffccbd24c90eb90b42fd9f1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee58f93f4c421a7a0f2325dc8d7048490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8d99f15ec119a3506e5476738454b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415812670534a686b8c2c2eed9b7ee5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b84f1a0a1fd56f7447e344ed291e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214e324e7b355468cc77be2374bb88a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da36a9352e226f277e9570fdd02c114495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe874857de855e274c048ec50daa0527496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9c18d597a4df66df6891c5ca0e6ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb8411e04b78e68d8984b623c762ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e01569108a02fea0ea6a17fd697db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9f6d5313b210840d6e46ef75d703c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1ad49ea3a70830e371ada20e831d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72e74f24fd550d4171d2fb78f4500f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce641ede94e513f83857ac5a4cab670503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228b1567274678ea615f87492e4c885504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c3133ed14747dc6589f4cb40d76ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87510f5c56e1b429a1bdb65325e83a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435ce33098779864f75f2e4218c6e16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edf27d10634ce7b2991cf1c65dfcd4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d83ea9f4952a18f819ab6ede422317509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a372f6fe038712183b7912529a6ffb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a35b618c01d91fd7cf818344b8096511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a98cfff23147b24f3e5780209e9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf96f02314df44f42dad647ac02032513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de13429e643af1ccd65084c9fb3fb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893274469c01acfefc39bee48bd7c37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb636f6adb08a5ad0e6cc8918ec88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c001c88d97b503e5296e4dc97f6ad6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e41c78d859d4844c6f33fc73465e16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c054342ca6e2cf4b31d3126f6ebf9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d07556de9a073078038527091ac9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f994d6dc4a31556281dd49631f3f43b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f33f8cd8572422ffe554129f5e79ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891755b985d3cde12c9068d73cfb47d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c6068688574fd73ada7488e6a05b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d9ab1c60d4eff6527dee89f9459c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3ceb275e6212dfc4e75ed415be5d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f2f55f48a796d8692740930175959527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4e7f1091b71663bff7101798aa7c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c185e34d081bc986fe011466de8f7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f6ca3753fa916409a66ca7bcd1ea0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb7e9d4ff429e8d303c7f0dcc27a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e4cb2431ffeb08bcd391a05ce292a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12059a51568ea104a8192f68012884533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b2086f16bd55f3a89f53b8a3c20e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac483c7cf40e41e6a179551b7248442e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35485495ce67299530b85340b31aae60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc39387c45697a60244010c71d5d0fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a876756a572a82631bf32165543dd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c2f8c74cd749053d8499db740db54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b776e8f5d26271f1db24a24f87deb7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9407cd59f7cf62a5b81bd12518b96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1ed92ae3d28a3ff45815ddc452201542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8133ecd718498b9114523c586046536543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a12660ff84aff380aa961857df25b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b623d99e15b4a1ce3635ebfa761a84a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0559e0d44e17c8bb151e4932c49541546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d14ff79aea74cfa6dbd44054910d64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546309bfbfb697a381c86d0eeb55324548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e311700f5d99850bddc2bcbd82519549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094f0ea52553b9c6708291d3b2bd993550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1060f8e7f776e52a6be63dadc60555551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0bdfe3ff06d4f03b41177245c782e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dc1636ba2b383fd3fad2761e3e5eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6b3254b8df8b6022b8c4780c7121d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda26cbcd1962787d9d7a057a0b751e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f464ef5918202a56696adae7847ccb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85334abe08ad7d889913c0a770559381557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a97a21f442e3c67c9657cd66b425be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ef5306e2f21d0085223ca6dae84c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7b7cbdda2d1619f052d27cdda9033560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acb906ae1ee54ffe6d69b3da1f1f37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c74c00913446129bc6d387c7f20b27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983cfe35f260cd9534c0d44af206a22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe22c604fa5da218343d3f09b3b981564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e77a6a0cd028115f549ebbdf4ab80a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0b2dbbd0fed5d432be3e003d6713c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207ac7b39d5cf64cb5d0257bcf4c2a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91c441260ae4ad384819cba6633442568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd3abab4429228aea192d65d9fca8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f7bb3241c6aca225be383b06f982570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7858af41bce8f1850ae81690b5894b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329267d03e6cd958e84d4ddf3e2631d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ede33b0aeea65242ef6571cc1db3da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e7152d8f1660c423dcff94c4213d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f85215a21e09b345c7d68e63898fcb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c3b042faf1ff37cce8f489c2b6b3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ae5ac4947f7c93749d2d825ab8a85577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae54f36108654b0efe2702dbe8a4016578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d01ed1fbe53fe519272750593a6a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa6fb267817846c47d2f26012b11a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab535ecc5cf5e883029115f639615bb1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2963c1e4df6b84bab35ec8d653217582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691e66dbb0b0ee8a0672fb4ea621b2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5a1ac69f45b9a2e569e538326ec24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fddad71e2480e03530fd74c94cdb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd872b9a552953097adba4aec10baf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c268ff46728ce700d1d363cddbcf209587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac371298312667cf3008e20cc1154502588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb004eb003e7787bc2238f89cec4bb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910df03d518528075019649cfaefdc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43d03b35da8db3ed43af95a054c7a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702ff8bbb83cb59dc492f3b21434ca3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5a536165364be118f5d3f3fb3c7c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59830c064ddcc028c4f0b333be2a8f8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338776a52c0117fab7f726b59693560595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc00e91ff27cf2127ce9b845f337a3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7c6550b41a53460d3f09a06b8247d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b054080b29b96886a6b489f34a788598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc75f232cfa44d723bd7296649ff1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a86bfc5e17f780c1d2cef42b321dad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d8ac1d2e843a9498942d8beac8841601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b45d7f41b4252633ce0fcf874658cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e94391af251ec02bee9c2a96fd86a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de5bf533b5b4ce911d4c78ba749c75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd4af7193b7c67ad949a368a5b8452605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ea169f2a324f30259378cf4dd0483606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cff91da6760d2d7eca9992ce5dcd9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004c150c99b089a2770f133ff604c37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978bb48bb0de0811050ca802b862cdf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7a7ac2f27c166822a629218a28a3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c36d26ac14651ead3488d2e176d8ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0d7415cf5e07ed63ca4f3c19a9e43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb486a50cde612235b4b15d3d2416b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df043bf3b03b170aa77f38fc4e48274d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7568d29b13a83aa3303d4e15292f23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd463e7f01e86d139622b897ad6806616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50135c9ee7a7ba52061a7a15a30d5601617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476f674595a59ac71c5586112028331618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93105a7ec769e0edf1d6379309b747b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509ecb4b9b8b0f8849ce18c6157c0f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb15fa505160b86dc739a9e3ae6989621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323be98e18645a6f7c9f8a9741af9b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2e538b9ac808ab7fbdca4db4fb7ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a41ca25b3e161f60a8cfb9952bdd5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0493c17b179bc2475c0a983fdcac67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88712cf676e6b6c122754946f52913d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808c656fc635054cb7cdc591a33dabb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddab26ef5ad75646af6fedb6e85d25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd4f7b02d8800e0d6abee3ae71415e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a64565b19ebc893ea14aa9f79c7c31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4a22e125a1d3ce716a3071a8364ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ff7e13d3ef758e16654ce2c344c88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03e839fd42a62b55374071f2a22be9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f023177216f0a9a6be9dd92b37d78c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ecabc3e9a467c00f2e38eaee71ace635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884bf32a1a29ec0513a56a3d8123ee3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b56f23dbc7d69e64b16bb254464f8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c59e237f84b5c6ae814f208a52838638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34291995f54a9c0bc23713ac0b719691639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480a77ae961bb1d5f1143845599050f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7ad53a5995df2d2b7fb7bb3694715641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beefe44e5f9b60bd8bca483b7c7c553642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3a5e6ab9cf5284f517c3cdba698c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb832559e8ed7e256d197ae4231feb1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c341898a8210fe0df0f58042e5c1dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad027e2019bbc473595b2cdd066516646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323e2b59d867e35688a8ccf877f3171647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28609fae6894b5093deb6836037ae3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430baeddcf856af54ba1c9df0fd9724649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8ea7e204dcdc5dfbf5fe74b570e8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de310624ae656728289b8a20185c07ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27e50eab6f2957150e6963722154ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ca9bb7889403c4edf630e4d1eda6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77f48e5303c2c3bd61c15118b828da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a20bd377697677e4e431c92b2b0ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06a99ed6f0775492e26ed7093734f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d992b9c8ef7a0c188ebdeb8a92df74b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649cb9f4ad064cbf253cc86b4dea96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79926cca84a04afd1c7e00da052363659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eba1a7435e6bdb8ccd376c7f1e78d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05382b2f2007003e108d14153bfa88e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635556a2dc38a0fb6768807e45550c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba430d9b046be215b5f7295bd5aa0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcce833e1ab084e914dfc0a5689119664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66cc336be680038d7949a389d66164665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc099fdee33a89449d7be5e2f57bc64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7edca2bf5dbc09e745d454eafc8b26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc846010971b74466282e3f43560320668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4631993b5a02769708b55491fd57ca7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd876aa27cece112c656ca5d9f3fbc78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5abe443f046a7a64a3ff33e1f0fb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf53520c7475cde2cf729002d07017672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7dcfbe4b8283e47713803dca7beb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8f058102bf92c76e096d073d05488674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3a99d223fad2a32133ac58f1574aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8255f8151de28712aa4c92315aa90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5160b9569377325a2a6457f43b50d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efb3f243334b108aa229e1c1950f80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2e67fc8bdc952d2e06533c41e6832679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993526bdcb57d82a28cba842e5fc10c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23256c16c8904a2e7aa9f960551303681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4de9ec5f45bc74f29e61d80b3b24682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9205bffe81793dd14b256bb348c44e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30a222a081a5b6f326c090ec531855684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277bedc719df93fb5baa85250e47e12685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e426f7b40881856d9012e3efb16a25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8a37e6c085380207ada07ea9eec5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b347ee0bdd6ee72de2203d58630221688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac08c70da0d1a3e369898b00c46fc3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b7e63d419b3a974d8f8444b23766690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a390295739e45d93926734e1461736691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd674d789983f38ccbe2f071d0a33e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f56fa883bd6947ad7ff061af22b6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab04aa3055aa204cf79e851051e6a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aea59b87108a4da24778bd4baf299695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6bcc981cdb1e096f922aef289e30e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789b7b99b4b55bfa1d3ffb0fbafcbbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d47787beacc26dadf60eb96704f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60c28fb034e6a7cf18f98deb6a3e43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8c8f27cf6d188884d5dd97090d2c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3e7e0d5f4a27a9428bac64cc05818701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62730c1a2222d267e55b59bf0a4a31af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54957b820f4452186ad49d3fb313e6ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e84c5cdc1891b5babfe2b09f7d3d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339b941a9988ae5f1c298ceae575f05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe97dc9b5eef168f64452ba90939dcb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05741c021bedcb1fab261e17f0bcb3de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4fd032992ef15f058de63371d957f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653c3dd4f73b1dde1facc724e71a037709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ebf2115ea537f18ad27cf792d0106710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d281d6fcf9221b1a6dd9c9c542583ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2551cd2d5c1b42eb11c74ad77db4aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b86a0254fb2c4a07054eb9a87872e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd19b3cb3e2976780ce3557fc0f68e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe90f0b18aa36ceebe8f576aa0a6889715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e63b18c2b17e0a4bb35193a8021914716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3747ea3af0ec608f4ca69b8e2743810717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8518a5e440fc740934b5f0ca4cf12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897d85abd235dce85820087470353b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49735ca95cf6c6c971073177f7c09602720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0cbf3bf3875b58c4c3959ede23533721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2bb3c039bb31703f742d865061291722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276111e9a49daed1cd7f8093469944b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1cfdda3a0a1ea42f44345ba720928724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fd88112789a7da40e9518e3c6eff4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4307de71d3d4ea1d307976aa7853137726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfe32a3b48dc925064214925d5daf0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd981465704f8b0af6c31c269892bd8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086286b76462bea83729c4e3c55c5b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c12a150a31332271129495baaa839730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898403c94198b0e29cd91a1afdee090b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f00e1816140e489f6eea338120eaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7f5f5ab52d9bacbb88cdbf9a1d9f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fbc676890a700e1b59039a26eae27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a027a95c81255fb4c497233ade50735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87947b6f3b330db3ca8c4a3c9f0c4c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899366bedccf09f0c28b73307ed076e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da8061742778ab2cdd14f84d838146738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40640c415cf27d7af8b6ebc395be42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad42f29e267d0040c1fe11e98b54f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34a9c4512fec9571586f438f8d1e05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546619fa725fae9458b5dbab5e1a0f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35db55a5e387c1316e21a3f924ffaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfe2697e25047110f2b14545fe5ed3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da4b039d4af06c2051f6daded8f43d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766fd2a1f62746d6954bef99aeb0e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eca3d52a13feb8460acc346c4046b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46435d9bf6ee157a22ef9f4d2d9fd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440dce540e8000dc59dd949e8e6c3af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21b76d2ad59af49018c93344d6d29b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c390e0fb2d5f48ae46159186d19f82d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726a854a075ecb0ecef9499661a6180752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2a1fe78c12fbf70c0b51c46ff238b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ece0c5eb38f529702d08a84c1e285754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595bde16660f947b3dc835bca0e1a37755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd1e24d8f38cb84c31d1acac9d77a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6032ec9fe3d35f2050e30eb03d6ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebd5c363099c92fe81cc637c0c1e94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d91048703aadbaef4f864fc63e72ff759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>