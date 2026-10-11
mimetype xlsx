--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f06e2fa12d03bfe789df9b08175071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0caefbeb348ce303837da500d3f0162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c315d30e60be1053e19a7666a1ae8f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e307e37c74e6693d4a43c20745d9b954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bb30aa39016043e325c65baf6d85e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91bbe846b7384b40a725db081de0516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b2341f4c7099dcf4ed78f557b45b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b8b1d37e08645ab33fe1494512d0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5c35f1b0b295d122afb6fb49d63f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93961220f6082a904a4227da28f3b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce563be17ba748f704d5c12cc07bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312020556b17b5ce7ce068ffb414d0b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98f9db39f26d09672cc0b26215699c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb45c9043082a2879d33fff470571e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad7b65d1304ce1e1f18de87d9b9c9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44715cefc423b03e7a75942df700d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63d39b2269736722f41786a2bef5ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320d27a90736a1087187d02ec33a30218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0640b643998a97abdb17cdb8ca1a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372f6dfaee363156404f3d96130a2a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ae5045440aa080e70ccb8aae5007c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb11667143e53139098864945155b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d9380d7eb9a46b533fbd5f9501b0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897100b83f2148dc68e4551a5da42f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56275acddae91c8eaee5337da75cb3ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3a7a27d0d4ba20756dc41e8dd31e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8acd636aacb49bd6c7b4dac2b0c0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8411a99e618931d406ab79440cda928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ad538956cdd4db94b0aa9a41aef929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7884c5531eb8e59bdfc3a56d2671b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2518121eeda45c8eb64088c3fab7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096de2e35e43f00c245839725f4793ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06b2251908e641fbbe5769608dfbcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3b21f83537bb488f5fe36b4661d6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eea741fac929a56dfccbb76441064c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629ae04cd45789e34abdb03874fbe2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bbffb4096b303576ad0b8b116be0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba6ca9e2fb26a11bda9a5b530d5c2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ab0875b8ebcab505792ba5048ae4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03523bd9579d7bf498e402d6d243911d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c08f6abf9f2ecd4c7e0508f813fcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523a609be0f4285bb2b3e2766659af542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2190d93ddecd7bf734c2702d89e7ebd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a4ee375df5b2e1cf86d942490a57e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f82c81a9be0a2302335080286db2c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f54f7509b86345a5b12ac60b6a3bd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd266b0e60ebc10060f579ebab8550b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a3ed5ba241259cada25090effe1de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d24bdae35f15f9439cdc7518963d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181df7ad14b7a2318cfa0d2cb156096250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f46eafccd8b1fc2721514bf09e3fd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952dea53a35bda30f915a598063d8fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c1b2d20c36be8a4df945df0a4580153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643800edde429ca3f39ad6d85fe015254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c57a6fee29efae213fc4ce81824c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec12dd23d68901ca7f93a9e909c36b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fec297652c44b471f81d314447d8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667dc6d7600ec287bb7e4d2aeefd10d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b56f32c891c946dbed7fe9b13c12b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98782935fef713a167f8e38c13ee1c4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc264f746fbf56624faf87a8a9208b1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17863ec8f770a62616c05d602998c5cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77624e1d4ea7dfad93b1e16e506d3d3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4e98cbbd2233c6693feb8fa6eb76464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3965a49506ee349a5691d1ae9cbceb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c3c485084eb22065558e390d2bb8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb4f9a6e153ef1299c9ab58d4e80f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04948621e46b60ca58d6920d755a33468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47a4f6c88b4d37e43f930e42c2955c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdcf23fab62412a65f4507d458b52a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf83e546286b4c5baf029488b3d247171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb25b8127e6baebe87bf9c7af321bcc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5922b08b7af9a7b58a17b73d74b370273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c577410fb7608109db88ce49b000fff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec8ae4ef78e0a3e38ac649dac3dfe675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e46405d3c89b3962a2401681fe2df076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84649f84fd7aa1f33b0aeee9b62479977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39598673cf6607897edb54d521c29f3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d5950607c3215c07a7ed8ac14f5f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199ab54a8a74cf54f95a8d3cb7185e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45179271377e067dcbf81d5e9fbd9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaf18704fe7a9ec3e56a5c1dc1402482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4560acd88a47d86bf06cdacb58c99c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c2a7adeb0561cdf6e2da17da8b26384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92588ddc436d6f675f39b27ed7b5576c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0a8a76dadff856f94533de0f1af0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca36c10200bde0c482a946250ba07b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d17d2806794ca500678ee19ec0f6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485498909057f219983f4741e2b9f9ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f59ec51f336af35a28cb99b5ff91390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375683d6690b88671cfce6b3e4ca896e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fce61f7857891779f22787daa7aa092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eea66c4ba25eaadaf7aa0c13626f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25beb673a55fb9b80cb893c8163c86a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bc7678d0b08a09bf580ca0492eeeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec36458a33049a05f0a3dd8dfbcd5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774be16ebf5d19361f716405a4a92bba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de26b706bc2eb4fb777de9fb786f2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a3e5f9bef2ef9adfa6c9e43ab8d3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c3188543a3b115748d550bba4e754100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044deb65b66c14b69cb85d178795bcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce351fec51bbfb78baddfcf75030860102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66601afcdc846b3df48d28e4192542103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac100c8ded193759b1e5c785dcb987104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c3fe47683324cba0803db097886b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12d4b35b43745c958cb0a334fe924b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988ceb6e66a4a48bf127a76e1bc545f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fee3f4d6fa15956602f5fe4bedc8d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d938a10b48643a22f3b0f448998893109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd24a52096c9158ce33e75481d0bb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857599bade858fe4f70b206d4708f232111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e056f4c84a060d14a1326fe3ea73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb619b2de69cad791868ae3ca1c5305113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0e4f3826121d64a48eea4eaa5a1e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad714734d3c42e0820b0ba08ba58a3f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad78c8820b9e739d7a8e4a3db70ef1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32479aa79e9420b557e95093afbf6e1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2121890e67bb590b78091005d74d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934094fbab69ed1d33fd27232ff8162119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eff0cc0b2d1ddc6e1c20c8cab44f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3235266b1723b2eb53ad6c5350335d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04468458350477fbc66b3342f4ab2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda0eb3433d26980e62b850055061b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ef798c6f5d6d1be262a872b8b6a8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb9b5f94338c4106b28df1bc8992cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb433537ff2cda2a1ac33467ab37bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7ca3807cc136c7685bbab56840c3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b23316505fd7f88873b1c76b2b002128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28bd1a952b1c60b6eeaf4b44d87351129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f51e323b250fe8275e4bfd496e0c85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cae5cb15cca0dd70d0b24c9da9309e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d0bca0d5deab61e0e7614ec86013132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dbe5383edaeee2eb4a49e5945fbf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443e237fa14f9171c784f8feefdc484134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dceba465644c3ee94d8fa28d2501d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cddce0833ef5619c12cdbc3c32056136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a8f45e41c3b14af8c19136d894bac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2abec668f03b7f74f3f71ba5d92b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833938bc6d42238a7f0459c7365eeff1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca972c1517c13ca709a658bd79983d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f2127304d0fc37730c1d6e7983503141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486a99ee31fb7679930d41144ba1046142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ac0062a7ec10cf3dbd3cb52473cc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7097bdf39a84646d1a1b0e7036f33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25a2d12416d734bcadc98d2d16e0c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57818736306d57db046ac67e100ee2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1ebdb0656488ce54c302a37c070a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7561956389f0fe8570dca14d45d86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b9245531c805c04825b057e436143149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd30297a404c981a880a06fb62a82a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d71ecf6585782a1cfcf12dc56c161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610356f9cff32eb620db119ac0ddfc06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd231d728217d89c4d23ad09eaf28333153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee3ce4fcbd46cec0a8dbb8674a6d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9d4218aa09eb6ce22845c41502c4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00509151ebcde9a9589000ff264428d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912ae3a92ba979b450c7e438a9e3969157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc47a0f65cfebbfe5f86e7d80a601158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b416a220b5808fecad5ca9916eda242159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad276b7dac2355127fba86f198cbb639160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9015fd123ae3b40c7e4a10b98e31dda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d015db5cd8fb6cb701ace2cba1d6a86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f873d76f24d3e1e6c78d16f46e621163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc2ada0d8fcb8c95bb1205c9f9485c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381719800ae0f136e61dc9c034b585ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b93a4d2efb124a7c0e49bb2e2d255166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfd843e973db0cd8eafcd1ed9108ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43e43ddee403cfc4608320f1f388e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dc9c523cceccf75c6b3faff806ffc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cf05b888798441eb665246f4803fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf4eef631736ab0c6778b12549a583171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2a38a1c4faf398949cb3fab45500b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bb3445ce5fdb35bdbad826c1dc252173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5877a8f66c1e0a8bdbe2b4ff92456d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50176954c25764ef8a98b3cb4a91d613175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32429392a5210a0a40b4fcbe4f15b483176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004b66002707f2204103838bf58904b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0c3bab5780244b135050e40bcb7cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8e95314527d17a156ab9a3421f8eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c09bfea22697f05f4cbd7151955fdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab156b1bd8de3b60edf6e7ed7c13e1e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767215843e2584dd48b34c1c36420c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd5a26c6cd50f75eb32c7867a85bb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2487d64c7acaf44571f4e07d021eba6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b35b71cf9a49814d78703eb8c6fd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6112ed0be529f822d2178f7b6649f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa78dbbb9421a0dfbc7306d9ee29347187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a6e41f38998382f8693f10c66cf7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8b976ff2d110b898e9ad6d1a1b4bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe543f467f5af14b1ab53b33a5b889190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b464610e66908ea9cfb1ea4cede52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379f07ef0d166d2148b5063c30495cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368be403d26126175e35380ca8e585f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71048ba0f434b28dcd5b92870a716e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c6dc243460751d653d3aa8b1b1106195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88566ecd0b9bcdc079d0998f9525b4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc09990814be56ce48983bc8311e83a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fd0ef2dd67c65b097cb3f844c5f8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7c6364684590840ab6d9f75cc2201199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7fba200c5901ed96cce20c63a3e65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed9774fe463e03122c54ff0d040a8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eaad600d7730751349d7c481c7101202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6ab6ab2eaf92bde57155462c21fb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e052587e587b532ad41cf4d91a0a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c62f0694f4fbcf4cbeebf74c4e1d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91788d2f41195309307eb94d7b208459206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1930c9c95a57698165b6edae421e87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e014594f599afba2b64d0321bcb33c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0d98cea4314f07f7dc47b41b7fafb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3785e5c039b2c102ae9b95cec89214210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317eeecaa7b4f1703fef0611c827911f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a1ece0be1bf186693f19dd0ccabe3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b727bcec0bba2bd59d542ba2055996213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425759c461dbb4ce840f1b1484323c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dd00059abd74f9d980fd6401a1793215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b04420dc57680a90b2c56aec3a315216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f09e7033ca9d5146c2edcd01a0dfc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad1c61754528ed4612f2a291054fd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4195036f791da8af52756fce620b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea4a22b63d1474f50a6fdabf24481c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e442b550d0b2ce1b51bbbfa81c9320f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f4e3562570f136a19ba59138da50e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8890c936ba7d57d188f1754c4eb20d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e9092f8394a656970475841f94398224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7a78048788984830f07be8a2183b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d9b4edac05171421ffb505b3e6c63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbedebb9b894fab1e4f5d56521d9969227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a6e0e1ece5c8c490cdaf14cacb93d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f76e178a34563d8ca848edf3bf967229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571ad9bc141b51e04fb29297bcf1bc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c69e390006036d82e3e1cbcf74b62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578aff10734d884c3e71286be1401af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b421b625e99e7668d20309d56583a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa07e1f5a75a5ce774bf4dc769812234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6e3fe0146b486c159d3b264826c74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc816266126cd94d0cca513434ed2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5964663c2a042508d7084055ff5240237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868c843cf25c3d8354eae977a3b9a46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31aefe7f4abe846983e5b106a40266239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a6eb5b0eaddcc9d0b983b7cc2816240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea2b1e00180a01cfa9dc0d4cd3bb6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13f9ce1d49e17ec0aed506393ca487242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3b32ca3410a232a081ae8a6200e64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dc6200cd6a055ae33bf0c89e7a28c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7fc949c0afb6421d402c46f3ed90e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385cc7b5eb1392523a5fd2b403bc907246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ea4ffd04db731d5de97199e4a4509247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907701b2eb661d1dfca31c1a5ae8cad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce3c81ddb86b03d111063bba164e42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9630000f428a2b9c48580b244e3fcac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df335e0b0494d49dc27e1a3dd2810c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0acc2205a35ae64e788a44ca058a8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f0b5448afda25f333395c04feafdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded64dc88ab6f6a26706ce02917df07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef52bc9bba42ad03455b468487e93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9722ec624f7d88a3084c3b54885262256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5941037a2c43f7bf40cc15af83ffc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242496cd615cc5b3f0c80968a9ca582258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73ac4b5e69978535609257574870bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13d42f27fa60379f936cc75b4842db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94ef3821d5c1506e279c67f35def78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ba4d9eaf28cbeebf3e7f68316d3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39e6e7eccb7038a44a99936e77d226263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3173c44b38ee82a8fe100d149e714264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b80ce3f4266944c97a085dd9c8df5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165994d28e901f7789f2a01961678bd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ab473e30bf604ab76c0edcafe54b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13027511c5543d53cb291f4748af8f69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f92f6b83badfcaf7262ecf0ee94b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f98d3a9d4a5c262b23f7d3d083b56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d06ca575dba7dc2aa3fec390b1a93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c53bbfd9cf7c578856dece1d2e590272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f284fe6e6cb41cbb2052eaf05d54bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744dc9bea58dd7a03f80c4e5e8610c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482be71e43f47619bf7204918b4950b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f6ca0bd50ed260e5287011465aff5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b46af97af7906559a792c0d68fdb87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6508726eac89885e8c8e0ea6235ddd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0789f9ead996c6dbcc803ceec0093279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ae825720faa83a9f9d819d65ad5a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd5d67e7f2efbe3c5a08694a0706dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb1b3434a9a7ba66c1025b16f58d35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70147a518cad2a339adafb2e8a821dd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebabb77673962a4e805baa44d0a29e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460d18fc7bff8d1bc8f09cdfef0e945285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6892f49f2c6cbd7d0148a9fbe27628286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f296ceaca9b55b101a0f19e71ed082b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5ad00babf2cd54fbe434587d2b2ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac82962ccd6a6c8db11bfdced68eed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c849b566190f47915cec993f42a9cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cabd58b39587b441da272fa0e4c04a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f190d4fa8c7468b998d6e12022625b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cea5d95e9ac6b41f818a599334b5df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338524607a009fe45a7b7378f7ed0ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68331f91c5432ab82e559131b95413f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139bd6fb46fda4097bd61797c242b21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581f793635cf474eeaf45df415094b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c29c5592b35c9f5dd4c4be119db46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97492c115b77391b75e283f1c52f2280299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f373a070233312a8753e5a52e10e7ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1f413a22f4551dbd819dd7b1c7fa3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dd40553daede1874e55cd00e64293302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8e2e5f3a7e1c97302812b2999da54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d82615c4fa3077b450b278f5e8111304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafbe25874a3875b608d09362b92bbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668a8ff758daac00914234e583048f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08b72ce8030df1bcf66a0981a2d74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2d7fa8277ed112e6e34b56e8ca8d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b65e8c93efc219c0638804480f7638309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9600001ef8be98dce59d730e0635ef6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaf5d611e7afd41d1d93ccd3071375311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8482cf8fc2a73231eb196302034d714312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2dc0d919fdeab889bb616d3c2cc89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d058a392ca3218bcde023568e640f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea8b18af7827bb543e8ecce34d5c52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac0161be94a1bde1e0532206f01c03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebfcb9484ca7f3466c47499abbc11b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813c8f69b34a17a4477ea10f9ac50c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5eadb404299b049e42c1754096253319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d48f8d2af8920543cd6f14a7924f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbb13590fe17eb27c7ee49ae675e50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3cff256bf07d12d854d3e3d88b83c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcffbe776be41866dbe7243f425313d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4081643bc7812a9b9f764714b384fd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31cf38fc566f691e7a489c597b8423325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7508812706cc91496113835bdb4265326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b5fe0ba1eea4b18fc5d4c224a1d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9d4d494ad40e2351ea7e7e9d4cf11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdebf3cbf0b0c79fa89ae4d736660cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bc7a49f9f61934ed19a0e014149c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b19e05ebe43cee056f2a8c9d76dae1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816775347f13379c6c3fa08311d588b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb6b084f74dfba0be7d86b9c0ddb6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dcb68c188d749b4f8af24c261b752334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804a000b3aa4f565ea59d73a4920d1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb810150deaa76fbfc6d730994511b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2a031285cee90827e62a16b894cc1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fa29d2bc256bf95aa3eda6c5fb31e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdab9dae70bb16f5ae5613465701f61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6d0990f85ae13bd47a96a27b1bf73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bfca5e1076743d68f75efd8156326341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504b0ae1abf42df066e4a16bff8a248342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1fe454dd654ba38c2883a43224d7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb07dadd55bbe99a0da285f56825d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791973f8c85424762cc41a5370aabd13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53b3c284ad81dcb7ba917cb7308afc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fcaf3f3821f313f5de80a034f40c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c832b34960267396e9cca39d8dbd330348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb03b351151b9752ba63f33c33ee48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8168419ca3db24ce449353d86bff3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3b07b4d7473d408b157a83c79b00b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f153f04085524fe022a99c3df160e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275efe02a4a187aa6230a349f65e3acb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8309e9942439bc595886098b0addf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03ff1162c768dc70fa11973dfd534b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91b9b47152aa7cbc6e64a885a0ce27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1cbcc83f6a486c0a55c7a19c26487357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa947b84828c96e8c80f02c3f98b0972358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d52860647950ba4bc5cb60295e83b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb8118d0851e389e928999e6119f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8883708cc3411941dbc63499483c14b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a92d7adacbde36c91e36bf017c68be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bbb25439a7d3262a20a9b1d934f12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860039977bbe5a55a305b6f256a75d34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5bb53f6f5a39dfc2c42089a742e25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fcffc7928bde447938f73f1bc5b49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5e6f3f9809ff2cec78bc464847255367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d71af976c4d4d34541369524e35974368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5856ba73af8878630629a034909b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00662beb9c9ba00d07a949aa865d14b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b3098e2e59d86612e10c01225fd2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dea0cfc042cc7ed24a6af4093e4dcc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99b601a71d75772092ca4b882f3c5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecb6a79900dc8395ebac1a0142a34f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d809b28db5244a867e6a99234f6a2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cae053546d55765d9d0fe301ab1ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299c5e0b4446dd17f0293329e311ff1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ea27b4d783aad723a9b98405a41a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5e8d1debcac7af79f427526827ad8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7e2af21466dc7bac74b000cc132c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631f773ab5ab978d034efe5fafca4fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5b63273d82553bd04ca933b212f4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dbaca091810ac43ea43e07dd241c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd84b36cd93a4edf6e36a6dfd7c83c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618a5c15635d9008a5675200d1807f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e93ab6f3ed0dc49e344702fa82b58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45201157047dc3e5a2effd506e7be99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13de319a3271b7a97d5101fec17cea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4f849957ea9dd9389bbf2b53df4cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4acd4af3402157b8aac173c12bc67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8fcb4ff4b6e65ee5d58b59d8f975b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76896c5a2d99d91bd22e3b6c6612c00e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16055611c8ebdcf6481c1f9c603de9c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918df768e544cc7219bc59eafae0921394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126489c8f8e1d440d7d2e2bc45dfc64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9652e5714284a530eb37ee227ae54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da9cbe367c04822248b62dd8ca5a65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1579e3f9c3cfeb7c7c3562b2a589a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436a4db867d2e34f33c87c16caab949399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434327a21f137907c9479a44be18bac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4185a45149547fa36646d47134b69a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e884943394ec1fc404482a09f066bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f23d92058ee3d5fb59bf885086f623403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebd866fdb5468ae0a4361b48658ba6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe752ea8a698b72fb8a5047d0f821fea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999114282a8a002c43aa5972347f7b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905e1fb8d493eab1fa639f0f74c8294407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be646c5378f905c669095e34108e3dc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7be66de6af72936b1164f7588ec56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12af408d58bedf1d822de7b49804c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae19131316a620138f6e37d4f340ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bb8524e6463ccd6f08a0ec3dfaa21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dff755188d30667e9da35c284cfd50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c88c243dc2c06f1d6803ee1dfa073414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e3e484ba2982933f9a5baa53d4601415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f309f52c34680ba148726e37dcc7ac0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73871352335b1c0a0eab76a9e2633827417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d89180f87452a1108fe1dc0c372fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacd4998ca4f07b5f27f804fc3d224d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa614fad53211910029bd538825b59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a65f6968b2ded3650aae41793b86c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53d12bf795b0c06c661c060a994d98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4bebfdf5db677b579c3bbe777aeb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a1f1999cd27d84e852c3325035cca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c039ecbeb565f620519b1ddb0e820425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaf906d3f761213a72061ccd5ffa12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a6bf4d7b8715375fae72f6a1bb177427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9921366ae0bd71fc45a13e5b0cd963428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24692eddf510c99094cbd2a9f64cf1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6309b97e1f6bf56945c74e2fcbb2aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9cdb394f3466d660db4633ec28a21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c180cb43f5b9856b19ae2d3e52ecf72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031dcf136bebb96cdbf82f3e8e9622433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04017eba3218a2fdf671a055e63c53d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf6bdbfb0eaca9f38b3791ea529ef2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d43a294fca4131db20e79cc504147436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1c9b0bfcde40d000520af4a04f207437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fdc47be666483a7cf02b8a9e01219438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297973ae5abfe0c4a2a902c88d26aad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36546abf6dc2e58ba37214235e9260de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6825f8d546676a457f8d91f0f1bdbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21428e22abff215427902c52c040a647442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bcfbdf8db1657a60833252c28f084443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acf3b57a5fbea4013a5a8b48b933ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3650b86e88b0483bb3b1012886d4126445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b3077ac3b580baa4df0b1eb70f94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8fdce177ecd738a29be1b7c044b2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670b83b6a238627e02e8394baf0fa0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ac0924d410532d670ea11364ec139449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ae14efc73418fb366508ded8f7f24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e904a6fd96f6e57f9ada79e2ae90a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44de2252da6d43b864c4ae31a367fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0a7e00399474945119ada508d3b24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17ea860c6a8893137720a246f31e5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9629a059341703b8b0bf4b6e2b7bdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d51279e6d2a33ac810834cbbace237456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fdecdb67b13b42d38de5e85e8756b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57c07ecbb06f25e88389ea80ea1a58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691e12505196d9ec66e48f4bda2a808459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bef91cd90e4a999a625d675834e94c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d7e3e10355be3bdd12054f049af8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96959a1cf9073f17b86d760ae60d4a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c77b5841d957e87c757540dac5c097463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a8355c13c4d1a757996cfd1f92928464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7f64dfb1c82922fccd96bc7e6d3fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74e5cc8ecc4a0f6823b541986001ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e3468a628d8bfa03b5eee6db6dd8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a382a47aa2d8c678392bf2d120000b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41d0981d922aaabbc11c496a842fe3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26a160cefe9a5beb770a72839eba77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4151251be9ec70d9376f23bbfecabc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630bb5fe74c8d305b389ccacfc2b885472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c968781b64b85dc4ba207f7aaaaf31c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470ea98c9088f544935b5395ae17158474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c502b18082a3b9948191ea09a13462475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d807ba0c9126f10f5733c9b533171476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a390cf5512a6d722345eef00664d53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294ba0791bc5cfa3ccd3226ad002d8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143080d938c9265f8f0929c254c19ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ccbc659458c12e58a58036624c6b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54968fc3343a406ac464e5699fcacf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f828b552b2b507da7bf254f319d92f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3606247818993784dd968a72d42c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59532f310c974a479000c9a63f0ae4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042adf00d4110836d85fc11e55ddeaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22c15945c886ffcc7a41f42825cb13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49f43bfcb8e1241a7df573d619bcd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbbbc15a705bed8f044ae22e8ce35c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faff4731beb5afc36760affd095048489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b146b0ed834c013485e3e7eeda310f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b5c8e70a386448eb0fdb13d3fe0f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79e0e45c42a4fc3a3743d8eb9ccc90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb59321a9c357ac8c5ee575febe5db0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50361522967c5d8ee23fe4979cbd6e28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ab29cb9129c5e2248de20c471cff8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70978b5b634ec04bd27031cd6bb08d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cca3a9f5160252f423b200e1a6d771497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33670ec22cac005536b0ec6b350392a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf14e46a764c82d7a6745329f0c7b49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91f12b0f9e7c7d6a18d1914ca94492500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c63398e601910b6d70c31558993e93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfa1e888b8d3cc8b48eabb29a01edd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552686196df06326da41cefdf9f1e14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53229189de5659814a501602bf8259d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d78dec4c46cac26c35071626458166505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5376d6218132c2bfdb1c41e84dcd23f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab2feebad19e21aca531905611de0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e171cae9d154cc2a0efec997fb69c4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3b267676e81831194434f761b5780509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d23969c1c8f6c8fcc87c92157241f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4550bea2150b77192b2ce1f0501777511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36e381a13130ebb8bdfeb647824b03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4809ddcfaa1d41f0fbc3043c64522fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348622c3556fda707a88e287d371489c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1da15cf18b915e7c746455df80bec6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b10bbde5f64e71772d4c06d522a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29865cca9c985d68a3732346172b127517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bbbd9670081ab61cab203129ddb1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834c417ec6c63f230f5b0b7cd969467519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3add383b4e762ca8fc63b48f58268d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce05ceeeb0062051c351b1547ddbdb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489246302bb389e9894c15cb5a73d04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac4ac83892a3499e2b04eeb712f36c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166455b0a00c7c85f939b38e9f3af97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a6c7b6454160286d25e6b1b6a95a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42c00b7091665da71ad73e0d2aae7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6732f1c94297255234986a8e1923403527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9de5ee9e0a2023777a20adc776385528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a7d858ff0fa7d62008a9b34d7e0e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c7bf4c122222d86fc4950490a3c78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e206d758f0df622f049a2bc6753b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2515615fb8aeb668b36d94ad4af39a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ef0a5e7a172ffa8978abb3f8e7d5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab183eb57c98cf4863072228105d721534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f86fab5e669393dea52a569c7c00d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de14205f9961a0d3e36891f692d98ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1316e36cd929b4530e9028833175ecc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edaf5ee45eb311a76386c677f4c19e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948272f79ffb3feac9fce85b279b2cd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e52586f497963620d311348d01940540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf987f5bc7de158ff4907aed21e7166a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d60ecc7314f56a78a9209b22127e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36887754ff21e02a76a5692e82cdd50b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c007dbe7281c07688df6676d06ab4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9643686d7febbdf0836c0eac3d0ac6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5af994a59f3b6d4f85ab379b14e3ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d8da698b19f271326a21c9d283b5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bce7b30ba06aeed7637689c9052090548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01550f936412f946306aefce2a2a76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01538ecc6cf651f3e3b765cefe1477550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d26a49e4e0dadb474fa2dfe0b8fc26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd997a3fee6955edb8ab0d05c1f05ac4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f7052dbf2d65a7f998e12c59c36e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff917f786e120b1d7c8b48444f5c3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30161b0c37843add19062813e1a654555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d680b9b1a1cc8f2fcbdcb434089d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877180e1bfd1beec83f3e53e68a85a18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d703bb371e23d592f145b4051cd045b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f57f6b2ca7cf8be69a0e976a1f25e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce96a1d463a8239d88a343de9e9d72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1ee06dd112679cfe9e0fa92433767561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cc7ff10f52535c9627f46ebf56011562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc823875e9eb47930eba00102dd73561563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f41ffe2d55a271f77a37745d4d9d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8375d685a42b2b8c878c1c5f2988648565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc134c5187486c049152e3cdd99736e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea85976301791e58da2e23829dec15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e4b33cf05ab7e666d0d434ec94b4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd562e1293d38f07793e4b0d2f81db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60423394616c303f4b6bdcc164076004570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa597a84f8985c8764358c28572d099571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4227412cbfc11075d68829f8d8b02c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a06c48cfb939e2b219caec11d43e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabed5cbfb9e48d47b18cdbeb389d8a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e0845d2724286f782eb1c06aa8fc0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499467d924b74a5df58d3ed6578794c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaa08d13ad7f1d680bbda666cbc531577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3732d8666e57e1d02e840f94dda6e08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97efdecc521d0b48b01a793e0f4731579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1781d8587d23c6dd396d2a8ec6581580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af51117fbc6c5bf647e971f5a84ddaf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acafd6d10b70f8d00b26201b4663a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af26364e614c6c6f73ccc27978878e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b713134cb990f76a20979369cbbe2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b03cde6d16a4fb9fd47bb24380fa37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4224bd243c9a2d110fa48c6314694586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edad2490c4a8baac7994a49d1e10f32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2237f1b9ff3e113778df8a4638152588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eb5605df027ad14017b61f51276cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e9c635e13dd82222c13386e6c9908590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d2da761d6d7324a253740f7124af5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8aafddfca4670b115ed41f47d2294592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884853c0f43ab530dbbc64266b7e41f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73fa48e3a19ce81c6c9932422e7a7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174de7c334b007f87d1e342cd2c4ec9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75caddf30772ba692321d977018b608596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c2d0735eaf0115c769937c3816ea2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cdf5ab07a36e19c139ed400aa6354598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd94e4c753cc3e372280ebbdff219e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0007b7af084098e59c62c7499e1311600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b96ac95188e9b6a0b368c135daaaa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7348055cfe53ea41a992e8734a0d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796e51c36d26ed9159bbf30025de15e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1c0ff5ce8e51cef40eada73734d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a9efd4385b007261f8498b450e1f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72b6e122d4d76898f2756f0eda6c9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f190fc70f46dfa4a29eb020ed834e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701bd31750fe9c28191d2bca3119784608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a378faa4926ab958d81e72401f2acc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933d7f24eafe1a6881178cb92a0a7f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb20d7aa41ababd7dfb3371a714cd6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95de43ed21de79ffa98a67676bf5b85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35828c92c5c68f233f0a5276a46b58de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d9d8d2a06348d24c870c79b228cf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa3b42aeac2d07b94c7769351c7b98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f6ba02932aaed3d670582e1323695616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6bbf7ab621b3ea09cedfa0ca765b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd86627e514f2ad5ec073e25be7358618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5661cec05180f1e94416ecaba60c41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c65e9e4512c73bd4175690c3acbd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef150cf5a4a1aa432012bdb4ef98d8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116681dae6012e18311193e28d1f3bfc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191680fae45c5a3a906833e147a44d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc0483c67d3dae6bd9079634ce3dea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dbb2d5650f824ad3e7a66ba693a6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a5b509736b8e3b4359b0fc29343a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a03d3c4774dc8381e5cb8fd1cac79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4f18594fb85f7d5ed616f46f73077628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8278a9bcd27a4f60074e8727be19ca3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e98c2cf4a1de63b2b27e847e3078f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691f21a3b750e0e0fd8a728fdf66167631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15893f4e00299d1ab521d71bcfaa64b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a354facc47b0136d724a80849d6643633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f19c233e1b428f7594678135989a3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02ea1e862bf658e3eb103f782fc28b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0773ee7b719cf4724f55fd7047fb2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e16082289c0e0df554e72289be0f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34574bf2dca3f640ec6c7da97b999cd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf044e28995f37db3c5753ebb00dfae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2db50ab9b15e23765e9021d8ceadcd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213405d2546e53e1bd9503b52f05470641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0142262755b0d9b1d3ebd283b2521642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f1bd5e1bc343974ebd2ad200b4b58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70cfe454b65798be7d6cb9f1406b50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ba676888660f095a67b95bd369d17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926e7bdf48e39988545b240d72d62d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b43599e6d1f522eacea1a83dc272d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d520ac83bc5c725b110ef04e28a518648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cc36fc50e61b449b82e942e43c609649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824b8c7c36e7cfd16133cd2837550fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbd418891c1f45c6979452fcb50936651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681fe36686d21d0335cf6fbd422a0bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2ffd9cd9fff5e7f2d3cef42e2ea90653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f1aca744e3017d093741452bd353f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64e06a44fdedb177cc08ba785c879655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60396c3aa265d2e4bef0958b9b4496e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39613ceb2d5c1fb8bc72fcfc94b71cd0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96f48623918bf25f411ff90da02783658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b172bed20699006a56612278452e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a968fa2e4d00f1e0af11b6f71bd32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfadd68ff7227d675be8d3bca3d8c3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0fdf0fd7b3f7465b5f7865bb29d1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed7801736f6e2bd8d43792fd6d95bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8e088799c5eec6a51398b518fdcf6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ddda0714416f03f511d6d22b853e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4246ef382a9c49c5e46e3b7b51d05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f556d0c1b828f33f1ebd51f83eb2331667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d36913623e084baac2f890cad32b78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aecde39f8ce039e242d604a9a42c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062652871c4101a22f73834324c5dae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d3639a2d78c1810307b514b274610671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ff9cfb8471ed2cfdee3b3fc6dda5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0136653419e62871bef7ec340bc8742673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58ffb177d7d8dc376864e6768fb04b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aff93c9ebf07275c62ace1ce86c2e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb674052189bf453e5c98af4094b9998676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fab4bb55c76fde126cfcbe38947e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12445769d7c48a57ad249ba34bb1433678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf43ebeee5ddaf36da3416f1c767f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c8194db412631d445fb170845a2c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a609f37dc5876856b1f83d60d64e02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881351222a4a9910f51f235873693f55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d9468b0eeac6aedbfbaee54054711683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c9a979f4f5058b5d04cc2b8ede997684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c665f67f1034d3b7106dc61b44d8f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2573f6ddcdfc9063e142c6237241fab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c1c5cde548cc8d9c390c9a841199e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe6b0caa14a019185eeb734baf3370688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c2c78e72209dfeb69ee8591e1101e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4936c2576b8ae167e804d49a1f41e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ade2218f4a51c19ef4863a2c030ffd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca2034625136c9526090224aa59a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e01c7cdb04e719a3dfaa3688465f65693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc63cea5e52b42fe41c5270e93f021694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90febe665df35f2fb5ae523aa7620fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1527b3769185fcf47e852a110a218696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb71b53bf225b507a178d0a50c9900697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dcde69af857197cf437025da3c491698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cd31b1ee343ae2f921add6f467216699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea961d0ec5fc388b1b09daae2434c3ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3baf70fafdfae36ad7b551aae31c0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1704067b6fbfe21a169e045f1e9be5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb70c32cc93c5b7bfa9c0e69f41e248703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99b9df8e338f1dd9b7d9f30888c840704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1a15db28823d881a6590fa98ce520705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de94de9b2173fa616e31ab445c4ba61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bc0c91ba3d537a46c4599e6aceeb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea28962596c6fef42715c2708926a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03788bb6534d87d2983f250c85ca0a06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40143c7ca5222d42f173f02b8142addc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3664ba785d5389e095034b08f7bd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b64de07c23732ce37fdce99bb7f608712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d69c1a54d91f748dafbb643c14fc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324b2e19f4568e406ed667fd693e158714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e90f4f7a1e2cdc150a4b537f9b07db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9498195573d581bd9e479deb485031f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0502f93fa7579286daf29ad465d34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f8e9897e930cb30d962c44892fa2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82f7daed17f235e7626ac5d93be32c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e437059e9ad6107214a006a3de60c20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19c681cb51aa57a5db330e835238b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e20d9378e0310baca77e51a7347929722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af370358f9363e1e1fa79058ad07e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d193e84ba009bcd4153b556a088be8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaf5aa7a3f8faf32eba0b226cf6a85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bd9a41a62bedf13868715ba592ca2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b1b6c1000fc91b35d0dc616a1a277727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b1b8240d4c54a60d585b7bb0ccf5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2dce6fa325f9dde19fc95ceaf0fc1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea5c7f361c83f2cf4e0aa979d063d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c8f7f598f53da891f9638abf41b17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7455c4c8c8e568cdcc8dc296349631c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02654b2f37121aa46c60eb7ac93b5a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ef8260d35f56b23eabf0bf5ff6fee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3f3977f9d9d55ee14a16b51598545735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a595d58bb2d844fa6b000c5dcb4aaa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e272a020d9445cab5bc21e0893438b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88d5446bcc66943071cb14454390ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cc1d380ce1ff308c4a98002c58242739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7de429a0519fb0fdf9bbf3c11e5d96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41f7c57a571cc317b232cde32f735c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc119a04cab9f758fb6207d81c94f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f1fe581ba1ae33bf2289c908d4f23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc74d2a820f7c8600de38bb4d394cf9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfecfff111e4893ddd045c149e8c7b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d8ce00619aacf9f2e3938cd55c972746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba74d1fe96cfe1da5b3cc6face8741747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5cfc23ee794bc700b73f1bd6933b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e786f5b4f53520d90b4f3568ed3f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619845b9478a8e81b906b12bffca7fcc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a52bba9be2279ee1f5b1707066b98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594396a64a3d77821e0d008cb9595767752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e18f82c060463d9065c415c7346bfa753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c377b2d16a81dfa23372dbc1fddd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e541ab25174242941d162c4c1c57a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c571fa0187b65c9ea384389668e78903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55199917d72627eabb8b32de9f0f1c394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7008655e3bbd5a8f7e48f2a99877ff65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca28b27330112e2a3cefb0d57b3d326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d7e45adf55da87d5d6be5d999b86d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352f573d058ab9996a4c58269e925cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41100bd5272274c973213e4087df18ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48cf2409f3435be2e57383918f509d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692fa94b39314dc37e79fcb1bd1054411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7678d5ae651ef040a1bbf40daf6fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f60b6cb0a74a8eaf022775a40345013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31608547c11ff86c40c30066aab5f4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e84e8279366b0ee6c81a473eb83eaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d93a594e5915164daed2d872fb9b8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fd0c0cc7f88a8cf409a29561a6d2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392694944d9d46b1991f771866c69cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9595519632b011835f2b73cb53244ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba01cade5d78164ddb0211a9113bf7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9944d834833b9eed009e1701a5cb0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb489e2131031e4c6254f44ae61374e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b36fe6112c4a335cede4012c54ec9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b6a0460a5a32f50d86b4eb377c83f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bff4808e8a81fc2c898da0e5fe07e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c7595d60c31f14b44b6a0ab5712926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25fbd42d75ef735c3689ba04dfc21a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf16cfb12b412521999be301ee3ff128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df997588e1908c88fcb6be24f9a3ec029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f98123b373784047a9965e6b0047c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f932352703c3a0e9ad6fac1c46682d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd96f6917e7ebb6ef1e48ac541fb7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3feb9f8575efd55c15ff1bec25345733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532d5827243d29c9c1ab2a9d867dfea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba11a9b8a6c6f1e4c324c954b4ff635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc425343d2979cb7a76f148e890bddbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a443a90f02f1679fc7baad18102f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1a389190989fa6dde17841cdb7e1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408f50b23c81ab298483aca4c23125239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be60de21b338c302d585836dec2b8c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858d2c53f37eb487e3445ef1eefe4a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07957922d026ded724be4d27d5859b9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1c3b50dbe48c901f912948eb36c2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465697f32ee33731007d7bbfa2e9f9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec88dbe22bef50945087cbbe20b8b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75b57ed91f904bd0b38be5f88608b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1200478fecc34803f68ebdf94709247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf505108f70e6c0c7a0ea3e81099548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53157c786c02ce9bb9cf78a03aca63049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ad0068f8143371483f9bb1b1ab1b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a618d523f00deaf06acc7c5c8be9eb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdc1c96b7b2402c40be9ee4b390ffd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a7b23133aab50592e468073e4746053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd492cf51925a07fc5294080bc91df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698decfbcb6ba45b05c366b6e5d69a0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467467a5c54af6d94ec578c83af861cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fdd287a3c7c39217cc898f9c3128c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6165d5e780e23c4bd54250e136992858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68a9bf3fff6c892ad7da3bbaa46e8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f346159992563816c2a58a8da21933060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4979b9e1ac96387f48f4252f1d25f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bdc71400069f59b59ff6224094adf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7d97d07a50b84ea836535835dd46163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afc7936356d353c5d9edf3171a1ee364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f9e928f432e72cce7c08d7853abe165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7ece58007371ce2cd778ca1105a5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f026a997121e8b9b6e0b4a5de203c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9066eea37756835b0a57071de02b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b49fab52ed70cf2527246bfa4299369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a3b4b24687bf03596a6da058cf3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfe94321490dd1a5a77acb57fd580d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763acb1ab42e24df18e33bc36d7033ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b63cfd65f45b00c711692db426e2d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b7492f6e4da165568e69f5971783d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573f327b8937069bd1facd9e959f15775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6ea9222567f0f581f658ffc8711ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d127da9a5021e190120ea78a7b6824d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953f82f8ddc130a71ddfbcfa95ab58e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219827663109dd4495dfb14d7d4026079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48e060777cec99303500249c8c03e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946208fb869e5cdc3ef0c7096a96b6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952d6e17b25cdc1f54adb99de6e0a7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f633184d96d25f313edf8746ae050d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2044ebc631efb8278c129acc46dd89b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d88448fcea21a71c38f223dc0c4fdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae31f0fdc7bfbfe8fdebda1b7c559686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89a4efcc666a16a088d6745cf398f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6a339a7b081168617dc6ca599db3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c05eeff49370a47567e258624aa1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221521d3c8499bdcd0374ff7bb6ff81490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8dcac81016f6ac6604cabf12b94b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46d381046c28d0ffb04dd093c0101392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b096b938537eaa01011eb3058a24893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f70e1aec0fb0de6a4d9bfff43f4aa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8ea15b5657bc3730566a0cc85b1cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ff2dc410fb8d05292de4f9dfb132796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75739eed74266679cd9a815a2e21d5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c13b42257d1de743ef5d543b0a01c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c067bb8f74bc252e254f68505d564199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad419638cda08363dc4bf74c910dea95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b641b4c1963ae8a09ae14ceadc83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bc57c5d1bea4b86bb0ac27ea71d51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3aecb3a07af19b6c837d1cea5acaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba6df47c2456df23b9da7e9da1d2e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba25f9fae910a6d239a055b49c4e309105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fbd441291b9d1335341cde6ebfd95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad99a4049636439781ca8c2c0d94ef4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ef68c8bb72f55a20796a3e319f5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5937c013023c68f538747062f2296b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0295dcbbdc808adf887eab9b4aa606d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec42a05a013a1b48e4a711d9b3f151111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e00c0bf1c63d284fde5e333c3d5c36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22a3f85541a4cc1eb18ec4c1f063d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0515a2c16625a63bb341839b4fd1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a1a269d9c13ed67262335d1c9e503115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e34fa1df2f44803dc115f8e46781116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a9ff686678fd72948d294b87bb78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112bcf48bc5232771b628edbd9e208c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658c4f280409845edf16fbed2bb7d88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da809485db81f41ac05e542e0d87fee7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf834b2533e26afb382f33934b6a41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56351a831657cd257f87b16b93171b2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32ad04f76dc80129b95d948c59acd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16af2a8a66da51b1c6d6d259efe60e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036576511bea149dc92904b1839cef9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab4c36f10a2cb9601e81d5c0d0db87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec273af6de81f22ff89909b5c21528d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355a91f9125fe98a0ab91ffaef4269128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3218287a273ef393d6965436cfda49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5664a37eb952237751477274a1d33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06369278b8ed7214f84af30cb589301131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073112f47b09bc65771c72988dc2b3c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe7cc576122d44457acb27e633b68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68680e3eda22eb6f570a6174bafcfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410cbb980001ea933779091268c7a3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277dd392c4d7b1a9f1c6e9aa1ac334136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eb606763f98f20790a056f33e8436137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fba3a7b23da4a3e5c2cead2ac9728138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136960f5db4aef584213514ce479b98b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6408ecfb25e6c6bc476834bf52683140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c228cbee3e4949f6c2a407201549e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1077b8108195623ac8d183944c9e1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b5d0ea72025d2e86da3737b68ae2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d41ce7429b7b36d983134f43b8cda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91b8c8ecfabb1385d3f261a925ea83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf953ac49a2b0cf1532630011b2f469146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4a5c1cbbdf0652cd6b82481897acb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063ff3c3523a88950abf431e159612d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431ed383545d7d91d6a4f2fa86fb72d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472bc5f958dca8a635d745328aafa1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa76e0a4332962de01ad044f31a024151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0d0e0f86d29d338ec37975ef7a971152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9b7258cd36c03f6b0225c86954600153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3894abdfd5c5aa4dfd57599a8fe45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c096ef3e2caa11de5f764e6aa458b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb83f99765452851c239dfc10ffe71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1227f7c1500cfc1fd4115c1a86dbb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcc040db9a6d7aef183265bd8c74e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029faffdbcf1ac38a3e02d2fc363d55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c81b26c84a0a36ea7c3bf4473eada160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbec70ab3214e381c7c06e6a658ea8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba2d7d7aa316e092996ae9e70e67e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de60781db2ffe1e0a038dadb5f715de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d32b2e3d6ea4e58f3bfabb5d0f3f22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d29ad431b7307c1fd987266639cf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389492e89162bbfbed8e94f480d786b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f76ee3d9499d7f3a3a090f7b1b3de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452986c18c203da141a920106bc7a15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684f82d38170dbcd10d1537d7c30a19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ab21ae408d818f79f059b6876f761170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29271696c26bfcee1bce26492f3f1dc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748bd8fb14364ec867a28be9bf619eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc59aa0cfe179b352ce806a1758bdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032ec4f44db36808ef085c9b234d47f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39585a91006e3d57d2fdb9486eb3ba3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa5ef6a70d2737d781559a3496da5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fde0faadd3d99d2d5711d97fb16b9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb2825838cdc6873e8cf523451a402178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad0ec043ea4b39acbc431bdf12a1ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20788dabb70a7b5ac544342c45295ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0917e674bcbe0802cc679560e01d6f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a884cf755f440c13f002e5d212c0cc0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec0dc09da0fb06c342ca5e2a92e1b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78c62d3d1bbac2dde7a9a00fbc9f19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eef89dbb9efbff8de1ff1f221ff429185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8274a0fae61464f678c049b0665ce2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583e89498b8dda53b83afc233b0a0a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a8f49c9cb2655f9a1a47f5fa2ce42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0040bec0cc41dfe482c565db205cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4cc69241fb59c9c9152dc15ad9033190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2649e978625168069e21e8b2dbd6a79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e87b2b3f2b2510193b1c217857222192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b521c5bc791bd36f5d246c339a6e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73ddb77c98dd46ce60b98d443959dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f33ab9adb3303e887b85d5f35b42f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3aa88b0cd8878ba64498c29fa83e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bb0a2b34875ce44ebfc248db3d6dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4d946870861ee00e426edcd0349b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4f93e9adcf7b8b613b0d1064df49a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ac09a032a195385ffb904311c1861200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12806da2de06951fd84e970e1dfd08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08193a3e02a0264420e0d73a6029c050202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c4372818a321d801a2be14479a154203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf47e78edbb2ab47bf8bdcb6b9eb25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0043c0d783394ab9a8a932917cc530205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1acf68d1ce04d347718ab073fd3382206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c53dc73b03bb0213ada539d5f1bc4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2615ce1f16afb59be514fd0ab91ab81208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5dfa38831586cd9985d4a2669ef8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571b83a7cf5611aafd5d0f5fc798665210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d69a7e22338ba2bffea2453308bea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e926e54617edfbd08729d1275dc1fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f283fa850d9b3b9d341487e5d642c86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ef28b65e2cd142474572461a23a92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5fed30376d2a0a5829362b7e92ef9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c859a0f0b21c62b1f71cc3f57c50f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6820f87bc0db753bf9beeb65cf97d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ed27486bb4c088b604fc2e1883696218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03640266f1b319e36e271ba3a4870e97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a89a090e1236f893a6d0ad4c74673220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c05f95b929e11fb347ea54b5bccc19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78278a0ecffae57d5c608f3a7ca4b05d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cffb6fde6dd7314d26f8aa29dc12f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a70c8737d1c06d3f288e3025105ebb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa195cd36dbcd3a550b11705fe429b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b162ed097cf3bd2a455128e1e97e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401ba1431e2c0e1823e0e88581b2eb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9d6abf5557d04fdf32c45ad192e2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b03e689ab26c0988d87a58d4a03bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8eff3e8d35607959e37cdf479d3f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cc8fa86dad16b02ea7ed010127e87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b20b254a528bf1bc94edcda70e8ff6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422230112d4689c0e27cb006c7068083233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af947a418e047a44ec5abcf6711a159234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51387b876d673bc60d75da6f8f2cca7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e688bc21f347d12b1d1bdff01d6f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f640d2afbb17eb4c137467c5e97c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7c2e96e48ad7aeffca2d71eeafc71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a02ae9f2591dcdf2aa2fa5b1135a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b840560e7ba2af5f07efeb61ac6a316240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6e9ca76277f3dbf949f411671a61b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f16601863bd779dcf2a40aefb52bc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f070b12d47989a5fe271c0350aaa1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb6931f95fafbdda3e19a082227be0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56630457c8f283084633c65df88872cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4a2dea79e75ce26012553613533b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e7a15ea5a5ccfec97b026bb7daf94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4ee09872c60298f04752739d91330248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675d3f6c3ad68a6040c39b69c4efc60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d781d9ea67c3c3381bad03e0e1cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc1eb7cbd74277eb7b988f534454ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25919cd64a1111148ce5f16b6be0f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4441c5730d2243269ca23f87f26089253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b53e95bf7d8c597eeec5eb228c2b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c09149dcd2a341f6a7163f735347255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480dabfc02d2946f09638b117b23a85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303f7f97aa87752c6fa18444c7861b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fec8f4ecbbf8a468ba427decc3130258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b9e96924cc65b9d8815b829d351cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336b9149547c5d17603508887431038260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af83790d3ed30d0e9623824de62b8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a01fc2a2cd4d3c6fda345cca27308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9f10119b559eae31cad3380bb51f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b8aca78f1574627922a7b6d4faea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb7f92da0e48747495e57e5cdb2aea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9ee1c1ac97773afe295d6565a84d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90063029cc29c0479a2c5a41ad30996267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fd2c6cee9504148c50dc58c46fcc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7ff7b28c3ae2898c49b13b18b24a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97234bb5064e27beff5a37659ae34b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd674bcfaa795977f3d099e9db4acf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f791f1f715b96ac9676f8c61a31c34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c294aca90748d20ab114a0d8dedf6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358b5aa1bcf742e7e9ba965af80435d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a60dfe953f02a62eb26c5dda9c92a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79990a87610d5dcd9c9a1818b1ce4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadbcf0baed61e57e1c95b1b8b9ca2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc200b29ae48253c0f6477ddba067388278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5685016da4c3a61af1afa3e247f135279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0afd391035651527efc6f6c94f1653280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49726819edc2ed14725429d02853745a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dceeb0990c272f51ed9ca9d81742d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08c2139d89129e9828547c277a2872283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6741e6e94e1bc3963841af08fc193e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8cb37496ec20a5da7df608598eee9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bda798449ed26ca977f0a902323bf7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064016363efc65f454f368537c2b2b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ba2d914900c164bc406b497f12aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09a8b09a58393b5902453fd5ac7a0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7f04f092a9d38c00ae00ea9dd2896290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6289109e7b508969a8594a58f4ce98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cba54fe62bb320537a903b284fb39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad38314f9b92fc4b8de8fecd1b722eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671a2447099e5226c5e7ef7827842df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1bf299e8a8170fdaeb8b885371ca9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797d9f818daf8826bc0da4e46e93c83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b2982f09c0156df1b6426218e373a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b50d732f29ee7928684701997f426298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481f30ce7efc3b1de0b25ee9d5fee63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95205759b1ca41dee3f2577a73663525300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c6f4253f19bf9cd492798fd30dc30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffd3c260d985630ff7f4fef69dd633302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e72de3b67a2282bd6cc926af57d4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce4bd45d612f754812a6b54c1887a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e413979d42bfb2dc3327f75eec81f57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55fe088a5bc7c0916d0ad1e1017eb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7a3c4a9ff013c1f11dd1f8378fe68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d83c0aa69fb4419a490e65a32fea2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695c20ed31f1ed84594a95da50d52b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384e303ed9618a149976bce85187874310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbee7a8f552b2e98361eca2bcc5677311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268ba63953ab353d65fc480f01d59e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011281cc5c129ba4cd51ddcd3e106f36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52a8a9cb758a578ebd00f5122ba998314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c42c95b5d542cfddf43bfb1fc1b8b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cb2493431784f610a4c3abd1a8f9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986ff8824aa514c034c992b2076dbcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14612b7994dd4771dc86e03c4011b8d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fde31485fadee19eb7e3af8c5ddd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33355472ea930ba1fd65074a4ee52432320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b312d233fce186ac81b71d9e41826321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf7f7806b5616215a2e1b04e2af294322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be09ca7b804e6738f5ae2a36b2fea61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e97d8f15c19454501fe7c714c4bfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef54708c1e65c77851c649bcf576949325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e89258de58d171c7efa4a0b14b7f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7fa8c82994ed604bbb7489e6ff58b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b16e9863ba9e1a5430cc4552a734c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b59eaad3e50bb1230bcd6ad3935e78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a644f37fccb0f6bdf11a90816e00946330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5237578893287a737376bf4c53d9f42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e6d5e734894d2e1c4bf68f7a88469332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f93f479132aaf3ee78e0a6f5832908333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425564539416196636f6f6f9ac3ee79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ea7e06fd2edf9eaa3b281d08b5f47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069e19eacc0e105e17bcb9c4e15a74f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb4d49dc3ff1a8f77d4fd2c90bc0ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85614ab6491995e973ea75a23450d1f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f7d8518ad6968537092d61f511812339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56092c9d1fe8eb45afb02a3be9cd3546340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d70c0f7a5023d2c98b312a3633d6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991de762c76772827516ce5721caefd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89746a612dda45f4e262d228612070a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30352f2f733ba6a60b648529b5fa937344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbae9fbdf9f46bd0c1d3c2a582ad457345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d87385d052f7e6230ec4711a431c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655b859f811cf8f2d6ddf49fc6f93c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d084ccc723b7a33d64ad85a3d4bad3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3ba7f05ae9bedc29ad8cebee06980349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7034b2ee910a0ed0c355e26bc65b132350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a28f4d4c7caf426e944b48335818a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2aafb9e4c33bcca7601f5963957f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f18ce59711b56ee8ee27c3eab86a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20060e50488749d0d7073371048faf4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b863d46e1608f1a5ac08a1ce87924355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc105955fe64245d7576be5db48109356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9987a4c55b32bfe9aa9bb4777471c14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fe783b96f08a47eb880f512702ccd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d032db045c771a1875a38cc4b69d5f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb5c40e37e0b48c81ae08cf37a2bd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcae820d918f3dfe129962f1e80137361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48983b90540bf0678ad4d8ee448419a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5aae0210455ac2b1db4ecefbd0f70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da62f1060508d66176ca9c2975d0ea7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbc1fefae1aab06cb270c7d04cc340365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684c4151f5a12878656453beedea60c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237a4f19a94100ca131f58c32d19ed3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b8890f8421c5dc3f88acae30aa416368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e51314f6ee80c56ac0ca504c38e71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96747956c233e11fc70493ee242d930370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858610b0f5b270b3a8df88fc47d1e03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b920342dfb73214c375c513ae7b589372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace5d667bc48f0daf1dc8da0d32ad2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6916f72fce88021f661e8edca828dde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02314c91fd5e367025da6521d98793375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44390a411dfedc4f0b9df8a9769e1a29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48db541a2de817a7f3439fbc660d66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b453eb6ff25bb714245110bd56731d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c88552df2afcd4234fcb2a6c70f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18480b6e02950aaf5208396408c201380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf8078756931d2f619ed5582025921381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0f05f8d528a0ec81fddcd54dafdbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d277d4a5378e565409e1049112e26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c6ddad600851e831e9fc02b29c242384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044d03efe7e30a57ec0486a19510da2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443a8fd0ebe7f852ffe8587c5f0498b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf95c84046bb8c0b2bc67cd2c3b4bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cdeaf287e9b5614d5732add2b1388388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519d12ee9e3db6532a4d8a058afcb45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a03a1dff06cac5fab34e6fc6a45f5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd7e9a04d555847281889f65365bbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ebf7f5a9642a743991f4935b3a6ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980535721d5e79eef8cb4b1693201c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d041b28dd0ef0a82758ae890b2a87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e3a217b8fc6f3f2de9c129b8dd5ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d9ccb54398e58848d3ee5ed6d2f39396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495776bb6a5384332d09fa9b152ad833397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010affc754dcc55481a47a8703c5612398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1faafc95df0592a553cfacd3d4a359399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd3a9d92408d51d22c42741235dc2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26c3fdb0add7b55a20c89b10c18af1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca67728175845f382fca08303ba1b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c12179bfa9a1850e3fed00112183ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf6702180bafe4acda47c5f50d1fe8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d198abf070893315fda41a8a0c719ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472cef22d7fb46ea0027127daa1fa15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d8f22da42e36d8116f218fd132ca3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b6f2df12df89247551e472cb6ef31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba3df9fc6dba72a54d8620549757b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0edc099532df8f70ab060ae6121b3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198caa8a7a2f347cb2d93b7fd12044a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13983939cec711c31c00e87bfaaafd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5306bade328e671e4900f8db658d15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244af52905d7371ad59dd1b7b4ebe132414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc368bc452f8e42095d5ec37e80e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfbdcb3fd3309e1f90712b7d4e09b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e43365fd6cc3d17488704dc503abe0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aa38678cf534fe5233606f6757534418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740188a5daeccfa22a29e146bd8e23c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5b70a2ce8387d786789f17b73d37e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83593ab93fe8c6ded9b475b7915b8d36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78fb71d8873bbc098841a017aeafbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268834db521ecc11b0578d9a02ff6f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a6803cf64df5f41441d59ad8de86b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1132a922ad0184f425583a7b3dc9a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79301b7347e23506f99cb5b02836612426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab7f50b1b9bc96178efb8c757b2758427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e98cc5ff629b62ad9cc00e02c8fa62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b471e9ac7f40ffaaa9f53bd773c3801429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e120016b4ac55893249d8b805cc7aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8de250d378e65da98bf3771e9d86bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cc830c06fc316909254fae14bb285432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c5a58994cd4e10e44204d258d69a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ab8adbf1ecf97a331e8248cd40740434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640beefb1e2344d762be7764e48fa18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25197fa118ce0ab9686adc55296d7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787ac5f32e1048943dfad1ab08b976d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fc238eccfed48705d269206330c9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d53e5ead54f496790f7636dfa66f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddde63b325729e1cfb13f2bc3775637440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d4b48345b000e8b87580abe5d46d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f79c9e7a57fe5f052127b7dec1ecb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917a2fce32a96221bfd2881dbf3bc38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8de696303115fc8af4a8132fd3c60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283ab42f5c681efb70913161ecf8bf3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1e80acf4794cf936184579f8a8d76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb944ff5bc9919a14894daa067e37096447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca945110ff202122b21dd8b8830223448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be9489e5b8cd0eb3a81d4c82b3b02a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b1dda389c6253ae3b6c0ce2ed6b54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57281cbc8d53168f6f56306d03b7e7d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cf8f45e8116ec21fc469adf883969452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21932577bfbbf182e160dc46fa7c98a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24605786c0e41371b10f766a6fba0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d1bed8ec95901253f5d4ace5da263455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795b2af73db6345835105d888ea3105456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66647e3d50468fe187216ad81b0a15cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23be80a5b3b7ae91bdc96bd641077d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f675196449754d0fb46b5c4577fc7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe927947bdb0a4c2f97ea1db78cd98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d55b698a31e45ac0bd14399bc67bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971767b195ab807c3da65ba9a1613f07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6269aaa969b3be1f6b022943516de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd51912cda1fdb87d46f876d2ec4520464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7addb21111f64396f60f43122932549465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17021fca1bdd8d4a202635dde403a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717a9e98e86ee68aa404a34029014d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d0edde47cc3e8e365b7c07dcfdbe8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c1b15ef53a1dd18ed4bae477621b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38438632888c25cd64a7859d138bfd46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbc32cb7e21e06419f95d7cd1a465c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04fec38a99f2b42db45f814a71af70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e0bf7f64e6e88c700b44506c18f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2f39fa83fb4a77fd07ad2af628959474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f2225301386332a41488f472e8d55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf937803a83947f4271d7278c44676476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c63efb9816537e98d09789584ddd93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b38c76b32d8b40719a4edee76ff7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb6fd7f9fbb93d3243c9de6dcd1d70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9948997e809bf5f74c9cb6d5cfec9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b09d5ca66843bf62e152fdf2b8d6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad0e8926f26ca6b6f73cdc4fc40149482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20cfe26900839c61fa77ffa4d1cf38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e386f15e0677899db960b267289b83f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859b1ba63c54c34d08d74d31e0ecb42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e441f196debc240e6465b8ea819627f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328558abbc30e1a05e1265c890be8b1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e226643b88f2f16d706e460f7487c45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324a92b0f45bb731c21963fcac7ab60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0d8b058d2b55953235b2cb3d6aada490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d23b2dd621641199974a6a53e7d83b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daedd11bb2aee77b8c7154aabb1a8bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23986b812c1a90e8a5db9056221e1fa6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3040f1f644c52285aef48a44d259a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d067dd3de4c3862f92175e54d6404a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44a61a464b4b7d40ca1b1aaf8f3297496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3154e363ff90b4582c17d626208f52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a0c45b519478faae701da8e75530a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281822e398328e613b34fccb72a134da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae14bb1e57aa2debd71d88ec68aa6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707ed377d74060cb29c419bcf84592f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abdefe17c4dfdab3556ab5ac04f92d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d7b67aeecf207fed6674a2326fee3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb2f4efe62af3989e958020a499e46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f02b7eb26e509fa617a98d66b71f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4731183fc53f1db6c8d42cafacd79f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b7d0b8f3d39f935d96bede02fe525507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa81afbb662612a2142f2abe7eec32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03675e31bbbefcc56883d8aa129ae596509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9381204f84140e738c1b4c6d75166d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f58cd1beb2005e32e13c4e004e5043511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8fa6f8ec04c8bfe360825fb51a81d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a25007d25a897182a36df2474173a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f78a127e2530468eba86bfbca65bb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda7cc07f409797208b1eb10cb3f4db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc23fa4f9cca0224a7ddf14c46a58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be228cbeda74e426ed4cbb4218513618517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336fa447312ce6e90464110654da06f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a062000d72b62bc8043245bb6f425e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f9c8c320c5e65d14686ab2aaa76fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fff78955c4802742d8ea19464947a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d556c5c4db91c2b914b8f47ac05c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10b40a9e87bef45fc579154c62437e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6e3f41deffc92ba6bce68ee8dc6dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea930dfa55c7f37f5d56fbe4be668ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4566c336cfab92ae86ec1a221ea520d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cf35b8d9c035dc328244574683928527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3531bedb93caac56841d15ed7bb7d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e698992b3a7d3156796bd1f562d7d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3c7b236a7cd1aaf1a259292aa15b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf81d7d35205e22d3aff3f24be4f836531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c21e3a5bd94c703d17158a48d8a18f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c72bff1dfba24df21e65e9c72fd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4b31e51f7e66ac14d54103ee26413534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aad532f8bd210d7891083b52617f39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12510ac837ebd2e26b833be8a67dae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67846596a40cd15714b7163fbcaf16f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81493bbd22dfcbdcafb5b172f9ab98ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7358b4c7dce1beadd7ce0b155f84cc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffadba4cf76e9f167aa23ae54901ec0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492733c17c5ee626d8d7d52b1964233e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b589bf4fb0969ea5f3050c1edb93d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e097463877bc9bfecf634885e9108f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee579bbdf8a19c4e55b200620b0dd5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef128b68cd6b6b21a1a54377b2d941545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c69aa2a9ac1cc48409064a5ed11d6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cac4a450f24762621616a87a82eeff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46912b774fbc06651b082f420b146d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f533f04323c6882e4954cb88f5bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61dbbdbc688919c4d1598d5dc86fd7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0f2e778d863c72b4946a35eb6fd88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699416582e6cd15435ee86ad3915ccfc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72587b94245f3790cce7331a33a740553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95158063273117ce9c8912aa8b8bbae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf9416cfed640046f47a5accb7076c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981421938ca185e20c7a17874b8cdd4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82c33e92e29d9c5bd343abf9ab753e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac21efecce3215ce507b96d771c0f83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fcb92e61385b9d33d12265c08a6fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b84c31f8a2742c05589b942d594ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de19a495f9e5e9fb88b158ef2665d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b939a4fb14103d3e67e6e63506ff1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4648c6cf44713df3e90fcf4f911ee4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20628646292028ca60e5e8002c1328f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc231cc1aa00fc6eb81cf342aff2ff2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc00d596ea77a667a77b94531d40b2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481c695f28889cd2a4b4362ba946846567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb2de912f34ebb46680e47d9828a9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4dd12c7f19e98a5baabb13c416f97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e054d105494454190e001b6427c5698570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d15f9380b79ada080c47ddaa7cff6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fadf867f0428ef2ebbd3264345bd32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91146bb7a4a39b4ce30686a6f9f5ace573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd99f0ef830783b3f6e3e3612294b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dabf63cbc8d4aedc2ace5f9168910575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693cba0c71ab140d81020ab3ebb5822576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eedd67376c8aa331453b9bc8713a2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf71039dd06b24bbc0361c72376891578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03631018c225455fb4720a15a2429a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb1af2e6b08b8c5fdea35813794f6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bff22bdf09c2c0aa7c879211a3c916581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed4c1043432aa4fb474369d60bec48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc816cb63c1c908cd4899c0a4bc1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa553b61d044f3e5a4289af7f96e518b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53860730b70a2bfa5eca33a02dfdbea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d659bc3311b1c2b2cf456a9f65a6471586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61658109574d6fe2bf90858fdbe005587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54624fe14796a84d2352bc6ec6626bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985392bfe2dd44737fb37058011645ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666160e708d86b77893f12945d1d99e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f4d8ff7d8689eb49f336c040c4814591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c6fa5ef7f184d23da75d5ba6fb08c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de15532f8cb78d8e4a2cdb19fec551f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78329e367a6e9edf1ed8f41980aee6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d40a18c95621355762c37b0f5de6d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba603f2d8e337f947eafe1ef4188e0c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c235a1125bf6f1adcb2e7a7ae204f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36655dcb99c1584390ac2010a6a838c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fefaeee4eb1112f0d62853608fe24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08410acd26760172b28aebfbc9af40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658a5b697646b708157f93ceb732ddc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929c11cb18df76c374fb198c0b11dfe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f82a2cc8e650f7ee29e8300c472e2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd3c20c7d4c881adff80a3b4e4ad20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e000dcb48d83b39607928cbfbf332605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed8d07061b4c8ffa272aeabe841023606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a12ee68e91b46c340db3820a399c59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07647edc36287e401152ee0880568dc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335bf36458f9a652a0e7726fd8dc55e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14e6b5400d1570ef7d48edda35edea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624f87619a03470748bc8051a5b5c85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1068c5bfa6425bffb3fccd9092e3373612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f817d2254ef7c7dec3f95701c7d1bf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7916de9b0260bd4c73e25939fb00f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61c21cdbbd46c9fa18fd3d844260b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a750b87f2786ac9b7956bf64c45c6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390db9cc4c3899d1f2011f8dfea038c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46b5e8acedafe60741ac05efb81fcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6fa11279bc4f748a7957e46eb972d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660bdbc3ef5e859ebc2b679ee4e7e4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01960f4c9909c726ea30a695583bc768621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e22438c92902af5ca88ef3df389eaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48783cca98ca2f2858b18b14b80c7443623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929419fbcf7c01cab162024030f347f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039f053d79e704923561b57d992c823625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d24f1153bc9dd5cdf661edebe90bbb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5debad2972d071e3ba199965d9f872627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190da5480ba1c46c9191b7268ddd58c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8775540668433eb3c55a67411481a4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1b2c718be05ce027639a89fd61b5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1c235849f0f5315f6d0396ec95cc1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d66ecda1e7445e8a56b6cea0eb457632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ece4ff260d7d0ae4eeda971fb55cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9acd5bb86de22583bb172aa87a495f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72350457e34be1adfab45c90a32610635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4939499f4cbbb49050850a1e65c94ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940271b92783c851ce383b5f1687468d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8d642af96e7521bf71b7fc60e1226638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a0c8beaf49a18b494443eeb68384a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a8f409de5188508a61115534c5c2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c610768df9948c84e88f9f15a0823c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335a5e7c33ab29e81c34e5ba6347663642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d483d442d522471a491741b5edb2192643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db86c50efda503d71a3a2a575e5ff4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273796bf22d53f09be722cf38a977a49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f18a4a78ebade51730d3b7c1251116646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f5cebf7c28aae5726c5de508d287c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0d62e8041b334c37724323c04e087648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c600932956b3f6d546b22e85880ef2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1764c1ca643ea5931035b613ec88c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfe148f723b45bd4bd85613b0121b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4c9e7302b5e3b304e397446890d54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb1a82bfcdf1189ea32ea5430d82cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ef68a63c627f91861a3786dd0e3d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a463a9b0d251ab1a143318629f255655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fa93d0656ae756d8840ebe488986e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9160a4dcd18da9d380b23911b951d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6946ad303da01b6b62cc9f2a6370b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84434fd60fe89b2f5eace71de17e7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b42b7f82f704e1599d9d92a09c2b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e37164d256d53e7fba62d2701f6b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d3899efe93e22e22fcbea0f1f5ac8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721d01eedc9cc476d6afe326f66c174663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa456a23f09a6f40ee30b24e3937536664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492d73376612d6d3b716a60466ac03b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84c93e8366555284b7206fc1a4ed05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a8624d5a0990aba3e1e5b4d964295667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2db3721ec48a3883bf65ea55ca727668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e7689ffdbdfc0f89427a64b063733669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec061843c41a4f03488a29ee647bcb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd60c3036c57212eac25423773445b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b71ffd514eb956cf9f5de9d82bf46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ce9756950a44de5c7d8fd7e6c8ef9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215353d01ea24d310adf38de841477b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b938ab0620e3fa2e26ff7b8c1b7a6cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a685c2df9d289f8d3abc3700356797676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ce5b737d72d52971359bb96db4dc5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1743e85a1e76261fbaf9d31680c914b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc14058577ae82dbdb4d72a37f4537679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444dfa36322bfbc45a457bf82e2ad1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c090a71932b170303ce0705db4bb260681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9422d4752a87af8d4f1bda57fc376682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155306f20fa99743e82ad6612a34f7dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edd95e502aa9ec8a803d71c17c6c6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a023332f4cbe170f99db81f28db6b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b8ed8c1590fac63511b20ac26142a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43045d155461e0e417626f1360498e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e39b308bdf33f8c727ffbbf8b0c5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01241d14f1b218724bd3ad1991285b23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257c32060463f71f0d6033199c1c411690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe1ccd0caefbeeeb37048a064629b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604d3f1af461c20dc90b146e09c7994692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfa48d519990e63ebd897f09f1e08c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170885f559c1bb2693d268c60f07495694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98717b44d30cb8012836319fc95685f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7674c46ea6e3b04bc3f7c58c39ac215696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4981ac234dd7f0edd0674d6e028d546697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45b15df456779d8c8a4da9a61edefc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c746e9d30cc8bae92929d429bea81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290040172ea9fe9d1244dd09642ebd24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edc618723e523545bed52a50c2542e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449d3e47c9ffa6e2ba8f4cc0e55878d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f3f317c08530cad3e9437669bf6b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cc59c2f64a462cc8050306dcb7366704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba93fe41b5c649d23525316a2d5d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffacffe35b8054a6f773bd9c7131de5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d445bd7b64ace2d5b29faecb76713b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b8c5b88bb33be096bdcb311d51a01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c255f42c05278d66682059a970cea6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b10572cfd6007c1bc9c345bb5edf9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7b5923d489b22b30b86676749b447711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc583fb63c097da93c896a4b0a91630f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42205e9b07f7e723d05e9f222bae07bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4abd5666d09fc43d8376d35aeab676714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949caccf095e3fed79347b51021ee85715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849a89a1d8874033a83b57a36546dc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdd122f91cfa0638ddf1ec77722297717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a98e873327d6b292f62482fb70577d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d790b4dbeb0aa0751e02673655a6060719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f62b8224eae91becd44150b6cc9aa9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49347bf944e5b76a7aa965a12a42f7dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27384884acad5948d0f7cdbc0a406e3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdb384b26e9ba20877ad8afba63ce4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3946b50a94ee388942dd7ced236121724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e07693577e7154d995c7006f4d16b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ac26026317d8ebabd2cdb4e102526726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f37917fa3abca41d3d54d31677867727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3665fa4f0060a2c30723837b8dce54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf13aaef8059e93ee9576adb1e62117729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dba5e496a31ddcc5ef49a8aaafb698730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347986ca3f7ddc992926cf423851592731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff49118e30fe05c89950e81ec24b81e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871e0cfbf9328f0ad1d96849e87044a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0133851afe58fd06cb62e7a549e6b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b00017357dd8a35a829b4ba879f61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de829386c17ecaa3f127477f98d341f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2d65e076428ad0278ad493e4efa0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c5eb254d8b02a7de30a9cbbeab1be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b42b81233e0b6eb808ad11e23056f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413818fa0f163555cff8b727e511fee5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225ec1a2c10fdaa8f08f467156d7a16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d271755e98fb19501f7581dd7c4d4e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445e8646e23d4026aa10a9270f8cb42743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ccb0ad03235ccc72de0ce85b203d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2838a2fb0344b88bc24673827f8b806745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0392f315a6c7e53a78525553f04e0c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ad29a81d22704ab4bc24c048a7669747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef087e1b9ebfa0e8e390415914fa7cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d3c7b0ca2342eebfcc92085f3ecd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d38b0c613ffe3dc7ad26cb7b187239750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288b3c7966a46601bc3b48c55821c5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5510b83887bc5aaee20c97fd7721130752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a5cdc13f0a9d3e1c190a910181bc2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>