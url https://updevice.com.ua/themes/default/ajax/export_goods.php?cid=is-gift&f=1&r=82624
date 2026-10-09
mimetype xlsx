--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424902b15d70826437d4625de6408b261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8b139b7eea61cf746d8a39953f7762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084a0abe256dafca2c8d2d4b7e5ab4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d088e832b9edd075b7ff2e34ebe964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5abbfa7c0106acd00f596524acef105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765163c9dcbe259cf52fc076bc89cd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149043d3737583047b559e6e6e12a127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd5932aad0deb7c1087afbe1eea298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdec5522887df61253c90ec620311f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffd10fe186c797f201d32716686c8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77de10de197ac1238759d168ee0bb6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291fb5e12e4e2c04861d45896cdae2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b6034e9516791d12b7d744a1b038e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db270e233d3a0f51e9f68934759deda014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc76859396afd2e5f5d2563fdc7d75615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e18da7cd9d8f4ced3194c38208a9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0980186b66997cee2e2255569e431a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4ed24afde7e5ebb367f6c5d54e93518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf5eb2229d89a87dd5b4dff20452e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b505934a1d871585a42f3f628f333020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfdbed3c0d0f9fdd35ca8ee49a969921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a379e50fda1f8dfa24d088d7691801e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf551973f364e614a4de4169644d7f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db15e24d3f2567c9a3a57f922c5f4cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5509cff43cd14d469d5f7d05f1bc83025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39fa1b0836b81be1fc982f11f4a1de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353305f2e945a5bffa9ebf7868b5f2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb66954da7cab19ce4180ca2e9a71628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcd79f91d44d69cf087da1ca09d1f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2410df4b35a6bd0174fb101625f85930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71275511447dc98cf9c46dfc6b80d25331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0a7f3c4ff12d1395994e2ba0f7bad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c90d65101082df49e62fdf48f5b5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777ffb3a54f95846bfa0cd8f365106334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70d256861a58f3ee7cd60d4ea740b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76703a7f5edff3c133fac203b349d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c090b0bcef50ff2ca7612589d7e30737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a47d6da7388b8060f7a139d614f1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c17af255b89303b34949d5f80be7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d14e62e42cb22b2f923a166c6534d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a9f68a33e71fa7c5199250fd7f61e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d6ef8c718d211081f2e2b2d117e2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fafca4d6870a8aa457c809a6d8ac9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd55b2ca89aa9cc5b8422371f44d40844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a5b6655ee0f5a5d0a44e01962ff5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ffc62eaab5a6ee09313b191704cf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3530664265c62d32fef2fbc8315d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7c89d41d17d66fb677a11beb8d54448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c3c37bd1b8c93dc6f76054374681249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5dab6f10834d1bf86a8624774992550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a76ccb9fbc8eb9567fc3ce89a73c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d5f7ad3d1d2480ef34b057b4da77e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340774ed06ff54fad0058c1bafa1c6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160a9f616404245a1d83d13fb8011fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72872cc6e404c57d0aba666958fe87e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65266590eaa58e0a5db09b635c81042a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad554b2ab30f54e38fa427284587ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273f6e80250fe5b0bab5b7f74e11f4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425826fa5cf22c348a6ae5a270ecf67459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5234edea74b2ad56b19f9b3f5d66660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7a979505e6d0ed750224b536efc2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215652c7369e7b7b781b99c222ef010762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201c0b95316e930468b8b1aa50096e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611369f7d62e5230b9bbab8232634fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3459c68a9aa50bf4a42c9ba67f2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa091c7978a7950d2fbaa896a49d6a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a19f211156a27ed3e66d22e0ff32cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654cba1cb5ee6040a9202fd5e4f13f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877399fd1b029373727253c48db815069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc4143dec59489ebf9b87de08868de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24883025d209cb92e65b262a4e221ca571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9a27b0fc42cbb30b6f557c073e39472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d43670fdd8680d5af7c4cb8dd1e8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23d5b22df7562f0e1fc52f8fe8730974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111f8a39a8d5ce0ad86206a2cb9188675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a713ae1447701d0f6b938785e56c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a022ed382a9e9f04f13f97b3e52ace077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ecb2e2a156cd3ffb339120a9741ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b02bd70f52b69694dea5f158da6c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de63327d2b75b7a0a7ae9ede8de1c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50c4fdd3f1057bafab41c3b33c4fdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705ae5b29d0d84caea7d1e602a4300382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a12e504c3b09dc9bb815d08e619b2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e11416354ae326f0871e4cdf66b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e69bbb8879228f7fff4a22ec90bea585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf108bfaa6c8c934804c020513ed7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6b766b025f7d8747f17bd4931cfb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799e49c5bef62976914565ce4e0403b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03125024b7eb54207158ef79b4bf816f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d709ecd24b6ee6cf581cf9ffc1ffb5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c0b4e2fb77784e42efa16ebe5614291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594902f26d75fb78191359f6d3f147392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16dc9657b025d6a3a54381c38d607093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031b7818c7fe866935832163d08836b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1459454fe82bf59a8da846e50894195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8e39291731dae38885de1eefb80db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e79fc26ead2463d56720eb18c5c90797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c4d65e9ded5813d67c7b9b2b75f8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aef096c9ee2a5f6ec5d786d643e21d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7542e11c2c224087f05047c0c4f38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd043a877da7a26b25485d587838bbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fa21e78430ebf15488b8e3873718a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91f0e6f60f38586419a6cfea2a711f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11e0eab341ed41b0c362632ec4796d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453853f0273b583d2a508a6a5d856e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2e22c55a16cdfad8f1bc1f29dd6a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e3588c9687d63f5094ec18d288eeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c69bdb8cffe92d577fee91b4eb1a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98e602f62ee897eabe521dd2bff363109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4969e0a4523e55627d374f19ebd06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd764edb4cab2dd0e8e6a0b3fe540349111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e16e44bf16f42654c1b67c20ce0d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6aa0aa28d8ae4abea7707537ebcbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af83ed27dc7d3e41dcf5db0ff13999114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce0fa06b32fd4cc64a127cd7a67176115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe62f636829854bedbc1f84d9f1da4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5c2e9988040d8166477af171bdbef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d736bba0c11fb602300f6baa4658c57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba415e937da16225755383838f588359119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ce1e79910a4bf575221c2cd61399f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28d8db3b1c037f27e7c63f8e1c400d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5093623e53bb9359441e43928ea7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37c9480620f4470de52aacc01d01ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa0a983e706216a3b9a10114149c65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58164d6ea9ca54dd33c1873c1dba84a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79164b1f7e1fa340eddcfba9cc5c45ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44476c464cd664ba503e429c07e5dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41711887ac882f4463c724772e154f36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54da0cafc9e8afb4ff83272aedcbd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1f5fd8786e45852a6652e56b228fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61afee1497921bb77cf7a125ab4504131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4ff00787b5211053bc9233ebb3d52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1ebd13cb539d91a6654ecebb536d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229698a8bceaf696ff8b9379e537cdd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aa130d4c8614782934798262d3a32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab5f3573e68b43c839f2b96db3da97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b937b5288ac912c417b198393cc00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b7dc0d40f703af9164e6a48a5b7b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f16995e5e8d0a83302cfb1327f440b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd1fb749902c4f8eea8ac9bec9b6b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b460fdf8ede93bff31f26661f4d802a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f8d501f4e8d88f1c0f3a7e3bcf8ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a92f9f6d0dbaa1610692a4240303f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89c0031160150904782f5fd978989d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c627fae87c0e1aead58721008e5c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb5a65d8ddc86f100bd163113ba96f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c9f1519a9ee660d5a3f67280708ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fc4e0ef67b746425d3b3ea4aba761148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3a36c163a4f72a4ace01c79e73bb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e56b53ac196743b868d644c41d7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b142eafec94e289bce2aa5e9df29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b112ac042ea75104233f171a0f80766152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ff57516c9f949bc9f5102f87f5619153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ea96859e3797390b10ca0b9498bcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336884fae56654138cb8dffaa9e978d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc3a92467b15ea4d16c8779da8166e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c209a1a416ec2bd12208139f622f8d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29263e172375607b591611582adec2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a638e6b2cc4b87a2835a478b3c20b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef67f6407a89988a94aa70167db671160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c7615a5994c2a3025dd79a2c7702a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2477533b623c0254ef99aa9205867162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09873349b9331dd949221603ef2689163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5960ccdb3e0eab3c418b3ed578880d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137453dde8c9329e28e2783dd68fdb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f213273cec2cd83c69b9f93f640760166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ff63d7bde7dcc05a740584ff664ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d924208d5460f31cf7e28703164d8d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57584de50ece58822e8381ed886480cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec584ee203a63bddb71b70fc40d45a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1700c42d62583e0ae7b7dd85310df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cb946b75f5c1c5b8e50f289007237172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e288b4396dda903c834dd5784aae7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7e7da64742b49231338d2b8c4e4c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e98494212d6d4b5116515c0273e96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6376ac4390b387742537fcf28a8d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6eeae2c647bc0ea5adb5f624f4ee1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91512a8ab0f2bbbed6debb596d9e05d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacf010bf1a0ed3b89935a962dac615179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843547a37b41d63cbb85d9118f700163180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efdd3e82277fc59ce72e789fd2d764181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f323595d7a32b769ffab6f58c4b62ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ecbb60124a70a21d11fc59438d16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad2c20c795db12caf9f67086e32080184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468979f3de0852724beaa2c3e01aecd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4952e8344f303ca1f05eb606c2eb86f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae85c384ef696908d7bad995f2435e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07075344fb6423db5c306397f8b38f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2b23ee1ac24d8229219a5a84d0737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4912128d7a9f7bb1d64f90cdd1e978190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533efa381827b511fcfd220c71f74b93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45635f5902c06e057ac13f3113459b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4d94d09f7113ba7182b9b28f1a8f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325af716e205d08a16f5ee2069d1e5d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c10aef694d867b51aab7b8c0139c4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2c966d18bfbd41712d2d86925804e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee284a5e1f61437b00b5b124008f438197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8273538a787fd37c6c4e4952a836198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b683e3ef570964eed128d1f51ca18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d46685e9d11a810a331141e6b6febe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59f64e824812676fe6571b2d583410201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a505075df7ee579b3b423a932cab0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77577e6057f44e5e4dd36b18a6f5281f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393518f870eafde5ca6e08315cfe0640204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735e36b1c34c19637f13086be579cf5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fd61cb0de112fcf2fdb081f328e90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157e74115a7a13f492903fe2762a549207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6703d808cd7ca24608900df229abef3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cb6fb088ea8720e7061ccc3ae5944209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a29cbc6c2af4dddb46553cf1fe2937210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1ce1e0127ee7ea05d0b0410c37e19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa93df188771ccacf40fb02f7b16e94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9a499bcc034c42f329cd2eebe2b8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708304b5105cf83f7c5c30f3d1ccaac3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068987dba3c6760e3b71f2aa33c6491215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f59724fdc407cdbed6775c79a86d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253f11f6582aa92d7172e90b20757e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7065a8ce18b6611bb99d9b20a674896218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f0ca6bdbf11600dd459497ae4910219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd552e4e2076ad5f8cfae65c9e19cf54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20086f28c173315b1347b68a49f2e91b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbfde76b4749ecee91df466ca81c99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea14e44dbb2d44eb1f39d94ccd20d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b4806db8f6d08a8961f38a5dcad08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eab81a3eaf09a30f8cf1e9282679ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f598f2f77dbe4c34b219b716b7de1de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59854bc463b076d25c3305f59ff4617227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd111591d0623a43c6c91df18f87da5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1e78a206e537970e52713917b9385229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951fad38057e489a89c103bb5dbf1ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f76bf9171fb6b4cf176c1ec3d13e1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41be2873e273496f532daf892886573232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a451b9e2be1fc60e82fcaed9a70da88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1c9a487a5bb4cfbf2f685c229cf8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcc15c935db87b3ead33a0201ec07f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493b92a90666f9470babc0ef20ea529236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896c4fde4c5df3055098b5a07e552c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793459817cb3f03857b0c0ff38ff6ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5296439b153d95c880cb497ef128d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc17e1c0bea10bc1d9f3561ba91d7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2adacfd02e1e44459668aa606a3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68137ce76dada3ea0f087d87d16c9475242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640614d92312086df6f6adac063b52fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008de6ae1c50b59ea2bf5bd5c042671244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5b051ee23bb480069133f0c6d46e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c322b24d9cb396b638c4d107d89e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d51075473e658dc5948dfdf7346d2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfe2f6edc90d10f3a06588d6384ce9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b801cce2cb8694c5c9627ed4bc346249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7492d1a26aa4842f1233894ac83872250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e048bc821b7f6a5dbf9c4d7c248e516251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07757e348c82afa3f9c5f4fe982b9f27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054385a8ee116fff291cf7233672e48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fca1d3d90d150908cd3783cf8b3d62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0457551664489eb7bef019cb241692255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf82ddee8cf79f2a02db5fa981b4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a32b76c9025ba15d627dcbd91fb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb3f4e6e09ab0c3c69888d91ad9e44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e330b9d8ef5cfb4e1fd125cbc2d14ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb67d15219bb6354723793bdd426ed9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29935dbff79d5798c5507f6e227ce54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b28df37d89ab28937c373259731572262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4617b2725562f2054c535790e46f7ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a15688dff5bdb084ce0f3c38e70965264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64432bdee42ccaab8a88f57a126d17c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d930cc555defa0b1869956038b5927266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279103cfa716389bba8d0488e1a63f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c085f734b5d3a82af82bc8aae41ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305201bab41343515f394f88c7b0661269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34280f268c38c9f681014c2c481f0244270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa71c3e63773b84d8a06735bfef3a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898794440dc7634a94ae1a08df55a5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147cb27772780689ffd64b2de9ed799273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3f6a9655f45fba7d67b92fa141d03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999deb900fc88ac04656ef9c19ab1818275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2191cc9b599d44c56bbc3d109ab09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9e49dcf6e930fa7aac92427274033277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc99d9d1513c7e2a28a14c7ff01ddce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833a1419b3ffc16164a04d68428dc82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a5a3a5c3a954e69c6aabf2efcf960280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979680273a3a4d55f5521a9cf35ad14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3d9ebd3a3dc202dd72e6b73e93fb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f36b2723ad12979428672f8d5ed7eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718983bf1cb347304465d774f2168e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3b87ed7cf06b71982c4a060179bf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fefa75fd03450be71e9130b9ec222a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6d94a8cce9890bae0792ed06fa60b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38250bc02d21e722562809576c6f3425288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a288c545ccb66c35e480fe4e2142c6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba28cf94135eb583af775ae7ab8654290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad831438612043ac0411f116d94104291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6834c6b87447493a3b90a39717638292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c91f6134b6f060604d71f571386ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b540dd244f79e05b500cb00d7902294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3eebe82d4bb59fe5dac4baf2eef0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fd0a194fbd5a7c80136777a6396d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73307cce6a7e271a216cf9329261bac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de266fca116be4ebf4929251ff0233298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827da465c2c76f965bfaafdfeabf79f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49140ec127fc62b8ca4be489b8ac06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddb5b430e4745b9b88c5ea62d64355301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1cb3c9c4d3b7c7b636e9036779dac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1376f1ec6fdc418caa74711fec48a22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed6cf35f2009a3bb765cbc129f7f4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800dc532b89e05a239cef93e903a181305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490daaad813ba5351ad495899d93839306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd770e0fa2005e5724f5b5b95b3e7231307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dfd136105d0a4d0e249398992b8c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef784fb0646e9a996d89bbff4112412f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cb705b78d753b13898888aba0aefa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973e23e8fb52733b9b6fce396e7d21d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54022402ed151a866ec780d7a95d7ab8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d03e48e6310ee8f8ce436913ed236313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082d094fab1203273de68d7348816b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbca03aeee587883b48fea101db67a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0db324c9aa22b8613724f00d9a65e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09459388cb0befdbe793887d8eb722bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff29d6f9a6edb77da9abd5c900289f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf7f07c24c860679dbef0c44da8e8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691746e648b599af4509cffb59ccbdf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e181de90bf8a769635596a0e2e59f68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e6cd4e0292622949f75007b7c8fd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43296678fb29f6e87e89297501e660323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93361e3af9284599e7e7b70714c0e29d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a507db522294e3c93fcb73d6c26cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5591b826743e9dba7c716be6c34e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1376ce6c20b82e309e5003905b7a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd746ccceea4404b6f5270d1df7d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafdb6b41a4dc6af3ada6970a9696c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12abfd57d03065ccbf56e893b76cb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e980115bd27a5da48ae9823fe369343331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546e3647e050455d2139b8a049762bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2763d6fb7124bc4b2c7578c558090b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aaf6800f075583e15efd66e6f27e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb38290f7b7a3051411a94117c964d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932608cd7695b13ecc1e93968ac8dfcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130b20381fd6658b7a93fac5ba57cc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca2e36ccfccfc4752acf8e13feef9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a07d390189b5d9f82fbb9ec913cbdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc406957b8487da198eade507655123340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1e170a1b958b74b61da2d6d344791341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52c8d150316467a387497ec58e21e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3d68a21f8c6b8d92fc87134d6bdfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc33979b034dfcce079642f04614e33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0620296d75a808372eda12d4822a2c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562c78bfcb1522d24e32ad611b8e012346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc72d521db9935e5358f12fc6d1708347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5519625ce4cde53053978b3e7b4116348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b29b88b4205c7d3b9a6eb4914c427349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d018651bb8d8023cb293b4175b1bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c036afa826381185d6c09474a47871351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86da6df9880677d0c30888e7fef348352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139ec1dbe859cf8467c42c6ff376f64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b84c56d34eca113d5053c8bb84f0f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64dc6960077d81aad7be77dcee6c6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f55b145a91a63b249ee6d8ca72c9c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7976e8df5b24edc021c4e7d9498a4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30170ccccc06839ff2d3061d5cd9aa0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ddb2354cf25d3c638dc4bfa881d5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611e4a6f857cc7962c864c1aef31bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343613fecd157e626501e4f74e99b99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9a832a7cb516d3435af786122120c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b0c58255464fbd1a7d7c46a5c6a1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34766326234d9f1943d4e126604cf5ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d47dfd50ac54e8d4136096f3c1602365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa0a0c8129c78449f70f8ef55b3504366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916e2507fe1152d6c244291256a3dc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc62a153d4148dd21245ed7d7e65070368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09c9591b1227f69dc17ab4245610f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae12d3764ac38ca25ff24850d54532e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73709fe63100dfd7d9321f40addaacfa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54906243963db551008f7a84f631cab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37a4069bb4c57325f5cd493af63256373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef11bef5469844b9bb8c306f5ee2e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb84d85cc3b94c7e0c8d041259bb656375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e2e787d41cd60e1888dd6f6014576376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f96f7ac7e373ed49e96a77496669e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d13c5572517438a65826f1578838f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463519d41f616beaba0b24d8a4c20ffe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd482fd234c553f2c118c9ac3d9d155380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60cca7d9d6a0e360e3110983f41e5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f08529818d83fa28f24aef6efee267382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451f75318d2772e38111cb0be655493383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1952705aac1ce322fb8d46e993961b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66080a4f3ce25222bfe86f6ad525cab7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ec2a2593b03b8d75441bca2d45246386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e80559e4d90a528bb0e57c44df6987387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a76ad297eb50f15f8a1833fa25911d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335e6c08ad4ed8e21bca4cc3924941a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8dad87d22b36c09ff6777ddaaa59a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa7ba530ffb108e8352de62dd62c3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377490f34987067d28d52b7551c4552392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e9122ecfa0f4dc37cc6293e15d326393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365363d09ba0c68a7e869b8ab5c777394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1251cffc9bf418b5196e10d47de90a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c073a58964f022aa6123c8387c1c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf910133d967a1237c5d84023030db0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b486015e6cd74c09e84bb18aba5dc36398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a2840431be47ab8f43a0b6fdc9c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179527e82391661e582fb1044b4ae57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35c5b6c9f0400142163f14170ba17e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d007d02328f8b8075ebbc017da00c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378fe9171d33ec5e260988fff7a9807403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358dbaa5df6db5151f5a2eef2916533404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c72db4ca88368feddadc51c2405340405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c32641b5d659de1ade6d6ad5e7db46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b74bd21cbfca6b5fb98b5748ce05d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c12c35a7e4e77f4d7b207f7a957ad1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbfbea0a7d26cd332cf31e37b69fc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3dbc01de31dc906c5332b46c03f8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9c439a818976412538fce14c1a838411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87134fa99e6bd533cf57af96852048f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792eaf8562b7b0e4b021d211fc8dc2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec320dcbe068387329d5d8d1a8e00dea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e639a70b75f20fa4cb818d996a95003415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb63f2822046b573ddaa90d9b7e03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b34ac1e265b480af5141786b80346417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc7c6827d2e0fc3a4243424c22050b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba456bd8ddb8af4613b1ced9fc236d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3356a1ade01e666155cfb4ab86abe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de2abd06e4706a92ba6881f4b71f54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994820bb3657fe0f2676155b6075e80a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ca7ed2c87a4a34b99a04a2efc8677423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ca0705bf506ea8a7e952bfcd4ac5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ac6a3b9e97a93102f01362fc12804425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b1083dc1128507a5a78ac6fbf7c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cb06a88d8b3fb8c3b7e95932d9ff5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228abafad8060e325a46733bfec54d7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb6cea4b8558a1419a7b0fc8ebc509429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff223331a5dbd30240f1b3640f515e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65683daadda0ec388709730bba755c30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000fbc9014b37ff40c1eece7b476ec5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d535000ee828bad0db897966841c8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e24ba09e4a1cd76ff8be3bcaff24d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d8eee22b4dde3c6bed78fac993fe6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68249c2e746566ff1bfc5fc8003399436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7f56d181db758092ac49b39c2e670437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb96731be56997cf173ff61c6b6691a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7537bf4aa318078373c634d2b32bae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26089fbf475b3c70546af926eb15b2cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64563936f4e733f4349979736aa838c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324496d72b5a851dfd90a1f9144b0992442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad44a23f0dcc2596e3e2b6fd85d1bbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a07b270af913ac3d7818b326040871444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084276f3a2168a8de74cee9a3a6d799445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75c6aae538e9ccc6ed1f217ea4bdf9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643eb980b3be42f55a86334be822e5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a7afeb564d963f278b4e470783589448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048b0543557478c080dde1d930314fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70500b4463f2c67aa7696e31851e8189450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f497b8bb12e620f4da9494d8d66f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79078260767970ef8d739044b10756452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124a37c195c9ba04c9faf07ef11618b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abf8dfc92e396526a0e081292ec524454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048a791a6ccc4f1c931e4d92c166df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094dac71dff8bd8fcf240662d88b9d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37218b186cc4c8dd9d8871495d7ab6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cbfaced4d3777cfb2531d736ca90d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc8736c18c7aec96abfb59d77c54c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac359e0a8120358e2edc8f17178c4e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a143e2f6c650a960d722f1e42026e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2476f1f0b4b4971bfede8b8f6a326462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823217fbd95cd4f20d82b17cc9fadf21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef762eda4163c9aa6b58befa67f80a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da49a1beb1101a9e782fa14694ba31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607b951ed90949525d5307a3386dae8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc272dd6ca808373bd8107b277407467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98258f30c0d54b1c0f89e98e25c0a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b62e9b66a9474f299e2c66664b0e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a784983aa4b4a627f08f95fb1ff8856470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec4c3e97da24b44d348e933e49387471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bfb3769c8d02da75810602e667525472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10010ccbcf3fcc683d00594635a1b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb5b1fd2c35f85526e4a89c3b84832474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b42b17d6daf0c4bebca3df3fc5ee0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d23e5c9ca34f8357917064e90cf0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064c33269de7692a0d8c38f1764a1bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0034aead0255bc5485ee58951aa5a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82893365b2fa55fff6a4b50eb561a0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67c45ea3a9129295822a731a6d34b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1790b44246d06fba35b263d589df3ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76fc8e34378d204c29946127978cd5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8aacf1a1548f9e6b95cd198e2d170483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ed63dd89751e0f8b212dd0b26b1b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca07de8d3e9b7449f2ea0afb97d114485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9496417a5c2a2b22cb1a6e95d22a8ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6162757b4af6da69d08b932a6a0ee67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096ee3cc619bff1e5248869f8045b68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707a1aa929273e6394a6fa2dfca6d9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba43a65553991619c75d90320e7fd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddafea6685be7d2a93eb41bc190267491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f9debea5d7fe1a9320190f5a320a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480de1d6ebeca47617257bd5e6d3c96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fde6d853f72749c5336df6042d6b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fb6dfdeb5e4072db32dc401473a97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb0b58fefb3f966fbbbbe45ae96e59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6825ad385a27bde9e9412aaa4da1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e803f88a7f8bca1307806032e0b16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8571d26c6a011fed6152a8f4a3216499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c67d00fd7ea520bec0ee6f3ff87fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513f6ac2c9402993dcb903d63eb6fd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bd808e5423f63417e33ea15cb2ead502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d321060287c0ee2a77028a309e0d81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c8cc6fa57f805a5787479bf5c8e1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518635397c330eba4d1191b58dce5e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd03eff706a8ae766f4fe39d6982b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a6f3b6dc25bfce006007959cace1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33b77b95df44ad7d53f67fd5f97d88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f586bd02378520d611ac5531fdffc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252ce57349acdc369f39ce2e1d194c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e1e1eb5e37a07a3ddbbfbef5c01a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154a1dd661d5f764152587f5fed50b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2b32018f1d4ba1297967f65056cb2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b1c748ffedc4e65a72309b6c35b45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0678420d7e33b11ccf00a967dc5359515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06b4974c0cabac410e07ed3a65c87e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc980ebab6819591cd8eabc1502207a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1bcfeb67a0632785497ea76855712518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c88751a6d612427425d257379249f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0592248c5eabdfd0e94c53721fedd7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd65feca858dc97e748b9c6f60c4ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04776a5dba967151f84593f02f13f12d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f399d8eee979762012c9a442dd355523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf794664136d68b1d701b7cc8bd6a8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17506d41658953dd55189d7f0f28acb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b656522dc092518574695b4795d39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9771a4c56ed80b8c19e4cb01becffe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e2f3a3019445ab1d6cce1aeefe9d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccb3a84a3d107423de2834dc273014529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfcae45bf9947f42a89ae771b49cde530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45455e3879fc5fdfe4d0cb614c68c29e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4971609a4cbc14190068f3896c4f83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf2bebcd8a6483e6fe1a2a514610e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b34524d0d7d209b5dbdf99b08a5bf2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fadd08764c5d39b597de581ef7dfe1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6b666cd1f7853b65abfb4c75bf33b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851917246fdc0422d2850809bd75fd5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a017452edc4464308dfb4c2acc6c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e5f291e6454a431c8650078a0e05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a2a7d59cf7fa2fb5f35edd1ff70bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7bf3855ed993c4c9c508ac1e26a6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c09083c32fb26d97d66dd290a8cca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89365e0be5d81e3efc6c870e4cfd6921543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a69151cff0e5bcf2f3d85be394674d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2313ffa5492d3aed1e5f9277eef181545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c59af4aa5c54de34a2f5c9147fa7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05a54f9c286aeed930e6804b299aac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa3878686f806dc8c81dc9c28253b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361d37030a70ea54a7640f1572e1322549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b0ab7eda5a7cfe6e4955493d56b9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86e8079c58e8c6dda95cb79c38f192551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7f48ac2770c426bfedec036b1c578552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d0168bb7c5fa306499bece83038ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331b7b674deb396351848aae210379554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a3de23d2b9773f97d17f321f726c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a073f6ff1d900469df479378de63c8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b122d422a3d8e9e7db6299969a0ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e41d634acf6a7ff88ff57d41f1cb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baee70fd972a3c9734cb06450fb4e36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc3bf090b371243af77a2febff148f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3069adac2f58fe9b3f358fc0cee7080561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cb7fb9bb6624d4e465942b76df9cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2cc489a7180b3b7b545519bd438ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f34657ede4b09259634fa0fa03a905564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60c3e79095fed0fb9265bbac084108565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0ee1c83514fb80e5b9990406adb43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8254ddf51f9914187737583512b89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d49de0b9c181beb41bc57c342d5408568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615d3ed700003943330d8e1563abc53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553382e454c6cd225983aebaa56d93e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627f794755200e9d3a54ebbce02abe6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371e8e6b88263743f20c7f6cd0dd100572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb98379c1415d77ee8f020d982931e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650c3131304bd729cd9135b0d726e68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9266ead33da4a06b9d9834cb42320575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7116b735758f06817839356f2b06d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0522ccbfd4c746c154be786f802da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f17834a47cc450c34fd9b658248afc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adbdcab6c1e56a8b0c7b8d4eb1430b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705d59a9d285fe403ea602c764d64d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f8fab2b699ab1807a6b1bcd5d95dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26003de5694b6731ae1fa5d84c695a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aad98ba700cdecd8e6907d186cfde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562604f60e79978db53a34f06bc7363d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806de9059948e1c56bd08c6e396ca39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541d23877d481271276242329ad080e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688c86453fdbb90df6c21955e60e0ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423be8a118da624cc421d660aa195f7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5910a44ab9b33f86c7793368cb1fcc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4739a7a48a73f3afc30dc3792ceba6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10c82d70efc0e51060bfb0d201beae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad27adaa06f0f4e52271a45d8161d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68631788788a940009bfae03789e79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8154f763058130e43599c0af1ab243594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733516a7f251fc1408cbc0091afb214595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fa256df6537332ca28d43f43f2fe0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732b2a26785874de825b560704d8b12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef30e5cca8ffd379f3db90a3fa6000a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf833340f467ef969c0396806df0e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783b2ec71c7318de3c469bb2571ecf5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9937c49350f10cbc29f61672abc90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45554b58e64634a7df6d769dd880c9b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7573bd6abd88633385522d8ff578b76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5935b2eea37d31fa021deee056ee3e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a11e2e85d7263e832c2a6fecd0b13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879cd54fe407ae0df3f7f40790433de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc170cae64e30645949b6b55fef98662607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1572dcafb18964071596dee584bd20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ffe8dc9c34074a06a1dab1c7c2aea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711325e433974ef26611d341acc4c66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5594ded6c4ba10772194b08f7f82c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98da8a329d16331b412f7daf5025a83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aa07bf22b9e37babf1375cb1831bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c06d0dad74412820101658ab43a71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45f09be3a46251d23da6feb3506f4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b417186ef02a0cb7d8788b3f1e7f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fa13416a3b123141fa438e760a62d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c8ef7173efc2e831e99975008876c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007ea347e97d62f95cc283bcc198003619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426ddba2e201f2eb87238335a7a3c1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce9a4750eb3035499ced9247b870fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd61cc51f8906cd524a0c1a0fee146b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03ca4fd5bd5cddd0ebcffdc4096851623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba9aa2bbfdec6a0e524373fc75d0c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156a86d0a7a7b9bb1639e1bc6490cd3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01ff1edbd1d9febcaa66526f42e42d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327426f28ddf000a8464281bf7c8122627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d2fc07ad350b5094e9f9524081e0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2968e291e53cb390536dbed7fd64320629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f479a107ae4392d3fbb0414cae06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db0f6659756583d626eade317e65ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef99305468fb26604c29038ebff1f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911ed88f9d1c25601aa6177696e6622633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dc0006cde5fdfba286bc96fc7abbb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a594851cf423029cbadd7182ae573a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f5a6ec159e4510701a3c11c83cd26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a115c8d9484f305dc0f41135c8eec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244a695aae691b690b74e7c27e1f782638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3ec269d8e88e4ab3258c10576d440639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccd3a8bafe491089b2f0fced784513640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1ef412d67d8d34891b592177a6e7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc7ae5e81c73af2e83897b5bea4bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c889df56b41d9c98a0aab01d63dd11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0eccea5a706a261f09e5b80497f41644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be86d11ff6d93ad91b36cf3a846c358645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e05bc91e06f61fd2db35f18828865646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1c4521a396b8b6b370a62ef900446647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7268788a46a794257205d24840754648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636f21656c88d047809243ab1c12c3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f8cf9e6e278cdb1f19674ab7c470c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd37893e9f085dc03feac6ea4f7fa4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb60c84dbd927716124ecafb94411c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ad7e41c47d293920454ba2de34dc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab15dbc8eac009876d6dffd3d96f96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fb80d19681a9d893dacc0f9b3c5b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b08b18bee61b02b180fc93418b0f00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f6f215a21e3f896c015b3f4192169657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7a3b8d467a65900b9130c2f2ecf06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39b7051a2787bc57609abbb05c83bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f8e2d302c04cac8df4e0cdf28bcdf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9e9655b208174a773e0eb79c0e7b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae831ae46f74d96e66f373a9bb3971b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6253804c503a1a7b315f6c5b7564d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94808b2af0b685b01a7db98e5bff764664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311de96e2e6980d164c8c63776f6f4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3c2b124dcfca73e45e3c30dd018d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041284e8478d6e3a7a1fb8412893ca0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf469da215b48cee7b9709d1038b42b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61d2d33cc52535bc46536a8c3b7ea3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3915d0b666e43b707f2dfd96d8febd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414473d56e9ce0c5950c78428b1f33d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce852183d0b4ed9e5778a3ac75187129672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7229c61c58b740ee23094a31d03368d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc66fd60c3118d930441a50042ebd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e3d955dddd23c52d92145dbe7ae6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857c91c18b39c0c210bc513cb65f396676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e1cae524526c745e663a89dce0c56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bf5fb65f85b86e95136fae9fffa6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ef99cb22e5bac3763e95820277921679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78262ace9ba4ee1e722eb373e7b8cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefedc6d6488f8272624cf257cfe5052681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa1a4d767b8477e709d17e4fa555cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f57ececf0dfaf8dff6ec46f6534489683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77003e605f29edfbc008314726c34738684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857ba6baea1b57a21a985792dced33a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f25f7d3000663f5e124e4840f9fb77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe982044661d147b2125e5f18c1f9de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eabd0ad93ae9b9bb5111c61b24256688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373176dac74d5e0349918090c2d15889689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5660f76c6d93b6c7a554ed2462708c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3e672b5f34fff1aab001e6a79d879691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a369f57a82a693c77eb2fdc55905aa9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edcc2a07992ea703f321a22650e095693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8adb1cdf6d02865a7d9ae8213a25a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450b6db5fb0c5adfad03cc0c6c82ee8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6179e3ed48da5155e241140e34eb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66a3235889c3d26d9feda1d0c6c1ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd11ff1f781adb9b0cc3a19023c6d5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebef85a27819741b1c926f4ba456bdf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad184e0890437b2eb366700fe3ef305d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef2ba4f2cedda04648195ebbae238b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf28526c39b53a75c7576d801d287be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0817815b7749a92ab9acf26fa2ee3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5dd8fff71e10a979a71506e8bd4b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45f0ee349c8976372b5b329b9c8d2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544da21f3b786986736bc8f39b7a04b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dc893d80663c6c226608135ee408b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa26aa4776777a447d00cf640d08e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d192a37160eb5928e317ac8ba422dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00511426f0a732e0416bbb32c1926f07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94917fc43ab8699d6d1c4dcd047904de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c778f5fc4d888c20ad2c1abdfac60a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca89cc0d036ab699b8e22824370cb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd280066037d8382464bc92286db6ec9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb85b419347f1cd6469dce9ff53404a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75d4142e741ebc00c0ae4e609ff9cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7358cb05ffde493ea31dd5f0ffbe19e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc481f097ce344b538d3595f12bfb2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b216920158bde722a0247085b597629719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d4bd2c5f67226cbaba9e0aa98ee2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1c838a1ca310fbe033595bec1952d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d3a05566a6f7a8e57ad70fb092202722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54af04f9669a2513b942dea09e2a05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5e4e066933efdac9e39549148acd8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fad07ebde87a2f10922fedfcc77ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9fa1c8f528fab2c394fa44711d45b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09a3b4d26b13492dbb962bb592b42a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece170e0188b435ed1e8ad1f7234b561728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1ec83e7ae7ab90e90aa31f3dff563729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5170db02836b4cc9778e75e028ce6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eb2f7abdee96bcc14b9bb6428f24d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcebceb643330606e9c4bf15ad3d85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853126563265a59998777d90ad67db2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3776cc8898f0dbdd0bc5f44c7f529bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556559da4342d782a76572d7d2d6c90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23933f8e641ae1f10204d8fb0709e4da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663beb35cafa2cbccf4f10f642060a11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4a439d2e270801174e1d3ad5ce997738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057f4db4df61f20d65d28b1b155572c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87020d5899dec7c9fe911ce242b5ed5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c144c64182f0575d06ab173bb7559741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382936f975f7cf37343267e6b71e85b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00751aee5a2cdea1a18c82c85fad8cf5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9b553242d78c4f6b522ffd95d0505744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd0dbfefc3feeea7cec7b17a87cdc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3de4d77109f977363d1b52bd0d94e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309a2e54c4231e79033093b70737427747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c610426b06567ee1af7afcda0ac96a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f180c5ef352e88c08870dadf1e5631749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96c5e7f027895422798a1ec78613d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fe1338b21845c155e9bcb4aa11417751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084342395d7a82ef2109e2f990c95e09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad486fcd3b81e04029e631cc8c07f2b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a69b29402d0d58053a20396791b25b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6027111139fbaa2ed52f1c693dd49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e52a9ad3b927026335ae3fe1e0b2e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97405a546c3b3c379f309d20355a46757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c013a8ac2d61d53deafbe07238896758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973871ebb983fb028734a712e4fda10759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850945dab2748c1869296d5d90df21c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909ddd078aed240ab00a05cf51f984b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565e1235cb6ae8d740c2574f23e1ffc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddab75d4177987d01d768e56e1750d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423d4d9e2fc2e4949a3345fddb5a2e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4ff75ececa4a6e123e3ee261b71576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558b13e295017d1eebfc2c2a534467e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ba673e25e69003d24df1d5779e8948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc2587aa978408b88758911a43b1b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb14b041f31d95f31e5912518848f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367fb7ac788429043efd715fed14eea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cf8f6248965d2b832cb7f2833dfb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eccfc8e1242f44c01d289ca50820f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cddad884029adb1e249d46621ee4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b28d9d80b5f296a01fc5884b8b129615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a767980cefe9b101f5b5f49db549f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86f7fdbac7d60352fe5f7f10b4d1f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546267ff7ff411768dd1e35c8920d88a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451a034cdc357b11b52eaae69dc07f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdc8a9417aa88af7316eada9ad610e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54171dda4834df3e72db91d63e4ef521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d104c3aeca238079b7196620ee8dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e388c7621363dd475b5da87e1b8e0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d870862ec8c8fb20985386081800a0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bcc739b8b2731e8680344c7d1fc0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcbccafce0aa0d9d0abdb4e8931a5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15533323ba5cad7c328524f2d82c1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1aa5f37cd2298aa6f7525c38a5e8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d5f19e6e338c94ae99cd160fad6ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632e18f02c3cfcc8b9b8b556850aaa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cfd4bfcbe1f3e36822460c862f68831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eca79b84bcff338a8c24473e091aa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af02b73fce4222a00bf033633cbb9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0e6404a4b5eee02948d15049d671534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eecf0f28d8aed2dd24ba0b4cec47df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b18641091af8134ea50173dbe222d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a931a7ace1a15950208dbe256efabbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e054d5d027e9cb9eaff0556b5ca375a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5a0d092663c52c78de2a149febeee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16127b581f24d63148a8dff772a87b5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401039d02044a2c91af2448fe3800a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76999bfe383373bce773c9d4969c20f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3a2151af7c2c8aeac60c71c623c5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37602c1c1f1add168ecb7fab4aeec28244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df277270175d6232572ef9e33fbe49c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41175954097bc41c445c9b137427480046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10855fb7c4af9f78d9fb69b4d43c870a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707be0b9197e5a045e894b4b6585ca5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adbf12c4f7bda136a7042e2c02477a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e79aa4b3396c7b3ebf00f9df72d9fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd66446cb7aa125cc5ac8f5ecfa37751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ba5585396163b6f5135f6da0c3c4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66fad5371d2d8bac36a76fd233ba0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffd26866715fdf2ded3152d5bd47db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d78ca9331a16037cce00f801e359f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b024775678540d5b5cfdf472d0cff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6caae25afc67bac8dc592d4c2aa5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b80ee49751f4c10a4f5e338fa52bf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ab9052a3fd02f6e167cc3debca14659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224fbf15b807e97a7a976858112eaba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c775476cd7f9fe9d4ef3216bfe1db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae00787801dcd628e600de7323519b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cdb2b77aac50485291e94453ff70863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad38bff3560737ea7628b413558bf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189382c521797f975bdd20284fe3b5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0d6601eeee96394dd7b2a30c09c1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19c3b5a0162be2211f8faa225e97ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad64ab5813c78df5ff8f72f9697ce5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa176ec4e0863e415ba6c3b9e5923ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4ec72d12467bd17c64620436714e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db731072e7eac0cf73a23c5fe8e250d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a73646d2263abc02fd2e79f500051472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32173a50e700aafc575ebb39dd9c86873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9727f347e4c796a9adc79e3e2e93ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60f6aae8c8ad858101f840fe81d84275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeffb251eb2fc2b38e66f1d4cda305476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8283e785ed3f469c8e013c075454277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70cf40415474598ec2c5653a74691778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6996cbd49b24665992bc444ba7817379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40396fa13ea05db35fec04acce45b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495c01461f195cc2876911e7b2967cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b776258699d30b07ca0e7fc47cc3ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f168e98906a93d6ca48da42a0c7af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb33b358b264ac551163470d8de03184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7614fc6162a34fa9e26c0981552f4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477cad8a55392de7a405c7f479281f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f79649938f07874cc013a8104e428887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5b00ea463f885bb60b3f5550f461988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bb01a1c24c94f5aaf9da99e00588b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f389ef5483f3e1e83764065fdfd76e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205caa9353a891bbf2fa6d666510aaa991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a367adeebbcaf2cfc168e563e88a62c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410bd5391fadc8e6afdad29a7d4451893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5602051ff2ff9e1f71875cd572e08694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ca0aba5171d9b616c910e6c163d3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dfdc355aa0d176cb5fb7dca87467596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c3d5474dfb4b8a77c90a00f25a07397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b028e2857cca33d3ec704f007e7ab898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f282783c4b19e96dcb6c356e12662eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e22c7ed389e51733b2b529e61e62e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a6743a12120979416264507457efd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375b1261531bb2bacc063b3f685d482102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57521bf8d19eb861a989b6bd2602bb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af1df2c788d70715ef4eeaec82dba6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26c8341d5173a05cc6231df8727df5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1bda795be2242f30cb942e1a25f7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49991f177b00c820ee35927637b0b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771dc602711334f8c7bd789c401da76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3250a2f6cc52f509112bfb9469c5f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fb3d65ee7d654304603ab5f3f0938110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5abfdd25593427a9b89ee16d54ea4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081104766233decbf302f827621f05f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568bcf8de4f531e4be66bdb9cd14ff3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a84c94baf097d9d9f24348087f546b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414b344355c69572e32d7c28b7ac17b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d23991a56aa8291c0b12a12154d073116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22789fc3d8d3535c5550044958969e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd07a5b99598d646cc162d42ba36a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359de6eed0db5eb0d6fc17d6b1f2b248119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21997b52f984d47577603f0a0605f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addee85c1b61d5f3b00ea4249d523e7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ed0f9b65f57dfef6e1eed4bc24bf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194ca23bff0fc9d55df112ab2a9b5a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f6052e00b9a71a80f39baebe3d0f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464747fbb8bc0c7697f6e635564342a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ea5067da9dd9c2f7cd03700a32770126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567906510243b6bdffb982820f5160a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3139a61bcb486bf2a03e188df0da88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a1536e1f3928c0c981c4240b6a5d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926b30f715aa350b6119456570187b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331e673fe926144a57a815d7b123758131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5637b5b620f7a2195a11e8793e8950132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eb44e564fd5fe1b86e9da20ebf1b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346c7a98030c1382df4807f7557eedd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99114374ae84543537dd78ee43a42d8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16d24cae9e02cbb35770ea4972459b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c992f76f0545b34122ccd36325c8a92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f207cb7bfb1c041a44267bb9c242b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502aa205b54174f33fcc666d0cbd55f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1340f98c0a846b6af530a2daa7ca027140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d1d10e44636cfe6e5316f4a0f36a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211864f15f7979f0220ce38ed7d22c54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058333ab6e4222d16758fdfc4458e80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740101251a17b82ed1d1563b6146696144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae41319ad490b0f1247da058b31951145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f13a0eb92559a2f63855d7f43f0c78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060b6e500f8bd84b92eafe94bfd9b50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6074097c91910058f7ee5d61ce8dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b948c211b72cd5ec85c2f4d07841f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f74f5631f55d7ee3dfc022604714f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ac00c6e6ee8285c3deafaa7131d13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6588e13c78bc2f364f813c8a3fac5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc9556bd23d37dc5f5a15e918a948c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcc6ae5dd34a51a80805f06ac14cba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be711bb65cd10fb940b68b5f416834c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5d0126fe9bc72af11444e64f7b01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d13aede77ea14060b0055b1d6763a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f172baf1e4704c2a7213350c6fc6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cd9a582bc7ba0e6968b4456c1fbbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188752f821c2eeecc8445ed96aa4a73a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576e04b357dcdb26dbcc56a8d320a9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38fac91493b2d43962059ae29e3578162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4699cfb0d8b9cdaf139347578a45a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3e7b5bb0677929dc758967114422f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3723b75b4cd5f951f910bf383a4a17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9f08e68dc364964f39a59cf9e90d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffd4fe86f52e58a6e90970f087d147167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662aa0c77dd01981160227cde637222168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ca5267518b05122a9575104fb6ae9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd187791bf186c48488850c4c79fa0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae58ba88edeac814905b60225fd528171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de31948f50efe478316ad93591e5560172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec1cf79de016e9f3a04a0374c7e791173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065337827a73f85be08d355056cc5d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e856aa8c52ef09164d63d350a6da42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fd8bf80bd5574d73db16412b1cac6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4e81d501010960834b0483a6f1991177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747432cde63914c695516f1815785116178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdf6cab4fb285673321f9387ceac45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d455f7cee85b6257d49c6137a214d0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d6e73df1fd5f5aa9f0bfeb2273dca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22b1e6a6bd59137dde424183b8bbae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5e643412240eb65e4384113bfbd97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0aac12dbb6a7ad8980ee1054aeb89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804e90f8e35143135d8f07134f41eec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c683d50cc1cc019731b74bd2bf82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1584df56727c6c9cbec44fb36f8533187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49238e169bfa06aadf9d0ed4dfad8fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e05244bbbd3e41230b1abec6f16659189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c07fc47e694e06a03f5ad664cac93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec4126753a35524a6bbf84533806ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd914e3c28ed7a320c33d34f0f6f87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0c3803fa55e1e6626fbb7f46a9708193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bab6dc6b9721039816de264b60d2ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be43f0ab2d5f58908106a23654757e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc48ca3ac12edbe7ad9a094a38f0c8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1428bd6cdb0c04ef6e602f9bc24ae01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee494378197c97146a3d2f4440c9e77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d168d48b98d71407673b7b3e282c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e73aafc4277507aba8736fc98d31d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4a29485d5a5f053c88eb2ac014d6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d1013d78da6111b617113ba6b2b53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d6f02d53142daa78a5d547a5e4c9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33855057b31b5049e13cfa44a13ef067204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308cc6895bed246fbaafc14e3a334cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2b76792cb307c3c5ac30797434c43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8faf8b228b80609d539616de2d9cf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f72fa3fa24afb2690c94e8e603b7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6132044fc9d5d546e610c72ea24f06d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cc76d5828382cd5ae92612ac79a9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510a9796ee8152cd107ec8dcd691c64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d963630ecae742ddf5259c4c57c820f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df976fea1973825f8fcb2ac4aa573b10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eca410e60a705cd0562e9acbd1b5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb4a063dec8300fad914b974b4358b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f776fee03193d6268691759e73eea0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f7a54942438db4f7d14b9cfe9418d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857326f33046bbcba0dca250e89517d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dba8a4aade688e864d6486a310b6b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99405b8b4b3628e32ca3fc6093eae9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bed1ccacce6771fd96fc18abcb8ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7968fb36be30ca6120061010c592ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577963704cf09c16509bb35f15cea0a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc71c01ebbb4733e37bbe557e0ca5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493114bd13994a6315bc8177654ce6ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e54cf7eeeec4f943f35345bd32bc48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1964ab7d99dc1d125ec34453edf25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ce6ee3cb0855417dede42509e443228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03799041e75de07b80cae161497a87f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a41d1439bcfd22cc0d4d7dcd2ab36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395addc6cbc93097153fdace14d13119231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c9085ccfd9dfed31005b2c2b38f89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5134d7622f653b1a301f6ee06bb0cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182ff820d9606bb2e57fea6c35859f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7929e1b38271041d351c394565e48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129438cd969036da205ce552722e6624236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3172d0efab4ce1734cd442e11d7b99d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7763722b0eb6edf835c84291aa48b74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013e82513c5523802754e2fca8b61de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e8607a6df73641752445b39316068240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2312c5f020b10c5cf6f77672b7eed9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d7b4a49bb6c07ea479703e6e1b74b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf00f673959dc2e07f8e04a4157895243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b3d031b8dfdc102dce6c286efd099244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f50f7ad50da332c25f37a4695ca42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f3cc6ac29d61ca62f5946056b95ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e23cf4bbc4ff87f41db5dabd18c964247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0b09f4893d8d98c5c4b1e45d4dc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e6603836f33724d49bfedd94a579249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f51e4ea48bb9a89af3b1cba5f0e5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f433a5140f0dac26b673693df38b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5830f6ca4e7763ba12970b1bef352f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e514e6af2eff89aee73cf30456b3a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483c41d1b0bdb3e1bd6e9eeeee6767e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f86980c24cf38da1df4e81f3477225255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dedba3bcabd76d53bcea6adc8bd2c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc220381a95ff29f80ee693205cb126257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f7a22098930b8659c4aa8aa99d8e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17357495f15055dafbcc643cced6c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5609f0303096f417730d51ba861569260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135a811c996806e542c90b9ed58841c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced083d515246ba5193846e164e01c27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9a834f6d9d108d9747fa3f57b4619263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf315b440fefa6fee711e098daffaa54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ae452dfb56e828aab23231b727491265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3f9247280a86a19c0ab4cb83c8948266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4e32701e9bd59d3da0404f0a2f3d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322674ac6f76e6d1ed0e8d524149ec0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af72a47b56c8b8ecc19071554972f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac1bd2ddd6cc9f7bc500b5e5b44bf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b11d3da79f5e8d2036c776e3713273271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22270ba3f335b7124644b2ab2c16336d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57ef4a51af3add238d570d036018d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beb51c09a50a04d1fd2967c97672bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609c3a4c9e07091cbf82e32fc8d893c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a98b6d4b2b284d4f86ccbb7332fd5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b4a85cf6d5f2cd043b402389d3168277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe288b69f2347af6651f25f05ac9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2f7c68f2d2c94df4c3a1602a4a7cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71bb810716fde9d2023165e9ceaac4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154b4f1cbfaf7f9ac6b789448932763281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732866ab742431ec6202822c1ecdb5de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e411fe83db476caee98312d9d6036283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85cf6e5ca80f7d6478aa1fd5329a0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503fe3976e7e920f94ef9494eae9a51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5412a315b0eaece493c3bd11643bb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be5dff9adf35715be9b5b34bab265f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ecc4c36af2dda8b6dffc0f9b3f9c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9a7dbcbf3502692adb75994b1ea3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a310914348c1ea289d4ecec969269b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225f70840f97ea75bbdc4d731e55d60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af62aa8eef9f0f5c584d4ac7a0639b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab304ec2be2ddbb1cea401a2ba0312293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd394b0432aa263b18af17a3d3e591294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5293bd977a9b21fd4b80fd57f7628d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d86a4f61a7d2afc6b98df20879346296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15a65a31e3d391ed0f2aba01a11d5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfea57eb1c295a0bb68a67eba76de5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f20b9e01110701f86115eced169e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20c373f9df41670c70e29343f8db73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade8d917c3ad3cabe4c790929d8b07d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa857699c52e8bf295b2ed9a277f2566302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550c9d5625d160d2bdb800f13045190303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529d9eb244a1952c6673badfa71c12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030c80cbda8b8bd45f127086a10bb72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106029ee32e04505b7f74c0cd1e0e78b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f764c87cc3e8522dad88972e21211d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e215df777772c71cb654cf6f690a49f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20614838c0fe497f48a2b649e27a8edd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ce4cb58f3a76a4e26378def941d68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0f22a7423adce9452e27e4e05ef6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee378fad51d3caad5fcca742d62575c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1315bf4663abf5c7cd13bedcfaa2c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569de1401d5acaf694bf1546a54f9a7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85729927a17ded61f6baf6f2766bcfc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95c400287f578eb2b6085692ee51a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51389f01faf2aebb935289717e6bc7c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581da614ba22b17dd8b3ea53ebded59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33020e25b641e1c8a8e7940a03530a44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75526cd452f0cefca759e0327d638d24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa60f8d3803e99eb5eaf90710f5a59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a046cffa28cb4b647bacb7ec423e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2cf6b8336a217c6cd95dfe6d4fa88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03755a7ce9087bc067397ea22db2d6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51dd765ad2f04b0272902fe1dd29bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14f039329d4eba7fb9f94d16cca0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e3111701db88668838ff9fcef80cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2771e6e62de2c418b510d2571689a6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda18b0e94a09d357dd2e374ff8bcbe9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2ae49dd350874cc3045504c32ebf1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60148f23f875c1892884b2814b46a3b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fdbc90989d1a990cf36834af4859c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc617b4e60c21e1606ba2c01f8daa331333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b73e1e52ec21eaf8078ee2c6695e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74631abd75d48da53691c18b095a7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc838ef870d38021bc6428f1172d046e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157daf5b3feb081ef938b244e53405f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70858d383034e1127d37312359bdf81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eb808c7c5859cfd97dad500a9c69a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3b1e231b35826342fdeaa31da4029340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed50803de54c4a72a818606eaf401e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d77980529b31fa522b966dd283f65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a33f561b4363de0126d83add1dd4fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd02116091ac55d142d93070707ef2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27017f66b40ed2637dbba2207a0b022f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab606ceb4754652d8f4fde7eaa386d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08265044162062b01569d880d70261347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce345bd85cc52a2ea83471ee04ebac67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6d295190b042f50fcfc915f0f62a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351cc222f8f7eed8219af0f5196a808350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a02ff1eb8ab335efae589645cdc41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349266b866bb0777fce0ceb487bf407e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67cbf96a4329f53340f82fa1c7c29d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aea51bd63d2f33a843ddfdcdc07405354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c2b24fc8e68ff0d90f8fe34ecbf49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668265c4076d6b7149a3dce32c26f878356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0274f338ff4eb210fabc42934a70aab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9697a7a88d4e9c6786350950b72de3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc450792b2da5c1daf60034a213da39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359aac430a380d55f42d34f53539511360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957572471fcb153399bf5f3eb988a9a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785be7f9bb39d37f19925c8fdfc56140362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2b39f8f1b64cc074ecb4b9318bdbd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572650175da3251b9135cbfc1c90f86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67098f1769caaecd554cef1aeb716b57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2f1a00e6807d1c512ffd482a55086366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9ce608397988777e0ba3799595b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5236dc177e173c8c8cd254d32ede22c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29b26ea1be86b333fbc801ef9940db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41a830792aaf517cf9046c94f343c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e296d971b091fe0179579219c844f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8c537d30b678f036f101dc492619e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7ff1844fb4fcf5fa720e4b402661f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97892a7e729b706d72a411c586dbb812374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f51c341b9e80ea2deeb2e3a23ac88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654948cccb63cac4acc93886c95ae3f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bf02bead67c5ce60d46b74906eb37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5752ed4845d58dbef04b1d888f4518a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19429fd6cec64b041f77a59df9112a2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b9e14d51a394d53d139f9a7cafaff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5802442811b6462b2255ae1ff7691c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb63a2aaa8ce5323ee9c27fd76518a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c727d55284d51527c46edf0fa47b18383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b599cc7618b90ab00cde17e73f5b61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441f872cbb443d1c11aeb6705b89356385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424fc727531984047234935a81ec11a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a2199d41c5c806684cdf9cd3c5957387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d4bdb2bd03d554eca6987f907673c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2fca7a6844df4432b1e47f2b3e6ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc769290640ffffe954a9c5ff3e380a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e27f56b34c4c62a357af94cc6a96b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaae662f9aac1b7eec8c1805eda15a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e44ff442852c66f3afd99952eb1e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58689c1ed827d49bc90417139f40aba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989f7d2657be643fef538a7b20e9697395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e9bbeeb2acc9b4e31361644442b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792c2f07a7862f5a8f97a776ce2722d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189459c88f92911b78f2d0f8eadb9a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c763b70c5cdcc66b7fa89ac7b355399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92800a3325e1e19ce46071ac9a787a8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d9c40af5bab04c30f2022df9924a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81746d35bef6b3d8d909e3ad5d1a2062402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486e0f111ad832bcb7b6ddfb3a42b2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964abb097b38b52838276db7e9c19d51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ba8c7a1b584d106e070e3bf55dd6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4961f88f7ba60dabbe78663bf38802406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b7f6bce150b6783cbf9e46ea40be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d91a1e39641a4ccfc84007a9fd327e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1da6dc0b6ff6c8757c05712331b82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0904f649b3e1565430d5029f4a5cbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041e21641fc27d4005f52235c401272411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a0069932ff05c656d056fccf1ce04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8af726029f3820dffffedacc24f34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0286de6bd6e523a8f92e7051555e6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08775925398617e653244c4f17325a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c1c086752f4e4b8b0c8acbdd00b31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c27838fb99fb21833a8f4563c506fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bdce546f7221ebf953de032bbbc53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd60c880ba1bb06be9d38c267b364419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919652fb53e7b129299e0ea0770241f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180c41511209b31497bc1fd421896af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea701ee93229d3b53a635f1824289b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b10399e096b4fb1da8e1f74d99f69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed830758d6a76857b813f48cfbf0d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ec520245456373688620282429417425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f470067e69aef25da469c63dbc6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6898a0422329e8a3174e32a186ee5b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dc060fbe9892cb2f9b16560ef1f94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc63022c0e58c44c6d370b37945bc12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44ded8aa472ef7def01871fa14880b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7483dffa0f79eaea631db8323cd045f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4c1c1d6687f039d0cf344573542ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe9013613237785194a5e82d8f7ce6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917479aeb54db2e7df823b970c54378434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff23a597bb7afc5ea0aca12346f326435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1c95354fc5cd822052f13d3bab321436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d29803ca1eb688ada1ad0d1514d7bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341887c7c23234ed3d5df6d7ee269aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9241c26217fb5f52cbc94d0ede95cca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a779a5f25ff3577f617c79864bbe921440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49671d5b532a5738349a9e7d0a98f225441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a02abe495fdfb154c54e5abbe62ff6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40472a8d0e379521d94d14565922aee3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061538120016981b1be045ab76eb0d0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246afeb05f7d9f769e3d5c6037567cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a840c4618ea2cf6d80ee7b8a87c9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187556466d238162c4f2f239e4a8d93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e443b79388139ab3ebe5d2eced4f6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1390d2c07d7354fe07b819c7d875417449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdf7e7f46b3f432aee51e0b722e9ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a33367899d021c7b6d40b9ba823c0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b8e40c5697f42633e60ef6300180b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03201fd308761ed8a5bcd8ba4a4e8bf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52342a296e026a8d4bb1efca4ff3dc06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35a562691b4b758267513daaabdc3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7045ccce56aa606808431fdd5f5aa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7a2dda914ae597f0bfa16f3d62826457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b24f367126aa449d38c8921c50770458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38940e42276de9d552abd5b821338b62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d9ab2e0c9f84e1aa2c2fe30bc8b28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c09da89a146d07d2383472653bf2b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb17c07b4666e53eddde02aeb7c86d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902802e3ecea9b144621d3d1a734f3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aa00d8c6d91889f7953ee79b96714464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c5c0517195e21ab05fcbeb2a4d150465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68180cc4a0f4d3660acbadc2531271466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499c531db720500fc205716798e1a26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a7c49675c4a3860feaa940d4f4a71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ec3686935261e84525ef2e3250773469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8738dd676b99e2334456f261632a47f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641e0e0bdd96051512b6d56e13d687c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42726fe1b2ff667e64716be4f0a5632a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f45d792fd4451d66a97186b6fb130f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c964b281891ecf9ba340b75a6e0ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a5a2107fae0cd6c530da961f837d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e489be19fff8ce5baead6a6766fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412d3505b1d0e640379c3311119aee8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db5b3a002d807d4fb8d9b1e56e8ea4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6dbe96b27500a4eeccf0e9df1090c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82976d54579ec718e13780ca422d026480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654d2368025565c2d98819442dff989481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa724292baad63b9c0f18e22c2c002482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5621225fc3ab10b27aac1d22380b292483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558e6f03e1bc03feca4fa8fb5a2a613484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76287161538629c71b7d8be9e102278f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba171828ee25f34332e2016313bf1cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08005e26f69764cff089a4bf33b9e35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1efaaf144f6042b0a0689d737a5612488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807fec1f5155e9199d3a25d301b4d45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3b845329f17c266f03a1e0122933e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94262017aaccbea8d9a57cc61731437491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e1a86de0db39970a027b7d1ea6b2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f721eedc65a97fbd62dbc5f26b08dd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7585a0dce1b0b140bf97334391d0d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad18a5bed8aba01973997d250752c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f52ffc20891354377b02ba8946e627496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4778232d35bf3a17d6c8149e0e0ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273920e4646908249367d06331fd66dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b1fcbe21d142e5f06dc9d0af03722499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda4450303eab6e7be6d8bb792bcc64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d2968e974197eb0ea82d31d0f403d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a1be638875908ecb1aebcfe8f2038502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc99478190a15d206c52722772227e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51392f4cc87319d7cb2e51b8460009a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10390c4e91e6cb5b55c0eca11a5927f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde92f5c8305a6e93df729c6b2ce8df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab422b4fd60c3451d1154f18098648507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf3e6533f0ee763ec672107a42e527508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5272f180c8d5054adf56d162156a95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733fdf24ea96a43725c882b5bc064a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0edbb09a5c6b38648d0779ddbcd27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ee1b69de9cd4b02d7fe7f9e3554ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080391c9d574c821cc90b8ffe577823b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1045acf364db8690b7e02bf7878ef6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfbb207c90e32ccf78d899ef5eea38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e549ef6ee5c98602034f6f6002ece93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397846eeddf52912968f422a418f8845517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee625b614aebb07f437573463cd458518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab218572a8a63613e4a30d1f60c66bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4808f0e2a760ef69d0dddc410d05a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d9a1cd2e3271c49e8c8b5132748a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254e1a30d8288c62f2351d5b1b0c4c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55117c706f6dff867500614877c9a871523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fc0bddf8b65ac70b07b80b65ca326524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7338c28b4412cc20193665f9d25e23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67969eac7daf4c4364d31efb61b1d34f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe0262c7e0e2ea6ff0b7fc0b5b3b0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca17ae313f8fe1d8f7d4ff62236b4f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fc6e485e8c2074698e1e506598517529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e28b310ca4cd0812207eb450fb86a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ba2700d736d60c3018cec5cd4be38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfc4232363a73463c4033ffc62721a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf07905037ed39c79f4f4d7db62fc59533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a876355434a01acc26003f5b2e2746534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63ff0f1770f62fbb49e6e8cb819a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439e44bb742bc65ea3459083f24778d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc8d4f9dcce2de1dce166e37a69806537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fea90130c7409b3d73c885ab91ad5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a97a92f22008b1a9251c411afa80539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa5e9d7a7c07a4d97808aca4647f26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafc591173d2125789c47d54ee802cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcf496443092b7937d972d88b17d10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33e92b6ffb41d2925fe6f5cc697625543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe91c065bb18c0d673b38826c66ccc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8608dc206620bcee70e9f4edf6215545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c36745ba39491a42bc9716af347ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a100691efd3243e3350dc8c4557759547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db16414324c0dfcd212a7c3d2efe3de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d33c8c9ca619c3811c0028ae8c7ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2e61ad4597ddb91cdddc90277b2a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372174683d1be42c949f99fd47c6774d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd40f8fd310d79d476d352f5a31f85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231d3e9ac51541e02f93f055735ad2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1013acc734f521a5ec025c867e5576554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa766f702ca522d3c3f3b0868b40666555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96b91ec4565c065806d74242b0dae3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83a60484223f0b0d2e379c40ac8497557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfe37a93a5102ab2d6d583b5233fdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf6797494559d753db862e37154af3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc3f1266b37d5c69b25a1247022be2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577262d1c843521d2a3b1e03aed8fc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d22722e7c2861d15157a1fe0ea484562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5eaa99ba599bb0afd99a08bc649f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e770cc8528f263a6eed0156c90440564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ab11f426f9946dc5ce6f71f8f859b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa0a1b8e1d254cdd879c602195c9c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d92991ec6aa5b7b529326c30871b8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc9f9b2269490e2cb982daee04a1f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a72321646a9e6917282f9b74f7bf4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62266ad44b112c7f4d886866e19bf1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57464dc33d4322ca921f5cfe553310571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b17eb1379402ab893b92cafb5670c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2f84df0ec2190cc2b33396827e20f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71050d53f6d8d9fd52e16fa991ebedf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900050291b99c1d6247d161e4df5788575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527978ce121967c220f38fd4aab26bd6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f5a415888efe6bac9f6178a213962577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c9c0dc45d50622fd9824885470273578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250b9286f4b03dd62d0fb86090e3417579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561f50eb901ab6b95e623f2841b8cfd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd50fb150a165301e3e3ad0f9ecc49f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeefbdec6095bd9742719b8c0494ec5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef28555f788be57d28ee6f37abeed9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841fdd135c6b0b019fe6eed5102dc85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf6f4072cece540d9429b4d3964337585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738ea139929aa4b2ecd75ba967468f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952e4d72b97ea77f516472004ae789c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f636d3adaa033f419adafd3835bda5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac73833db8bb469f50f8d9d24ea45e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5aab269cacb4c5c481ff75e4878e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324824f3b01aae73ce9e6366ed4a8e90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e18e7f78878ee7d9bb4133820c190592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d7a1ef231ce8d5488d3c7241baa08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566e6b8668f3d545c598426dd5c1052594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3642804c042689c1f8e52f1686df27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bf42e9044d784a325aac8da0dc41a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c979d5445c0ebde93a31df934df3bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314bd6fb630781ee1899f05b6c61067598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2298f3eaf82e71d9f05489834ee669599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c92646374fb5f60c0a812e8e985a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b25244291a835271a5db58dbabb884601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20c773001b763f6a4719dd130493f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bcb096ce5a683c2d91eb19006c922603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8106e93f77591b1d12e28df4c90911c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1d15cd467535e3e111bc9cb443320605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a50813687e7189e26cf335dc6aa7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8465736829f3c5c3068fc72b00564607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b72541cb43e8a02c85327c942e0201608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81c9e1ef565c9faecec51ecebd4abb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cad910143f9ec9b0e2b3470d898b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555ab0020ca3f80b9c2ea0f4ff1722b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c83483a2d4326acc194768d8eabdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e706e7c19d0a479bad18b19ad62d6ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5e1e53a84585e4067a7428a899e7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d899513becd6c027b41e61c3f8c05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb04eba5b07bcba9170f07ca3a5e5b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be707cd2fc9fb1635e2475d6a518ef8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816b63a767e453a9b5c1b059cfdc1a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd78ad8e235637ab68c7d9d8cb2294619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa18489f90360910456d13f34f4efb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a94e11c0b3d5904e913410053e550621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fdc764da62916a51c8c64d2bbcecd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a783fb398aa156d9d5ac6ce23bc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1359dcde051ccf34be043b02ec3a9e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396a2077963a067cc62047a208acfc6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d18bdd07eae8ba3e04ed9fe0e3bb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f6156e084301e5e7f42c3f57fd741627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b1ea0f258673f19743c14835cbcac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b83383eafcc56f34d33c04de2c1d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a516c9dfc54b4be02253b24281a6678630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fcd6b05554c1bc4360b386ffb5042631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dd5abcc6c8fd0a5cea74615cc16ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4b273c2357456ee56d7fbb145c78b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0579c63a0d5392bce0d96ef1cf2bc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a3b19fa15c09043423ff6ebdec91a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb056519b46ef9c157adda1f582910c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9e56d032a9d28531bb95582bff2b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4cc3aeac777adf480e15cdc2be40d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17011df590653124a4c4a2ac4980b20a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec3bf7346dd786acd101ee095421ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a587c4e04a3c31ad4d930c7b110ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12da185009513ab0e5dbd7be4c61406642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00f454e603f56890d222cc4b4712c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da7b9aa3902f63734638db8853ccc0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7191ca537706a507177ab0297375f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906289d51076070c00dab5947101feb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e042fe0806c02403cec0789cee469647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202400a3759f66c1b715e8f9d5695a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecb93aeba8021caeeafb45f0673275649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79bfe3ad409f37febb04bd08d9831f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734823dfa6b86f13b7e33aa0d41a603651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dbe87630cdaa7bcf9d21eef00e735652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfd35408c2b0b7392178ea4bc303cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3ecea495bd2ad7fa12c9534301448654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26b941b31de9e401d8f21eb2b4865b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdac3f27a21c09229b7fb15bae46fde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607dd52ff6fb0a9beff34a67ebc306c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503383774dfe43e572e51e2b64a1bc40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fd5fd3e140c10e0fe445685162af0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd84efdcac9b137d5421f8f5dedc728660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637d8f450ad25c2f8f4846ea3e79be9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c990b324d58985002579b0d812b19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c1c10267d3994eb075b994082eef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f27f780a03869490c63f14c1937e47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2cb6b38662584380b974d7dbf53b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b0701445ae042e9293badbfd070f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c29ab52a357c770453b1a60624890667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad99b49eeb6e8622139c06191b07ec7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d6403da13b7fd32dfcd40b23055d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623f8f417745e7209c471a68f69b353670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793fc4ec07b38b902c0820513e17d6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bbe3a3dad730ac9b9d83079539574672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d99d8bf345832227bcc579f3263f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373f05b767cba7fa4b63e594644d055674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dac31024efb361697d91f929aee2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c586de838f434964bff95a502ed3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a845fd08643a428a3fada99b55b49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838940cf5827edd1879476b39d1dc87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498fd8eb2d3196bdaa375570ecbe27c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed509326a080167141f82eab29b3cdc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190286f82e0287fb1024116c5929b8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2888437bfe66e2040641a6e75cc7dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7711f1f418751394a71d82a5fc7473e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cb913b8fa92c8843582ecd047db53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd548f79897027797c4bc06478622c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0359bb3444aac0e784b16564ce460a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d35936aa6a684235e61ee7b254969687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bcd0728e853b3757c0a05e11df49d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08d9d6d3a6c270ed5c488611b2cab0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3091203c76441f72ffef049485c6964690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6a56563986e7b746f780e28fb9c97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038220361fd802c6fd911aca988d011692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311700126c5b9ae2a0067e6094df392b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c719851b44fc2db6e9291be90af3de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033004ad588d380c3c9ec0e504ab436695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15811abc89254c797d13f0607a29b0d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7d00439452c21b1ade5e3b83cc29c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd97c3aa1da82b4a01487f73d8e608698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ceb0ef2241c38942f4696bc8ce2f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be50877f56d8bf48e7438973aaf73c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18130bde7f0a47569b13c179a2bcd44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18aeef40026808c91be7340060c26a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac56b271dfa9893f99314c676917bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739e2ef68553dfdda91d8076a846d5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feace8ac632025bd3f38ee767021ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60619d944a73698f9448189d2c70dcc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4c95a72dab99b9557a65453462952707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692e879db8ca8fbf4275032c6a34511708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c787a4a50aeea0c76b530281e9e02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d874dc3db85375e277c77d7383cfd5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda39b0e32a61932d8c4208d6ee4b4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56079810c0f56b11a809bf0c75d6a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d03a85f71ac98793b8b87e3252ea4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b038df64e348b14346f519d3d36d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91314be07a7e4533942cde6ca5a8c2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dacd4841bf7850c8f01dab03c6e51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a790021f5344240fc628f3dde269c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f79c5538a6c2e5d5449f3fbc87574d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b89a84bca67e4230972366ed79bdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f1ba46c9c2acff0e4b694e5de5724720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0559a791a5bf66d0c4174ba58bc629721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4a1663543988b56e6b27395f27f37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b9571aba1a55113f07e0f7f174ba0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189574defa95bad818aed5b494903e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a85abb6c7363d475debf0c58845dc5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba43286717150ad6989f456facfc06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6ddd1f091aab9a6667404b6ba301e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0870376e8cee1288a5ef9bce98217728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0b9471ad45fec30dbd5a19f1ab72e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb466f21b8f9f7f30ac898acb1d7ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bb20677a347a5e91efd988bfcf6f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d789ea007e09876c800b6a1388a7c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b14d16888275e65f89c360f5037bcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46655a608044454f1d32abe96fc79a17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441e1b0af319ae85505aac6daf0c2e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232711879d9aec94e8e0e037d0b9e38f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9f804725fb781363a5f0dc2cdc47b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053d18de69e0cec91ddf5c6fbd3e173738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b946edc046f1fbe87b06a31a1a238739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11163648212401ee8bf027f2f4a26d8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e799c205d5cedb9b5c1db8af579df4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec0f9e798c87b74bd44fb30cc5bc41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883ad2b9850ecb4d6546fc6994a53c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf722328d26db2c0fb1e9f99abc4cfde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267124a625e13f2a05da135ec4ceeeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478594ba99e1940b6daf8036b8443c8c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9c3093bf573e7e630bb2fd85d0c65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e9bdfac3f3c65363ab874ec191217748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2a4663366fc7e936ad18a465947f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1dfcb48decf865646aafe335b87bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de8e31de5c1d4b90dc19f4ea78d4d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ca69a5e1aaef9d74827f071082b6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce78cd47b455b20daf142dd4ead1c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66620d8ce8ef351f4aea0bf777098754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210603f6ac7a88a48e7360db8222d83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05100877c2292031b2a565b185020341756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d8fe97f2325dc179be9985f086b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8b34da16634219ecb0680f651728a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50464a26a7a2b3148a6223def9a48f3f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>