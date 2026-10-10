--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c775cea9ade501d60bd0fd8fca1c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde66243ca8bcc1b6e02f64d92a436c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134954a62503ff19240ed768e746b8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce95cae2a648f944712d276d7dd7f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3cc68ababe5905b67670fe0f776585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd4b08cf36152156a8e724a3bd517a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045fbfda95fac4d3e45ddf13975ef207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e23c7b8ae98dcd079332fa0ef2b3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677f65e907e67e559f644d798e7a779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e94c2433867d13871bb8dbf53139b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2da0192ba3cda398451ae5bc5823a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c177609a0691cfd7472ee37da572c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522935722496db7627e2d3e01658d8b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc644024f89573b519acfeab80cb29914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e23b8ddc8151c6af54335c5b498fab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fecf04152dfd32607192dd820ba47016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201c6e77988ee5a203159f96fa48e1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16ec0a355f1d2fd45641faad66322d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2972be64c0cdcada511467086501319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1779464cbf5c65c6ff7e48ccf6f320520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909be47de924149943984ccd972f122021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f38bb2063f09873352b820bb53d6bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b2d2aed1af9d0ece80162220f591023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad9f232d2b34076dd710e9e6fe03ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a63363c3e0d487ee0bd7baf3812d5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cbd06b6aab7d7640b3280823bcd2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80bb085f94fc85e09e4477a63b838127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181c051ebfe7d1ac1f2d5148435740a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b3023ade4779468da023bfdad736229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2fc37b3b40f7a9a83b491ee8a987130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7baf5004e56814e979b23df9d6c5f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0eeaea414f15f6c03c2d2bd8972ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc3acba8ecd53ad28a314bce6cc12a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75a15d65f85a215da61c695e75be0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8e9dbbb6c7faaea4d5b37422eb59035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045159a5da52025067b2cb1ab1c2174436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703e1b7ad0dc2e85863de4b9dc6d89f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8699110266ac13a60f058679ff6586a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343926507f98365970aff4b5fe709c3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af689fc4d571e3624ad4c407741fd80e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68ae0123f73a78543479f569e50e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943cd164a2f3463fc9eca6564f9eb5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcadd7f8a4fe72aa99d2cd72e68e0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7847f0811ddaff93a91d1400812fec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683337b7a9efbcdd8a7cb48f5c15de045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3134db5249f5f8d6dc8d5462c126046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00282f129bb47ebcc1dd95916fd5b6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0109e713469694e5532674324456b0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01c3d7e3140ef383f5405949cfd44b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f98560be84091ad8c79c6576227fa450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f5f4284d78880d57fb65d085fd25a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f6a510fdde0a32eec1735033d46a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf2eded73ffa1463c19f7adcf4f2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bf1e286b49417d0c8f7f9e963a4fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50d2c3ebe1e3c9d74463d560a32ae155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7588cc8cc9d3e0aca5586d6097173156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84835098c8953c79786b67c5fbfd82de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82017c6e7e61820b7049fc28e6b521258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883398cc6744ae27f0279ba5d9ad55cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5cc0bb18ab72c74a57f051e8179ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e2f27fecd957b733f19a77450c1ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfd8dbcea9f04e3c4ebf5fc8058f0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580d2cf01e340300f489dbb19f5dc8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddcda03f373be1cd5e650e0ae9692b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2532c9d3d0fef76121208ccadf07d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d0174a68c541e935b0295ecf6d5f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6411a6abb663692beb171e682bd933067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ed7dd9ce9c093186d9ba6d0c17ad568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870a183f9a0856a3512e01114a8987b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220c0568bfa608a894a4cb7a6cf990970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab264c441397ffd29c912d8af34f42171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7fa611822760d166613543ae2ccb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad2bc66324b9128eac8c23433513ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0408764eef74adada7def11af36e0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9ce1281bbfb88f3bdda951a6424e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e39bc976f7d64f79302f728cb2dec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebe7396a7b14bcade8a6e887c48a7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6719bdea5f910455d1d1f40366f6a6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce51a40d2d92ca6b3e3b3d67dcbd7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97f3c5af4ef22519905acc76d2c3b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc61cf3f3f0385a24e3d180798816581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc69673bf05c31fa6715a5a21c1a1ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f57ba93a7af4d30d41d8b4ba35bd1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c93ad2f86edb049f4f66dd666147584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfc51ed4aec688c9cafc6f00178c7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae14b7a8e9f465ac98af1789dd6d3a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de66605383335ff76b353e64c1b43f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce72231c281c6692724da3982d620788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc312ff28cb76a259478dfd2f3e56189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ff0d4b37086fca67072f25b1a70890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fad5d74cbe980f4a153643cdf8bb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0aeba8c1d8ce80a89fc11ff16008a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b723b61c15d9b502b68513d822226bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85627bbc6eb2781e19584c97ba50602294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16130c77e361e2e63c7d4f8c397976c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f464d7e6db47e70d492f2e05ce0cc5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b136e9f5c73c3e24d6f998ee8717897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b79811c1bcdb8f4463ca78488cc21a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450a0b4bc47e458e64949e9a09b8f1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684be74a8edb0f4a3268c1395f2d37cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318d867da2953ee4193607851a16034101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015f90b7040c948375c797990a12bfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a942ae32d5fe2ce65ab38043e588d71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0956a1ed150abd58e2b32475d1292c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af14a4675bdaacf8a85989216cd450105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f6de3fe6ca1dc72d53d8141884669106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a993e50d735773b60ca8e2b317dfea2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083268ad4736a799b00b382086cfdc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443458557e1f83b3831dcdf5ecf16f67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f0df421aecac81a8e55a24d28d3d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf540117011f62d7e2c408d3811353111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f15a14eb3880d2abb880e696908db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642b29238a1527470b9f1e15cd7637d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c09f89792961c338db51cfb0ba2ebb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5b4c13b438490b5e56b268480539115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fb5a9d958583a8ebbfada9e6d8099116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865e31491a338fa81e0dae7c6127f36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ab38c5e0c3307845511e80e9a70f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26dbedcb291916995d70e602596703119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370aae6eb0e51f70cb384d0c8abf713120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56858bb1ad2069a30a8506770534b128121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced01d12286de2299b48c03244b7f6d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f8a91c89d0611f263678e55afcc8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd60877f4acf1b784517911f71bc6f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd852cc4df0b624a2340b6a2c3bb91c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c10dc06a754e870ce210bad73a68a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1475196f238a44747d58e0996389e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758894bdcd028c8c6c37890d38803b83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66cf6cdc81372e120e8437b6e1e3a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f77466c65347d5c65096bc4ac0acd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42847cd78168341d9fcde981ea50645a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e170b606e459052bcdf193b612df00a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93f7824aedbaf60a1d5848b17fc5a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad5f91f11ee72078761cfc56666008134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4beafd5683454b398e8e4a816950c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25af852f03828cb22faad24b01bd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13c72a1713e0e8b296f29965322a6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b4cbb5ec82ed81df15451266faadc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e07190b639cdf3b158267d6b3e74e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395aaaba6d6c222a8c0a153287deb7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7d1ae8e7469d687f83a61b94befce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a60658d17f410f689ae50ea70df6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc00496e9920613e1dbea953c894ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d78333c64a249db6cfc87da8fe9cb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f5a759ce4efbbb61b1691c6b7ba8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7835ad04b9d52b06c07189f5da9c454146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c17bcee92bcc7accf9962017a473da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248c381b315955a60b2d3969a6e65b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f4b6a9503e91d817b119f5b01671d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480edd3dd158c5541e9e19edbca90941150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff54d2f559971271a9c1ab919ecb88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb7b92bf942165dfe22b7474c47768152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aee6edd9a4f8f4ccd4b5f476327d20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e32f61db4d6df27b81859b76bb7c1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10315fb80c76bd1993e4eb289e182f89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab9cde7b41b39510b86b14b1d39441156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce821d37ffb0e08f1079e31cd62a46c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc22450b86b50277f9867b2ea80d718158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc004c7fe32a434ec3700d5f036e22c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676b2dea759b8a4aebf6079866d6351160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3359b1ad03e7b3e8290dca8cbf333c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c75210cc0017d01df14a8b4ccc16f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832a48df3fa713982c65208b75d8c6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a120ec40c0b0f04eccb0d69c83c3f24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284339f09ad958390df44026ac90db2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1340fef6b14a42f40fc1be46343a01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7209a826e06f07e288267c40abac457167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119fc626b7e760498e9bb005d2e6b21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006075f964527c4022d4fe9b50e4137169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf3b797ce8ddc8a1665532ee44df8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac0cbdf14aa4e096c8f950533988d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8149d7845f3f79709cf51f585586f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6163d5810566acca5e944041604c3b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14a318a4f1d8663f9e60b3598628cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fed840eaa976c6556d70f4f677ca8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171884c0d4f94feda97aea850c22834176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2117e7326054a211b951f3e66fc71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebbeadbad07d764c74a252c7a49bed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d21a5e384e7137d71917c164ff454179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd4c344fa5eea13a4a068fa13026d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4bac118e1c764be18090ae66a9d19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd5ced73fb9f1da5a68edf394a749182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a81d7f45d35e18d113acb71d5a18cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681be03ef78ac06f03f9752adc532239184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f7006a1350cc236522cad9b538fb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595687db85930dcc00854037b7c28e50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae51b5eb83294dfb24f47bbb29c3b6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315810338118220630c589fc1df3435188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeff79c2f70a810c0c150ca2bf3daa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8bde02733050f1c45351d0772b1b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e7c629b6ebe421ab44ba208d80821191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474defbe03a415ef33141699f5604142192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590c52967fe3653e53596622314a65a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3dd9f5073d8dcc8c630ec6e64ef1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877b941cbdd7f2c6683f594a7f95e4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4f78f2752bd12a06603976dce93a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659642870be164d7c7d74a4eed568ccc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5337b52d1d14f0031271d69c1c79eb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519347a45dbc831c55238ac03a1b6b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e16eb47cc6a5a9aa1dd5b4d284b56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8067308963ba2639c7e8fe5440754c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7568f97b368d24d0e0496775ef64e6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b07efb5d1eeff698a54cf412cf069203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2988657e7680db93dffeb50f844ad23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05641cf31da7257651ee82aea6eaa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf0eafbe1b0872e08609ae0dd4b166206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4868b7bdb560ddf88041c817a5f23fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86167e3a0be2521bde4cecaf852bb4d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be17a29376509f39d06781240345087209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370da287e45f61d8945b17b538e1736210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2e0966c1466310cc1e08e85f9983211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590e7a71645c22ef35d903103c1562a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910a4406c0b95afc89d5b41cb5a4dfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c577715aab6bbf04dd9c48aab7735214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cecf009e265a61e0ed5474139552e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c286240280d4231e3ca3aa9b72530216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696fd1971480436ed0fdb761ea90f11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91669f825104238dbd65c2ac9416896218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a99214380c38a0b9657fe9bf8dc4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9193faf6deede68b91016c6193ea74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45a146d3ad15a39122db628d7bc9cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45132eb962a2af4a0bbf282f0276d0c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc7c0f22c5efc29574e18a5644eebb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14193e096a1937438cf760898f09b603224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c5528ce03a04c2238478bbd07e08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51304358d1c74d5d60329034aaafe3f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6acf601a6617b5bcf95c857c247a50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13e9ea44f5fcf1ac4e165657b88026228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a042a11211733d2dcb5a827841dd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ec88fb17a261a4773f3cf50d3c512230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d107b7a824a69e5def3224b9f76f7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83321a17581c863c374daac186494e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb61d7c9314d9f5005ba008e3881ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342f6d3241f197f5006c77a2a41b247234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cd5043988b700892842b8f025e36e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde92c636906bdc5167a72ba3408aa1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee460801feade481fa96dbd489937a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641760a9fdea8be90fb163b79fbde6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb0778be97f0ede49bd48702eccb15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ef312a20842f91d73866ea56b156f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5083ea89580b02cc793ac034e1f298e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe9970b5ff74d9f1ba1d7c224870fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0df295854d39bc99777b67eadfd928243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8936eb73558e6d292d11ab5d1daaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31a798fce7950c8c9f4b4346b24d23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7725b31f0c858fa5aa7ceedf9abf6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b25961e4cba03699d11bcfb403ac46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1250262ed76f199f8d11048fe409f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd5083065a0eed725219aef33e090249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080423f23ad0929f7b56f3f3b6198f94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4226f51a59c8d97d6bd680aa72f2b6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ebca9a6e2597f3aee3d2796a4ad0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78073bde9f1d55ab7d7ddf138d1f1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b029c1d0f098ef3c32a22461854e63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768cc8a545568198f95d98982712e5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfcb57a81c51b1e9d0465e54656798256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f24fc5eb245cd073797ff6cded045257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174ca804da56c930336fd0394c60a28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e161f961c0418da07a6bc09fd094259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2684780db9cd549bdc55599e99f906260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156703d3c0698845207623da900d49b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1caea1258280b20ff1ebf4723e2e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8779e2ed21d348e2d129cadd608787e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64392b57c669bb78f280bd77b70b438264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7243e0dd3592f50e5731fd93edeb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0e3c7b9c749c96e347be7d36dcbac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43494006cae0f83cb22206b164322fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fba87c8f6aaf1c67db4da73cfe840a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47620749b1be94e018e232c074926ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761daf91c8ef541eeca8f135c1e4e6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3158ce57a85775ad728442c6c6a1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a3791a0e75f359044b6b30650bc4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa486afbb0c605438882422b44790912273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd64a2236320834b83366eb9d26a804274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd9f5b72a5c603f4007d9ab1a77b84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac78eccad2ae4f994db4cf5354db3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa80d660991c189f9e9d56b48de614c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23f512124d7618d88529e34c3bb66c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6504ccb3fc4368c3e507186c577d32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cc72a1283ecb1b1003dfce87cd53b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901866c22c8899c6097538f85c6f2555281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77146819f09e255ec990c33ac6c8f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889e78f1c052fa0b5e22c40e1f8bcb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0056d238b9ebe6f37184107e50b40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a0a42903e1a7d5a0b22c59abe9b01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e52b7c7ef3e1f8f7a99a88000c2556286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1d901b6649e271d7e08f3cc1ec566287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faeab2a83044d6efd4f0dae87bd4a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39bade9b96e05fa0856cdf93f9b991289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba714c01e88b62eaec1521f91fd6d1c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3712aa4884f05d532a2909006e8573f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde6b4eef5bd49ae1464acd3ee4db1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa495c7091e0b7cadc83b5cb22cbfaf2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d1adfcfe5f1f93d2b11985065bad8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba01ea81324834ca096f14c64714e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46081510e7bf53d64391fe6dd0fca05b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bf03baac3f0785c1b0812dff9b850297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83dff0ba82a259aa24c39c76325238298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6702c969c82de053d0f3e2887b60e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595eb51419ba61afec7558644959ec4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45cbdfcd26f7e62e042e10afc00ad0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d5892373abe90a3e2373f60913667302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0c3d1ff99a91ff5f36ef6ff3f0131303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93328bc05835c011da411532348036e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae938cf5f447f5ad885f345951f919305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c124891c8a9e41f5be4dfbb1a9b43f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a770f8f90a6e41c1981cf1dfc8d13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f703e770596b1fc565d91dc58925133308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd5193b6a14ab5e6e8cfc6c2f87de6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4fb322206ed955b5741bd8d0f5d1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e62a324b80d3f3cdc6f8ab462f11a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77565797529bf1c6a5bd02c83c0fbc26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e814a201a2cc657801c5d78e16da789313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb09ba07128e34c22e29daa7728f391314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778c6c3b4b4155e0825ac6f58200b8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6913c1ceec4e8aa926c29da91130692316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0448135840925a10889e08086c301d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd784677051e8aac1ef78e06cde02b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8725ed9f478e268c2f03a36e6ad7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb5fbb55cfb93568e205e1619c97c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79adde8c04754e5027a0ebe50100bc8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24279fc4cd890816e951f82c3c77fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9f92c6c67d3b2b72b2e8225686a3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8062a5d06f1c7a41ecee2e6fd7cca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c952915cb47e2678d601c9f0719fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b7f3a4bea2f3c1619653d5cdf62d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16a1c98b8e4271e800363c05681c45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d05bee88d7d07f4f2da515bed40530328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882236ffaa60e32a17d3cc2771d68f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6292fa3857cf31c25bda88d2f6cb37d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab472696c307576a907dfb9bcfe0350331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325a857dbef94e51e35231790deac9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66b08c4c4f6d1aaa206a20da79f1ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c5ac3d9c104d7fff9b3d613d88ed1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149c4f9b577a1143eaaa19dd2afe01b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37e78962e2fea68eaaaad5083a4422336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ded8975bae117ea6c384d6e21a463337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a0bb1acff054f34bd652c16cf2d7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339386daf272e8bb5fc084c00139a563339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baad1923f3237936ca38adfe603aef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4b99f6d634dd88d2c0f0ea298d683341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142651eb7ebd760c428efdfec61b9007342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9015dd0bc463f8e3bb92765e8c3d179343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3daf6e8d430f6aeacbcd342fb19e5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd75e6871b907c879d706b786e338345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c066624c4955095b0ec684ad4d357c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f705bfc77bcb29183880fc0f8394a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a988d0f4a871d59b83d35aeb69f2d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd93a9ea6f9c8ab57cf9b42741e2f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ef58109e5fbfa1fd7d69a307ce323350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89fcc39917b13f1969a7e058ef7171351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf8dc138715c8fa8cdad42bc6e340f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0b9f23c84fc006ad500e553308212353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0889158b526796e88960fcf500d60f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3bde88cb4ce033eef9e62b37aae5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcd07b5d47f422e0ef5beb6e5e352e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ad4aa85519f41a5d67b3d329b7214357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5510bba8424639c22b34d676e642fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f2f2c6740631f0f848fcee668adef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba2678f98ccea97975afe545bd2ed6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a591f70cb8369ac813ab5b050837d6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962ff50eecc35f44e0b647624ec8de5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76633036e671284ca3e5d26626e401c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a537b0e176f0eb6a4296e21357e86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d05cbd49069872563a6e8f94c03d71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d10ef8fab6cc8561392aebe30eba7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f4f16881c6ae8dd164f49b8a87d99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b255459b10fcf837b23d8d61e60a79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f70d87c5b337c7991b4a3556051fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7902baec568df6143997bde17f0b754370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da031b8592d4cb80501d35b6674564371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dc0d24dab62d1bf90560e374e6479372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa827817702fa9286717085f34470a82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0e94219bc527b20fcea53ecd3f043374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce320e659687ac8d0f42faaee7092d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac234ae4ac5c5bb3827630e7b49ef7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850c14e360b71023c701de67bda407f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d14a63edd5cbb54c3df836c8a41b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76c5c45e2e57c16964bf2d5cc6fa27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5106c2fa6925c1d747c585cb18f26c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251d8cb1b8127d1e97a4e48eb52f72f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b6c3b533652b381092eb2e375851c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad150362eb31571d39b63ad10d49c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee5f8357242de53a4043c64c916c21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1bf1cdbd28d6a3d1b4d7692035373385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1eb028a9d3d2f0a4127cccb9679a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb59141e5a301ea875a7738374f4b44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf9cf6520a9cfca954a640a10b0727388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638a4751b03586521a443299f5a2c62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c51b467a2306f4b28204a48a7be0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937916a5ae7496c642346a291f26de28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa903956b942447fd0732a133d07f2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2673f75f8fe446c6aef0a2a2ae22b4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20157b0130602b9201fd8beff7d4ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd2b8b427620670d4dca53dee615d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75768de13f6f14796c8b271b00ae2002396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a9a076d9cf7beea6c40a2d7f769fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c127eef2c565b41519cbadeec59c78c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30d1787c4a6faebe71c26387be4ea2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947b96a6d5c522b5da747bcfdbd4b3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e1715ded2f98d09e82172d92837e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac0aa2e6ddd9a80644c8ed5cd68931402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd03506433c1d634fdded12381375e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab239ee64bdf5d1b625ae4eb440076404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24335fe130ec15b9835d0676ce552fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fccd9013b29efd3cac00dc84011d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce3bb4204ec51e11c2b23883029a33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627703e27eafccb75d843c362371c2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b3d0a11ac8896dc1f577440be4301409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370915d426a823ef65c8584c51f36fc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a100cc653b15e7f16940130e38807411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262062fd9d45befaa5609758a6226f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58255b6ac0caff75316d5291c0cde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ebdf3968ac058777f2e11e3b768bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f7a799cced24fc8e09b18584e2edd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5640b2b100b34ad5166d53b270c29e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa2e94c1d45b88eff8554a79a2e641417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f1a9d8c8bf237a47396a2ae2506a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab123cbb5a74f4d4081dd70bbd6c790f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce2ff3b613b4b76af0cac683fe196d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa70b84cace9436aa0c3116ea00ea4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9d8c77e674d45332840fdd4161ef2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6865aa7843effdc5e99954b57ed5ec9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502490dd16c08779589f87bddf0cff3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1b03a016fb123e306054202163be4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154019d6dcc9b452200a8e799a1bfa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d5f5d55d5557d87d6526733f8bc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72b74e9f2a263c1eb19b534fbb1f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6268b0b9c3fdc515a7d37912e9bd74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d235928f574748bf7be1381a9d7fb16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18135502e938ba0fe63853c6ab90c70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895c886ed3cf3424ffa8fd5f80fce7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389942b7b1ea332684f7f322dae0ecc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6166f1128b8c77bc3744bbe67a8e314434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d56b7c153e5aedf1627c6103579071435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9ba642cff70e90bf292e6493d130c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9994bf893cea2e48934cda4a974c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97556536bc7669b4d74061958c03cde3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a2b19938c74e3a104c628d82d83bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afdba793bd49260d8deb0e00d95373440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82830ffaa7c5b1d931f91bcad3fe89a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2df4012cb10c71d5e09ab7cb7d69ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6c91b71d6af19dce455c70af66aba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556e4b5a19ba5b3a414a16e5b4723fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe502d5a7eb84668e1733bc52232ec1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedf7d34093e1d56e0d1501e45698d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943a0f2b32950228c93c22436e101df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6882f3cf7b2e0f2e863d7880b91d962448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef86984a608b61dc43404e27b6b23c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6adcaae6b5a241d1b748e73bd935fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9dfb432594fab6473cf6e9f93b5be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3448f9ccfacd106e1ff86c0722ff47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911427f3a1bde4b9060585eef283a9a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc8c0df0d51c11d39265904ebf8a08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4809e1b4d1dbe8eda3533f195ead56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2a1eea2cc7af71029625609267a23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e5b5023fcb2fe30b925c25dcbad42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99baeee566ba5580945a46f4a7e295458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c58f1cd52c24b892abb9cebe64884d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae62100b143ea9bea99f1f6edd3cc2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2de5d4aef6433d582fd3427e0a26c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e694f7db8fd73577f7f0bea289529c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fb70f9fcb8bd2b7b6cf32fe41005d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b23f1566a81eaeb792a4300ca70a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c78605636b5a91c4432abe9e67b2a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835a87bdb41ec56e3971f67c4b68800466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc7ba53bb0b21a0516c6f6a241284e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f53a518903b0c6b27e75e6091d1d09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aebe6e0d9449f1aade84e5cc223a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9d6ec6cf59eb93e37b3f3796da840470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c186c0d6ae03ddc11ce91f55567d5c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677164bf5595f52783595923dd9f773472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514693ccb49ee33f52b38891c9bdacb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98f770ed537f1668ecbd73e25df2c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2c403e0341c33c80fc175beb05ce0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297880b0bb74dc660070b63d162e881d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fc6adf4b41e0548587a2886e9025d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735987421deb321c90b2e9fbd5590d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68882e15fcb2e6a816f1b43526e6685479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b995994f4dcc10a5f023550080e2d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50807cfa0c60cbe161361380ab6fe4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b248408ed51def7fba7a37839452b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd41d56e2e54a53097c08d8d8243ac5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cfdc4ddc6e2786896c8e2d6c3b418484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030fe1fa16b8d3c122840ba83ea66d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe09447a04b2f039a4b8f0881cc0284486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa116e55f057004ed8af7ed4e01f8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8574384d8864e46b70b485fe318bd66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee74215ce8213606d235bffd9bc5e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fcc739a8c98e4ac46ed73bcf9a5d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7952205b7c694b705e2cdae675818491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a98c9b42dc630e10f80922a740da6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccea6500d511acb770cbbfb2a2ed9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f0b0a1e22c2703bb10e25b1ab7b2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619d8944fd867d08e0babd884cf99f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b387c056190692e59d56699ebd9890496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dbdfd4be8672ed93ecd8c12f1e9d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2eece7a918feaaf6fb260545437ab5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cad1fb1464bca1e7e08502ce337ba8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48c7b7eb0fed6e62334463d6fe1a38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168911dccd61b2b7ce2ce710b73bb84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d4dd87d87f7818ea8b0487301aca9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee6ffad969ae56dbe212b3da81fb33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417e79a87c8806d5d0cf81ebfe59fae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c090bd88aa7776421a55ab6eaf4adff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880798df38b12a10d713782bad17be35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d03b51f8b8121d95364938ff36611507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655c558cd1e9bc57a9c1d76975c30cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66002083a9ff226b15b527fec96985509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a22ccd394a8a28216da4ae927a888510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250071ed437732987be8a38e055fed8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e56e334f706943ee0b417e199c1337512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c78d42b53f98926a1c780afafc819513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900372f02bbff20eda23823aa004be5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bde11f55f0d1ed43927ef318331590515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eced83033061f9e9d1a63689f22f104516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b08cc7f157a94793458284a3d83dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33a10089d9e1225794ce76a33562a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa7a34cc9a61d64ca5baabdf90ef20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7aada11ac0bc38823fc14c51302aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a31bba2b55c232f1f3e12b360e3814521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7261f89ef8e2dbd623af65e54c29b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a090c35a1e1714be9cedec77c44dffd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e3edee4bcafaa226744531bce5c7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e136dd14906bcf2d2b296f0d3dfe14f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b63c1a4748c22b41db9681e0352871526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406221c0611e31114116c5ade770ca4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ef37b6c5b1512178b59a23fc20639528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f18c45d18b5280161be146fe1e62e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c92be6d831efff22967c6755c3ac98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188e73a54cace1ebaaf191feec77525531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f17f98b397cbaa79217ea5f8890b5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e63d5f86b67ad4c3a5910dab51608533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3103518fe114084b31eb7ab077fb373534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561c03ac18a61f8b248a0720882bbce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f12d992b818ca0a91abc1d70d338b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019c4b5e05268bfc4791324f9423e61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdad07a64e8632725aa7800880d9d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44404d95af9df89ff1df0108eb1ccf0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa39af47cb159db16338bfeaae4a99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb926e4900625771738586fd7ee1f33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4430b1376911f0ce13ba31618a1f81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c24006771aee8d47223dcb8c467d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3103627e877aa7a4c1d94e1787aa05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eec6876482bc76b8a6cc4fb0117d35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12a1726f6a0cf6bb4e8a8ef74d816e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edf5391cd2ff4a45f159a3d713cc77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3b5c407050dfe1f2a28ee412f4653548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33734a232d1ffa9b9f04f2787d70f74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e484bb3b4b27bafd182b91256f922db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ab4c91277b5a3dfde8ae773433fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17993708ac24e73b9c9601b22c72720d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2655ad1606a820e30ca9006a65b253553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596babfbba834f30fb8188ebb69b73fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfba33e2ef28acf271d24235828a37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56de1dd27729171efddf16140807284556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6eb3edf7c222ec0c0ae096ae2e812557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154c2b9e6cae9f7d6336a0cd67a2964558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8692ea9dc6d5173919d18cfd28aa2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf80e3607b848bf734cefa7782b0c54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8e1b551a746969991bf3c2c2d240d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc09579352beceb0bfe90636c2282d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04454bb61ba2091e3eb673bdc9b2246b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad59426ec3a6ff26e62cc09846f564564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe940c51298f5a0e2baee0fd28f03fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4ecf514138a396d2f78d31c7b428f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ce9d58b484c5f4693196d6d2fe342567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb49f5b0b2a89682c802ab24d91e24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3c4dab76d01ef65f52cca592b80cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd849794e7d31c51931f1aafaf9ee4eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faca7a7e921942a6a252c54f0d4644571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caba59cdea87e7b202a32e52bc101c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8504610014fcc2e53e6142991986b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25a1b0b0eb9d2b059acc812bd838c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3b94ef55dc7b1df87af3a0c388c17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b271e271df933687e5a5625714b40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a67dedc6029ec883fe1c4bd9f186a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e37db089dc1d3108448e85f6e1366c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba465e5da7ad02557c5e2c9a1e53f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857f92146bef0ee5080b048e5fbaf31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf14c7518c0a7d783b2d5168aadacd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f51f0063455b5c1af81e78f7806321582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dddcc06fcda920b2e8ac82e827d42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d757c002962eb2cebc62ba40813bae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba199ae04abd7a13fd4bfc1dee97ed6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940b8f0998723ebabfdc5a579bd803b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72973ed569c6f7c42821aa6b8f6d4a78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1ae3ce7c0418c8e9f938a87cefd93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760f0cfded4b9dbb6454e5a6f7ddfd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c499b60e3f21e8aa359a8c8b3ae303a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac6038c64a52d289bd17a3cd995b1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ca4fb9e494d48331d6c5ed5fd4ca8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701895624c3289852487e158d26d6b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2fa5f2484d0a52c5fe45a2b928b2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5837ce5a5135aee024b117d2f79e8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c6b0898ea2fb2e4d95eda6b0c3eed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3494330370d8fcba445ef3812a46293597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2292a451a0199577c3558fe464cd4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec2b809c07f482dba8e28ff14c1ede599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d51c1e753c908a67dc55eb5edaef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e31f15ba98e0f36e00856f0a87607e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970919095abfb652a852d050b01e820602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e33d71f82d939e6ac202985c207854603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7a7abcf18e9b4b471f041bf617f55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcce412700561fc45b3e156f9fccab1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66328e5e7e991f864ae117c62c8ee1b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf6f9e01e0bb813e0bae1b580cb479607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c441f0616ad4cc405f7fdf6d9f8a27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858cc3c24b201ff7794499e1c0d33a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124c227c59daeb12b41f37a86f47e9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5617b003cae9b77c7af89799e0e61c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f22e6c03d08399ab5a177028bb319b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d38421dc16a1d7f0b7fcc17c9a5df5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdba22ede587e52c226880601bbba8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90174209d53d2a1b8a8ca0af14cd2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a6e618630a94faf3b1e146b5e30ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d14640a35c35d570e5b741a8db85b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11b948f781d7de34a45e5af6f1af3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe25f739e06a0aab98ced50c2a661619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b1dc81dcad2be2a4697a29ac59f5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8fe401dbefea82d1a8a48da15b4ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b67b439dfe984a709eeee62f2467cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f24c1507a5c1b7a7c08eae0a0ac7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d977a4b8f4d3391c0dc25e2b2d7ba6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b8335aff7643a83b7abd34c6c8c5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd851da6e399c11a92c10a661f93ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe4341c84205b3ba94158435685c88627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847beb33721d58eb2e5f8e26a1896e38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd4096f878a23e0dcf4a8d9c72b00d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4d9d99c6b2a42e212704a4ac08d29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243522632098c76aa4cbf3b46e82f685631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacebfd6343ac7495286ac40c759a78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173c79cc57c8c39556cf681c4dcf82e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59711c33a4d6312ab782c3fb10685806634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c36a26630ec8f70bfaddb991b3014635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24643ee602ef66076d97c6189f8af5fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f00d8afc794fea69a25674d3cf52b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d4f85827420ec264ffe287577229a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61073def258036029ad8da7b43964322639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9153c90ecabba7e717a4efd23552c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599adb09494d544d699e8f9f308766a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aee65b2a10962a29fede79243205b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84885af00ebb4e3a6855a5db107a67ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd14f95d0ddc99395305e310cd98d42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b75a76b8f46d4bc2a51e1db96ff8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6417a9fa458c8d569ecfbc298612f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa4f692710532c0baf0d8c63187351647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf32f01ff73c2e61a585b27b5b297648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162845ebacd765be68f1d433a8d10f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b972b875d098932f807cc673faaee04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8570cfe59e8b2d44860306f698b3c1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddfc08f424f5d2897260b40410c829652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754c7336b3efd780d4143e5451eed89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c031d6f6b6304abe11ee133b30a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e47eecb128c79d8e50dd3ae5840b40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4874179e1ee81af6e888db2542f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5b1fa55e2512a6bcf512438045f65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165181bf5fc7275eaa15d39d3733134c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85029f39a65ff29ff311202263be2136659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becfd512837eba86eb0ce86bff4dc3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863523aa309ba3d68115258caa99facd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7a54c93cb4c6c332437c792dc70da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e6960db09ef297a7b30671c6d3c76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6768e9b1826a0a95e0055f13191ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e0c02aee6c76826672ca390b3f622665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635f51f3002239f4f7fccce26975280666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026ef78243703cb0ececff63ce8d30b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6adbc6b7227755a6c68354c1f2e58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3ded761ce08827342322d9fd6dd88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfc7294e8fcb66e1d2b3c700647718670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc7ccdd023a46fe4795b903710592a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79332d457fb54b828a01950d412dc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee45c7c32c4595e8a38267e55a5e79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3b39cbb1e81e2b8a2f97acb6ec8c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a65f6de86f310b77fdf935095dd79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7a7e229e4fbf1451f4887cd92a4aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42854a5cb6050c5382dae9408ecf7185677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e1006724ce628fb5569723d2c4a03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcc7bdc7d1241583a09d2352cc4382679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee60765118770b2a12eb2c4839a690c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9d148cf0e52b25738597d53e98506681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d189731c6241b7c9cd165379ede6e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c65ccfdc6513ac18fac36c9992224f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f00c9e60139f6090f021a0fdcbab2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fda7342936283630da2c685b46addc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90420ab2cc96b19383b124a39aacbc03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f654a38312e8019aa1803f0e56fbc03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e499becd0bea3ce8f902efd9e0d316688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f7206667756445b363551e346b94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa731fe47fd5315f94278b0f7ade30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5abb1bc98d6e0c63cf72579429250691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc19c89fbd5ec04615609f845e5dfa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433c7df9f5f30a5c656b52f50250dfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b489e65c0af61003fff9809ba324d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278218787b0d168511b4e5c4f46b67a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b52b2389adb4096bc315595e3be30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1af445877d46e8cea608f88687861697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2cb3d0057e8cd0cde0bea58b4c659698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb4c86f668703036a39de078aa00ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dec43d34b6b07778bd7b5846251ad5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cf19828aae53c15977fd2a3c9d9fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693570045bccc9f6ef299c8886a4fc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1db6ba9592dbbda15e954ea17c7b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbffd6a2ed84e602bb02492cfe7f1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e8568925b0202ff1dadcff37baf2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66827cbf3bf48d9c75d611ff05ad8d0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873e72e44f0fe448e134909ebab5df1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ac803be98581748b692d1fb2cb3df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a4d869b2dd4f563c8bcec3434f45c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7159681c15064bd199f78c13f1aedf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43867804bfe8bffe53424937b7b6ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf73169a47044ad7416f838502b1d88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3e39ca8f7e9e03b56484d69907737713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e9e59c4aaa5d733330bb9ad331600714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398eaa409f6dd7949f729343512a488715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20922a8a1bebeb4ec2c274074ee90f5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5a612a9b7c2bf38ded7cc0de70f28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e15e792e694ba53fe71b9c6102c3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6b606b28dffe13290caf24217509d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31549ae704f9f607b240fc13ff2935e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a04c7f35cc039c80799ecb6061a3fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72112bef9433b8f220fb55c94813f8c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823153a5c94a60c086c09c8d3afcbf22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccdc3c011678a3c00564d981d55dd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a982f4a909928caf4eb52527ddf8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea97a16bd26c7d23e5774610560372726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db60f55b3abbccf1337b357307ebf16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105b9cabd7b98b437f69b4df876a722728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe71ef56736e7c607c1640a7f33ca3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d36d86d68be584d00bcdb6618e31be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b956c36e2f697fca5a892c622850237731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3349c26d3c001f5df3460bc7fbbbe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338ec3f907896dba3377f929a89304a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027e74fbe405aa002ad77aa77623cbb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec6dbdb3863a8d14afc860fb3b2715735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180a48637a2583df8bfb8a937ec52ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257140cd646ac8f960e6ed855fb5e9f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d7b92c22875874fb6f3633d253e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63406842f546afbae7d517370a03926a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a13cfdfd9ddd59217dc559760b9bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecd9224b62d2b793e2b2fd7cae61bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e20d94d52cea1b098f39f37db245ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2888f0eeae5b4be60631eb838283a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72f69914f9de5e6ad8d2f714205054744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceacc7533220fe75d075e6005ca6e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627fe96268ee1f3ab466b70a2a2a055746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d33c3a4d3c95082a584073a7bda21f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c28f51ca376eaa74d5ee43b68203d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408e5ffca64ba4d294fabf262ba6ab0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f84b76ef2c973489fdd79e0c5c7bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ccade14040a292b3fe9d8dc1c10e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23673dca15b786bf014657dd3d9f176752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9fd1b65a55c87dcb79012bca624b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e11d778c1ef631cf0b079ea12e0ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8141596308eaa05e6199d2f0cc9725b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13993ce70f999112ea464a866aabecb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf206861f220d8bb226e28985d8dac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bf5f9d9230c9fbe4ca917584c04ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e171ddb189dd4c66c9dc9cc8d2ac95a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ebca672b14ba208f4c21502dd54dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58443cc647ceec957527e5a6f0ab93692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99021c4e35aadef98f04bb8dd54ae9233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ee184ddafb95d9b5145726cc23a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e467013a9efef0426469af89a1f39b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3382427dcdc39c284eeb9ca0d7cbb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657ab2bcb6e03ca9c9e7e597136ed507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e37096dadedb07645faf0192a4abe98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06e95e0f36c15b16470f2cdcb143509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc228b819b9b6d62dfd166cfa7210910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6d79b8c2b3b859868ff2e5fe4142f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67709785f72f1c98ad25ce9f9e8bcd7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58642f5955c8087f86a738f07c76dd3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85506048e2df054409999df6ebde1d1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f9a81247329c2450b38220b8c7e0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e8d962744901337a3580a57ee05716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d9b1d50fc35ff5d068a916b9c039f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60298791947cf6043277013bc7be5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc939799456051d3c1896089634d3ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4059bdb846d455b139971d2780cd4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674749c2a4880d30d3b1213e85b41d6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07fa876df567769ddee23f9db0238b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630a60cbe316e7b616f0588b09d219e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff343e3fdc477a55bb7a2683bcba5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1198ade102eaa2f76a250058ff9c2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92db940938005e72fca225d2560c9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8986d1cd6b085b20c2da855463a2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa378fb1829a5eb7ea4f42bf4bff4a9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad911d0ae949ba7b6669bf8f594a7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d978a4d8b453f7b73a8bd0f540c7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4231866140a726d10f885a6b4a69931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24a48e7dd8b6cfb659f0b88c771c4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfdc142fe9da8e235a74a5e1128a9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0ba73912000d13adfa384dd61dcab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98c3332f9adf3ecc276acf1d02df2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15502106cda92c7d18d50c39d7d5597736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0fb5fdaa1dc76a6f9f18824c8f5b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a65b81050f3f59e8165b90d4925f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661830a42ec0f87c6f44dcfd6b5d2f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45432fdb659ce517d75d928a55240ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cfc72fccb65041dde0e78bf44407b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39bfc3b2ffa8583c7f93d3d8a62d6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abfac527097279e6e0cb2ad90b371e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb36ea9aa623b889f378494583012b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4ad189be98512ef12d441550e971145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace447fecb512e9632ad3d203a58fe6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab14a192673016306e6b122a150355047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4ba10f7d8eb73fd26015fe5d357c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b202b1000c7128fcf4fca504ea2d72749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc714b5eddf2105979a042dd79abad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c2275105aac0160b00778f1252be851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eea24c64e5f7e857a818a154b333d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1e5aa547ad678fd140c906f89fa1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6090d8f0a033d86dd8d697e83817854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbb459d9baf3517af9f0a97484e59655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78cb7e5351111b7bfc5a0e2fdfcd9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eeb5c5924497f82b72767d4b333c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d892cc730e6f9775d7665d1be75cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26e93cf6530f9fefc93b90cc28879e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fdac271faaefccf7674f1eb74edfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84510a7fe09ef0eb19bfea8539fe831f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27906e6c1a98f13bb8e58b25704838a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef6f5052553352026b6096e154d6ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be63f779f9e4f40b94b4f87b81e35c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc480a5324689d5e655189cc734f6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef8213221b620660f48476a83b6be366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c1df7ed4cf5af2f80116b60bf68f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cc6b6c3f72ec9efee33e8b85d2f6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe2a8dbd664f87ec8109c0361f6d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd90903ee282443c3cb84ada8047b5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff85ec8dde893bbef43775b42695a5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d048f0ff1fe137607b794b1ae92465e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fb09fe9142e18e9c7c9974c1b73b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965162c69e8f711185c83c5a3f8998a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db397437c53959b2c82323dca8f1d1d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cc7d07885395f6b5d5731b9446abe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c25e5d720079ad328b96ee4995689b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dad086a8741a3a2668d6fe05ddd6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40605dd7bd37a7157558885c4519ff9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa84cb4aa43db45567daa99ed7aabba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498db40403bab554c887e542cbd87f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64874bd4cfe63a9d251cfd7ee3cb3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36540e46fe069ae6a2c59a940e524983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ca2348a368895e452e84089db1c3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3959af8f5658e83fed52fd5b38f1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f085265d439ef7dcc427c6a97b8758586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d2f3724691de415a9e1a0afd8127187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7cb854f9fb0ba343540671dbea9e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07e95205abb1da71d02aa2fab9474789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9c7d809a68d8460faabb948a5067890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e773664ae06e6b8822f682268736991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d5b84eb8d5b4cb8fc7d4ebe93984692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c370d11fba4f4c837380e9a8718999893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311e04dea1b32b1673d4ed5583cfa0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a687455be8ddc87732e15d7b592403b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198ca34b19b56212f0c70bfa74441f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b832ec7f910811f7870682df32c5e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90be39cfc1a35da61e5e611233afa2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16439cfed91de250e0b3f490c67f450599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f143646800c47e55b57e23119ea1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb41d044a6721e11553d34fbc2f384101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aa5df44b9af72b5817519864311ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79656689f5c0a78c3d22d616c12b51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b6d194d4a9b021003ad4cf9147edc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05865efdfa9d78c777bd0a548baf98d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45271d7058968f752bb0c9aafb549b60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f9b4ff404934761c2c57db2384bac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acccef326633a6929f81ecf37b4978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19802293a808b65d18ce8eecb370e5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae81c2b308dcf85ea5d7a9f5d5c374110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc21eb6de61fca052655051b2804c84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0ed1e1ef48e7ef848f17d1aecc691112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6988f0e32fe3ca7658f4495a57194b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368211b09763991619faa2f771bdf31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07245644816046c6f02805c1f4380470115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378b7a81e6d6843ddd82ed865582d35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1162d2f51351a56e736bae65158f231117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d83b7d0ec6210455fda8d5ee93a606118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914df1b36ca568d025989677e639ebb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e1fa4eedd118dcac7ddf9145608ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb0ae532693c06131e5c1b9c8e21c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122a18a021ef928056f548deba070f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7e80283a0bc0dd15eaab6a44fa21a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85208523d899bc64e173d522a7657e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b3031f215bdeef7596cf450ad1372125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541d5a05ebb10ed958d4b35d82a1c0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cf5bbaf40d4086e2980a12097207d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81092f92350c1c8fd18603bfffca80d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28e6ee4ac4d27cb98bd97dd60ab0ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04426b20b9a063f0a41329bfd94a07d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a232301b6be90373c09fd3cfc05c219131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7a27c655fd740017755e7ca9925bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ae81162d3bbf215a4ad2de6ec16b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43642dd11fb21de3d9fb6719e896211a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f96a4a2493f3890f42a957b963d32c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a97585e3e295962bd9b2a4fb762400136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2a41107286a87d2d3f04d57ffc43b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f493167af7fcd11ed7ab9b957b448138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61184835ca75fa1a9a44c74062c9a2c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45afc2f100e7596c5c08ec8be199540140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c35bf9eb8ac913a943aa837e4cb4e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1f064ba37534f532841da084bae9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa76ababdb36a6f1808006f9e4836ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbca85a913106b112845e244aae27f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da121723bdaa862d2c540252da59e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e511f248966670326d47e3fcfd1e1bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b8e7c979672d7d877b076b1853778147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc8663f286c70e70f03ac0a0333651148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271833077ed8d46bee08e59da349899149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1540b9618fe4c155d298399746f45d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833f36c4ee4903032fa3c99970d9475151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979119f9125e69e79cf625ceaf0d8a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42c780abd91545dfcb1c98b51c51f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9cd59202c6f605a0814384a91ef06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a99aaa3cc0ebe42561e410c192433e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeb29af2a4c2cbba99bb8986ec5995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8027f5c7645d6da94e5c2dab0772c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d6713a48d7021d86484f49f141bb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be99f48f03040db58fa1367663c75b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82dcbc71194a0ddf68f05b7a567edb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7439524e03764264779000d143d2ea8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d13d56c9df97b5462f0563daac2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fe7abdea72cedff9ba3924820eefd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca98a9ec8b57578ce3f04837d8a493164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee2b219101601c37b49ebe68b8ae72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af572d729b6a9247da8c26abf442da59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160dd5e3e6c412f5a3ad2b0629caa8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdd277bd6c5764949d7523bd9b16c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e396a8b58ad991a42fa0cfe1a96a34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fd2c55c755ee3adb8cf72bd5972b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfeee35d34c5d58d27a5cf99f38742171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865595c71b5c9a9d80872518e1b1cdf8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecf9d5a0e0e9eb19a68689172b451d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e4ed52a9e441a9d989f277dd92812174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134f0f51bf1a28221b6691258f55f87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c13c2eab7aec046b77be2e95406667176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a3ffb345303e534a5c97e99d3eb72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509947da801602152a1ed9ec8c4ad02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f9e363a1f52e6d467d4e529cd509c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef51d5098c671107588b780752bfb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976d5096f88f81b60183c1d4e23bb99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdae58fb8c31c2b3b9869ac1eca9ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deff032b978afaf63c846f82f732ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9983c8aba823356c5623d1c1546187b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59258da5f4969a309e950e1be7c47acc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82bf4db71a261c684038f1a9ca8406186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8156c6b30f98a40e7528109ebe81f5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541afedc70df86dd621cb0a627e3cc0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef28fe0ae3be9b8ddbeeb16cf437cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d699cca6b3cda474dfd72437060186190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef45dc429d0a21156e0ec9f2cf0a80c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac5f82e66812e5e3825966278540a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbac70837984d8a0e4aa6d64a1e207193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67d4ed612c928c00bdef1dda3c4b9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebeed67a3ef72024025354dc6b6585195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd13746beab7556dec8b05e0d25b9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f7a432000279680d6ccaa89ba253d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156f1ffcf8472a67d0d399f586f7eea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99395516493f96c1b16e9f32ab8084e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11c053edbaa45b93bdc43ab8480c04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b324e695f4b34d1239a0c1ad032d443201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b018782a73fc09e6df7be3f9eb137fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbb2d5de1fa0d67ebf07ebb3373cc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545f7463e9b3571171b9b31cd348f6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e4ee7029605bbd1060f73abf6606f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d59d38a78750481829f0556fa7f04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90cd68d9a4aa60035c5ad85260f01f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a073861e0bcbce0b9eb5738099837e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26633e16e1a4d52ffa06321c274640d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9ac93da126db5d2089647e2f8507c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f1b81823a2ad29c2f52fee9ce8729211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22418c20491d24318a813381edc5f312212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e6e2ccc74a98db6baebb884ffff19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba426496c115940aea212c1f4577578214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38887a704c76d748e4ae3579572d912e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90879d0db11ab9238fbf75416236238a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35073cda20ca6c9564294d0d318c4555217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657a780aaf0adc27bd639703c107dcf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dba0000ff3e37786cc6597034e69c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f38fec94ca89dd49c08f61b6df43e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86202eba24a3d1d1c6943f9a3b4eea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04139bb4c57c510fa227f89c2d0a5de6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc01d735ab36bc1df295ff44516493223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b26ff8c44c2a8fefc179d7024a041224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fc46bd4445e93c2a522ffa5b7daea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34376aa5731a286181a5c93d37a15cf8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cff5c9a40c919801306a97dcdf45ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5e0418aa5132803525392c29d6947228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc48401f8a800f3c7c2890fb342ed94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ef2735b7bfaac81977edb7999dc61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57286c60fb4f23a2c6c364cba113a70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdcbf48ae4bebe692f901b7092504f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b4364f5f0881e9ada0e1c236063c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a713646a441a9e27e737b23a643094234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e032098cf317623788428dc3397e68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62be3796cdd738e8f631454820bc60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265e99739c8d2160935bacb0657d16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b75a6725f0f39e10944e61e4f0d8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b26d62093dff9285c192078e15dba1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ff8e373a8043e52d050844a2509f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569da0d8e98102dfe14bc62b4fb5b79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2bde34e0f4a08b40e3d4c1ef7c4ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa271b7b2212f3c8b0f0cbc0e777c869243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a49b52933012068224c245ec7cb51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864782d246dc80a430db089816f9de6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541e7e01e4091251b54dfc3f9ac3d3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714db02b650434fe4ea5ed44d71ea5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a06fbe8ced77b26a3b4c51e8b8da2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30427111236f4cca4733a5abc3be3e7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817cdb51799ca01828da77801b3ba9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692617774906fbf94a69c832f76c98f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0e7d195c86bb8c6b1e3c08e4d0a91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdef2bd8929a75089752c27a29853b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60867f17fe33d5aff26dc3bafad702af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbcfddb84e57d9f217f6fb2169e9c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059f7c09e63f06c97b98ab1644ce8bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3388a44e601d21f71467dbab92bfb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7327a24daf5a1eb66dc0edd68720780258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a2022f4d80ae2c4efa5e925a57af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703f6852517399b33aa983f188393da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625c4c0da8e89ca79e40448a81a161c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d40309de9576fd702df44d58f535a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23a66107cf304cff246e6e1bbf7d10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7676ca873edcaa8e6de3e3a4bc35ef5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0e9a1f93a954de4efbe7a65fe40f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20f1b1767b28221e5da31b2f4a732e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce581dad75e12eb11207a51e32dc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf868f94a3c3e2d46d2b78b64f0c60f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5e7d9b3000da65d976671a1cc5269269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917354d1d7b10847a58a80bb3ab9484b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445d8df5a997ebddca6f6dbfb92611e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced33e47927a7895fdf8070a63749c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47961c38bb564563319e5012243f0d28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93025be89a74ca3ace4ca10b5f559ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf4b05f94f0da9a727a6522fde6cf4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191df3a1dcb3cf19d5eae56fbb3b379276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2716b32e66f3c5406bc4d936cac2d8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca1e5b06e05d6fe2eefe98500882ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752279b20fda9a0217e10350427318eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2716671feac7183b1942fd4c2d22b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3784c93f351c3f4a98031797b155567281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad281d595487b08c685fa50b939da1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649fa1cc9f33b06f02e22c75e2bf78e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5ce6e1e22303aed864b3af231d1d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635534ca2e2f8b505b53ad98380aa5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb030cc844af2d3410df6da9d65eaeba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb0f0488fa7c89900292c2feb37d12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456d32c6ffbad79d56ef0817c6e35ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a21d64bb9a2b65d0ce581834c2f4a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d310a12131548d58fa40d7aa019662290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5b95edf0f9e39b662d420cf2a90ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23521fff25deae779643622de07b4832292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aad4af68c7ea7b8f62d231135ac35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b0dfe4a4369e58814035371c46a3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6cfa4365a71c0f7c0503a2554fc25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd8faa8e38d3f60c25de446feffeb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4d185f7ace318144a27789da6d255297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfb17bc9c3c2422bf631e0b62562e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5cf4338426207e7c494a2aaf7d5a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f2b3f0489a0e548e8506b8e7cfea8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100ca927071d08337452630c96e79ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f95a4d85ea8ca88ce86650a9890a23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f632e4e8cb982fc027cc90ca2cf77d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d9b08ece0d909739aeef976581a9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca716eed53e367a2a226fab61cb4388a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85fe49125ff4cb29520716f2a33a9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbc2cc56bb8106914be4bbbe6b0d0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a1a506f9c347759e09d6cfe3311f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec77de81961702d378d7f596225331309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf93034a58940681ba8ad5590e304310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000b5631b00570f97c8b8e88628744c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc7da29557ad3ca4f17e90c37f53a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0862c329e3429b2ea94308fed5b619313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704f21dcaddf5beffac8e5be27fa6d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bb1881cfa3b780ddcbbc546fb6e09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4c0afde0072a3216f5e46dea9c573316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88444cba1a53df1fc63c18d37e45d0db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b790eb26c426c8b07a58dcc87e0ada5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581f4bd07f9bff8855186cc77dad888319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555714c796d251970a35d36fd7a166e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd5928d4c6752251b4022c65765149321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f4b95ce7e86d6d0ce2bc41869e35a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0d366442e2c99facb5928120502e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2acfb3d29dd6202e920896bcc08aac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eec1717e707e7be20892acb582400c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b907fc07705903b7a103799852aa007326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65667b2f478960d9c11c980a3032ba35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a338f49db492295bb2150ff81bdb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204962ccfd9e23c6dc3b48d3f9cce3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df59aa9e63f6fe8fa9faac59954fdcb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91f87dac914b428426877214bbf0ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade585ce749c1fd5b92a65fc8d232ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94cf6a4a3627317b2ff397b01ce731333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9182dc96226954d7aae6d55c4c9246334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd14cb78dfac3c962181e8556b3dd62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6b439719f94881ae90d930b92d77c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd880e97d4210f8b8dd069a332b8ef1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06994247a04a7643bd32bf9632bfc4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff6f0ce0dc50490e47a3e41f2bccea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b712fb4eb279e1b2cd0e3ef1c0bf1fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec16946cf8bb9aa7b75f82e692c99c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f415396586f9487d9e0da450803fe0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccc7600d3d53aaeb3e4a3b79b768fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1afa88728f718db924dcbd302c657344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d801154536ad14a97d1b7a947fc9c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc963af9b3abb7ffd38821ed3ed7236346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bf3b1943ceebf3d2427c62fd8f11a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a073bd3c85ab0426e3a7321127c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1621c4fdf6f17226905f191815c1c26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742eb4f3943e5184a3fe8f17e69adac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afcd049c7168d0123f5141e98b5b53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab76756cb12112218d2e07632a06aeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e95c9f9ef2c3c2b77762aa6f95c11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8171a8a7809a6414dcccc530a3e17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152e51d00cdc18c05ac2f60ed161a7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf175c643de9bbe377ef6cfa53b33f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb3ff55e1d873ca80057cc85dc1582357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6870c14da74d96a258e47d312694b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d225cec472d5b2113f0023becda0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6802cb4ae52ce2a9c8a0df67c5d6e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a6a2609f29ff9235715c1b7af23b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633ef52a0895beee3ac3e987c4550dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee96abe743f19b75ba6369e6cbaafc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f7190ba0e146ce1199405afe28cd5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73843cba3e3947136f2db45f933b0a89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a4d2144810a29d595fa8f3feef670366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1976b4c97a445e88cb43394665030367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab959d3d7316078d78f2a38a03141ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8347e38a8e2856fa3e4879b52807f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b9efff71da2bc42a8ee0b51bf6efd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e97a8edcb148f7a3cac92c2b75219b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f1b2c80296108bc1d60a3bcfc70de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fe0f34250c98f0effaa48af8f28fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da80f6070c76e020aaa93e146f2f45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0af77ecb27c9dfe36c0587f533098375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ea13ed5bc06b7004fa29c79ac1c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e7c207b517667593c4a78db1cbe94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e04cadd6b458b3c24ba0806d30bc66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a532b59ca403f27550ba0bcb929839379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98637694921ce85b854e64de93341c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f96b69f109ee54749a09e26f2840f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e386d79e9ff4fbfdae43efa9a8eadac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc160e7b56e59af38611e41f98988b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75fcaf93cd948a25968705d0d99453384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c4e00f035d3aefac10babda3dcee5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d79f2bc368d364fc2e23b4fc63666386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b435bbb473b35989e4b260657e3a67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e3929744b2a88446ad31322e5e38a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2231c19954e79c848b0493cd290649389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1f01545378949b2d7140635e915db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d6b56323d8260f48ec545130dbb72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9e185f4f276340cb4be57f1a6fc8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2388e2a11a697a0ae35335e227d08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51639e8a71f4f04d1088d00fb1b299f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c1084202a53d16de06e165fa101e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0e1b7979556fe320c1fc0dfad6dc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d796c6ab3f422fc2bcb599db5d5d05f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38132dbba40b2a157160558182b0b03e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75e2692d5b68c80de0eed556fdba1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945957cded12356e407b3fda1af18a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6f8c785d1723e1389cc9ed3645d3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c956da2632b1c66b99c30879b4b84c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ba6aeb63772b41069f269f532851c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674e7b5c7486eaca3cac4faf5fde71c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f940bbe1566c9e3912a2f7e0a2f939f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460b4b1d3c9abbdda23f950685c43b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16490d69a24653f5082cd353e3adb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b240c4151b7f233dd9d576049e754408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d33caaea8aa54eff408148045225a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729879a90e3df4040ac4525958667ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422403a67b4d62b597f4393f86feeb7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83592112ab80d871908f6520167b7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa064fb8c54ba86f1d1270e41c9620413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc805c2f31796ff8f2a91576c56bfb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022e2ce5a23f3f8a44ceb0656201d36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a8ad9674c5757dfbcef0fd28ad228416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f59d5ffe3b9ab06ff3159048ad9a76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79fd37bf7d3bc96e6d9c519a893b9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf5c581ca5d164f210ab72480c0be2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc2ebaf2d937b3891f3084b623364f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29416f33361b45f6b3fd7f3dbf2a4a70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b635727e0dd9131c91ad97814b718a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51ddde366d5dbe6259a85038944bef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0945f38a7453457d7312278b2e13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d00ccbe8638c2808b814c5af79031425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea415fcc3bf3153738b2e119085b793b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa9924e2b3ec4ee5a1e63888f15c70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef7d7dbd204f05d7734ea848f4460428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f684876a08d06c825840f213c7d8be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00736f47fbe2e86d99ec3e9a5f13fd4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184c674a2a8db1b4ef6104a81117b2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94a5db2ee5dbadf93b15a6bbec8a33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98a91f7b8daaac65d8eaecb464c3f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a5e41627418b6a0564cf062d153f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf4a61d86dd3a1ea4db3a154c46844435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96113a851c0b66b060fad30c427a2a7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31e47ee29cab6735e55b36a1bf01a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee8170ea69d6b95d831f2728376d36438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750b7084396fc4dbcccae7339b07a67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18105f2a43098213caee0076ef0de78d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c81cf598b81db2a12b1a67daab7a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57e6d82af86c51de0f5510393fc24a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa18e425e6949c637321705345216e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c59a626583ca18d7467765d8469c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c54261a5da2ef3feb7a9592efc3942445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3694630fca4f858633b006c06c275d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178f5e5e170ce4caed1ec75819f3b69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b47a645082e3a218dd159db0ae16f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d1400373e390825bd90fbd5cfa200449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c6427d4552464fc3af42ffaab422a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486ceec77fe67d3d2e432277e6f23d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1e25428f5e0f2a0ce867497f0735d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526550de31349490b124a104856c867453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe25f93617953b86184ecd296797409454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d379478e533471ed900b59f9f2bdb22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a42c016542711514c6850860fda1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b4602b16908d8e168fcf1395867c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f7d6b55fc158ae55fc5025f983158458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbcc52ef116b3da0abd57b7dd43f04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad54c1195cd6c98b21fb60a24e0673460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd6df689896da74472338a504e25bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c394a02da7fa0524c493666ced23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bfb4eff6fee0b8c57d7abca8d5957463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31123e69e580c529710d73a1754fbd3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde0cdd9e1811fac6d2b24d1a6e1278465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400c3b07d41f201527363ae44910860466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae2544e65abb6450bfc6a631aeb401467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ff41ec84fe9a82c440ea22dfbc92c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c13353df70d0f6da69751d273782d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a34d8ecbf6f79c03aaa9fc66f4fed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e751e9e8d75fd215d37851378095e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af3ba8a45ca3e2a12861ed0456aa7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ea65b357c83e94de6d10cfc34a17a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb710203da7e0157680b82e651d49c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5f4b30ba44e107d97153543069cfa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d9a678b0d5c5202fee4b30320dfe8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08533da3e8f3925fe6f29e21f57062b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa6421a7f19452c7589e23e53bc35e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fb7007fae23d88e54366af44400ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ad29256cfecead02ee824ce27a4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cae4c3f5fa07e4b6e9b13f42e5015f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cb62829caa3fe3c7fcc20bbfb74ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1ee458ab1ee05f6211e465b8d1aa7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8019ace5cd9a2384439d51331367748484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2fcebf99a7afb17e0478afda2f017485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e745d1f92c3a1449631d9fb0d0f28bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506101776313fa85a1d0066a78fdd36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d5e61b487c5610343f2574510da13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a7130814ead30146565068e9325e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb70825b44923b29d18187b0df4811490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f59504a38e2f763271417245bf4fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cef13b6d3c7c8dc8d6c25deb44ccd8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15037b75af8c688be650e6a583b8505d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45eb173e9a7861f6bc3b8ac8a57e69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0051492e65bf86e3d619384ba4bb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb9b87c079f106c1ea58176640d288496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f9ffe2baa23a6e09355be3c456919497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb33680581536b053a5e86a3bd1cb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612b4ca46598dd94a2a56973a055082499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fca63f7073ce123afd675dcc9edb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511f81d62cbab62ce4ddb10a9645948501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b0aa2bffffb8ffb0aa9b19c39900f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cfc35db5c54aca7471816fb7deb3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b37d2de4fe0a033f40ae119e1fb6dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58920c673f1598cbb0feccd694243a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36946992caa6e1d21b4a55a4db2d0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29651adb60da29f122813464a54d240507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3b335785a76b201eb8db671a37ec0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89e831539149b7291d389bd1fb5f0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc2bd1a600dff95758174d8325a87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906272a3b28e2fd057b81ffe50b29336511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8315bd9b97a3217603821b40fbeb0b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab4b9480e4df808c1849a67c35107f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d633b0b8459ae07c79c182b917b9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e0eb0d94e8b7dadf856fd1698e77c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff157ec6289849989356e70672bdb3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d653545e3b7cef462ca565c0b0f560c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca4455b4d0e31b4751bb089e518f70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdd9d9868fde7b3461802ef4ceada4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974190dd71a5539e4c809196f764969b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4ca0e7d312c2d05fe4803ad42c91e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3a1b850efae564706d489cdf7e072522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb2059ff59bf3bcfc69f25808874b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7b2f383bafb8d0e5a54e22071c82d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64d0de02ca3446874ee735442cf139525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238daf283531ce8d2e3a88a4fae39ffe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb8c51ad8d2c301d049e41df2e195f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108ec59c426657ee063e2b592fb1b53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6506d82c305c33883c21730f7bc7d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1250e6d822a11523314319ba9f96c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733242ec259c71f0aaf1e4fcc0589e31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe898b00104f7022881b0c4021ddc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932908efc43aa24091e61659601de0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ff76a3a1a621c2b1e7bb2c2bfc3d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7e9f1186d5412f396368fc86d51dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76641ab60e5ce27e29ab71c13a41c09c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a357624e9c671be9db64ea7a81bf41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66c13eb7265519063caffa5221060538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b5d9cea3a94dd06a5a97d461d76d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209687e550672c739b50c901ef5c9bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643ac6fdef867c6b554c4b14a0c483e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe541c09540c83664730a59f21171e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04f53e74025b55f59aff3a22606d41543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83214c80659c5055c03502359b8f59b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610b4b06ebb0be09e22cbf9a8025c3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61072e7d279550b72ca99a4ab8eca104546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7921d8d33ad4b008b7769472dbf8f10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5a30e3d486965ac16f7d6dae010f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce86215571752f2421faa0bcfaf7d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7742b0afacd499746c694fa177a1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6af68b8f10eae8a4fbf1a0b98b9e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c90ab07c67765679a7c6aa54023ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d893c8ab7a807f54c9549c9f4060c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641a588feb631013df854035a02ceee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64091fc093c48757b04ddb0ae772ae6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812f5aab2b81da0c06219cd69d57f0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14534519efac1ca8ea5663dbbe8b93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba096b0ac9a0770634d520911e16bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca56014ba815c00f696f66974a7b6fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc72f763e4ed45227fa7386a9ac6e94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226697e0bc2b4a404e5add5f7a3a2d0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006b6b519cb30b0430383db2ac4a137562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4674ee7d355a232a9fc1f89e6236530563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fd0b6c90f8f180d6366b02470bb9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97127f18a055c29068e8dda21ccd5ab7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f357a9ff6db50864a0f21e2fc5f49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea1a1e2e77d1ee7cb169b5709d9a18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a01001e9fc26beb8dbd2b154877999568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196051c74bc3424880370e1ef770f3cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770046a76d8eca3473018f790b071ad2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381f0020fd5b94b872bbfa401d716e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72e5387b695ca512eec14c08b98613572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea09db48be77146b22b1fe880d99548573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f80a7db5eef6342932e7cf53d620bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c5bbf165fafd1cea3c14c095cc4f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859353a2678ff3627abad1a346b8b1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826126e8070a3f3aa26708d8e2198e78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e106279dc0984131141433c163a3951578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08076d8136c871ec442c35e3a93327d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600f8d279c1f440b2dc3b0d970fd62a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a77d525b139fb63d4d6f79ac4e4718581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecc52ce2e310c40976229d9b242a85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3dbd0fdf868fb2468c6f2f561f903583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0136d97ab6eb58d073c661b3751079584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5e3fd8ebec50f71032d7b0d818e8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8fe139314857550bc73c245a3bc92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b616fabcfa65c27a44b576970e535587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc83e97815d3a90b95671468e7534a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecf4cf32ffcf99dd63f8af175c2ddb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb661d2273abb2f44b3c205c181bb11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fe462ef3ab663a6ce4a6f3847f9a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5101ced7ea332985f15a50d142493592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8201d2cc6a18707b3169c199f766e64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ec1bcb9181d0d696c5f7e1dd36a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bea59649ddcade1f8698743ffe130595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddc1934384a0eec8df428b41e5b85c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b2dbae13146cddfb653b08ee0f814597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab04e5065f9b9c6e4c2c301aa897589598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ced12e7786340dad2f297cad5a946599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fc580a0fd5e6315b43dcf32f6ec60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845a8f264bff9bf6de64b027310b008601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e90a1214ebd3c360fce00bb2d55d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a239d0f74ac828932bf0dd28ce8548603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72e26919d4263e9010a8bb32fd5282604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556d7777ead4fc1932edb80ca292db7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928cdfc369ede4f4de9c6acbcd239e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f477c701b0a4bcd0bb8b5f4d06397607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7c488ee4b1e0f337b23d9dc619a15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc3405d966194cc48de49bb977b819609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42378166c9d53ef4713a0d906de14c59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311a849dad0943bbe35c6bdf4bec6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed65b78bc098d3604e183099dd1bb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c864adaf754718c15285f8a8f42899613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2ee7c85d3cf2ae27a2035d939f69a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b012cb0a69eec6c685af1996ffee2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f65254885f0ba341c77d61bcc5db2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f6e473ab3c5b21f65db11990bd602617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179400ac3477a92189e4a5d713fd38b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321c067570f56de6487ecfedc2c89de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d28f7775160c9a7548e72d1b12b860620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a16654e30b49fa6138476ed096fa40621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9b7d1a1be1dd4ad31f9388381dbea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dce0008fe0bcfc552cbdfed6a89e76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e83898a844eca5fb94e3b127dbb32d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0615aea99d1ee864078fe9d0f62826625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acb1685daf445217eb53238f4ea9d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03372548e03b037152b3e7a827a0be71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d65a164d1348d141c511e28683e0f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203847a4d86e2da10b03371e7b27eab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2086c8be2e2ead897a08af0aa5621630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2572db308d23fda63ce6cd41d17b37f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506a7b6e99fcc2a408a0f887cd92a72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88839f033d0768c8716466a588069c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d24fc346bd46f42f5ed8c4e3cbb1ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884a59fed34f55c0a916998df40a0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d0f03664944444b313ab68bc91b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dd3cf852f1d7b4ab0933030244c22637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df3dcc2641f5f9a47b6f536d55d1da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19ed9f19c180942148ad01f16fc327639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28bbaa30d7d5eb194f938f8b8307d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531749aa2ce4ed45dddb509ba3ad56e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d2db40e5ac6c5f11732007fda78ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28d054072080a49ee9968a486e1bb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943dea68d74653d4b30766e85585688644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558c4f31e2ec21ea2925a49a7be441b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f1dfd7fb833addab9a539103ec0f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e780eb4d3406f8fc1a1404ad0f572a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32404296a1793fc7a0a1576d020cd291648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a409ba88221fa54d049e7eb605a612649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5866f65a98f44835df2ab2878eb4a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27581288aaca89773bf118e156681909651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dc4fe5b8fd2034f5701c67336176a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ca2bf1b048c4b237e0cb411025146653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e22eb3687088c59a1bfec3af29597654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f74e585f6285292808de0c206142c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183fcfe113ab27eebdf4420eb9ff78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0d26b3cf8a59b68d4e6f1d4c62bd9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98736d8c48e6210bd184b442cec5803e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad8995162e0cca09e2f2763f58d557659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b17ce8361051efcedfcd59a58a25d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009deeae3b9d5a64e040da866881780661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43240cf397991b8b3b69d01651316156662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31216305438fe22f7e238b58d5d671663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcecb4b4ab0b0e4cd7f3cd4cd005741664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f0afe15861e561ac62731b3d2d852665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7655821ea60f2ccefc8ee565f3efcd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf1541ac16a8182c935a386f9f454a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aec45a63244f90a18aadf21b33bcb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977201f8723b8bf8dc781e242d33704669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c78d57ae6ab4e9203499fe396913f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f26d06e859052adcefe3ac26ab2fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5f956bc073c95fa4e7b9464997aa0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef557d51a71758ade0a13543294867c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e727a5e821a006f97f3c54719cf2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744204c2f771831afa007ca2d17d6aa0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4438b734bfbd6701d88279a1018784676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f873e484e06dcdcc364fe21510596677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51249ed3ea457251b4b37028dc060599678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6957c71f189d6cfd543fc05e4e12ea1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b528358e4d815d48376764837881e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d569cbd8340fe61e7377262229cdd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ecc3a6898f70e11e6d2e84a7327d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445342d4722e60f7d9cf7994d12b99b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce594d60f13d1d21d410e51da430f586684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105728f5ab50a11fe57c1a39b5cba9be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978a8d144a36fae7b88ce7adec01c93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fcf75c334d9c67575ff7fb6f19ea2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb35d372cfd3c42fefd8b6077cda6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468fc191ec0229bc3fedb81b0a638e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77e9084534546b90548e9a6ed8b903690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d7dc8c9a501cdf2d909d7a9c2c872691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de77956fc42a5c3ea64c3c213ed7cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1de3d711145b14b31d504324e467eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d04d5607526a869dfa62a0e5affb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd4f3f8af2feae2df5e5e5def2fd6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f4c81183df8529044f3905d110b34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6edc52697249fe60e052ec00f4340697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376d21095bb36ef429e7edc9c1fa6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89152f24b89b9b8bab276076b5d570e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ff156aa9a89b62c34578364eac098700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da1672cad5fa8e63eeda59ca835146701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d4874539491d07f9e1f1f36e9c96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a10e1c319e65b66f3c718324c6d39703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10d8106710b7f77ce88aa0b59f1727704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09e412b002d6eb775646440b3f5808705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6513313f5176a4fe792f6f253c1a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3db7acc7c53f31ce9efc638d5e26cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad91d0156ccdda02c305d2bcee838a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc2c57d836d9e9626cf34ce269d98f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c53c28f6cccab658a8039b92cd37e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262885e47979a51e53c661afe27bde8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aadae4595bcb0eac932dd000bc7ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424c6f5581cf7defc86235a06e54f3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c2c7a08b201ef2aa71154469fb471714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33fa7e931fc7e7ce854213b18b0d3a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99f292f28cf7f635b58e1cfd9d4083716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b34f3d40b0cc0ab9ee75da592e903717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb3f35e832bc319fef9d23ef0a5c11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4d8266c98fd4ada6165c61c5c4723719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698c50a553755c3fce88bffb4c00d72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ab474fd9df8b28988da4f610c97c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088a005b8e2cbc188769082109aa467722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e60e02620a8cd31f744ead1cd66e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8befeaeb97a6868f8a3b0bbdb03a22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924b1c44ae67d42d2c9c58069eda627725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e76c4d557c178cb30ad36564ac3110726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee50b9361771dd971968729f3835176727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c2e5316393b353c48dbeaad7ba22d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964cf08d4ad7d276079e0da5fce56ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2760f49208ddd7ead31d124c671fc9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb6a9432acd36a9f727e722acd1887731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dbef7673ccebebe3d4e3ae0533aa7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225f0d9805012be7e98243476ff45eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3fc590f423e98fcf29eb6ea794e6a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f51a411f4ffd1ec8faf2fdb15ae03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21049cc2b3e956751d0cb8e2302ca3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdcc945a9fa75210f56a2d6e99b8f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4e4346ebe53e6eb014a00628ca8a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db879aaa25151e9507204949313c8af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8413f4abd8196e2d75c35525589d95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a2618b2d8f4abe35ba35615045941741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7856addef937be6db97b63453fe28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85208a6b65ebe71a6a0f0fe0bad3938743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08099ddbb1f9b12b072a8f86b4be9f51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621f7c12bba9701a970d9792e2314bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977bfa2acef4602cbbfa977b67794c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e434b2c74223cacb153730b879afa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137d2d49dea726a8c46c5e24cddb511748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ed15c89472e55a603b9678825d85c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd47c173b3c58469c66d920e89120bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4a710689ce4d51db83a6413877ae3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a6ef76ff5bb92acb628083d378915752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e5300ab4d511368c7a6c0621b3600753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422d4403aa72b3d27b26e068b79c4c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce932336d47ed2444e282159ec3e36c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a897773297ea652d15c80873abb9f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee137c9ebd8a379f4edcfc52f67d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b465edae45f36f08586299e53f1d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef672eb0888e7c9a79932138e3e30759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>