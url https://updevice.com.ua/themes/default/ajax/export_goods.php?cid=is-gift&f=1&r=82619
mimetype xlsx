--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea665dab286d3dd75cf841bebc5067f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281e159f78b0a3a3da2cf4ba5c81302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b9001c72e49f8ba09e40883da309e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb67ff20f4e955b0d055c2701bb03524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c6ed4f041178354952829ff4070985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d1f6d9751cc63eeb3c06481f0e13e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fef9671be89a2501bd15ef35ac6d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febdbeaa7ef1d1c9ba32424678cfb3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423780a6fd9c9d4bdadaae99dc7a27079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4f32f896a7aafec142ccc7a91c35110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d32dac26332372d40270b017b9d0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4cf4a0e007a223e57e4acc73081af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf8b8812b8cba799540acafac9aa4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447cb16fabb93e7dce42978c2699fc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f81fc616b5d1769da02fc81bb80eaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bae6ce2548929040cb1fc6a7a1c6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5224fcad722d050f1ccc3b91ad44af917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dfe5cc09c9418fff7b34eec6eda4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4b2c19cdfaa8a9b66a6bef691784519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a904c800ec2ad8207258943b2501e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54ea0c9293f86ff7030b6a2cb5a0dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786f756b1531f8652b8c4feb84d2a2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e4ba577ce58884f1e4a2529cc2f9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae73a59b1d9983181a9954c33d3ccf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535759dc98b6449d18858eeefa4b238125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fc30c0f42734a71272bded227d3db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a393374a89620ef86a63fd3b11d79327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca039da5f5394433accbde915658c3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049f54b95c75ad0d37b3b153cac22a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150da51280cb72ce961ac2c188c4bee230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e0b222e7e4c96571232f6a983f95a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f700b3d57f4313d568f06b9bf20a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6ea40e50bbcbb2718ccc69174b63933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad4c78198a132f2328f146dbbaad4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b100ff961ef68bc8bf2e1255c382dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70324cc5342a7d335e73a04ef4ba77e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c95022e833dcb22077e7e20f3f7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694596ea6044f9b9fbaccbd6f2728c4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681283bec0f615d985971e3c39d16d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bde225a47390e9e77807746e05c2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b670d848471758180080a8e88845ac941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbed47bd69371fc7b90699f09b703be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5b3782457e29ad323433edbc5769a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71002dd54fcbc6c48921c4d33fa004ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc238734b48d310ba5303f5d04fccc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4986547312b0ade4df5a74ed3f2151a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2135ec2d20c6f79009db81588977047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01512d2a35d727c02404f077d33111a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547bc5fe9792c6c362c4837238d99ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2d53a478ce36e5d28ed3bfdfd535550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb38effd7f53ac2b93b0953a90079e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d8714ce7db4e274d73d4085b4721e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9154e6cf42f079d863db5f8d3333b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44dbf89c83030185f03d70f6a6779f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da59f9cee38a3ea8a1ae1c883967d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df9778ca7566d34e07619667b968e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ae0788eb28dec01e74654ced18e6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cc6a65fba21a461ea805f3b0e5dcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ecb3de625b9a6de061526d6de0f3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36e92a7e9ec96f54d98bd359e6597e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da84c9bbe3236af85e5bae7784feb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9bdc3b86f8219b9591c89496db22062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aaa6a85e07183e4a37a28eb64fc4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c79ed756d2af9cd634fdaaee76ea764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bc24f270fe7fb7072d0a253b1bee365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98954c680217e51cff34af5003a870066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4eb2f16ef843c4a785fe98de5715a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a390d834475b95c6dfe8d844ddd8ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d54e95755242891921b5a05165e8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3826c05b389906761ea42e8dbb4740b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496db7654b041d560ef1742546b970b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0add16b7a4b60a7a9ffcd78410a5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707c99ff9908c97599d22fcf85184c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73648fc9ad2518c2eb01ae6d0c7c6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4c46d38f6b49a9f771c86fce8ca8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047e363f4207db835a046a42b9a18576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d630f65d2af1ea0fdaf8d84a1746377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa6061b805358092439917b7fdf32878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500be0b25eef072388fe53218e8936379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4d9bd4d83f01648b68fc3f4e1612e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee46362d374c7888a5835d00259ad681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae1c70600fb92220991e1f1a2199ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d506eebfb59f3361b25f77cb2fe159e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51228e086a193a29eec44257eb3cf6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7386a9a7a14b2ad23c22bc0bb52d9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33839de975a05cea2e7bb847bc799f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2ea9dfbec174010ed333bc6e9e4b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdea9409aa16008244123826a8912688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65684d7a404ac2a9dfdf7a19bd62b81f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eeba54a2fcdd9169f5e9d7ada647890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85c932190799304c76855f04601ec191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d5c723be58fcdb76b2fd58ad8ea2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee4dfb43220189afdb75a72fa1504b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ce1bb383975eb9afba7e15e3d138e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc7d6d89be68fe3763ce30e12605bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5af04bb407cf51b5543c45a4f751596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d37dd7fa85918a1697892f49face397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209c6e37a8a14a2e11ea74241e3b73a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef646950eaf7f7dee3c53b717a0ef9ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce564c7197f4262cbd00618c105a3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9645105545f5d62acd7c5ee0e2098101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b851671ff7bb9890b57c3ff34fbd70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f07751b4d5047a5ab90b15a8a977b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09b2d665eac58c623d3dde81e6881a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882f0be081be9dad6d682d667e83e9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6b71bf7f733a9932cc6e8c469771e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6fa8bd1bc9fd2efdef9086d373ebf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a162634e9314ee830e9aa64d68da4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58d0d2082e3e7bbdd7dc4b4e79a0fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e248606a77f14641fc23ac922640c64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bbbc2cb162bf856ee91de73a0bfd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba446c4449b38195e11ccc4024f3c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9cbfc32096195409b56e37b81792e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3b56877728adc16a3f2f7eaf8af78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b48224fed1698c206d9359cc2632115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5965805442fd30b633abaa8e7a22114116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78c175969ebe3ba0af2e6f894250c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ccfce2e812bbb7f8d43efa2fef8a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451b3570912edecdd799220e932f3f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66784b954753718afb34ca5765512ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5126eb5e1b521cd92bf3bf64de8494121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08572868ff2e03eb0ef8532644e094a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a8c6fd096421272d7c278f771a695123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf72664ed6e65906e7c3852f26d451124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446c19eb1bd9d20093a3d4daf68d9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8981ec8d0992c5c61fa55a93a0cc3c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58177ef0740cfc2f2401c881e741bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17e3191d17d726cacbfcad94ff89fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe984dfdad912990a3ef109762bae9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a937da9ef5c9ff42545f7d21a9d2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77055654af79f02ceabbb941fa92fc8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda016517674ebd1301a1cefd5b0dd02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b924bd826fc368b5e65b4f2f8e71f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd23831ad6d2022573fe849e18e0554134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46632884079e283b56a46d5e7eb96f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87396799aac0ccb3a9ad93f9e33af3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816c013ecbca63ed8fd82c43f45065d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda36c75dab7ce1ac1b0b39a93f9ab2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1099c22fe52003e6a7899d0c0ebd9e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec93596e50d52bb6c3d27959da1ff36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1c5f233096fc214b14476c179a737141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8915913e6f0761c8d1d1522de0be87e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c0f933fda9cd79c80d54319769c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972759f992066e60108f64d44cf8daaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095d8a1eb90121e63165609b901b48a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d026ff45fde15dad342718c5ccfb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527119556b7ecc960bce8cf69e4370e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a27bb4f6b5c7279f8f4215dc4ad98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563a1ef8d15efc042f7f999e73fddb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b2b7a40a09d0533018d8a1245e11a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1c6b34cb0fc16e01c9b4b4e564e41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8429c7b9f300e149fad886b1579b0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286e9aed5ecb97011c5554ff7e4fffc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd25f859d65807d79872e4ac514742154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6fed5d8c6ecdc2af0623d89dead2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7c3d400eb834748bea05771dd8353156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cfd2fe175280eff96f57b30ffdb08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99d5c0f4d0b20635f43b871c902f73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101bdde53663964a008e0725f86ab9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899739e15f8b60d8d269cc10cca7ed4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206df9364f14fe75ba52bcf868dd2ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f19cd85fcb224a4fc402ae87bde5be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41c65e3f0271fff22ecfac2b565380163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644599c2ceff047c833e5e70c863a47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1608820685078e809fd6776340361165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1c466cc29b41eed61a9919e8039cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934882dbf0ad4a269b34315a9a4cb54e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44539216b06c598ae03fb06df96f6ba2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088cc35b2c687a64c05782cc12b466c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1ae3ebd7c86beffd29f03fd8df846170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a845f92b0eeeb16ed506224a2da1f49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867914ae6483e2c0e30035ea4e1b21d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f52dc3a3f1c2cee77ed92cee9f1c4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8182661883c20a1c1b664808a037042174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d75a772d5b2be0052238ffe58d9fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0a2083ab1aeca64b5fd71477653f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902a3d86494eb62482b05d71c4393e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd2a5ef37977509e9b061b7b8dc6e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18531f02dc68000e31e06f6cf577b4c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d301a97bf3926626f7e94b5ca22858c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbfb00d1e3dad7d941804b43139a27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eca10b68c6d5be4fcee6aa2be95a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fef904e703fbffec2c81e58f3cfe1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e9562774ebf07a45813d33119de69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739f52aff372ad3845c88fae6729a0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b9b0e79154ee6be479058a9fc948186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f46a74ebbd56888c28385d52c5c776187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae16e042589143dcb0eee013d160079188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03cb561656177a791d2ca33ed24ea0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde22075ac2af436f120a5ff6e2c0aa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793be0c00fc66f91648b46b77504817f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dea19344bc88c259391d3e9b554765192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d963694cbd865fbe3da858bc0808f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920766958a735747df44a8287c942ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c67c2bb7e76754cb334d4501c215a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91079ed8a232ab5f2576016432e44f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68543da480d8f029cd41dde8c749ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad46ffa02a16804ca87848129558c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6314735069c4a6fc5b93c7d1ae991199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91a05f4b0389f16b23e92099da2ef9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb591af8b3b9b0665fec43aeffe88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc24e42b22f1ec5ba372dc07f22533e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08599a6ffa404fc69df4da1f3b7f15d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bbce886f25d1fa57f85f3e55cfb72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d665c982597d24656cef14f27b8881c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be99f51a5810df1bef96b4294ec6729206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8769afe6ce7871a9e76f9c5aeadac4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0617722cde4b617676198676dd1b365208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a841adb5e9de9d3cc54d7fd120df6fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7955f5db46916c0e4d3a3d2161d01d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642338eac867f73fe01cece002f3fadd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d647b55348dc6211b9003ce253fdf59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676189cfd7136f97be422a316ca8662213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3667cc9174377cb5f91c4f417b7236214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262603125a3ab169cb4a92204b6c16f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091c5fcecbef227415a6ee6062b642f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132cccb19b8152ae2095ee32a839a54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153750bb7b015211a32c7fc3d656bad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009eb3f99fdf76ac074cf0147c1d3af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d893d868a430331395afced4aaa0bdc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e35bd1c6ff26cffe209c9f51245a10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a7191354f73c15afbb99118ab302222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f8ac042fcd880acf6f7b6a326f055223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e56c1ed760418b0446c51a0197332224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527657dfe024a2b1c569cd737b2d5a19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d266fbf26f59e1519d1fd2a9ce633226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ba34e230a093ce4a21dc2d5463c14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ef0a0f33580672af74db2abbe095228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232f5aca44c67ba920d7eea5506be16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0377a5e7718fec422d8f2c3465a56d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637760cf54409e0e67bd2544e89cb588231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d970000e8f310d7b27b0b4cc40070232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408f581ebba3c303ecbf38471b2a043233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384332d035189ac7e68500854cea53fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afb9f0ed4aadebf14a4ad49f443449235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb17fe2316a29497a62bdf89e92eb0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9892affc4bc441c11d88f9ffbb0aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff54a826ef94da7c6db281298d46dfc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ddbfe1b88cb079216d72f0ba396ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e3a2e1a7168b3951c66e16ac06a42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f5018f8bbc5afd2f240ff06e713dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef85177c235b2eae3c54175f03565a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f1ba4c41e1308f72508b1e259a4c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752c01883f483f46962ac6f45a95f4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541a42c40214e7f579d883d2cc530d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f163637af93e1555154476f6d8f210d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2baa46a1e2298b58be124effc3fb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7aacf6b3e200f9c5300bc10532e83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f7626d2b5a26d2a09232560ff5139249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208d2b20a3de8697d957f4fc9e1a36d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c99dad580b8aba241d2da4bd763616251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188694b078ca5bc2bd38798ef84bcb84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3851d3b77f4b1f0087d183305855fe2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6754caefd3839d0157c289fbbde31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dccc18fae363026db42203eeb87db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943f044ad3d130c09ab0f50c72dae0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801e531cbd1f025265d65e5c7719f18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132b15d5ead4142819e1bd48f894a0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9977997466c4f69a3715d72800dab0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d91df87099421dd77a525cd8ed1e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ae7c02ef9db7c0e311cdaa1b14bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35005d35e26bae96c81a08d5cdf8110c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7642ebe424b4100487156cc17c09ce0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeea2ea37fb7e8bfddeea43dac4862c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4faa152340d85b29229df3b4d0b8d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1dde511d963b3221e98c9dd3bb439266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0787a2949545477d82cefafd1e8443d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbfeffa576f838e8ca77d309067715268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231ff64f905805f013759c804223c13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cec97511dde6bbdd57e52813cdc4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ceea34d985121b9426bc6aafe05ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a560580f7908a70533ffaff9b420f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec3e52e4ac51794375835b21b0e5fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c1e7c63af017c30555ad2a777ddd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e609cf30b77e461daa17a9c7f2abd47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e670ff4ceb1562aa28a76d088685276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac4796b837b06a61e9400b5d87c553277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d96178e8702ef3fc3eaa336809f1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf26e130f2a737fa10369b2681cb5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213b51c117b57e0ef5a7479ea6e829f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea07a66415a6c908ae138d024f05fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61833ddb9c7a74d29e18b89bee9e9875282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12cdb573bb60696c61897aaa92d8ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e987f865b2f6918e1967f87c8f3a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87102297c0a993d0c20d402ebb5d875e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ed7257765ab408e2b8c3914bc162b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f60269c241454308be8ebfc0e21780287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9a4a85b18b66b9969dde6542e8ec4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa8a65597a1a44b6bb1f913fe1c219289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd2260f6a9c7190832d6460f382143290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81a44bc728a808aa7faed77a991054291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9727c4adfce32e3ae747f04f85da7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437be35fc4bf59ba3fccc3ef91bed8b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2d1c264f80f4d167f3f54354a9cf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eda3edcbae610cb8c3d429c1614a26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a133bd96366845f4816e03ca23bbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadcec2295dbed58516d363747bb7fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049a9b3f404d1b07513c1c50ca03fb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7223efb890d7a651c7a9563d59f57c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f82da3a91e34602bc8af77a28bef8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195d25a9914073404c2bf1ea15b80d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ddb44b35be9691d5ad551cebc049d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9986a19feed0a03a12abfc0177bcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0612c878589ec4b84e7b47347d900304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ebefb52bf26373da334f2550ae3aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92337cacd5ceecc573879f7555af1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbf039b384955c85d6ae805a5b391c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4415c113766d9bebab110b553b0df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f8c5ad76feb09387ca5b82228dd35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9e03a3c99fe42ec5e34589454ef7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ef722ea5e5d013d2f78495a2a503c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c08c56ac19d97a4725ca870a8a582312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721af3cdd966fc891c132ef892feb43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c2389e9a206f8e722b7eda47fb4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7dfd3bb4ce940f9ee0f61b8378faa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2c6f85e9d7c381241806d0c2041af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63592370415a341920e4c5a99f6011317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2b17b9b23a6afbfe359aaa3d96fe5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d8767a512ed720eeac6c9a196213c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959be4e8282294524fac69492944dc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94936cb26da1d6ba4eed5c66c51f281e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c6f467fbcc0f7f2f3d8aeb98a1b15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed406de19e498013496cbc21eccda97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84729b95700a9a354d5ed475d2b1abaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6fbe25923c5ffa63d35fbe63be439325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f1b1554ff4537a90c4bb041d79d6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157716f68dd0e105e804cac48b4b0a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef496d2131bd5d1bd3e9eb20f3fc774e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfef69b1b827eb8dea668215b5222b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdb4a42d85efefe47cd7ed28b15b40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debfcb7636ae6b2f69c0d9b0034fe45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b5d1d07a5771d40abd2cfe4de5c5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efe1c31c7d370fed7deed4207beb95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760fe9aef267a2964e9ca3b330a5a9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19463c57d62c732994718aef18a09e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ae37521c7747d854c164946bac5cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bc2c74e52b5a23f6545ff31b26dbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a7e905f49f93a3eb6358c05c66044338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951bc9109cd841e69289d1014936d5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fb9580475af2f91a51990586ec1ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d018fa3692fe54f13dc3f13ce457e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de246b3bafc850f9058a4cabb233cc29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325678a414035e933d667717f008a81b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929fe364e7a4b40fad4b9ccfeb1e904344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ad421ecc4f03df258963ff5058754345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d2532da8af15e925fa3a71adadc85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10e82150a673ac6e3d6fa2c67744c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fd6f62346570888a0d34a9638a2d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51695bf79abc30a1ebf614a53e3578ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c3c7caad87b30e037863fa96ca04a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca8f9972868d82a834e966c719011a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813793a1aa9716455205e5b6b242bdbb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bbd8933ffbbdd1adf677f0287fde3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ab37b2ed0751ea96d13bf2f2610b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c46dab2a3972d8249e801f0a46d79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f137067b6e8379a803ddec3518122356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe742dd68cc66f03b033a7299d7ef9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ba0101484b0a30dbb12ba4760d828358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250749d8da68bed0dfd44868a011593359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17430b3112f2c9c72b92b55334350945360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e5844f3174fe0b72c10222d607939361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dfaf4f3e9d86786029284e4850335362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa4d28e7df53db95d567afb62602bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ad45d1b4de91d1b0c2758e9ba0447364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5b9827ca9c9f1b8a71117c3af633b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16664893e2418c680c0bc49dbebfea3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8fdc9aa007bf2e5163e394636b012367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ece97573315fb44c84285a3888a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d781e48f4709d88a328b3db1322859369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697d75073fefbcaa1cf1303161a2b5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c7e55855ebb5aa6b83b5aa4d2df8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de0ddff67f65af0eda82d4a4c7074c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab7cdce62e164da5260bc264de6f3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc5577fd27a5f7a4c98bdf8ae981d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f6652b040ee2cc08f38d85630cb60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391166355d05e4802039a8b495e62d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730459d98124600137a6237d416bc8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75846c3a733f7c94942b7213ca7747378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb913108d434c765344fe294b26b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f34941d453fc93146f193b89963be3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e7a15a6b9cdc695118de15b4c58f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1652959e4fd394f32c01cfd14f02e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48b26e4bd427d0b9096bc807de33ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342ddef1dfb0f8a9403d33293fd9f9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfe22a448ad17e63620f5dc5f5f02c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de6059589d93ffbd82172ece42f04b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38acb99d7332b3133a21763aeee145387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e81dd96b8c46de4329836ec0d2bed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da2d391274fe690ccb0dc475ef45f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992e58cef573503005f272f2e2e26cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871a87a65853ced0a3a77bd46d1125391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b270c4223d1f8ef425f3e9f0741a73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91da3bc1b5f339bf142fa386f293039393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26b442aa85abcb937bc2313a2013d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ecbf7326a5c1b7290a5dd5e5e5891395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d590ccfab900a539b3f2fce7eb6d46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a6081ba2a27c93351cb7103f23b8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602957d7915dd3e276c4186829509612398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e410ecd6d45f54b5d4bc7428d7290ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a566a2878e9de924ffcbc846eabefd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c87dd38edc9be821c0e25b87159be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f5dde23b95c0029054f090b7afd08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07328e5f4e38bad354c5fb0fd35ed3da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbc751222eee286b4fc918fa332732404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4913d1275f4e2910a814823e03c23e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc90e2d4aa38a86b07fdda39b5d95d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afbd0e318b5a401f0933044ffc3332407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa15c4cf7fe098d56fea04445aeea0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7d1e118078012ae71eed7d5175167409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b06e3c1c1278c7a62032cba68bc729410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2e54311424a00cbcd330a887f3e54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55faa1dc9cf2ad22480bc01652c983412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225e3361d18efc49e13fac07d358b1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282cd801b0bfdade816b7d1aa38b82e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb160d0f98363cd1560772ae9c9e25c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df0e5d7af9948fbdf7908f97ff86c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b09a6537966b0e845b7a4ec57fe0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a82bbb191e754337b8b846828b65d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b34f364719126bdeb3074610f2edf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f3fa1a07c3cfeb77182055e78cf04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9b4efdf1a306d6c218c3f88dbe994421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45445caf57fdaa2d85801b6b9b80323422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7aeae84704d4cda9bb88278aec470423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a98e6ae4b8e0b19c5cd14f5c039968424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802e5d2b77f9d57130d30752a006a05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d6d08c14f938a3aa85294cc33f19b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a70ad7a5cccd2ca94f8b4b972c22a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032299f6ca6a2af3b64eb82b7de178af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07bbf66589795f8303e51c4a98a965429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15087aa42bd42ecfd544789263fcbdba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d917e44259c4ffe91bac3d93fd3fd0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085cc55b3d185704c19ca9187ffc347432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d4bba7a8fbc0f86cc6c76e4678a40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62acbc32c08b29c3f52e0e5f0ec7c5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a01740c212e6230e5bd5ca4fb023c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eda14baef803284e01e7b8784a6a03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcd5c4bc7d831d841f10e0d628cf34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2b01628efaf1c8e5f4dab9d7fad10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e51d2b1d4847f284b7124944957e8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d782823c69bf71414710c6f764108e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d2671302e56977aad46bba60cf9eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703117478cba627e9cd3dadbad61e1ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66953da3d8dbd5660876315d697cc7a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11647439c6224513fb7fa3461b661907444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e9c6f5bae17dbc56b6a2fce4339a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa945518cab6d37d52516fbe69fa1dc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5721d180929f30e854e179df8a333447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86b9f6ed309dc6812355f6c717b10e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35ca2739f1b99cbdfd25ca299baaea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c51bf11c4bcde6d4e689d3a4dad748450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011d72e54b5c39765ba83df3daeed68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af4398c9f454ad87a2469272f09264452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d9594b36bf8d13c2a2b8ca8ae49a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b09487497b3fcfafebf30c9887027f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94df87e2646a390c829893d4a7c290e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628c02d6bc281386683d58bfb2357ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968313e22015dfea146afe5ab995c36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045eae0760d19798be4ef8b7edaad7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68e73ca23a04198c83b72e1cca45da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3e42f0f93f9d53560267116444e15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ca734dbbab743518b212a6dfff944461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3be08e35966741ee622a9ccaad70bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602189150f4ccb6b99c3628954637537463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4c1f77e490d2373ca48304c47d494464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd5ebecf60487f334cbb9f36f4312465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfe2a263a505f955f05c3141ded302466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383be8b321b5f68f9fc9e84175588d34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5a29dfc349059524b17d3ba9b8457468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268a0ccdd44e5d24895fee9e383772d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f4ba4ffefbc959d9dcf6f3e7d8e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f433c00a0a0f7859126263b03b675d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c848b3c36d7d75a1404d6da78a08b7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb83b1f8b47c944d0e0e857152292cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd1c89b3ee19d249a88e2ea172ba21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86cd72402ba6326585396c45b36f80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cd3cd5dd6bf685720674bb857a2b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f746d42382dcf40c871b1b53f137a64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309be9ab8dc486423ab61ef9a38c860478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae0ca933ddd85cec869f5917ae29f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c001874d471f51a0cdc17efb358fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa65eb134c3e9acdf244487f94ee7b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a60e2e3eb2655cf93172da30db46b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac78f920197d2b95a799dced6830a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef011cea0bccc3297c18d9fb0bcc7c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ffcb94cbdd21517295999eabf5581485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb7678646c52d8b21aaec1d5719506486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a704c327728692258f86286b6c180487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c3c4e9cf6cd8a409f89c6189eb618488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c4bdf8d95c890fa90107c59b810f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b804c90b30f367d13f9a640c26c7bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9209f6a9eb766a846c71879d771b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0f408f58b0770e661560262e8f3ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c35d906c7e3f0f701200f1a1e314a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaeef8ccb20470f73f35e94f547507494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa859524eee007d2221999f2219574e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a9bd0d8581184d0fb300ff2b2197c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533deb2ad04404506ef3a6b28a49ac9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ae086d24da785df638ffa9f0ec421498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d836a40d374e2dfca332ef8e1f37cb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37014b154d8a060fd638239f8936b107500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03023bb5a1f94410ddca2809b0c409501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0afe6c9255dde852e7213a1366c3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a3b9c34ad040d16737b68c4b99b44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0caa9029e943df1150ee8baed08650504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec42b05e40e4bbdd3002db60a75351505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8596924bbf5cc9b68f6e5858a75e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19689b2776892cf5e363c5c36983d5c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcf59a30a5e5f8f555390aa5b652c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133891cf27f82447e9a735de9eaaeaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f207482bbc546db6283a80ad3a48561510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef00bc325f9a8b40ae278e178cc989511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9957275192486eaf89ff90cf6538c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf8033f2efb886c16e751ffd1821a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd158a7a764e848d8672fb0adf34bdcd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e539152569dc134c39c6289a2903010515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15050f0ab8ff4bec6eba6fb0e1575725516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910e9f23c2d04737cbfa54d78c7b6b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78458cee57a5fbdf8d3bd8fa06e18e6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62200d27a627d33c26cf68900f8ee4e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa246e57b68a1fadc29dcd93ee2a3e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a106c1442b065bc6334509dd57da110521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f00442287ffea52adf4b6ed6ab287522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3f03582a7f197c6dbe24236f705c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcb35d8936576a2c3dd73c8990cf98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0716a9ba72c2155d2a291482af8f7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268963a5043cc48f353b426b5c93edef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a19ca68314ff4d03d907329052b645527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5bab0caedb965568e5adffc76e3c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef043a62872174913fb1734b77ac365e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7e3309ba98425c90229383a4310b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443791d0fcce7915da0d31eeb7fffd44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb12d97ea9a99e98b610196fba4c7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43a0d5023d5422cc646f17f50aa05b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399fc15af4384a0521c5fa7448b91fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08e8cf691b7c934c241cc6dafb65bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da2d372018dc3fddec95273e872c00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4fdcb230853496fc4e9d82625b02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f305ae545d33f735bd01e8ebaf123c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e69164217adcb7ec31b2ac68adf31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd0105c5aeaf53863bccfa930c4048540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa642ef6ca7f326d0b8cf13ef83a6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e759aeb2d8bcf31559f74abad9eb936542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719717c47e5f8a8c733213761cd9b8f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d42a9eb63a79dd20f88e4a985abb1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbe2748a770450f1a68ff725d8512e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036c77444b0cebe7eb26b361fbaa371546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f9cc87a40a9123691edce9d8abdd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0b6b942f8bb2ec2fd674df2dfc507548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9079d87cc271f9ed94b172e623c4529549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7965695a9957b38f2993bff0979e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251938503da0177938c990fb2b373403551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c39f5d1222560d36fd40eebb18ba2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd84479cae2f9934c8e74089e239fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343761e968632b805e6fb55e4e8722c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472092bc09b7eba867a0a96cd893fecd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be868706741df7558dd396243715e33e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a950b0688e6bb14851595145cbd3f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f56defa320b505194a22e68a09845e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48497f3236326645ae54ef1bf7fe9c9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868051974f85d7713f54f6c30b9bbe8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a71b2fc653b0fbcbf1e35c789364b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9932edf8c43212034533e06ea3aa0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecf4f14a248a897e21e3f0b70c117a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dc424504d646f1be438239555f7e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e9df83462c1f60f686c073ccc7682565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d781639595a42d9277b72d23954f694566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7c458eca90d784d12e4b6aee5271567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731350eef20fd520be0b66a2bd67c8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b581225340ade88a4eccb4ea6c30aa6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0898dd7ee55555d20ba781327694e63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993009030b18e27761ce0e776995479571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8ce30413d58385c2326fb452ab138572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e32893f78cc99111b7b637de6c093c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e6f9ef0c6674a239ed1e4b0dc730c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6a21fa5d77076b59a4141c4bae819575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27315ffab5c8eb4b5183db1defec02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb185923daa20c1d772a104b51c5f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeafa27907f9dfc2ddf833a2b04830578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c62a5598a44221355fb96a741c31ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e02223c5f808c3a59d2798338d756580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790427bc1832ccd71646ca369a8f116581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a28118b4ce5f722b9fade3e5d6b2ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cb5b7eaf609b4d0d232c2aa8eca0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f63068ccaa2ff7cd38203f66bb7c1d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b210c5563e75cffa577b9f56160d22f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d5035526badda91564f824566f6fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b30f4d5098ab644348f7b799463ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a781f86e5bf6fb1013d5afc91d7991c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210431d957bd54b5f0b82b59dc84a06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394eefbab5d6c2d11be75f944f1ba59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacde4c7faf35a5e6191e9135f5bdc7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405bd8d20291120b504214d08e51cde592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2608141a670f311cfe2e4be0bf1b697593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f9af25dd06bf453571cfe0b4c3756594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b97c01da777b4b33885d431c569f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f66b5b440adb1c64982e4d4e1eacf0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ece0918a98a9b05b75bc1f5832d84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a396dc33445d37f07bff7be471468598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20698d42026d52bc7709f37357ff74a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a955207cf384ea41d6d07bbac14b6a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbb3ca02d412324abb80fd2e35b6c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588403160cd2c91a8bf9b0e2fd368d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca487dff895e0f406c2e1a509e06b47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ed3f17ee47af2cf5ec7d7102f5a5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e29470f22c330fc43f5327ea68a9db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4bfde26597f379ebea5f179d1ae27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b257d31bdf0b35365a088a717f04aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329cd0aa56e951a3254bf45237fb97d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175702416483d23e24885cd3472a47c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e9fa548c526c8bfca21d4b054ce94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814555e379e3f79646345f84b11ad2c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04189459fd62fc924b2d4d61998d98f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3ec692dc024feb4ed1e0f56bccec5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef405b85941f31b17656ffd0f27b2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54621dd29bd55397f3477397505e78a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa034ed36de2a3e5998f6d5611640c36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c55ba40595fc4daef3e4323cdb2e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a19b225707092ba9e7e4b6425f1345618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3964349d44fec35c2352ab7784d16c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a54ea5a212ad635357c655553619e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7d4997b64df34f0c9bbbee5c83350621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82f83b0c2d5069fd2c382d389b512c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffea3506a3689f466072610930760d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f28b5cd6e4b039df85b096b0c3bf0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8029e3f27004d31fe08ac39253df66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7eb2c57d134796dbb036b635f52b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84874bdc671f10ca4960a596ebe2c36a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c900fc0c1ec4f23c8dda54853f33334628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a7ab7e8838de0bdfeae40887b5f83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb4b691304bf512dd085178252d2fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7c36de8c7cfd63c342d2f75e6d689631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567aec1e557a80d449cff5e8733ba8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858bb0f75ef133f42e14d4eb1af9f82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efdb8e18cde18aefa5f9460e946f3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268232339daacd136c11c3272ffd582635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4f5811439dddf21baaa59f2f0fb25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35c739025318c11bd28ba36502c325637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb4663710a753a8c7e7c24170c3ef1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c30c6b9fa58f2deb3e649e707d19cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfad4c81572e2d8568d61d1d45985e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a07916a81ee3e4badf337d6e25b298641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b986de450baff068d5c5c91445f056642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdd9273a1429994bbc97b58d8308e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241a22d3b3991566bb0a8e6664195e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87eb5d1be0130f706d340e540e55b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8a6875f3f202d2741ac82ebe52f47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020eb8fb1af89080ee816d9b3036693647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cf8067b67df562db8f5104f0bf77b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a67d60b2d7011fe6bca9beace8b8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52fd0d3f9a6fc26c3719d5eb608798650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60b842796dd63dc0fd41221564eb2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfc47e424f71b0603d95ff1947af13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d95123412b2815c6d47da64c1f4bb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081fa281ca7e3f16a779ca3031afaae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173139d407941fb89d19722b9d207ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd4aa5718190e4d0453077e777d850656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998937e4fc650aeed5123aaf2817b60c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522ca301253a237ea47994512b2c931658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5daca4cf9c93b907b4e6f10577a07e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a078258d885ef781200108f2bf495660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff29ddc15d7db01eda79123c15ee57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc8e05879adee91f20ac4ea7ae9e33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad61aca977f08639d937b5f7d200c87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78d9f1d0b42e10439ebf8ad0041d0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bba84baed9995e91505e1aad0976a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3da64dcf0338fdd55fab3ec0a8e429666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec609e321dd1c3956fd459ce01dc89ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32460dafe4c30e654f8db9894c265a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7667b16dd2b568a1e72868f8ece3c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ec1e7a3579e1b9f852105cc5c2031670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dc0b944836b8e330ef521c7f95156671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da9c0a200a09447d1aa0c3c9bcded3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772ae2fbf96073c204965afa1c685ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d4f709048b8486239e0e7fb26153d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997756676118fe2308369ab9de10650c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc7e888ff4207b7240b17f99b8dd22676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82d8e105f9fd2f2e4b853d097a2bf0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aefa26f7cc2750974b70719288f4c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25b10771e5fdb3dd7c940bb8d0a41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682a4d285312e90426f459afb4f6f67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174e18d138c37be6d5d8a7b5fa249dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d26fa275a1958a22700ad261becc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38895f4bbca9399aab9a3cc62acbff8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9a52cea9197dd054a7b2414098809684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ea9ebd954dcdb380e5e4c2a1b903c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b5413f7d0878289082d80ad61a794686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6fb287b176ee2bd104f86e929918f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2f0843610fb34bd12a0147ad1ec02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8ba7dd468b6079fe38b99f89f32a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87b84c699e9131194c296e6e0987a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29997ba6db3f9266cfef91e7dc678c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2b43c1f54eb1f767c34b3b494dc5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f33ebc5e1b7a08c2d9bcaf639602f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091d0276ce6bf36e4975df60c75487694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23273fbfaeefd8505d8b7d6678a2dd00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a838abf6985fdd1bc1be473e261ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5611f04ec72b78d380d687858d35dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72db612c400ad7a48f8032f5c53f5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e9b1369b60f9bb6dcff25b15f72d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea59b6f9b079c1b7d6ed28ac87e3b45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849cd0badc7b335797fa6e3719fe380701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb506a2f5e562da48b9c71636d6a324702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da910b84da4c6c1c8c047dac6ae3c3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732aa8d15c79f159edeb42ee17f4ef7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838899813f46d616a62b33fea21f901705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f2e2023b7ac7bca67b6963cd6f840706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01356d301e369218a5584522f0e47a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57231585eae90a7b5dc05838d3a509a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94098e2319f2af449ecbb4cb45a82689709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9bdedad39960a8599dfd603db1381710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b41104bf2457ed0d59490364756a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb69513a29d3c25d9c8ea6f10271ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79079517848f69bfcdb7833a43ff765713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b665eb8ce62c15eb53111d8d513622714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d40be4d1e02e443f8eb77e9b8dc49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652e64f271903ae70c6118ced4e82b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e5720fd5651543f5e4bb236496045717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b245f06852cc13edcdb8298e108011718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c9a8f51462d2749edbf0f2493c4b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d74d4df93898744065044dd5217e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d55290c8cd66e90c9942e3b97dcc6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb94fa752c3992a4770ca467d43f6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbaed2330f9fdb2c673454c0647d4b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0ac7a5cd3a92ec0a7c8448b693976724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e8d4337e5083417b86c93dba477fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65844e9eee0a976b12b4fabd844ed3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa928b9c710619d86f2d5f5aa5c32c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36fe6930c35b55f941112ff75c3686728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ccb10faf923f7e680eace3edded47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bafbd90315ff5d9b96ae538a303cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbd86c4f196c89e90c40fdd0b7e0db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5cc965baa436809346090d32232eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475b05f0653958cc20118c7f0f65c37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb314f0096eb0a7b50ac2851302fa42734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bffb7ccadcc5ba6f38c3ed8e95b654735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a61eae1b2599fe322652ce6ee167ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ecc61a247b5dfcf841f3642e83d55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4adb4b6e2d5f018533d5416681217738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c866db9d7e09b071ce59ba835b6efb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b2e68632f055be87b9151c7e39bd9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc733414a0da6184bf436f2d03fd6f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0804d8f710f4500f528e8bdacd47e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc42a5163bd2817202bbd480888c09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a325fad21fce1d97cb2f046bdd2aaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210d6754322bec39f59a8fe384fc3f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2bce13490ab990b6e9edef39039cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169ae19b3658e83d771da1d39244279747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ab41e73d3fc2490680e810bd6656f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea83dd53592624b2619a78cb00d31c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada7d721995e352d2bcbdd31353c12c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f1b3ca06c14a8a2ec6d6aa2b51267751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23353ebe1ea538af1f1b5ac802250301752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0587336628fe5f15d6b4cf54c0efcf8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77262fb2a544a27102f99b6681494c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf22147b7c886346eccaf6aa15e2b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb800747901b85ccfb0969d9f1e1b49b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f88a6de39d662b0eeecdeb8692a75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e97a6ce9c57eadcea139c5e8a6aba1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503cdbe121fc4f1b458defe75c86cf9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bb130ee006141a1bd1fc13a2830451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8802edc500f27acc4c863547a151ffa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e932ac05d6cba09533308557b4de983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fe213cfa383675485bb2d926ea3914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18644a65792b2d91bb8e62937c87648b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55483df2d077d564a9fadaf61a6abbf86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf43037fa721a746f858355d1d5ce67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca1f8d29706e20be3338aae845f1648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00fc97e26cd7d23843ab01782b4b4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d3e89cd6f89b9f7557bf0b0d046cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619334f78f09e3c6d8f7ca8a805bb9bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a72913846a775496f213ba4836e9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb807af6430fe293f71869f3fdba6df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b213cf3969cab48c83e9da89cde81d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16fded390595aa45634270105fd6e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4cbcc1d7dcc61bd8669e98f8a89ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8af0e955ae24bd836040cebdf9d3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cc1c3478b29d0732ac6abd7ff531518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17723942d798ed0e01b1c57659d5e63d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6489e9d17ff4a6ff955d7b4f7c25e2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192f56ab8a1f04d5994105ff62f15e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fa77361affec3dc14cdf3e5c9c44222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7deaf729b97e0792325ecff3455f5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0182a23c6041979c1d55f3b9fb907124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc75cbcba04cf48a486e31d75bc56ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121254fca894808b1c3427126e3b7a7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b087bcf869070e7e352e7e1a14cee6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3ad0cfce0d6b251d3fea86d68366e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9b26ebf19ff53ba21eba88f6cecbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4d940794a3377b2abc2fd086ab6b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ac59fefdec36f0a75f7f9346c71d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eb2687899a459bbcb9b66ce6e0e8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069b5e1e1d8b9b48b33f405d847266433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aa23586629c2d2bd17c2fcb1ca0f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016d2c8505ec5f6fee4e3ce1e582c5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e06fc8e907287e6488391599c0616336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaf4c58b251596cdcaacd0e5524ead37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f31aad0f82196d094a5673d3c123a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96857f98c57671f7fed3a6158e1fa2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0155fa3fc1fd0324063b38a066552aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5e7e497542e8c86caecb22d6f578441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef259953f4c3fc58e51afa51cf65b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777103de9aaa4cded12a34b1a22c944043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccbb19397db4c797f825d9546d25bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f4f6a7cc1e98c050101aaab0d5fb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168c55e8a1f7d3cb45f39293c9b087b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b2378ccd669bddbaf248c349ff84b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da273564fb85b24b6b3b74b2900d7c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8827e36956b6fb81a95134bb26138d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabaeff6499489a47884ee49b5b5c2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce3a6b8d84c1c7754d48ed03bc636251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664be257e27c918283b3ca8823ff3cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de724993a1ba3f9bf5ae147e488068553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672772e1aec479a9d61653c8a485149254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25333c46701dda41acbeca117cf83955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af236197b6ad96813f6fd983e96c2cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dc52ccbf22d8932cffdd191022f6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215f3ee07a18b487a915cd97f5e9b7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da914727fc0d1fc99239881dbb141f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89ae12089c1cf9eae235c89b71056760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61de2e1b0ef7eae7bff38328343d4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9e8093291520ec2be771aeb43dd4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5267b1bba647f6f695787cb38bfee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec5be2832f89c14a201a81006740264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb1f424f27867a165874ff1734316465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280c7639210ef7e5fd6f3fbb307379366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8a8f88f68fa11d38a005cba99c3a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3ab0e428eab2f980cc136a76b1b4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3af5e6afcf6f56bfe55459d54925a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae640b08363ce748f2023563ab9a9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546f5a538532d1643bfc3bfc9fe90ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e60ed18ddfe134c976cfdeaabb6b7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35ce6a6d939414da6565424b9514cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc6168a37a1a16ca1b93ff5f62e21f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930e2341649de2cfcad19dff031d15f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09a67970be7fd99649de8f5ff7393c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890118df834722bbb85988ae193ea8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c9458cd652a2914c8129415fd069578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573c153bed2de42968f75627febdf3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee810709cd6c56553a003f702fe711580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59761cc9612c3c503bafffe4b9b1aa0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ead047968bffc9049345586bccbdf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4663376c28f3c6c0b1120f27efea27683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc950eb22693c73b0d40c0ee5f10961f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60750fcd4ea41d7f91f82ef2c71b952a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1407b51b9e700032913370ec44d244286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85996303d2c2583eb2ef6433853f6d9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90276a6edb7524c95dfd787aca29a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3516280fdd03875fbf5b4bdf7d382189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00accd35f772b26beb67781c3adcfe7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca4b6150fb5205c58d5036895463eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe8c61de5feac097bf90ef67e8c58992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b845395222a982079be96970824b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d371b7e2697fe7b8445b296421289594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216cc6e89fc039945b13c4b610f52bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db9c6eaf82bdffdab7eb8f2003bcb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18433dfcb31e78b576423856f00a05a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc495cdcaf24229b0ef5df48732279df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd97aa7c5a7453576dc03fa5cd651199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df14190473e6c03ba3bb967637648c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa20328703206d511ca9c922343a8bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576539b7c229a0b637966d979ce4f72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7847246916a50482bdf403025f0f10b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99832b65810130e133623c3152f9d93a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a08424b262d74ffbbcb91f7dcc75b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d612d2e50a633e6c81befdc7e8d164106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c00fc1d2715edecd28327e66eeb3fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832ed82f69d25637566152bcc6e6504108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb20761138d277f192aee07f1780738109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c52b169e86ba371c19e0fc9fa88a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93187a75f400ddfd4a1f00e8db5160111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d08f4b0668afb729d76e3a97ff70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6b0588143b8dc3d6e1cb5010b199e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf0c6649939e69f416d9f39695509c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18c2d4ae0f8f6346a91da8f493c8ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55c72a1646806bc42e06febf2185aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906209010dbb489b5b4ef68f15e5820117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d7fb0f97b8f11c617f86674c7eab8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd76a3b82a356b0ef2e7b71fd903da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e574646c544c2e8d5959a472e3b63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4dc60226627771aa01521d99a586d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4d036ba09e3a79b601a4adf2d2994122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ace76ab8e2eb04ca12bbc919774d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756bcf49a60e52643a2911ba47b0853124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb8ba257d535792bf44168eee5bc8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ca48987bd6e031bbc7ee6e9f4b319126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb51e338858a1f9daaab08ebe25f4b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dd196a8b099fe61bba10f2112fd95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955ff7b8077433e276cee6b888c53ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428390ff5ae8af9f88f67475dfe58a9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0253715f79ced16c99eac6f14899ec4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccbaa4ee0be36319531b42e6202f7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2ad064735528025295abc6e8cb9da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64709e710a8045a655133af6d67fbb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d8d65059a12f99fd5b0038c95b7a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f7bc6bafe9bd6a823e1eda8ebb27b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023569e9d4ea4c817ce239d62f512838137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b734f866a8c7792b936b820b985d10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe84a6f0364ecf7a776223737e96151139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c11643632381064da727c02636f9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f963193dd97b617c290b848fa7d961b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8d626461d0f00c4f7b9c60a45520142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ce49274cd57f013b1589d35b44103143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0b09125182ffc7f84cc9514b9aae6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398637831e8c0d8749a938ccc207db7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f51ddc177c14cffb5a98151b9823d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbbe1b1dad51864b0bb0e59ea0a140147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6746e8ca166c4566059618fdffe00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8ecc48616fefbfe9ad62247a8a5e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c358461af0257cee548c83959bf7bf8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36a739526c4bf5ab409e57650e952c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c4547677d7afad64802e965703ece152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c7d0e64c0e3aefab91e7bef0f4462153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18138f5f4fd90af33d2a936c7ec4c79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbda8aa7cb5d5dfa1e7a2e8e7ae30c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465a9d4f58d6e1c31f8f9d9a4fad117156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdd0c15547ea7a5e0a7526507fe444157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ad43cd26f65e04329839dbea41b52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b16b87a410d33e9770b6bfe148cc9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39ef8e71acd014cadec46dc54bac7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10204989a76e1cf01b1b359a785d036d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9f1767a838fc4574e03a557151405162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be64cb9dc9fe0bf83000e25d98b428b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b21452446bf26536c4ead23b59ee06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea767f56ecd414db1699a1b3f69774e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d99900f37fd4b70f1201068966c2fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b26c34cd3c564b2f98edbf90aa093167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4125415f99ce26b771919dfedd8674168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f416dff4365d4343af7e5d0fc13c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe152ee04108bb168788ca47398f4331170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b55866ddfdbf496257b1951c5d2c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aeb258e6353c27733231af565f98b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc27f1429faca12c9e87871418a408173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89341e0942b6e10263d3d96fd3ce82c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb569af5484442e7a659674f08a18ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3c9da0a2461896f785002eb0188b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e40fdc9a12514782d3c39fc7d52e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57913146badc6b46bd5986d4ef7c35c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0168c3384244c807d85930017bf49e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce813f3a8a9662215c20c4d386b5852180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba60ef20866fabedbd2a2792cc670f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25c3da77d49060fd784c82630acef6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29122728e5012666079eb1df363b30f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c457d0d40dd5d0082daeb82f010dc8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53ea2796396c004a576b2d01a25cf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46205b3c042ce792ed8b17f4548d03a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90abbaa8208738caab0c0bf51ada01b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057db8a703148f1b5a017aa2c84fa258188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f548f9b4b64458c0b9cb22beabd78d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fce2cdafd10a4296921287474cf71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ce29e0423f860e3b5914d12e7ac34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978f1808536b8b575edfd48d1f7df17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaceeaf996723d92872bf191fa37cef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d53f870d201b49f40d3b43a9fe4306194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afc15de92ca77307e5b2573ea85270195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35bca96f36011e8597977655cfd8c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f27da61e1bbbabe85c71eb4c04be3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2d0bf39df0d46bafa7fd68b6f6497198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c60247dfbc08cdfbdbfb81a5bd7606199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c53a1e507ab4ef176d9225a83664e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae9d7d171e31a851f55159b55ef13f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098ea9dab53e8fea6fda1376d36e650202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4629260a5e90be1084b025460299cc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561069fde5ccaa8943dd072bc413491204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d189ca2925961e8a877775c4f18c981205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4c8228156f0283ea6e2078781d6c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776920ec6e6d52460fbb8196dc59b468207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278e6ae3b2b6d03f57486e68490c4e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf3dc37b1c1cd155ecd85f2de2dc65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e310d7cef34e3b0202bb026738d27c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5315d14d2877ef6141d5b5e42dbbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196f2f70696749a94c8a2bee8ee028c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe1727a5139a3ddd7d1b2ea2026dd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa53fa95758785e4dfacd65e3f60ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dab37fa38fa6fe3c5caccd64b02f2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb03279212ccda5804520515c5b5f45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bdc190f2114a900bb614ab151da2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1dcd56378e5e8d305e6a71f5717d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63e23170222689b669c2508bc0e2e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f113953048b072f734e72bfaed63ee9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831ec48238de3b376b9d508216cf9df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd51927814908146e3f373b392892b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1f294b9542e8d0809d8b10981a7b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc04361941341822b6d81f022b29bf6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e86eb3f3eb1e55b97a02700fb8354f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89d34853df2b55703f398d82e5dfce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c6ae67e5c995e3fa307108178aa38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e06cf563d58c03561ea002289da53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0463ddd581e6a3285ba21337ec4d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0c05c0db9730dc5ab672ec19345f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf97cbfae8d8c99b8aa2b0ed22c51c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c0c71e8a10d7096a063fa70334c9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476ec4028c66f729b036480c504b808233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cc2fc6902fdb0cec781d33258b874234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2257481d50232ea33dd0e100c7986235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed431abc6532c65c27804bed1ca145ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186e54fe0f9354249bd6728ea08d24f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9db9c12511a2d88d0ca4bda1489c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9684f0dc718a1e99f8af23253b1945239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1c8d50d87a57c4804d5319f7863a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35b9d4b6c4eca2a40ceb1550fe1a4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea2b0cc625687249e895a1d470d5e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4373f718cab3efdb27210a1068089243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862d51f90573b9b65d0d870f29483a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776eb553e27d55b25ed9987f42ac2b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c0d69e7412796dd5676a3f8e6e7d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea987f82ba822c7431c52d4557f57560247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5781ff7e3523e393a2c679caea517b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d75d1556505458c8f208ccfe6cc11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22215354992ef144c68250eedb1a882d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc9517f48790fd1884fc72ceb7c8cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1ac4feed47d0b0b81e480df7c1fe9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03aa0d0307c28689f719ddf15229f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8ad72992cad8bce811263873badb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47afc48626c422a3fff83ee3a65ef5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e7e61ac05e8b4a7bd353234a9cff8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da9c0e28fe2aca7b662d07f364c598257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311896a624025957eec75caed6541b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da4c71404d6b23ae92202cccd00b53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bf53f78747ddccba47a5f840a892f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a46eac45eea60d55d75fdb895a83d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7cf2d291d7bc4c0fe6867ee0f9eeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04113c388a889e95ecd22edd42c251263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff0c3ced0fa3f3cbbd864de109372c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12872856317ea0e69348730dae3f52bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346a5515f24d382e445b8d58ce98911266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763ef2317434b196fad7c3a7b17c65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395068f5f9598f654be9001b544ad99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e652390ee13cc271c2a872b91476df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f8e91118dbb73d3e91bc6f8b8220270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde7b6d071e3db3aa4e0a68c5eb30b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d359cf3617905763a56b441303da91b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5928185af6b43f8fc6088772c89d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9981f02be8a349878c4f0c10ebe09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4457c7a632e74e43cd582105352fdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3b79c5a3cd0e5f7b00414ca0dac02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9ee2c6aeffed61472e5746fbf1177277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9f0864be711f1bc419805d28e2e24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef071ccabcb246bb31d27d98fe6a455279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5951d5c20c89e5d37a06f0940c4fe1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755d4cf0a303a60627621384d084247281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dd6c79f561378759b27797624d7d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7cf1f079fb2e933d4e27890340c44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751eb42d70801981ba2344d2136c0ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc6a7f002f6028b69cd2058150026c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11857844f7fb3b9aedb48fcfab2476286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a79fb7685b25b08c140b4233b1e2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232d0bb3f350dbc45832f96217100de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2968a9df0ac3df0c6a51d0f148b81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7796184abf4ed13586a2f3c20be26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b75298607ad88b01ada4e27bc8112291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e6c1d4dd6147ea8ee0388baddf089292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd69036d92833aabe89b0393ee3b19d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0a5c5db2ea5ada02cb480e741910d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71bcce48b29b558155fa3b0f8bbcb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df64285c90c4525d07183877ba8cdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77263c6c46295f76e304e0214b20634297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2374444dad6066540213843c7fe4836298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d371af4c4859acc146bbb3abcef42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd295a987ef205d932b36cc033fa31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6e078b5913dc0a7a49f51f437d428301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446765e2bc0ab579504ddb8105c89be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e6f504d7b680ab2f2c82a0cffaf3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec0d33cc90d24ee575f2b957c266b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3298b28217326a290ddd4e080090526305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ae1c92bb93ebf100e2fbdf8cc270d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac9125b891a634265ebfda9e5f652a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e5e038c692c85a4edaf963019adb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4576f54b4232e9edb717c29b218ccc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d40eebec9b347fe4a1fb0ef71122d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37487e5770e899a9e38a170a96b91e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863272d8e81301651769adf02383054312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e52e6a9953f40e6340efca7da65d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fab1e10d6d21d180ab14acdd70ba00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca09d086b164e66cfb27de090b3e69f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cf75073c1628c0bb460cf6c6edc33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526856b4d9bb8a501e8daac255a3c35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd90fbae43e82487bf5602f42a6eb23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91b754c849eebcd75c4bb7e8f8556b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d2e1b0d76e37a747d044381d654fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a071b0c89ca7dd6a8c2acce5ddd27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc497b47ba121b2b627c314b1df070d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa4afd992a630d58e475d159cf40e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39664c8e79748164b1ae1e5db5d8a65e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e5a587af7fe6e5e6314ab9ff73c30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85d102c79c9f6a9a288f34b8a67a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eb7fa212db28cc9c3ffb6dea39fa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa10c36472a343a0a2afd98511a7fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cd5497f507526ffae16017f9b20b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8564472c79176f01d2264aa03ca49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9276dfd353795e810eedd315cb61fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe528f452cc529aeecaae3038e9b89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796467faceb32e907452b38836d8b3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa28ad91062a0745332db0c51cb1a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859457fb8993d2225b3100ff1ecd210335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588715c4d0d3a44addc11e2563ccfbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd038e72c876e880d8ccbf7b57cf949337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c0ac234fb043f8ba21b778cc6bc45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b793875c034f4ca2a3a193b9c1483b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22c7217afc8444691d7d2f937dfd70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040213b015eb59b70a34252688f89635341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7552d9c7415154dbb19951199b6ca6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59962e6a6cd97643e0dbc3492c7f5ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b115a101a791d1037659060e3f56a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cc146ffad627022bd3432d118010b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab728d533d964a71d9ea4d872560eecd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8fab594a55756e368bccf01fc93bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5befbf44dac863610bfb128b367f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe3d9117cfdb2cb64d0ff7af7ed3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904f5e088d30223cb9eec8cf0092f49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef246c61462040f0135fcddbbcafa6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322903cb0f134cee7b560a701194e637352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1253500c154e3c5c0b5acc9a64995c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32d3b2f8450c150c3c01b53803987f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bfe95215ec432a5af873facf68c75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15efeb84699b977bd6e2bdea2e1c67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711edbd72725721a41cd9ab69645c760357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0934e8d978dad2128fd5e74b660870358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01af6c277f7ef6aa872f22b515c8d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06561ab96f4de567cf7cc7ef2ce609cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989597719b3abf4303e4a895ea8ac89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3100de44c4936a739f873b5481e67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbec49f37ff01a666fffe4a716548a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477f331d18d1ff82e08b1045383483f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222a8d1325532f9deb9395b53a67882365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225188db61b9b0d66aac454f6aa2382366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bae4ecdfd2032b52fd4df139bef99e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7b889cae8af59701c53d9714e8fd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967799147fa3ebc82ddfaddf7f6048f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deae0a5c53275b569e4e15ab4f879b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5068ac75ec446da53c87bc1b472394371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd22aa649625000b876f14eafa8843e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1ede117686d34487e4f8e10e47419373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ca1d9f2e757eea06e63af5bdb9b3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e244e585feb23a88f3a8fb24fceec4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548d0161432a0b74f126c1ab6bd09a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d643598a20daf805d5698ac07c174a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0846396c8af7857d4efb1590385b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c0b80db371755659aa800d0173bec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c8d12b6a823f46fd96f500131cfdc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a8b87e02103870b67c7abefca33cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7badcb65bcb24a77897505d5c34e56f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ac00bc86b0e25d9a19cf474f79510383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c60fd30587032db63b0a23e993f9d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac71a87a1ba949e27778dba1b40f74a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89d4ca7915c3a2841f117390616c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b5d652a6d9e7d64cc79a6982075b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b673c9a1f038ff29118c8de2322f794388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777e5f3327277206bd99459e042ad39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b1c9afc513b2946c56f7eb0979d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ca7f9da18026809f9527a74f5ee80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8557661a2142368ede488b550cc72b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f85c49c1c884b88f7659241ddcbb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a8d18dd204b75904745ae7b037806394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01897eaca7c8c2c6cd141d3efcdd3e58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309100dc7cfb82109404df2055bd295396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47424cfd0e76cc442d0f2c94c77937397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5194384aec007b90abd040421f19bfb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781c884506bd5608902b01ded020a04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf63a3e97a7a420520b0f7267d06c62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed552e92e4b28b12c80f715f419f1c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf71644fb3ecad397a8951696f1a76f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c217fc1b694114be627a292489f76a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29f0d64f06eb1bd8d90f19c00472b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64f912105aeb3d28505016c8758de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf37c421ea7f12a496f14c5d52105a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6382042b973baeae8b014834d53e764407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc7c415c3e7af01e3a731254558982408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c848029fb6cf296e4aec47e66ebad3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04f80116588155675b08859e3ffeb5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea0fecbe5118359d2abd7b6dbb8c1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36231334ca57b237e20e022801ed8d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30830c53b6af584a5696fc49fd88a0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abc41886aa4424e9f8e910ab0b4520414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02106287987b91ff48833cf997c847c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dad04136658a751fee8e69b30e51a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c609aa641429eed151439ff1d8c700417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbba95fc8d9f7cdc3917b27867a17a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccf1df813f84675bc6e99eb4f96ab1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15c0eb1916eecc479baa4566f5895f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ee7ceed5a6a0253694bf6b1c54ec9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6185d4832809182a60db3218ca7316f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4da4d31dc1246250d5aac30be58fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e749a11dec40c2daceb5b90ccd2be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bd34609c70b12deb3bcb7609b8fda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99999cc734e420a898209a4c02b27396426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3f9324084c5fa27b0c50653b929e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341228f4bb7f649a907093cfa0ea7717428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef75e203115d9b0db039ef0071d0da3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd570495c18bc3c0be5b93691b0cea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59642570114406fbcee4f27766aa2d9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fc19e831dc043e3f46fce2d118860432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ba333d0d10afbe29ee2157d0d8f73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8295f5dc98fc2562408d3fa62340c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3455cc5ca35f524df246afd5a8f457f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e7c1e99d415a08e2336d1a0046b53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f90f3f191da28624856e4c5952f4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214dc11e65d4797899da60548b0a2c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bf55f6c7187125904609805a2e2a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd5f634dbffb3ab728e02bae077252440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1079f41a39289befab01d9533147134441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102bf02f6af92278384245d7d51fb53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc85404d73149a4e97825025cf81db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bdb5fcaeadfe7c83706f8bc958e1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092a4ad942863317ebbb139693d18be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e9f44ea050dbe46588573b28ad956446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d8fc0d7f3b7dfd2d6dad2f022cbe4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191616526af4af3004c746c09d520db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a369d6799fbbf4427f4610b60b664449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a20c5c42cd4f7b788efdea2c4c88d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453fd9ff645ca3338a69bfd118153ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e47eef2bbf222d39e9f65dad235a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6e0263a4ff0546050db00b60e392b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a26027a88904c2626a898576f0ef1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943e323e44396584b1aad9fc841bab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edc2fca3b55115698e592bec5c3739456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15966c42058847ec6e385adf3b80744457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfb5b9d2adebe22622b13f95171e1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c53cf97480131e3ea6d671e702076459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79e8ffff25b296707adeac699143c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503597e12e4879d28a71bdbba25c5e83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15792f488320e8040a645881e969e55d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3253a64590745bae5520bd32ccb0b05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5fb82483df99e60b3b699e9ae3312464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32882d601d8e72eae147204c07015320465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc120be9d4623dfcbb07ecaf877390466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fef2c81de8a38847aa79530cf0e603467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40bf97b4bf0cc088571de01d2cd702468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e85c0f7b6bb73c13083a70a9afb240469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318e62b03cb4f7afb877b2eff6b35f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f0e1ac4bacd76352485284e893237471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32622a4fab3d086be21bea3cafb2c5f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5918adcf55df548f401cd3da0b19d99473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd699fd621efbc5794e37475d1ed3f61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0c403fe49e331369bc5a94d03a8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83adf35330df18a4f43039f6fd2108476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1673fad0d99e2272754a21c2e032a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f29bbdc32933b5b2d601122b813db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00dc767a5cf1db7d60a055dac09714479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63115074b90d0f70da4f345249d9ed81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060990e4a89a6789bc0d4feee2e5a63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48cce2b4547f4f823c176c64245cb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b82336a66067b01a24ea2b3638ac0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1cf9ec8cb855b523b75c8a39f85dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8be6456ee89a4c5f5472e6c559ca99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b07baa51cc02a39fb66b3149b3542a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103679de55aa838fdb6c5b8eb0a0742e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4384db50055d03d406685309ee7229488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076e4f2bbd6daf44c63481b40a1c6b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6657d22891b311863a4f425eb0654f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64c46ef1d79d8f16fe4e6105c92c83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4e5c7367c6844899328701ea4112b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d318e3cbd3b483ffdaa5704a6286a88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e6e114fae08d30039cb412da76ef7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784a355aacb0438b7a4dd18c6efa770495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb40a019125f9749227bb89f439faa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f69113f87e14944e029d2652b92a72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d419a11c0e31e3221158333f12c93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606cd06d3f7b933d85b13dce7fa1094499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58839472222bfed44577c39e7b5f4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42ce7aa95fed8beed0f4ea1edab5e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21042c5cc9398717c28d4209db316b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3369a82f88ce1bcb6367bfd59d286503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd961f494ec6e811a854cf59414a70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b870d8c60f609ef43e2180381534632505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01772dae3ebe9469f29fe7268bd55f51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3b26c21cea5c2a06b86aef1db8291507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797ebc8075d9ae38f7254dfc82a85a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142af5a5e21dc2251ff744c2f3c59383509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda8e51998039c86dd136bdd4f39898510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb55182ad3ec7e7ad22eb833208d8f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75581330fadb2610090097dc6fa4f224512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54637ac26dbeb3e782a0fe5612599f52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f49b7b140a761fc6088e5a248d9ce0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8f938c66eed5ccdc41128ae29f24d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fe5e94be4eb82fc9f642f97128c62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5b94b3f68b1b4f92f81af996b090f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228e6227d90aa17843ff3c73c532a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0443468de3d8586323c8d1c12a345519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07103c029133e02c8f7ec96d2c059cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9d69c5272f277202c9ffd4e0a1907521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf56b8c42ccdf229d35b8bb107b32f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274f7ae38e78820aa96dca251a00408523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d90f248a896b9ab801e7982cb70beb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35704877c0e4e39a7e274ff9daae0a35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93235279fc9365398f368bc85f8e086526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea605f3a7eadaefc1f9a94214b2e72f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559467f1f5258a10f2f296e31f89c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b25436b0ece7b39427298937554cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bcf41c606c32995a65170b1f7142b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeac94940f91e34d4c6befb52b8b15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482aa2b3ef7bfadb158bdc2d32e1f86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4cdd18d770e8f00bfb657e1f46da4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0409bdd4644e42f1106ec77475ea5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997fd00cd6234840c7b675e07370029535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e44d79836c09d7547a0dd8c14456a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e04d694ef08b4b1137a882880c64c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688f5c0c40a0a96a8cc2fb03450de61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d0f684178cd368441edb814febea6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a25c3bf94e9c8677730a632e15ab70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa0a14aae85706916529f5a6a20687541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ea813f43917c4d6163b7ca181f3bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d4604e2933803602ae6df02f8249f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0307490e1746ca1c54e164e6ea0d56a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547c819ca4618ea442daaa2345304b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dbe6f90972c5d4274d13258234289546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dfccde8a7bd2b4cc366225f862393547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8a7ed4dc32e7ed3843f8a9bc3808d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f620a0a5d76608343ee61e2017a588549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9f95ee8d51b6f833a74ea10126683550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0975ea7ec09f784509c781f7291f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa616558d58840bf684e9845fdf9b0c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6f998b1923d7cd23f089f5adac908553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484991133bd4579a4f6bd2b386da2d8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737bf4f47316b4eb132b2b3e2d992e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d54497fabcb895d21bcb567eb0a1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c84df7846c3815a65316ee2e48f157557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de021b09d7ef6d610cfb99b179c3a997558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479c00f312d45298eb7fe1b995fa958559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fadf9135cd2e49058d8353f44c70f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646a1f314b088a551ddb85592e612a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445b0d5026ee4db7566f8a4a0e6036e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2841a8e9ced4f5ca12d5f4cfbaf06b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a264af70c50fd379c130579f5b531564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf94460235ff73786a7d30847fdf18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5c016def42f077b4bc7e12b735300566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99603973c703fe58134da200bb1e534c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40304e7ad105bb005084abc980bd81a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeabb1ef4abfb7e9a9232502ad816e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba910da6407eb0b8494fc5d535b1840e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d6bbabeda6228210c60c31461b8c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003a4b0672a3ff1c8654abd648787a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199765328dc23450eea8216c3da949db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43af444f6f20949bc79bb802df2cd0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ce48fe9b4dccfbcf18378818067df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf423328d8c7454f7ed4d1705dd610576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c6397cd6d21b821a35ef223130c04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e6fd5678fddbd2285195aea7eaa58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565d02a678583c5211abfafd7a0008a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ff911f7282594bb5176daf63191b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f490a10f24c103f65092bb0642f6ada581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1384c303f26e2575a0ad841180fb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2455080bff1d955a24cd59a6dcf0a5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5a5bc8c7770fa64516d6ddfc6a645584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256f4873afcbb26ccfc9ef3829d034d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7d5eb4c9fb3340eb0fb050e824653586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816087f143fcdcd4a4cef501cacf3a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49ce021ed9cdd42f863b3bd103a58d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368f120cdac5d19e5d9bc93602c19f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f4e4faea863f527c260e6937789b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ccee7f640682d8ce16313af533739591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3f4a5251b03a115d09b38ed052ea9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e532a2d6a75163454e897b5f91d3841593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e113daf79a768acf61e56aacd99d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8329535937a34be4aca568ab97b85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47344a88c0e28b127d3840b53e36f49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50c38471a4764e5d91f3b21a66df87597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf4e732d352a6f6804266448adce9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2ac4262f34fe0a874b8c26ecfb762599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfd3873b1b306b83747a8afe1b4d05600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444650aab287ff2b9df74cae73ff1fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540f5d3a0d2bd813d379b6f837e314602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac0c253c364225a5e97e7cc74a4cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5332f63692ee12423e2aa144ddc57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467a7f519ed619fd2f68cde1e9cc1c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cb2c552ccf94a0cc3f3fddf9c57be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073966ebce2cb348de8a8b18bf344f07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593dcfe6af4584d66d22d5e0f8d6af2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0d4e56f7c0c87a1e79a3c04dbd3bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8229dfc0a300d3b430536ce7c8d5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefce8745e1794bf3ae449ca71cb60a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0175fd2b50c1761bdbd0b9f43c4a58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298d3882f9c41a743b99cec286622a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f9eb9256b4caafb129bda9dc43380614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b91b995c2384f183b895e090a712e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c65fd11a9fa4335b88522c90f73532616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c862244513b21bebbfddb9e76ffc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b06926b860f9bad656dad3726543618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4f2663032f54f45b0628c4f7afaeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c6315f3310001a02375fba6d93980620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592ff3ba0a80e286a496194bb5451c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab337d117e9354b84f48caace297fc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411e94ea629107a1983a19d7879d465623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac00f51b5fb3106974255fc0fc8438624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31bcf70a0da4d442dca893161b8aff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea581462016956e4ae3a72d59a7d64b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1941d62f2de46754fbdd0df56763b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793687d68aa4c258d30032bef218289628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5da3dad88a3f79ad7fba89b2e34649629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a84f823cc8d41b685fe436db74830f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428779d91cba4e0921c4ae24e854f17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcc2c53c5dafae2a89ece2aab25c87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084602b7e056ac8b461bb4ed72c5eaec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd32d3610d8f8865d24994c9fdb001634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd52f378d026401ee868c6dfcf64849635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444ea77e1eceddab07883d99783cbed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33ac8f8cda28e6717b342ccaa855c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497436e36be090fc05edafc87fd27ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90125b463f04140404ae2751e084c365639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106c1fcb8444217f15612c4c48c0020640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91930113a5174daa16ea3e7f1698d828641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd8add9fae69afdfc04ce8b9b9438d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a90e3575af49db3bdbdb1ade910ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3f682e5a209f94fb872b8e56f0914644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e749e2fcb599dcdfa1db70f400ee400645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374e5a6a61186dd5cea0efbfc02adc0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa32b70ddf248b60246e4f4860548e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb69650ea4db4137a4d09858a6fcd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420d0ef0562ee8e93fe78a75ba2d024649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093017ec8f2ae931888ed8aa1192416650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3b02a6e3a86aa94a631d2b4879b36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c732b4d704b54cffea478e1c4133e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1555d55dd5c00e71e2966b0bbbf78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86370e1fb9aedbaf10dea0edeff1b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce583dc83ce5ec37bbe790c592a5e68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360464db1b85deb668a8e57fd6641b51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024aef83d65de569c3068f1452f4229657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1d9a37586e3e712333b0570af6329658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1253a83ae97680c81203cdba2b1625e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37acab96d98091d927233724873948660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772eef87182646ef0f6db3193f6b343661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6950a0f0eb5123328f7b20bf2489f47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fe9fe653f56fb460735bb868244a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee7779ed77cdf075f2c56463196e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3012c675cf256c2401fa041c861323665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c624fb8bbaec809e90cbd71fc1c3ddc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fb23d2c4fb269a3104ed206c40ece667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597194c437ce2bee22d711616040a520668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb6c49c37d3fc5274b6ef9174da262669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc2cde3df58d40cb095052214b7046670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627d9391b2ef1083919beef054186cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6ddff89213d3776e09a00a7443ee2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae2f4f88e13c1993986bcebcc1294a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4fbf1c2fddf89d284375306e1d769674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d11102b06ccd31f827e515e7e3c095675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6829eed2b0e7afae7e552c4908f7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372069add1c7226982fced4865cec957677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef2509373a9f5999b759cb91f3a4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1813119165a18df8c2c7182a54809a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346416b3c2797334669aae8c772ecb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e1e10917f0986c593118c1a90357f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b640a540292436c501888c6277d08b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac902fb94b514e7cedb5d331b9260d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789d22778e7de8b1f74278e48bd5fb8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06881a36f83acb698bbf6f3e4b3c45f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8d5d86435c65edfb1f1840ac2e9e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc7a60c31406a8954f12d121348efa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae9f56e3df83b964420922003d2fab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07439513d54f8a58fcf8185bc64b2906689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdf139e67ca3d5af6dc3e0ec41d203690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f705c95db81852ecd387175c1b8dbd6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6194afcd647d0d37a215a4509775331692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d9440a73a64c83938717cafd941a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47034a60d17fc07012a72bba686b09694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8b5011977131ebf3941cc2945be5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd03c2b5203b91903e5c1582726850696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6124a7d8a77cab783ff35624db5da3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396206af950e650257cd3947b2e98a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942755a8526a7c66dd6d627940abd354699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87086d48906a1b75ba63f48fd8255d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009cd0ee2d6179e2960697e295daabf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100d8502fcaacad80477e1cbd4e429f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de8df2e27802a83e412cb2105bc347703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673f44843b85167f4b2dc658e0799ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e2a093c95c19aecbbf759b0e97276705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a4e5d356cfe2c31fe12e3581db487706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1e7486972c8bcd83e1e75b30cfba2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a29c37eea6b9e56dbacbb984f59fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca683fcd298979b7c4d6452bdb8b288e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba5f0f7ff6c72db56a32a16a2d1bcb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e9b03f6233b5d6814d660ced5fd06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e477305cba3cd8dbd7dc8a286c60e19712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd0d8653be31b7a70d77ca446e9c98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aadea7341319a7d22bfb3481b88ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe992e9621cd299c87991ab54160650d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34189d2beff5a96d46f515bef74adcc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cba9b0da94a8e9f3563c21cd3c685717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83787e459badec1adf2f951072e4c234718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfda3b23335193d739d851cb68c5f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86adae7b9e8a137c0c32e0c7b00e9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21336ca40687e06094f2590a97067b36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeb138a6c078be8d5b0fe0e2a121c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e9a3e12abeeec9fa10457f4fa506f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbea8cd25da27d3b733cf9ed8afaee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e44f8eae396723bfccac5878fec06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e5c6b05ee3efb95bf5d0f67c108e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead331b6bc6c21be576f66c4f665f4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf724e02f9aeb06ff75c7cf9e2bd2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa70c15b9eb24eb3d51dc5a667fb2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621066443de04e1359eeed60a1ff82b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e52ce1881cc91342fcb8ce75c12fd4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7560fba7f79231ad2332379e7636177732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606325042be7de106c86dff99676285d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9a414b254ac038a806cb372f47231734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d2f792de836ec24c7a8e3bd71fdda735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d6126ef8b420eab37535618f9b90c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30a3abec0f5b98c697d6e3dd103ba5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa6180b40c4df5bcf5fb5801b9167a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32208d9a12210d278ed398a36bf141739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18b1d873832790d9176b79c6a83be5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce7faf66c7c10a7324b326cb5309a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d980da80c155fdc60488b287209d10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6ce3944e2d6c767989ef24160f588743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba737a325bf160c4b4be56b04a911a4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb01bcec8f4d7846a099d2492ae0023745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b3d26d720fce60fc95fd223b09341746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5943582d967e1359ce1fa118f209dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd16f0387b38e3307da45f1e514ff2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283eaad8b1a0e404f213b42e836409f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a769e9b57c15af71e7238628bbc3c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5661d3f820f8b8e377c753b0a39c38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180f9ef9e066ae12723fa62d3d1ded1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec4805ea78a95aafb8c6afd47dd0fa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c70d681a6db09678e9b5b837aed877754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0065787b2f7f3fad3e750485ad92c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb085a90a3437f2aff34f0600bcf61d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc784e06ff9440a3e51035065d1c0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0d93562d8ca71a5f189f7bd86e8b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b11d23d105cffb259e081744c5628e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>