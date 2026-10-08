--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421e340ed1c9674d36efd42272bb73b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2865256aff381b219a8884c179e67e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9b7f69b8ceeb08407d5790cc16b833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51e1a7534a4dbbc9cbe9f2f7c3d0124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee03ac89dd2b389bdbe3f996a1023f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebef23a93d1a9368a659e44417341b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fdc151f1067a98d1ed33a97ea1d8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9574244ddbf234013156495289baa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde66443459d72e6e10aba4f790a6e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaba5a8ca30a932af9f9b135a25c1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d1c6c8e3f527cef9b5ddb870a224f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408b34fb578445f900e65941fa0e99112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f7cb1044e3f7abadd04a44581898513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323f13096c2c8b2673d331993e5d62514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f3bf0d84a023da977db38a4f9271315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31db9345bd931088d30bcebda027bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e60982bd2f48e444f7b19b230bf4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70e342a342b521b821edbf65a5a72618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2e9094f801a8ee5b7e926b49366e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3751be252d4238f2e88f2271adc30e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9145b497418ef030b261779ac6da3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f3246fd4831ed23d808bdcdd5d2bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fd5de2c1fb3624d9937e86d7e536223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954949c98e6ebad5dea24c92ed44bd4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1572d0dfb9b94b0f230f2004c82d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb3c837e1f1f58edddea5384e0ccd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25b2586403b20fc9bafd4ac41922e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ca9098c16cbbf0fb1ea63e3c0307a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f129f9e00430580f6f43e833de38ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8746d3a6e8575e6a26aa17b95f0d6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a818146b00cccb061d85d801251257531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a3a907c51defb4d01742902043c4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb0bda8f63f035c37b7c138eec4b5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14628c16dd016d7a4b715c427cc6ace34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae07778c841523c600715e3f0a005e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c876c2fe30d488481168fa79554a0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a90a16abd0f009369361ec87b2b6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284965e24fa2bd5bdb41e5811c299c3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d894770c2b7f2f6114e4addf1e6a6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9d0e05dbf2f5e531a86247e20cb8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e7d1067d1da068950139407499f5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba99c82917b0b2cad10b1b8d205affe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6c8712a93c1be33734bfa29fa04b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be227404fa3ec7ab80b77018896687844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169540a76f9f82e9562e6402cd85ed3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca164dda600f4fecf636e7338ba09cc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69752adc912b4d9848d7a8a7e2d6ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505c5546adb2235890f55ed1c93cb1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1437340c323306e74e5a237c89937e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b51439b87908adbd3226cf3bdf58b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1fd2ca70f1d2b621206cf90a72df851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af1d8afe281348947bb639a7f40f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e99dc3a6f00044574608e39ba564b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c522dba4f08f7ba5a2243c0c62713d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519712e41e3080bb28cdfa99d9f9bef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55627cbc6ea7d56fa75e6e7d240fdd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a696ff797b9e955a477a917a871157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742690e9cd45552c38c2eb201e2234fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfc6f569d58cc1eb64cf3ebbe787ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292e7ab0eabd7789d919aa6dfec5d2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7cc1305edd344572323127b72a7d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef81f40ffdea9c9a35aa103366ace262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cc637026bcd247d438a4def1b941963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24f1deb4824be020ed8a7abee0cf5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65564980f6166d7bd6f413c1cfe2eacc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0108bfd0c90c5d612a2c51505967c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55f8134ce8cd6702a52653ee21d6b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecb68a6fff03c9494cc407d1b2e5be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b575490bd5a9023e4edb4794b8d2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02dfe128b10efbaa145bd123308ea270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c17c4a0e06854db207b0783360bab771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a918b72b4e08a17303dab126b618ae872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368133adbb4700e94b3173010f92217c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209dc347900a6213ee8abe4fa1ce26174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433c562a9fe23fd7f4d375a49305b2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c44d6b097e3c91a7fc459146743176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca683ddc302bf70aadcf7dc8ad461e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97557412ea09081e10ab8786ea6b3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dcf7706fc6aafe47253224b9ec9c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9fb8421b92fe400a718b868f0ced580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f10bf3caf9d40525b219a27ea4429f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c720abc3ce3ef2bd37113bd145f28d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3fbd863894af1f0185d0054b05f1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a8f032e8ba729ef6c2151e9eef8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d68731e0600cc65778705b0a1fd4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45503d178c33c2cbf1369ea5fa8893286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187244b0d051eb3b1030c95726a695087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f9698ab610785e9473400b4cb605f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c356a8db7398a936f4de0d5a05778b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec32e44f5736cfab592cf7cbeb7faa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9da59eda3239ed3243fd5d0016e2cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e94062b03b09354d3cfb21a2a697f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6315e0c549f0b3078912e02f75eaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2238c65e9dc560f6697417afe25d90a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961470c27a3adc4bbf3c08c49ad8f1a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51f5012d77dad11b71d15bd9d9b5a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf1727d9774c004ed6d48bb9f7149997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a628526e9ac7c164f9e47440bcb8c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc2b94752155c8b49e7bbd9f12a09599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ea26799ec05f1775b08b3e23dc7dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7b7146610d12daa16d4794522f6d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f4807b673749f9596cae5092a6a60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a3297ab9c02f03bd121a554dfc0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6742a92ec316c8708b15be7a6766047104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac328a69d4c65f904816322c4dbc25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9f1ae2974722d20fcc171f8921297106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40ba739f6857e52c041740deeaf338107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681956804330a880653f374a235dc5ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8454242b5101b67a1fbec31d33bab0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813569cc5e1342c2739c04323a6addd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01ef595569f7defceff628db396189111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0a11b83d439c5cdd8dfee67305a52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f23058ae648e52f28efe9c4b457c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2bf3cdf4fd3b32d6bca78be21b375114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dca79d270a41e5be5c272f1b80a890115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8e2645e4e8cd8b90d4109d1906883116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b490a095a9cd7c0e496b23a7e986b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d591946d44ddb2882a222aea8daf30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924cd97ca8dc66ecde6a9b73399e029119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe6eff994606bfd91c8d5d9b3364d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d20312392731bc173cea042addb1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aaf2aef97a2120b7106d54a548e92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81080b874162ee54bf4ea5ebbec91af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bca65817e21ac52eeefc31b057530124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff28e8dec14d0ac46518b8f04f3d82d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d7b14c4910df90f00bffea613ce84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b08d88d7dda2bb509a9eeb816833127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dd1367b2ea2c727960456bc2f89cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eef6ae8702b4d1726fe6717159c14f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0295e249bbd3d61cc1b8c998617e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e6b39800a36a618a1649b0ccaf5d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468727d324c960c166250d3346c7d20e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921e9853984c18b89565244137d2806133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1202c27d139b07fd8a4ebe8b7af208134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faee245f772cf32195c09dd9cb021c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaed38930b8d8fa7618ac490950201b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c221cd47df38eb67344512dbf038b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aca29c936ef782bc7c0cf82084706138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072fd0b4a87bf17a404b695cba98b18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683d9a79b5235098fefdd3d89eb7857140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404ebf273f40e7b632686f66b335c57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01705575c3d3781bf2cafc9108d0af36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c17566ff909bcd6bb11b9c3671f46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d9239f19a967bbdf090ef3bab47ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125f0c6f9295b311cbe83d0bc1a43d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbdeb5871d006d4ab96363b6c02a48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd9e58955828bb71e2b03178d13b6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a8c5216bd495956b179971a5a6e42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31196652fd2d2e82d5bda4ad0156aa3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea9687a4db326bcf4e61062957d783150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9efa1c1b4ecea1e9f5741384b983d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e219a4d82cae9b8431b43f8dcb267e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f928c77f30a70c45a55fa070acf5da1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa428a82ec01a5ae6e49412eacf69b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fea0e37cd327465ec91691a9dfc25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b723dc598295f90b3fd364ca668008156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f8c70f7a01e522fad60b72dd927d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463a8d65c089e7e2bb802f4b312f036158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb5b1c43530589cbbc8bf0a8c08a05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4826230d5e340843f140788ec2f42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727524166ef0bf60b65fc38efe825ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4b013ff46d2378b28587eeb6ca796162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1cf8696f25599b558241e6f6d3bff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9079952cba0e5805347037c8214e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a1fa3090627292512945767e54a15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035acebbdee37dbacc31f6a039107cab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2f8361f51c043d12cf014a349b9ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7de89da8a3b880d53bc8af6fecee7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb090283aab463e171105a331aebf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466a3f6a6820ae799f209c39ddd2feb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d5865fc0d682d5d878067d0e2fc4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc4809af232781ed46bd75dfe0bbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe7083f5417d41fe7ab00b243f2a7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c607d6ec5007838be8455e34870e48e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5bc42f36326ceb6489a50ce2ca25d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04841fc7daf37dbb23f67807c52b2096176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445faa9c83bcfc8e5ff38327f9f543d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023963d629b4ee97f5b330271d59d4be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e768bb517939d79481f482c4802a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55191987cb0669ecf268740994a048180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7687dac485fcf86ea3dade4bc606983181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39719a56da0f2e69fe2bcfb632149d4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc90092e9f8ecb03cf568cf41e8cc6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2612b8c422649c9a3d05add4a567a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccda3e7b52daacea69187cdc30f696185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785974ef677ece6063a698eff5d3d0be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fc5e627ac4e61eb0aebb6c6a3078a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60153a240da7fc0dc0434cce31d0db42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07875d174049efa199c84c907e194723189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c665ca55a44b5d86b99c649398b1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a94d99786ad400a78bb3168808b04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c0f1a6a8c5dd54b38ca80d83d6d85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981d97e44919a829405bc97bb49d296193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882eb15f84e67a88aa1e259cd85e83b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84506d0531466643e0ee60eae23fb1e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2927ad6cd737168c67ea3b1bef7d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59350c1a2ce2577573db83abc19da55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff7126437c593f7df4fa6e7be060ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785e774df831705a7b7d7deb9f44b5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7913612763863c9824cefdd8406eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ee1a0ce8495e733cbe14892bd62c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d956bb0741e01e63965e61311dd8fde202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f82e1920445900aab8c06a7de12c1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc4d9afe8d6495146f0b1e18f8580d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad1dcfcd23faefbfba11cae2e3868d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dab5912f0f5eba004ae857d62c1f57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e87b932ed6853912724f2e3ba70b0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90c94656687489069a41e64df749f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6861c4a756f5f1e0ab6cf1bba31e16f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761110bcc96b9e5cd7ed25d5fc788f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d4508b2f816b9abecd133d3628430211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421db847491da66fd82961985a37d45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c6c3c71190d14ecfa0814cd875116213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dd7dd2e564bf9f759ef04707d7b0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0bee1ae1756345570931b2690949e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81a1cd464362f62c3391bcff32ddb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81768f17f9664c22b1bba0754bf941217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d894ee71ae3504190dcbcd67ae1fda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa90a48db749d8baee6b4a609985cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68909bdcffa6dd5d3ed72f1c5f6f8c96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca39c2f5f5363a856e85b239017666221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d26b1f813c2bc57e7eb3940072208222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18861c567b6a505df644d05ba0628ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3280f30d684f9b9a0cfa6b924bec423224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65c4b92cbe0e374f73b31019330823225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05d3931a5febf838e6d3ccbc0c45bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac32d80055a49f5a3db5266184a0cb9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461899eeea75129717ac47753cbbe7fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60714f7fce4770ee3af261e5a859fb42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8a19a266f7a023379c1b290d8cc13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8721fd34936b52d55ed2eda902cf287231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2958207d142de49e1a3bdb1fd5d2f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36fe4e5740d9cceb96e3180015d837233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ab69a392db5ccf6e5e74a31c786a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7c3827f6829a3d646937f5340ef86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778a8885f36b6acbe5234ccc559bd69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92c6e46c807767a7c18207504b1244237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d7b4eb9697932b0d6ec5fe444bd75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb740a59742bdffd8e9619cec4b740e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba76238d1bbc48d2ce2ade4d535ab36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c917cadcc6b19500cf8e6533c7059241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4237f7a036bfb560bc33a0416b7ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1265242c8c69494cc36722c230c110f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e70bc22195db685b0fc8993095f7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dec10a1088ba0b4c97488aa218716245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901511285a60f6ee8e88c292f2ede85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689ede3d0a5b46a49eab82c0bd78257247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa5b6259040e618364e8e2a722688248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da12a48dff47875c9edaade3b1e2a73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89217087a75978d2b93d23d8e020e321250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3d91b6204c32e743b0789b5e36ede251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f9033afa4437a5b2dc17a9f15b1a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd955f673a81eba1fb817bcad7ff7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6ee1ceff98d66938f70b16e9597dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4583be679c333d3be1975e09bf284255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c29b522751c86a8136eb58869da2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53b4c6e30f867105ad92ca7641d7c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05ffb1581cbf73039395ee62e0e40c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693abe474e2d49ad1b09e497b753d60c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf5983c0cd9718d4820b20240effde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad942988c535165d7f7d8d00fc7ebd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267bed43bd4917d3e0a70bb3c790c0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01a68f75f5226133d3f31efc1db303263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e814976395646e88021c102efcf1a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a16a6316ac846e3908193cd8c7d07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecb9d4897446fe10a7388aed1d996e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9b429bdb8a9ba77ff33e237eb20f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae334bcda3faf6dd0501cde2adc3cbda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717cd7eae7ffa298b7c47f540893d9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffee935249aff198550386b7815a89e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d984b697da871e24e9e23b315c7b695271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c3df2b5c563f7be14b53bd06580e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be935cff7d870e13fd15e7a635c5b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb0d97221c4a8c88a9b32807d9374274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec719c5043e274432bec6120f0a04c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3b1e9cfa9879e8f98083eac96e8e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bb9f740b7a275b97477abc721b89c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09e9eec35d58f3fb1820be328795a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d95fcbf4feedb00038be32333fe867279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ea621a3092503bc7adec13fe221db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f61510017465d76cb6908b882572a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabfda6c48e10a5195e56ba7f4cb3f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeaf0d2886ee47f182f70c67d02453283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cccdb230890c8def7b3f6279e631fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59ed1ecc8c8186dea4fdb4d65c23b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5436cde081fd2d7ad1b05428f8e780286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cf1e2c6f6a38a05070244b6145eb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82341ef29b84173025370e92815c64d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f02d328f214dbf85ff2301ef0cb8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73b3091145c86445d71b185ca2dc21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5021cfcf99e06f947291298440e122291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bb8e44335b8512e8fd56571587cba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b99e35307d20274e8e3d4e6bb0acc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e99dd3c0343af3369dc91949dd92f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a958e6371b08ab7b71d18878e1548b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ac640dc0219d38d2d0da2937676ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc965fcf725b31ecb7eb9864d4ece9fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eee8a5fffb84074492f96bc510e94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd255ce9cc3136c67874f45445f731a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581a08be1c10e21c79628290763dbf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d31b762dc8659057a88f5c720add4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59271392e6dc902f8f094ea7830687b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d799e40265f683d53b96cdca82eef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b27bf72bdd3d4426ad009e129e011d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6dcfdb67d3662a37da458646f62d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbc754ac026d6a649465e000c292d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94667c02fadf95ab60cd1dc91ca640e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fee1d1f58f06cf25ba0d8eb69463f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678cfb260ab3351e5d0dddeabee6b1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bb77346d683d6891a5084603db741310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106ce308c24c736e2907b97941fb4ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9e3d5e66c46c7e8c9714b90ead8a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15b4f389eb75b1c1130a892e5fcdc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba81280027922fb517060cc581888c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e195d546be2e7e8d78b7c31ee2a02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e5936e441bfe73e96f87f8c86fa94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1628c18e8057c4843fa61742a47cd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591567eacd09e87eafec171117e3d32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5ea80eb0105d68789e7456d3f616b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587990636cd0448a6c5eb23a3d72b91f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84481769b63e944709d7d6c5e10273321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8064aefdd2e930ac80b4f5aafed0d4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597ebd055bf7156e190d45a3b54efb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0d7b8139d9fc0071d630e3e463225324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc3a19d0cdaddc1172c71dd110252a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa931333345354cb199cd07e36338f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13bf8327e8351e88ff087bf74fff39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a9f90a33264582d3ff6f1b4152fdb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6536cb22fbd05973a7fe646f60925d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a8e97a85fcd1d95d174823b148d31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d71455b2e217fefdf87738f64345331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b943cd95b492b505c70f512ddc5e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711fc5cfbd9f8b0932c98469aa8f011333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9a40ee882fc58121d2c491150e910334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158278f01287545370f1a33dc183557f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f0250e9d251c18d749a9f295cee53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2838d55b453d211c2b1f4abd3109f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf92981ca667067d9edea96cc23abae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ac09bd0705dbcfec45808be099fe1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381dec3257d8ee22768c3749e4c5bff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d20d5381eb34c0b2872f061a275e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96a7eb77e69c0f171920321ad2e95b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92353dcb98a9674407b9bfdce8d1b006343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eefe3f3fbd74470389d99146fe12d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4cc1df59cd168740a5238b251763d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e2e8f1279a071c007fa8f862ea328346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437d7a23eccb5c58c553f8fad640646347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26a60faed2f89d8fc41e5af40303d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd3d65325562d4fd55548850e84488349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e4d71f7e29ab889eb7445918686ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac7ea84944b135fa8e9b5647d9668e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d38d40e74f8ecbdf3166c32425aca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7209a1d2e78e66f0e9698e8570a4063353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280358f25f280948dd188c6759a4ffc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caba3ab5f5a47b37107a9686467116355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112922874e3255e539589f1534845b1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5012d09e42b391b0e3e67a57f67e00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0910af1604000c7aba13eb185650f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384742e9a1e4e0098582a19d8f8b7ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4fe53a4138410fdc01a52197ba659360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d6d6839c031caf976ae4291e86fe7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f358c2983714ca5cc6f3682a850e918362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdc55c60893fe555963b72395f5415363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74fe6ccae5d6b3fcae0659bcfc2856364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87117f9bb94a7df9d0b9224ee60e982365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560e57028371eed180f362ef6d5fb37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e565ec3d0eb401e5ad23397e499603367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcceb09e096b55e8d607caf9ecb0be3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523add9cbe80ab8540cf9009ee35bacc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33979eafc737cafba0e9d795b3bd6014370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e426eaa22259c1f54d616b6dd4a86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4501f1e2f69221476f374b8009c84a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837f6c498af78762169a75d58d4c4b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e78ee49022bb7696cf465261d0b7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893729b5b472222cccb25c466a27fb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bda1f43644712ecb035b0194460be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472298783cb38f1bda15c144f46fcf2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0238621b462ab2e8d4d031295cd89a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ff4b943b4c4c948542a6329947837379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdcf1fead201b6513c4be9b6e7b951380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd30dca26bd17d5b4317f1017087dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd4228c3fe90911bb370558e91492d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76b692d52d0693f1c359a75623b493383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9f0f6eebd71c2e6897402d28801f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e8a39ca8c1571c3646eaee92bc448385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d7b527e02b3bcf3a8ac60e48898f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c11493f4212060abc0232d5e0005387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08a0e4b080d9216ba4cae13bf7ea57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831df39e53509ee906566d381222c436389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba698e47fc9a271e6e20e088ac858c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308761d6db0de0d935d4d85b6e066d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb93ce26bb111311268413c0beb2970392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726742516c1a3e91ff4ea7ce5ad12dca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b710bea1c658c4df96731174ae10d40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb3de4d9d2f78a03ddcdc97d8c9749395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491100152920a60811a20971cac37ab9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbe3257248a52abfb3d840b62ead70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6863dec14fb40b51440596c65696751398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04763f8bf6d598656bf96fb13c96b6fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687adf0dd7852cc074f95462cde37573400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5e752dd53492c892d0d834376c93f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07263630bcd3b0dbb0c3eb77704fba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9989e56b26ee3bb8e715d56be81a59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37226ed38834b1581220e93c19ac2b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79931489958ed22018d3adfa90b5c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25efbe27a13886b139fec26a46bf8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078885f1bded4b32bdc6d6333bbf85a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc68448034dedc0b1f79afca0fe3125408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172162334276bf442e4e3b08b12462f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c149ff5a357cc677d3d6742e61a6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925505339c90999571b0cf9b7bff2e0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075eef475244d466633b5ab9d998899412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d0629afa78d042f532c32414f9f27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b05f3facaa1792592dfab8484eb71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892a8b7fbf766e4bda272db2fd1aff8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60da8202accb2a93edfeff789b2f927416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124fc8de4299e23af777145486c4db3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bf351d55296293b5f28c9c9fe5172418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbb28ed2379adb61feff63f1978df9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe1803d609c05ae8e1dfb385032667420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d88dd92e242357b586f33896d93911421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d352a3e65ad69872d478989dc375eea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf4b41c46591d8b29360b5bde43c67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4cfb5cd90376ff27cddbae2d24a79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787b35ccad34cc35d3916155aefc54c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda483ad3001ceda2531f8e479b1962426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5babcc9e276eb545880c33bf9f2094427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2526207f326a1706cf2700466d537428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d63858131e394160e52fc6f5a839b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e54fc95c650d805d45932215527f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ca486c9c6c695aa29773a42658956431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537d6c72ef8fe210cd9f60bc9e91d32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1585ca2fbafaefc0bf34b60df5adda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28eea665eae20f91b3ae4c53772596434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4a7b91b307ab7fe8acf00ab2e6d0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1117b3c2fc227b1fdd8acc9e80aeffb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92358c5391198058d355fcb2209cffd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069a5f66019b500979f7f7e82fc15c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f094dd42c702c8ef3375886b0ada97f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945edc7ad1e2c8a649726e8d7ac7240d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b21895d54de4dbe5995377d3ed3958441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5049aeccd5b68200adecc1046ab65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4b2f862f966ac3fa97217c7cfe358443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447bb73694f8e35e00184f107a7db24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af405469b598566624c4698d0e0ddb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333fa98a3e9dfcc5f23b339b0e46c65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea31111d23909da751c49cc674e4d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6396ea1b134417b4ab892a03def97e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c86daed832929f5f3218100e7b150449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb3c38973e1d169cc0f895710b455450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d51100a53826fe4df9c9f992c6633d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a86e449bf7b66a1c91a1197568c7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41614e1b3f5ed7f9155c1a30c853f08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b445dca16a5d16c55b14f29c780b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ead3a86e8536ef182d79c1daa72e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c625b8ec0a3cdf3adf123d65b60e7c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887c4a4b9bf85644f081635657ff10d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dda8ac9c565dfd52330b20a91a96e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5646ceba43044df627b214a2ea993459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75237f7d69afe2c952392596f0c51cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69d31053fce6e6a3ae010e11a1b2d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2e2f107fe91074a03c5a73b3ac9fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9c68ed1d23f477b21a8b70247d354463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c3ad7594f407dbe6d5147e6bf0f35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dbc9de58d245c8954b2c93a7f3c33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130910f7e869c246b71dfa1e522d9e53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c43aa2eb64498f8581588d14210116467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3503e77f9b69d931664ef7d6ee85815468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77204820fc98c37180ac1829ab0d378469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c8490839dbb37f2bf50b76e8d9802470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d69bc76fa91928d141453bf61aae0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327192b291c3d7455389f0fb162fe079472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a48977395d6e6bc6f8db286b3c234473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b0b11e1742834e94365fe81e240ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2604ca8b9c7ae4a055026c07f725cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd17a301a7a4f161e81686c623975aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f852e231cd5910b4b03fa69acefa08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342d8210a337979595fb23941b1fd0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5ac2d30ef3d94be2f155cad19acb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fcee556d5b5bbd917f7aa2ac5b84d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673cd3f45b1720416c07e7c2ae49f3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a9255a2850d789cce03e1bdb75995482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df67b41faa0dfd5bbb919c552cf9be1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9a7ef23593afcdd7d4d0f104aab89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa2f85a1731f834b7b7cc8719042e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffe72f80ca2e2654c348a0e44a1aa8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad5f30a6a834018e7b988c6ce55525487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2a84b52fa55f4d8a01c4753705316488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ca72444aed145f1e25c0b6454de86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36117ccfc26f5e8ab2e0124d1d3cef00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7463332f79b018a11a8c577a4f8575491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e299b83acd8244a38fe6aff58e2466c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d370349c7512f952279c07cf823671493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcbc40853dd60ce9d07a9cb62a61fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea995dda92efbc7c7f808e6864e05dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedf8fbe6eb86daa21dee1217934970496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d3dede1d583f95cc5a7f7845983df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98bd926ba4c26d0c0c49a2e8aae848498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c537ddc8d9f2728767c013fb135f11e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4611f5f98b6d6716467178003fded500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54917bb3675073053bdb72d7d3e0908501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74ccc980a4996695aaff2ff0fc4130502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc3ba9a7adc34958b4b7884dcf01e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbb4e15cb6b112d749792ec1ce6331504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2ad9480132a0b006d270fb21803dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de4668fb0e16c306b95a0f62220875506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858055b7910282bf5c40b3815526fda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da6e0162d639ccb9bed6446303eab1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512b0c36a9fb133f551b28d855f4181509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9940fbf1d4c04a89a360bb30098dc57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe80a61960640aaa88f111872305c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fdb951d35d7000cc7282ae06e49c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0e689a8e185f98ac49ea836a0fb37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fc68a7710151a4513fc1d894ab4cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faba2988e772413361c0de0398517c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bb435f7f9e76fe22a10283900326c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e02d01256305f28f4b84acd84a705d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b3e94dc69832a7eb484ad24f3a1b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa82f4bff0c934fdfda79f6da148aad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd7d718ef31cd1f6d560d8aa166482520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895af7f442554f9f57efd4ed73b12fe5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2413cc7c5c12ff258403a03dbef8f62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a4f3c031fb05d47698ed32c7cc723523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e310db3a3bbdb2a4070c340e7b86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfd8dd38d2bb11b300729a69244c8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcd315e7df3021ac4ac4aea49b30c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cc4f4fabe82f82e0f96c9d2e4a82e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbd2c22c951b3737c839439044358d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b06d11681ce9598e6a46dd08abe7b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0d369c08284b516674b01c6b6a6df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bff4780ac01a257746a18d6352919531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0271f1ae39c4d89c10127759045edfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904ff20d7d631497ae02cc239584195533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea423c2418fd1caac9297f606a7ae7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89254f70d4f8934e0de400f2fb8dba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f9c801fe671c35e58d13a8ad10579536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb9293a3708a414ebeb4cfe0d99bd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5753765e13ea75badc18ed7f3e5251538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303a6b8cac250e34ccb90878244af4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00306e07436e03f3ff5369f0d5c4f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a83733299958dbde6ee8f40faae060541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fab5ca84a49ca0d62560d62d1c77f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15fcb0e3837db271aa9ac78f05d416543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ee637840716f6236a893509a2e4b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b8e4749af1482d04117d7a2750897545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016273d81c0bbc13fb1dca6d00dedb04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214dd46045206b1e14877e53a600543547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92b033502eff7704ca34773f48fb0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278a4eac64d0baf68cca8b0c51b6740549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e158093b881eff7e4504bbc31654f9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956b9cfc20a2559ce193fde1b393070551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2cead7fcb3fcf3c26e9185b235c8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262de44ee1695803af90cd56313c5a5a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6ae55aaa96ce3f11f4ae146be046f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a4469b7c268e0312a48a0e9d05b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf82398add507a68701e2add490d41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501afd69291e958177afc8ecfcfb3d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c7d58c397a27de9502cfe2ab6fc2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf285fcf822eefbedb9308f3ac101f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c658a99c64b144589db5c7bcb1d659560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbef53b6992698e61f3a1bfd064bea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501799dfcd7a953f9d438838ccdff8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d1e6bdbc183c889b6e263e1e19288563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c2ecd1eb5b7bbab0c16289ebd981b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcddae7487870742ba912d031fbdcc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df6edfc23b1e4c93ce2f21fbe33c83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e3ae634be07d5bf3afe8554faa8e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b7e0199ca7336016bcbb400fe8ddb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb61185665c0f6a0f0440e7c513c62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd6e8928d1e64c03ac1e5249b4b2b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ab962dd84ff08bf96f8f42b17199d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80555135ccf6550ac8fee394e1cb671572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a11fcb49aa5a68d8770b4c78ec0682573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d455eba0dfd489b8531deaffd3eb3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041d6525008a4a60b3e211bd893e419575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd86eb8793fda90148ea34061c3d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a903c46d3a7e8a92d4e5f903111d3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb30b8637ddf1f0d7d2b99938b5eb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c34abaabef0a328c73124889606f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695eb45d11d98cc8fb199008c57b018580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498accec4a985f993c1f84122623916581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6355ce6047b270691ca847496ee55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344825b2e774e240c17f1bb8c295a7bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3827965131ac287f90dde691b77e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984647b84b43bbde6bd137e92ea47c6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd21560eb5d81a159f4b3a58e44c7c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9270e42f77b1c595ac8575934d4cbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e58812deeb5eb88ceb570c2597042d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e81b2c807611214a1dd70bc1a86c9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ffc312daab5a69aa651b6d0d86e76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc8f729a33e815435fa13aef20be9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc5252f46932dc0d1e1d3492a74f18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75ce85d4f64006d5eee0668c2fe1d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b559f368b79b1a3fcd740fe29fd9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6f3611864fbecbfc8cb185e105be2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193183381c823cb848e04824f8a5c038596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5526eb069864f68b94f0a289ca10cc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ffc018b6cc9851c742445c59a6610598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6652df5d016032a4a384ab7ba5a0761599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ee664ec63e8d78a4a83d7a0ffc8a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1d90fd9375071d612d189adfbe404601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546735841a4c108ed4573fd530dd525602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bab0998ee375d8a34bb5baca47aff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7229a729cf892cb084c837c4c75ec45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3778d1c9841ef7c3df065ef24f340605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0fb395945761dca5ead4552885887606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a17fa4f06888e44463fa77de048bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619481e360a064bc3fd9d28081a7e246608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e21af3f7da42ef01fabc0cc62e627609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0974648a263cea4878b4900d7e4eea0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2857bd660f95b855914d98eabbc0559611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202888686a01b070473b029ea394d3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d3f7f65849e56815d7d2bcd44459e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f003379a361ecc5d8a9c892cb00cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf00d841ba6895d5733eead4dcb7641615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe689e9fd722176203e865b32b51e25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57891476332c1c3f168d11d8188aab88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c396952a66181bb7648eb6e3b7bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1906998a1f3e8e0210de3e19f24777a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883066ab03a7cb7d3c99706b4ddd48ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732164efa9f199ed9b0260f93f0020c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca040d86a7e9ebd51abedd0be4b5466e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd835cdcaab376e25f9200481720cf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c3579bcb508776ea4df9769d8457d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4dcc6b0e93a596a6b258beba3abc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc021db1d3e7a3504f34c014652888b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995d40f99580054ba150d2602a6b176627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56941a91058b51cfb6f353309220121628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f8b6a2d19b0542ac08b991637e54c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0b10cc2eb64e8ff50cfdfe8eba827630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25f8aceb1e99622e076e881f5fcd25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fefcc22ba81169788c718a13d5e25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa09433ad2d95481a02deb8f058b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65e426e4d1122aac385bd5e2d1ea64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52129a5fdef82ce561e1c5fb266fa7d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116383a1efb1b424d3c41ce09b29dd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493cafab21b7367b4b6ee0d2debd8ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a13b9faa4dd03d4536504412c0c69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465661d3301587dcd980b0ad631eb382639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aac3cf1b91ea377e2c1147c18b9f8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591ae7b28998b79528c5f93cc61dcec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75cf91daba195fa84d5f5b53703aa0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26741ea0c4a49b36fcfb972908e1f427643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37079e89d53500986799dadc49c61458644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683762616e585c40b689f99e7c9fd77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3f16e4bd00cd95b054c204ce7aba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b8d063c83505e62d37d9e784f324a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a3c35eed2b0ed49ac72a14783e738648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a55f8ac568eaa0fa6cb537a81543a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305602811751f808371cd173cbe657e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758efd083fdb3538aba9bf4861892db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298105c92039d30d7333f0702eee092c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25ee0d80d7ef4d1c88b6de92a25632653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7285912fdac763fa19ec4d397e4af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22f7e75f85bdaa5be262bb5d25ad2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ecf1e2bcd5fefd3106902178fdb6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0651809468ea4ea0011078aef286f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac9e3eaa14d76e1295a1e8212c5fd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b52179592a68224adbbd8333ac04af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fbfd4fa9affe96fd16f8dee152dfb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26654afcf0bf87a74677a0a02ef304de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efe064fe146887c383247b4625b54b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9363d748c6b359d1dfdd699e2dbd8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0950b90870eb371567017eb0015501664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2b0074f1d22982be048ef78d78549665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757d2dcf425c4e555f4bcfd16b52ad4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283ca8d0110da436b1e69b2896983b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99dddb1504fb4291da11e13eddd73b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa844d6f19a488676dd8ec3630af416669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0dd796299ef4f7106829ad8e0ba33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45d1f2619d16b788039fc8ed51ae18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f162a6b8d6d7c5a13e394d4a559525672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0b082047f68baef3581766f310c01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd9cfd5b1195bb08221d36a361d0aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717af82008e8b3ecc7896184625fcb29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c901d95b25161f4fc6ccae5b23486676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc33a9e17858f2f166ff1de60b23735677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39998d21fb736cb6d93448d499b778f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716831c97485c4a11a110be3ca4ffb90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17071dc0adebf5a7a36963b0af3e6a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b424c5bde8058fd0562f727d9ad2683681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12135155c555bf172fd27ce3456164682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463601eb854c225f8630b9833ef7b0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be116de4b838b5c465b20977ed605df9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f5d10deda57962dd9c1c7639eaf00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3067d17b2ace132ce1ff05e8111c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a81c64de5efe5051b0f4a5888a54e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa676c7ebe0856643c03a44efd56a0b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3064ed975f771eb734789743750c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb5a9ddb4f8ae5b8050dced2d43356690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f08c7bfee0f76eea0c09f8e0d51c43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df4977d6ac727970c4c098de9f6f82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d91961c1335122257a2926fe0d75f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41fd3177031bd3535242e44e999f7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb305969b26d621e7912979a5c3986695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8c7ce3d11bd613608593dbf2ccd7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb341860b39afea30e5ac9382fe44b81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d73bc39110a9a9452a3d5e60b82d56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a427cc6aa4ddafad3da40d76df4c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c222e761aadb48e53b04cf95bf786b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c913d57605fd38d8219f97d48c85cf5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827511a7cb631b7c87ca4c66149c945a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63744edef9250d918680d0b0b35d67d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebed91fe953e98d82e2315f41e32510704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d52cf9e16eb5c4e60f9ecb20d852f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e5aa5e4a4f2417213f023c8527761706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aef88decc63f80fe4a6290b2c6ec25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1bc0de58b50075684acd911ad9169708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72d5f2d894e282ec4b39abdd79ef29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b24b96911c57f9c5d8b93a2d20c541710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b42b3ceb0f6b19db25693b6b904f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b614a78a589d692732df224b3d0af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f37cd2b557c1b58015b0d0b89ce941713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88c4d07c5058fa63d554282b8ca646714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f57de390ae3c86513242cfd0b41cc3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d19b8c944da7ee55a4252282e16a0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29591129f0af57742bebcf9c0a3b44b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f376e427ce6f7208adc2db8f0bb3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6d3e67339dc0edb9f55d91827446a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3cd323bd78c8537378100cc9531fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852768d460647ccb21127c5e434bedaf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c843278852db490deffe3e646901b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad7f3e849da87de86b98d5c216c415723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad65befca549fb5e0b86dd2e5d89449724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff6040bdf6c39d4599b82cafbae7cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fae6f42eb4fa30153e79011509986726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc07c49b60091a18b5ffebf9d55117727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a735c2bde5bf8bad3c749e84f231def728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0f253c1baecae5388513c26a634d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a99829d618a3b34987b9e209dd8f7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0318a25c7455613535c1c413938be8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f80d6f696946101d944b6d1c610112732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e97b675de19ca89bffc417f891267733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f4cb983bbd31e1c5c32033bde9974734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4c16bacf0022755f924cd30cb525f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65f6a2e2435fc5bfd37c43c3bb0ebd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd6f8c804aba44345196aa9c3d930f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95ef9a17d5c56b2fd29bad1d670fc5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c0a96bb68471c7eba7b9fc1a905c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f970164d128d778a97fda054cf1b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f791d21a98fc91696d03954139fa6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46155493d08c0a5597732d89dc5b7b07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca6275b2441cfd4f587e5c75df3302743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060625cbe804ccabc8981942dc6bc78c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab044f0699f4ffaee10f32708f3249d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e50f3d7be6ef97834bae6da3fb956746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff01ff1b49073a2b99b7714d54ffa32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24ee42839bb129220d61325ad039c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f5f94f5f02d533ba95fce8bd7e48749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d890b350c9ecdbc0b67b6c44d51d8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d666caa1d9752d2714aa490aa75620e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1965d36756cf73c2a499ff26cc66a23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb76686fb88f4c5453792d46e0df7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cd23a8bf9835b504b8ffdd6ec29aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e06997dd1614e80681ad6cdc5d6fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9afbbeb43dd4fb80c5353c9ced3c0f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e447e568d8dff1b3d3f9f845c9685ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdcff1faca4ff4cb209802c15d7658758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee997b7667703a75968bf8ebfa4943759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9da005318e2fd449d9532aa4523ea51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6031fb00528e2967f570a26e51eab082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108201fe5e6eb618bfd00fd39cc859b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706da422d312f11a1d3177218e0c96d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac43830f2ccb60011f8b0076682bbac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38984578b024168a8d91803719f59e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691b50d446447bd91b1924aa01696e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a897ebf4001b68525441ff339449198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27cbe9d38022ca20b041cf192116b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3f48cbc0e69613be1caa6c4f4d1c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fccede461cb8b572ea0f8b766e5ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d71552bee56019bdd7e79302c853312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7631b866c691a4db2175552dbdab6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9fa1153cd5205e6aeb1ea792dae5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe068c8463c64e150082577c5f070815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcce7533c45e42981b0ae196a4213e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8a35840acdf016d6eddd0329491517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2800c5793741d01ecace48285e0030318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83526def0d96d0232147bd6f4c87e16419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e0e7fc72779a44ee00923f578f1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7b8f978c2a2966305dd0ab5d2ff3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d31f48cf8ec702ff4dbec24b4793e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca0dcf17119c20380dd13c71b43f8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030ae92726616f9262b4d7cdfe68d4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bf785290ac0cd4281b6cf949e64d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6e9681469594ecee85fe0e6be39a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be05a99d31f056706f9bc9860316227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493683373da5a162eb5c77ddacbefe528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1fbca9da05e9af3ed1672e20665b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8242b9635889fcf3c4d90d2d39d99330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad74c0951a374e1a2c505c50ecf557b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dac38af3d9ec3e14ddd5f452192e6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c76df789313ee8948a722e80b021533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af3f512738bdcdda26cf0dd7fe902134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeba8c026bc4d1bcc647d0925a6c9cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180320bf17fc6a9d4f95aec06996b5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf85b1c77ea9969787d50d0c9a3ab637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657902534c5a01468653884ba1d30fcd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472606d8f458867d81b10995ba7f942039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5cbb3f1de2afc5b6120ceebaa6d9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa7ce80dab3eb74807a3020ae417f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40c9506e301b14d5668fd869a58a2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c738c683c1c400414d87e4ff12922b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d983481e47a8a405e65bf97d3e324f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49cbe0a7d96fbc23b702bc9fb80e1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0130fd148e63de2ab31012f2b53bcf146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c530cff4fb0a0e369839091fed0484e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb4512e594dce7afc8eca8a2b219e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28030c7617c59044a8bba7ef1e18777649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7084fa8b680338cec1d8756e246d3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f1fe641115e27d26e1e280fd1afa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711d129094312b913694d1c1911e20c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af59ff701f00ae72d4e47e52e415ff553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241706f02895a3c647eff737eb2d080854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe23a3ebf2e7e2d845a5c94a2edcf455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9991172309c1cfc59298b40127b39056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94831a11f1301de93cc1d6d4d3d740db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ea340043cbd4edd2572ce9f580f1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a8f48826192a21379d57c3c6f6b0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f16ce8537771da6a9afda8f6680c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec3f4c6862b5bbca8ba2b16c3cdbdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525ed33ef992282d87330742f21a88162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dace790f28900f2fabebf7d385068863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d85067c7c255e9698d94de301b0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0991a93d2299f769cc98e4dfc861665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4d0b705e630764bde9f165996302d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1986e43972d3ac5ece79b82fb2217467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7535b45dcac25f13e644c106513d6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff1ed1cb91804fbdd66422dda91fab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b6dfc41d3117bbe32975080ac374070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0251c4a31eb5cab9f1fcebddc588e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8d49d188812379e761831be98e61572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca3f5768ef0f0f7885f8084136b7bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35c4c3c4d4e8424d0d895ce01cb4b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782559e4d57cd9a528fe9c60157a28c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2edc7631ef95038e70c244b22970176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473afa79a09b83de76666e8ebce85aa277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede1c5e0abfd31ed27c1e740db6c14e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c691e78cabddc52287b4b80ac10410479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d7f2f39ce0a8e5f9ee1c6f22c82b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e6a07484ee3769caedb02e13e65d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4939d2d28dde2a948f8b7cf3d6d8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc033e711261cc19ee04c863d5876f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c8a555d3ddc818b898626fb7afae484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4aad4830ebe4e02b5a4937f08659885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653db98a3606f5c9a3a4d59d9305713686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d13c11b627721d2fc3779e3c8b7f8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba99c0f8d15959015e4896524e0452e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caac70e37f26fa6c6a0a35f1d5e80a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f20707b88ae54a27efb2a1bf3670990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c791ecf16389b4bd0135368e66bd8e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a0cdec610fcd7b745eef9356f8bdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e35e48cd2c1e04febec9413fd860a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52803e6a5e8ff0bb94a7d63de2074b3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bd01e70761fdb9aa6d7d5dc6cd05a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f18775ca40ea733f6e89f7d0a0df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83727797f35914aca38403e306d2e7b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d5fb0f223c92dba3833e79cf837f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa721fc2b62836e1d16b0bd0d11010899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f56e0aa44a0b7c173098c283488d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aad44be73b1fb729b6292c6ed5c1c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3833930f19c6cb4ca0efea06886116102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c194f40ceb9e25ebfc370d56b85ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d908dcd5671d8ca344bf29ccc332c18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95627a72f47e09661a4cebc084e44cbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb086e79ea349afbd2cd70629d39438106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4705959fe3b6a0089428252d5370f9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2335dee2f0f0ef6f0e3af3f6356828108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71bd55048491c3c5c257f681ed84cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852104f8ee4815e2f8ac48d5130bb7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b42b6bd4f726f25d7be07ff3612622111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811c9200c64c28ba9d072d41a71afb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b16197016cc1f60333a78ae5530e96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0033df7e943ad5fd839ee05ccc02f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9df6da8d38f048cb8b39c5f3b6b92a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4a5a17430c1bd4676656de66bbfce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa642ded025ace286883b2e69a38185117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0673e0362df38fb42aa6421201a15a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945792abe55204d061bc6701e13372b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f2ea62fed8c3d20e46f1a2ca9739f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd03aa0fabbf707f8ff6a910c4cc855121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ee387669ced5ed1e47c2dfeb22f2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2514ddba97bcdbe7edb85564fb06c5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488e65da430000d5082c031f8a22230124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844c42ba48622b5eb1ef9abf3805d9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f773324dfbc2aea28772458ab5ef0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ade37c837652b0a278a8c94cf1acd7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504a9b65966db527429d3eda0e0ef82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d43ca3e9a9eb045e8bba1af321327129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc3f055089df6e2b14c68e56156b86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d22ad633b8ea611bb241d02bb05cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e19ede5f73310749b42cfb6d06998132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b202b399fc0eceb11243830ff8290e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b00f7857f3e09d5a82824d2f19ddd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bae1c83387a894ee37facb9c2827a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d2a066496e656b4e72de6e5595efa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab30c730038d724fdf41e9bca9face137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cce33c21e9a99e4d45225414c50de1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cd9223164bdff5163c83a0d26b719139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191a660ce98d33dc2a1ae1a20f0685a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c38eb0cd3f13e2b17807beb1c9ba1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448c2beb88dd87e017ba538b77f38ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3c4e93049a4eecccf0b331057853b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707e230fa53d3b4ae8a712ca2007896144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1ef6093054f31f0b97ba77b4a4e00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd5f3906e3d2783e05f786c2434bba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44847523687cc0fa3d7beb83022168147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4be4a456180efb7cb78589cdbb0e1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a91188013eb06730c2812d9bf4b4e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff70dcc137d1787e22e5fa25301ac3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31089859c5fdbeeadb01166fa199b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c2a14964e765b0c583550771b29a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942577700c0695caf3ad8bf3a70fc588153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915442e9565d528f2a70a09d0e732f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a5420297272fa0a041f3c161b7b07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28297a7da084450734d989b800cb6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0afcdac0dceb8642ef21c15b3bbf2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f51eada14fcd8fc75c013c9299fe94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e79db450da0525e855c3a2f4e434159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a95bc4174c1a33deea0b80df4ff90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c15b248b46b70061c64419d099bce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440764c952a280aecd4d9d8058665976162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dc600cd9e904d604c1368ca8c3bb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac8f7e3aae32b09516ad64e98162e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52e3edae8c6b3629602cb7d7f37adb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa42882d95783cd7724702393aa4fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3b82dbe2861c7e734836a60128beb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f2cc3bfaf9dc8ef776e56378b0ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe257533f30a22dde74830ee5dddba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0676a26c1961339277d496875491cb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc37e87098e93d9f3623a2c950f8975171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb6a1c93aa41bd77e9b63ad6f423dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05a984a936ae683c315dd69b6badb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa55fb1e1cdcbc3d2eab70b9e98879174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26317044ac71e7ff40ba7eab180554175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13db01eac3dfecee6f748b5a514add176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f966a3003d975e54b62facfe6aa9f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaa5930f58dd01f7158455494c43ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2f7e476e5f755e27f925b97d0e79c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667ecb9e4a3495cda3671caf095b2f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a989c6346acdf9871b09c8d74ec3099181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb195aa55fb47cedc136d606eb929188182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26842562f648b28573421160b2bf890e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df1a75d5a0e78f66eddba3ffc1106a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5d2927da8493759ed8a5ba261a093185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73a2f15eb9097ae86bddd92a674934186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294f42eb3356017bc6b465608411746187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e554db153ac80b5816a2e8df30333e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014b71b7c559d54358b36aacc763490189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb985e5589449638e463282bee779479190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81a72a8938b4bb4ed84399afd86e44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30732ba53a0c787805b6d9cb551aedf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67da6219616524e89a20cbe3e836e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2d23b4b6d52586ebb6cdf1eba9045194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27664d2650ad6fc71e682d5b3f53a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332cc90efae74f61a5425d63da6a9dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6ae7020b26912c27f6634e9417249197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f3dfeb975fa114e7d3ed470703a23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eed2b8457ac4b336bc7246425174d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d263f5286ebb8b59a2722ec1be947200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c6063b599f2fbeb75fe5f3fd2d57a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7564a72378eaef7837350295b280f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bd060c23bdbeed783c1761727341b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36472e5de7c436aa05284f500f7ebebf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b43a0465861a62ae2c3b76940e2a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd14fb2107a05bb1788da6d4d68d36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28be1c55b57f53374e3bb384e19c5d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168392eb91af256bf3430f443b3d878d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84b563fa5a9fa743dbf97326f76844209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4180e3be7cb5f6553d68ec581d4c57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5057d3198f146a83277c8905e377e6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc7096786e92ad9f1a54c8be60dc12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0efd400d1682909c64293a9eec5568213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77e789fb4e4b48c6b8b37af7f8fbc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a6d776eb39433b4800f8df57b98fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a762a4bc5cc74d52ad44141337cb2b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37eec3f53994618f18a9d57d68e8de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd32c1676a46f5e64223fc96872f0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af513cf17c3d0572a6d94276d0a1255b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b856cbf5c36dec052f954c59a871d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ae3a338721ff898c217125861f01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fba9c743b68c2ee7b0b4a5d04a0fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093ed31dfb11924ad64d6c48e05ffa4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5387d4be50d25fa0a7c05d9bbc365224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f675e9025ce1081a41cc46d2531555225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520b45515926072a90248b3b9ed9fb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c58d05b93d02169e3fc86f55df5ce3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f4ad73316e1687eb63db222347628228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcb1ef3406141b221e5c4875260fd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875295c7af2e44871786772e962aed6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb3176055b147afc6ce77718dbcc28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf2618da273a82c2109f7d31c3cb0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30871fe7e3ef7c2ab4f2dc148f549e7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838003b660fdeab5ea0172e59ab3020234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae21883dacd80fe9b9cbb3d70551429235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb266eb797cd27ca15c5f1b14457fe5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdca4ecfa3730db5f60a0421f39c95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f84f188f45ec07fab6627bcb8c58a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb55f1bfc9f1a1b28b8eefc9d7a3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b927d5e81ccb1cd272f620458802a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba40b5ea071b7c5f6211ea1d8953eb6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa951fac6e883dffc8a8ca913b926091242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e9f8f8d2e6da653c7c64e594a6df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777d9270924de1de74107369dfb3702244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d58b01ecf7ef32ccc5346626ed8c7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd3fb74fc409f8d0487b1b1551cbd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05125bfd748ddc53f0f499ceaba9c749247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a7cf3ea57b98157fd77ebc6ffb1c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ac84c020b5d53b1b4e291b683c0ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0082ac6f57d778425a4213c3b13edd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029ee3fa8ed819d21e2bcf5bdeaa9be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb4dc395b21c10595ab18cb1026ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb774c7ec9d3089b5f3787c5c7aea9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631ce538f5d8c16de2181fc0331f7e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed2d07ecbd9bc91025729586b6788e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a174dbd6df08d82b0986892bcd1d8af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f68a81ca6d74b3c958ff5bf54da24a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10368856484a12d2d530f23079d44511258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ccbfbd775685f8b51907f328a5b45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77284788c6a523bed1b11e5bf049789260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da45b8b63cfea57a09e3e528e92957261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ed03524ad0ff5dd0a59e5ce76b4f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96f3eb683f3708b099346c49409d94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c049b4396dfef722348353120e230264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cf187665d3e82b25866165af6559f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eaf662db49fecaf6af819443039d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1917e3deb57258aeebaa124b71760267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8995c8e8db6fd798da4dc0fbce281a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727a286d8971e96bea3fed3e00a76ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06243be6385d1aec8b02190992f16fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d853e1c90df8a59f41526ec03f3bd0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20f927b7310811441f2b6ef797e550272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3bf82d3f35f0a7ff916e14c27bb3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943787d9a0497d9a99a20bb7c9e82b50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1fbee30973b379edcf809b8b56424275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aaaf3e225771129f668a9df11785a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60723feff0b958b90e2735bd6065189277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d4d52d997f942fe1a18c44c279b88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad444087b4b3272c01cccc940aa372279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607a4b8bb9661b4928b9e42d75feb5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf586a22d04730d1ab330acdf20befe4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e306f6e83245b094392f96afe0a1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496943fb7abf5431555660e99fac0d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc960f2cd1e6c6952010d6e3563a6af5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767880da47170fe5423bb4de4d3ea680285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69e3c8a63674320a4565df09601634286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a93622523e284b826caf4e5ae48d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0136a5bb4d6246939da37e754d74a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f42087e017930de9a8f0ea38285d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71ce595fa32da2ed94cbee4fe420b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45692ea8b98465793d560af0826fe65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae3c76ed87006a0d02f5080fe240f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd765ebc31f789b7ddfb42fbc71876f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6de11991e45910679d3629346067a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642037e4002d48560cc9230560450df8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1843d595c7fb2ab4d589eb9d3aca3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a01a18873093f5222d429f9f467903297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e494ca94ab3d248859bdf93a65b2bc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9586e0127f4e884752c039865a674a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15fcfc971274c308ab4045084f4414300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce7a702d04b19f768bae57cfebbc1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa5a75f6ea5022795f409a639b5c78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8487eb02b1d63cf161234fdeb1e0c6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900efcf8a3226bd7d842d763bdb852cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae0e55f2a5ec8cbe6bfe0feaa65c1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ae4aca51cc4621ac14863e54e1d09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b879e47e0ddaef36c448cbb54b52c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bba60a94b0d9e43feb13f40050bd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09b33b9a06d0a3ac89fab85ea738c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebad4ee30f1c6c042305c3597024ee9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1d9fb80ac8b70935fee7b11dfb094311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d872abc53d16c3d95a6cd6a66cc1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d788db72634938915b44996ebe1afda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e83a2001411c804358944fb19df9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e32511ba0f328c6557f70b74fac8a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63260c1c959e78472f1529a440c18936316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbec0c8b2d660e91f5b3b487ab40fe9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7854a9d04bcafb180417ebbd5947b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497e4e5928382ffd97095ec99c3e4b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7101066dd2c88eea7a8167beb7e8496320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45925e4d4943bdfbd6002e8e4a79de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe98ad2ea41a5697fae6a3195d4ab1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238967adcf802d5f6cc7e15de3bb0bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8274f1c8002bb7232363da37e6ef369324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573d5c3ec4e9658b593eb2d6e50c021325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e1c8c68c7101eb20cf840e58ec73b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb4e30703f90ffd66cdf51d63fea1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f89de4e3f0c6866320f7d8298abfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb3791afe77a30460e723f49a91689329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2722c0c6bf8b2f353acf2dd79801c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a179171214ec8d0aff5a691662bced331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c665e78017c7c2dbe7ddc63a728d62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac8673a0ae3e1e7016d904ddb1f474333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d6efd0133774dd87059594158b0fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353976d4cdf6f33b27734e00ab346233335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee08cb9b68eabcde6e50bc35bc4cef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094a43815d3e5033f57852693e60a6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e0c8e2333351c687387c0f78195b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5923dface355d656ca4d7a78e5bca8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ef8e144cba9f9ddbf0029b1d29ea4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19131a6849653bc4177dfe181b2bdd51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c478a0bab952faf496077534174aa72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aef2c8ec56300a8a48fa2decdffc1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e894657bf38fa9ba31bb98fcb5afa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc44ebe78c4f0a34c6355944a57ef6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9958b3fc4bffa823da803af7f0d33c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09b49e080b5508c688168264118ae8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450239652dfaefbb9133d539cf5004f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0721d6ea676548f0d82ee996c3c66e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dc10345694a1f4ff9b003e70179bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f22da5bc63dacb8f8eab1d8b8cd38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb32237c0c899ea714784c0a6f6f762352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec701120465a7b26ff08311303f469353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b417bf89ac547c4a3fbb47b83c4beb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5c5ef2346324fff9acb399c4d532355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873818d5e5a9bd57e5ee4bc152de9076356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02642dc6b1ae76821ff4e213201d1068357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eabfef3d1a9d25800b46e824bfe215358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d1f7c9530eca0fe4838da786dbb05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16abafb415af4752b068ffbb943f251360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949cdaaa34d3d4c85c703bfc7d580b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bbdeee7a61b6f5b49d94975c7dbb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7ede8ebf561e6eebdcd957dee5ca6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb26b8ddcc3bfef57e001fe1a68e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aabbacc552467c97abf99ec339b98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d3a3766068000c984a200c80a3c63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d772809a1aa7034fc543a9b5782afc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf01ae93de962fbab38260096adf99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf1f8edeae1c83ebeb85ea09913656369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01df25d6ccc551908aa1fd224094c05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a68d3a37577a9a538bb62d5aff5f3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc2a698a387b2ee0d24978fc3e035c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba532e4f22641f413d082929bedc3bc6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d24142f5631eebef874aba1bb925d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2230119c320d4758f904fff405c4e1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381405371bc85bd18902e7d38541e4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126357f44e00e0783b325d4aeab8b51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7fedd71ff8b9e4fb4eb14e03e2961378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b004377d22e47f12e0192c8797142ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d56cbd5d20a25ff8a9774aef0d960380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88316a8c585c16057c8cce85762a3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511bad3b7a25732b870a8fee5702843382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6bacf9fb1ed03216c3d661567cad5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e87fbd89ba3e1ff7c0344a46dae475384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a90ee456bda646ef0706ca06c950385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14445b74e987faeb668d2595a75209386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937215360210155d3219cdfe39dbe533387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a7470744fc5b6a57ea216d0348b06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7036147bfc78b7405f4f8d09d0aefa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42707a590d1bd3623969cf82b1ccb4c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a2f992f1000ea58c79f9798a3b875391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79da235b177e92be1d2ea6308df4079392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105027fa592ce7ca98a5998f9879bdfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c64b6e87291f3d9b1e015ee0dfb6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103b285488d15081d5f7b6c59dbbc79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e30fb9ed4ad8a02839bfe51b74524396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cfdd5baff4c9c01c6999b2c19fa85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0fe873f3aba35dfaf59bff04a3215398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6162e3e971edd523ab15549a943b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494de8ae5f3904afa90e9b468b455e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1714dcdbe619cfaec9cfbb35e79b35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c894355b05d32efcce8f0bc5b02d113402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc5ffa90b90e620dac2b11c1b276b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edfa915514b640e6eee73a0378946a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faceb1101de7599718bda3e20cdeca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5b75074b6d4d05b17b926a9fdbdb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4feaf4ac28ae4537af799f35f014ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b210acc363a89b14a763963cfe827408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40153275548444f42a4c53d38941915409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b672fa5950323bcdf8fd57a72c9c3d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01924fef022b76a9e33f6a24ddbc5c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ff791da40441bb2ca09c6f6c8db4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeda097f0cd0258313cd4f9d33d48df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d3adfec5220756031ca6da57e26db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abcef3a16cfb42a3fa9002e65ff3f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67680b5d9db0e8b6460247b64c7f1c10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5bfb8baa24ece291cb97af5954691417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c33924360209de32cf386d3faf4a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966a5298cd8355fdf30ee38d5e1c0a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a932c65696159d852b475e60171bfb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3092427f8ce0910c847ac5a15a8b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5eeb8ae013f93d5e6299fc9f42733422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76533abd9ec4f41e9aeec5e1e601bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c00744109ba8630df46c3ef1d485c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da188389ab0b70d9d5b2a64af168709e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d2cc5aaa8526b46bf68fab6e5c127426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99725404c5aaa9d046a7932e05d4412e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44caefe5f03c07372bda3f2b1140cb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef739860532ca4f09977ede63f868d5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f5b2fa1aa8d768925ea08de733da0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e472d2620a4fa676a8527ca4dac0da8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c094cffdb5e459f201109b0b9a5ea7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5ba2b85d6f334a28ff0f2efee69a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72afd4255836bd58bff42d76441c6e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994c41f58eab4357b907edc6a666128435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba77834395aa818e2314d5110547588436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78dbd9c495c0e4f4989a057aca5f44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2240cf82e319e3b6e2811c23cf3d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3839cfd6bd8bc6c203de0492337de4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195908980e32bb63119394595c950c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2a0b7063c2b1990228909a087e2e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7444c66e0eb09efde580392cc60f52a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8b3191c2a185ae27486d593f240d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266f469735261daeec901db33f1bfa6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3482973bbe76d5fe796af4e9db9a17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e949fe9baaaf55c0a23d5ce51ec20e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6af9bbe3f41569bd558bc28106dec9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142c9acdc41fde2eefd4389961a4416448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f240155e8280d21358d6af49a85d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6e5b6c2444601e6ed398f6a42a8b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82ca6d15c106ffa2e559de59c287e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fa4a274437c6649d80e15ef5551b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef65c7421807e865b0ac52d5d6ec9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e125abffd04f402f21abc936a8a77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ae89f6d46c767c9fb1f788c1ee895455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d5c700d19fc261e1edbee3b82618f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7d73c8c4784755df76d9ecf5eb2fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dae9c82ec1a40ba00ddd4ede0a69f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7ecb9c2a5aeeb4c59646c81d22eef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89114512124cb91f040bcde6915df18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e9585c3a34fe2343f1c23938c2f44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a66f4170dd523e1840dde8f50b4567462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875fc728b9855c176c95e19636b4856463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d39ddddd9d1a85488df9151f6c0cea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb908ca30ee0bb91c2ed5ca01b0ecf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218fa332c9369f448b9550eba0a0365466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282e20bbe31114f91cb025b2913454467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeb3c3458ab17046bec93a1206f7bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62d187f0dbe0b9d8e907083285bd34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d4bb856dd47ec88ea9c54bb63aae3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9eae89fd2a1df5b176bd9ba604693471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282893f32dab70ee87b4211a65c0af3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb4a4c158368d41f5f79c01f357c69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d0b9236b436eecf2192586f2b70cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae8dcaa992751db6fe0fd8f6705d4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edbcf0192562b4e59ff6d6fba9922f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe21cea434611436bb06a5e8ed945a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adad92f23d914ed99a25f488c711b0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603410bdd4893cfadb5b5a91d42485b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59766bae66381b8bc57e2627771842e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86c1c41be5592f4672564537714714481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f72028b0f131588d16a375081235d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea29b6e2241497bae1898f35e5628b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaad35aa51dee0043b659c823db5f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31906f9704c7e53693cd6fd69f906a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d1c86db73a68d721e4146f6209b0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4775dd4985215a41837bad1196702487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0428f93036caa8627913c9fd12092488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710ceabcb167de47db8e5b1f0cbc275489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f49ad15c0572e6b1c96767ad01431c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340be0e206eb188c1c6171ddd173d57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c098be99c9b38ac35f84097ac8adb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a03659098156a31c3d3e6229fce7f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3de4a00b42c86dd28877c0ed6a9c21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8eaaacf8e70bfbc0d2c42d252ba9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c344c3d8db3b61cf17710828ee1cbc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13445cde80ba53206e45eda3e8ff522497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d660ab6f82aad047d375fcb50921968498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c7fcdfb4624a26fa4061cfd8b4ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6670fc13df07ed4334fa00a671f6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcf4bce3646f5e6c49dd097336c342501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e505c15c96a15db6f383ce9bee9f83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0c9620ea5b92dcb40f57357878917503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed2ddc7ed28435b38163ac244cda3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f988fb2d519bf713bc2f1c451ea14a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea81de98c0fbef27f119b1b788a5f27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb63e4a7e7155423821304f99ca6748507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1262b47b7fff810f0f390d7aaa41c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8787b278ec5968c358d5041c74ab380509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f5e5cfbb4eca6523f37e433a3523e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4a524593c0dafd9afb31fe8dbe13e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01617ed7727f86ef9fe2f6f11e4306f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bddefb04db0a836c19380a32ebb97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79b08a512de048d85d426a136f7e6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214911d3b0439e4ebba5190715622c66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63741752fb1cb67bcb18644b0fcbaa6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a4bd02d5f177dab70a01dd01ba876517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bb15033e516cb3f27db65434442b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe09513dadfcc761d9378f68853da8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f5f962ec14f97211a71223b5437a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32b3f3a91b0310132f15948a53c522521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32611bfc79848b17e94e174764ec12e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e67b045fff34b6bc46e5c525ca087523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca68ac7a6ec87184562933ffad282c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25e41002101a4b3b59c937be2d007a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318784ffbcb3c02dddafc0f4cb1372cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706992fc1454f4fc9751a23956c1e0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815834db53fe33a089443e20d56c6f65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bace8b1896b04b203ba021f3a5c77e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd655d098f85ac3103b89e8f46686d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f44677853a1c59a85dc9f6e46a889531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed29f74ba60ec44553b6234a19d8a5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d1f4375c9ae34875397a2a20a1d55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f081cbc49fabcf1dde2fe5e92e55c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed386ba3d53a8987788e1c29cb3615535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326ea9259d1b08384418c150cfbb1c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd302afa24d186499e08428653ed8747537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa06f550fd00903d4e3b32a69d2119538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e7c6f2d1f936482fe5b781d59eee3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08104d754d1ba9908b11ef07c048dc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27776eb7c677b9ba2501d456e493525d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a4a742e141c3ea289c74f4a45d39d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7a50875faafe433a1ca80e4f4bb9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a85ea27ada6507770d8dfeef22b8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b6b9ae4d65795195edd5f3539676545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b7ce32a47046226d5f35518ba90bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c992153ae22731f550f08146ed4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bff32f7bb35dcb42d96478fba14917548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9e14c89d4cf16bcaedaeefa26150c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d0621dbcbae4873f0fc4be3177176550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9cf8751a8bf425b953585b8d59949551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db495bc7e82412c526b5f42f0a584dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb21941f58bdf54195f787fd7d2ab6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615e755f8b34d0859b97a9e7811c30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe0f429ffb6c1566f15d8913a69cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444a77848611b963d3c4e7462de4b76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980bee579193e8a68e5fec5dad194d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc7600021ebc32ae186302bef17c6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214e06f477a574133a07e70cf9dfb66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bded1c7a784ce1dfe55c9bb445efea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944a9447736bf7ee4949f38663239e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f7e4ab47b9824dc531f909aaec5fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b39a30b838919c903f46016a7e1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f46bc313c40da87665ed2b11ed8397564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f551634b205638cdf36ba1827ef2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bd570b94b58321f3a13e4470645d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95000491a78c2d40505d12bc4af814567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3157dd18193bbfc7feed02fa7579e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedf177d816e7495ad6fb152fd7ed64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5babef04840733523e1f669093794570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af8a565695eb51452adaf4f075573e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f1a68140451955d7bcb31b356cae9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a80ca00fc55307741e4fbdc7437530573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e83a70e223336a46efb96525d32bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438ed6cafbac6de7b18b69692f49e68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a096e06770d6a772efe6e6f846cade6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236e8d470689812e5c5073f992e9cd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8982fe22390e8c503c3a1b92e23003b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603230121dbfd59ecd98e2f8dfffea5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a7e0903dc5f57a38c30a1937f72b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19301d4945d8d4d96eb5da1e5876925581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d8a486746adf7cad66e26a91fd69b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb723006ef3691bb80651712f2a42d5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390a08d1ea080b6a19ab5be2704f386584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3d00c83b46cbf4d7d2d2e02a75fc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc62b87c54c1700b99ee02fba681315586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2c9c1a9819420bd1e026ce30c486f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872e7acd5155356028964f0da8e4dab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35df5d75f9757bc0410a46ee5506ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9872287195452f081cfc48e959a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d18ce63eee8cf38666caac1809deb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ee86fb982baae0c0d9a52742de6b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8191154a5d9ae72af34d29a5f71df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d7832b7e91b0657664ce0e92bf369594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705a3b560debc899384fe20a356bcdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea4d4c7bc9afb50496141c1c3382db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea260c3636d7082b21496ad5c300212b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54618fd807f7cc167edd9944234b3fef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da201e7edbad7890019a764a5041f0d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8d2e9c575716ab7046b85dd9167e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957967dd2c0a153b061c9071eda413ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ab0934888d238dcb0932bca7d02f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4123e9f02c0cf29a329e44ce829f5e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c3132135d0ec6bf8a038747ace554604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c8e7629b68c82bc9e2a7bc7fb33f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524d32ce5469da840573835dec874db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276efe1c0a62511ca348d1549fbf376607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccb32fc6a7913a1b5d354b7ce2b4e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7313876f326f6d6835d9c94032bdb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0dd3f81f450fd26ac50436e1b96a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ab24ff7a9fde49f520ce339dfa125611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec082af41e4b5c78c8c024c062920e14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e1ad95b8e3e0ab6fb3684439e0fd9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8cc794c806b364263b2380ba20cf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12062bcfa72d95103d029999ffc71d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5324d2d06dbcc109159337696ac6252616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ee6d8aac1460efae1d69fdfd3fb0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b82f6d8f025c9a60c5facb60cbf8dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca446633c76be1d69ed0656aadaeff9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b645eaff87063a04d91701d3987f82c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f20ca6cc93a43356dd42ea98bada9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf4d798c5ea7546ffed97f0e4ff803622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead58d357bd50628cc80436c37b772b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d81cd2c775668b249deebf29dbdbbf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be59b135148be7c439e43e30f768162625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab389a7d8cfcb85bf8e27752c42be5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79670ebef8fb9aeed855bf1a3b587b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e4bb29dfb65deca81e19c08acd128628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70757c3c26425611b34aba29e82726ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97417e01dba3c5c83f727cfe615200f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2edbcfaa982920d073fa46d467503631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955b167dd34e88c9116976beb43c458632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7841cac0be5ef05a81ad79c58c6dea0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e53bf760ae92c4675907697eac151634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e481bf6c5ebefdbefaef47d1eb1eed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83873d1baef68eb655cc593a8db4b1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0616c9c8ef9d5e3800024d5b9867d75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c8689918090c06478a69295312b33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c3f4d039341c6104360174f560143639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41848f4f1b56ea5ade0a6c7064f6c936640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd54c55dc0b1a4509f8cdcaca931fa3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1960381748c5346a044ff6bd962d87b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1303ce812ec2e7ed9b026dd8ebe93a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e27b1c1c09d8cdb761f3755dbc0f99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288dbb5d86fe31cc1e5d12f37ac7a5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964493277867bc3b095b10204f0e784646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d932726d4528510c8ac5df11f3d6c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7340d2a26d6dcec012d2e125a70e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f2403091e5785353f7be9eca6bcbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcf06c0e8d1b267e8eb5975ff8daf5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9bbb3fbc9342cfe2e843358d934bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecd01f3da723d14a13247aedd6f6bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae209f873ad9e9bd4737dcff7e481c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45699a534b445852f56698afc9ff03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb8ea25f609939586bed1fee82f8cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646762dc42cced20bdb7414100ebfe57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec7ff1cd39d49d0f7ac3419be3fc08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc4c139b20eff6b6a092cad64e261658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb856d2ba7e080d124da69103122a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41965b1d1cf39c36a7c2f7efac03ba3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf569d8bcb04def41523a52e2f2811e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e56d5fcec367733711e45e6003de1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb46356f6fc45ec6771a4edb713c989663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b97b686e572c18dcef092500c6635664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633aa4ba7ff20526ef862f0a1fbf2ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92249bda3a8c74461f8824bbaf4ece65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541288c36983cead8ecc4d22ecc4668667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc5cbbdbb8925aa8f930f18df29006668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb68a0bb62557381f6df53c7509c415669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142e3611407e9704b9839a97a29331d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd6f6ca4ea2eb4c0c1e49cb883eba0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b35d5d3db8169eb47a4a1366ece786672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85528fa54697dc9ef91ee2e1eb4d9b7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65938631ccfe48a02b446b1309dc7b6e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dfebd088828131c444d58a5b3b5a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482461481a91b14cbfe5630f349637dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdc6ee0745b999670c75c648b21d4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c5a0bcf2f8c91c91f767fa9e472fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90611638829739b1c4a7e53de3b2ac0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56500278f874d14d807c3d164fb782680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2b0c616378e317166205cf4b90991681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa8986b758953eecafb33670d24b4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf48aab5da7186634fd83e24829cbdb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c7f44937e915e60d905f4c0775a22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4349e1db79ac6e5a6bbeb92dedb44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cea93acf5f20f314f0f80f194bf325686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27ace13da303fe5f79dbef9405d1b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27b5402b8432afe9ad6f3972563018688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dca973122d49987c3723cad4a5710f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032106bb559e79e0c4a7ee63d9399db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aedc050a0502a864653d4431e7ccea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572d5ebde2dd92f953b10bafa12493b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587f4fc4b30caa27d86f16667acabbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0675f647ef8358971faa6bd5030ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498abf9f1cb0bab9ba1713631809574c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b2ae2ec8ae5656e4542168ac6dbb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927c6142af0cab58704828c488f78d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a6ac30e4f22b6ed9c9e56463016ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78597c1e4cc08d04a812617c10c2baea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40705c178c61c58e6a1785287276dd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0ad7c5389b77630d73d2c77741269701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61effd9df44cbbb6c6d8e7d9c3401e44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22159ae841398ab9ba12b5a20402fbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ce52336ec83b13f78d2f1889ce7bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4da9efced3326b82b713ad1255d5dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64d15a3ba8670ea86579aa47aaa8a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5b04760d99a099bc957026f72ad8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3aa7c70f972076d8d1e5acee5d152708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fb6aeb0421c7a98cda2b65d158aed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25466d1c445b72ba6fcc390d4c34ab7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b265b177b96e282ccb18d0bd826d7dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560ae6b8411b59c3a45fa693b7fced712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a3a50b42d8652fd52bfd6a2097f56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf07e775e97128984fa484c6f7a437714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d56c7348a9ed0b6ff5e83b198c673715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff042b81dda0c4f4593b25fe30bcd061716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df24ef4165f03cd53fc394afa5c54bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717e1f7016e8aedcd615e145b65f1c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfbc50e3299b92039b8457aeaf3aa2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac818419119af2b191192cd2a1d6d290720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ae95c9e8f89fc77cc78f66eee8097721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb6a4319ddd4a32a644915bf6e61dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394e10a3e80df42f521810c9d02ad6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b482f6f06ee8d491feece4ea86ea63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5a7387977aebe2bebedc546c6188d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c6b74adca30416bad6159b4b79a87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce34db018f3bbe83e5a2db3f8dea5a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd31ae136f4efe11b192e2598ff8bf4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7c82552b769f8129e4c61a2fdbc0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425214e8ebcba4d43eb9920542a4132730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d57177e25ffece694c6b61c57696731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529c574b89094455bb1399e04c70ecc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90802c469fad09efbb15ab7127305333733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864d9a92f04ebfa804737e778bef02e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5617a340d7b14c2975af518651bcea0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ba09c6b8713bf101b6e7c4b8b4282736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2541a9fdb3a58c36b1fde1d161a10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d99de7abffd738ce0dc04009268a5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57adef9c7ad5d384bc7f8df71a2119b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb28674b097cc948a92c3d606030066740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365668fd679d8a28102c2e7d64806eb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0803d4a4511294438c4c80222a601c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a13e92141bf7c0b6046eaee19e59c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acdc3e5ad8df1f0be68e944cec5672744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5404139b19dcc19a3be7c3d50a1bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac631c24e416725ae03057e6877ba43746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935b75bd9220f6dbf65b0d6c9fb8b66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d34ab4b093e7d38a3932c0ede1c78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc861398918f4e430b74b0b0a367f233749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65853af4d8b9b9dfaaa86e6a6c993dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63139d93781581334af21949cd37b38e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07d9d2814d36feba6c5f24500b4e3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5818ea9428143a1a50679433f1d4765753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f86dff27df38f7f918a2f8c10cc64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faac6db6488d5d31f2d3d8329cb452755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c4be4807d0ac9eb71921c909c71ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796113e71946eb2b585ed8bac2ec1cb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04f20feee4148fd21713d8a39bec26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc358bfca783bba0e48351e224e8e3f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>