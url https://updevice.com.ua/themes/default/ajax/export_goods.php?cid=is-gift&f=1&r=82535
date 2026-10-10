--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1933eb1cbd6732bfd1e35ce5ced021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a30c39def4440bc1e31d0b6371aaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3cb9ec52192f05779b93c79455123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735891ca6c7fc03684c1569469b31464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773728494b406b0ed9bd4f6b3f99c9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350401a7a0aa5f0d18cfd410f9adfce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130258e2654fcd0e09a69f096c209e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641406fa8be98b62cbfc9c008f96c468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e9a17c19eb0f782801aacb34f60a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34d982810c86c0c37ef58c78cf7ea110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921250759cfc49a696002c02f658306511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a061e43377d908f32d936cbadfa0b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfcc11f33b57a403a6fb9c6d797edc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08957ead28c749fada1c1da842c2eff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98072dc939bacc93774ef759cca9a6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64bb40c56a1e211b2462ae24c27e2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a7cb954e4f7c4627ebb13a5fae96517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d56f1c98ddddd4cae32df6825a18518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57bdb952671a36ddfbd273d573641319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbea0fb1f024c151a136dd90d93d9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33618b486522959b958589a9fbc34021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40f3c61ec56262c160bf7eab72587622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca0e08738d5afec7ffb7d9d68cd0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b917f52f332bb532a4ee0e4cdee317724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faff567ca8c6930a59117947cd4c1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70746d7272a4263e63fbe7c3ce3420a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3afff6d2d362baab4ca4d5a373cd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a77673166f7e38f6cf90e1631eb0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e427abb52e9bfbbb6f185cd7c0f0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a9efe75e243240a2412d142eb0bae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7aa3b143729e3ce2facdf812e17dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5b1c5b7af64b9fe48dabde2320d8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44738ce95b7044f0b82295f9b50736533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2dcb69e6ffc1cbe4f82e3ee6024d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c90357c0098d60d3d19beb608111ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f3303c4e2bc10b11cbe32d2fd84b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b41701a03346a403db9cae162cdfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05183554ceed5adddfc3a75856a19838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87570892055ca433a53a175a1b7f1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe5b21a74d073b5145b91db683480540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c0528f142206ef530f38f5d1ccd1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa3b498ca26ca2d1db8aefb38e0b6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764105f3f868082665157dc8f6e26db343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95b7ecd04fcc26c0b9941d87c1773e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4b80b11fd93158c07e556f4fd9ef245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450e89d4f0d13cd3042613b06a36abe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d683a4257fdb1d2d027baf2ca0ec747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c5aa771d9614dc2ec6e2a2e83b9a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22961c2f4014c05bdcaba42a2df3ed0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa0ecd5391c48264f9d44a443e73da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec219e60788ec27239330df19e3947251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da30c57d67bcfe64e8224b3beba618852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1c4980fd25a19dec25c6ec77bc4e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4f2548d8e38831010b4578ff52a6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094c314705fad1d9d105b602345a0f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cc3e483dc0439f40541cbc119e24056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2ea0ab6fd8ed7b837e163873a734357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f745be42eb5f52a31e2b2f014e06b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0256701a5f803157f4d1506ce1d07759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec2be0c12d2b9891e74d8a2c3882760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295c824e3493578cf015c353de39de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334bbb1a1568080e944e147f1436efa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651fb3648e360ef450fe5a1528b0ece63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f0fa1d26ded2c61cfaae19f74c6e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd5d251dcaa30bebe2a3ca255e2f5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b95924015f190fef8d905f5816918f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c5bd970284a5d7b4b7b0be5501e5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fdc39985ecb512898a8f1ce92125168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de592a47faff92fe9068a207f3a3416569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769501b3772bc0e146ac3b5b449e56bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4200cfc2d33d14d328fd5d382b3834671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bfc0a74a808d7a30568140bcdbc3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1285a235e7c6309af6d4bf67ea3558f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9686a5e936e8588fe99445a050a1f1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2904381600355c10d172199311d7e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144092bc90953c67a35e51781947766b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06f031fd8bfee6131d83e75270b4a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96295aa2953010d74c308c0c57c33da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efb0c4d61d7cec37a8705d97499b5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c636fbd239664eafbc3bccc564cd9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c1eceeb4869ad8f7a6fbc83e0687a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c33c6480477bc0a3fa757bf64d95e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4afa6df8b8dfb69479170e93ec08b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07945c6b4bd5a15bb4588a9ae4e8d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18741e8ad460315ca7470c7ff2db5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed84f17be6dcbe20ec769535987bc6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258f2ca683948230ec806b1078fae0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83eeddc2f2d67833ef4973d973f5d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea4e7db5bed853528af1643cfc4ef389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab452e11c5a49d0bae518f14da93418990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd570c1a5762d0d326e415ba0d889fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aa455702808ce6aec6ebdeff0f68c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178408b736a2dd4947c9f877f44391a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f10d16cceb55df79e1633672928acc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd7eeaba62c0154e6c68c445d12ef895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fa7b811efe4e4c563c81aee80781c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24211fc4c2a34b33acd78d1a93487897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8252ffd95dd0064228b9ce9477f6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890c120b34052c6da1cabd041709dae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82ae32b00aae47ac2bee8778e47384100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f4c41774b7e0a26daef7b0ed95146101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987a8418c8db4327956da661a7bda52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9a72aa5d2fdc7cf39b307d996849a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b6b6d752414e9359b1d9106c09c3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9767281ccabb48bbc9375585d41921a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7d6e740ce50e753f4f42b35c4d0db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cdad6fab89967fd4d2123e1604b03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84332793ab74a80ba7b7a6e066785d02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c413f89184f6a8c5759e91e8ea882de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88820e4f87045a162d5bae50ebe566fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf5d37f6c266886940517b52ac93c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab286bf905b25708836392f0e45aa3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf62a8582fc06e84b607ba3387cca5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e1f20c8ce2e26f61303213c806cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554f6bd3c86e99ba70012b2c3942f2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d83e7c67aff5906d05b2203d51411116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720a7a18ddf2b25140973c78e9ebd10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1949ee836a1888725ae9bdedf4e1ec0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b19d3601c274dc13abddc6ef49ee7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72d7ec84c2cf99350092261b1fdc8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0c8cdb69b0c43a3e83cfdb78be5a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311661d416b661c3f5a928f609928bb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c685370bf32d64d771389e9b47ecf62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b78b5336d2f550aa925268bc40bc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f52a2897522aa16bc32b2cbac17ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e3a592d3be82dbc69c2ba82ead8bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d56b497cca59353b6c750bfad54fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bfbfba84a56260a4fca6d7e541675128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3950626ffba93a002911a9eab5753129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b85cc610bbfe26f37c89bf825b9240130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915f75bee2393e08963f6333c085b98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72a3d3308fa521bae3f1da404fc50b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074c0256b251a3b7fb4dbb4b6861906133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cde8dedfc94cba74c01f80a8ea8ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59873b5ac669fb43d23dee43cfcc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b0c35f9548d8ebb82d11f74ecdd1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b171a3cbbfc6d5eea0abf2820aa01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81327d708940d5358c4f61e8dfe5aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0d95a87ac50c04cd38fb77eec83c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc04244fa3193343f6c77061e5959c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b92c04c86d0cabc48c9347dc10255141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331e4e37b89f415e4c32c9e7a4ab61f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836b8593e505b7aa9957017f935f105143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed5d9a8424b8e0fdf17b96331972c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f3140f737f399a7f56222ca30df86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd20e4e9077202c7b4d16a5fff417eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f8592f9685e73d104171538449c6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f62523dcdc47f8ee5e9a4bd017ae95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ea9d1b17482c762085f657da384b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec86cb2b873d02b747522c68b5aa824150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1ce9a91fdbbac51412423309e2ced151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b422af179800fb65c37f3edae7a26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026423a2d19ee0c56a9064968ddf233153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd788b63e963d046bf5d492dd04ae45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3884f211eec63af3129e2bba9096713155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c8590193412759e3a394b770e5b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b94359e4a76d9875a2483308c7a13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba401c17102eada5f7dfc09e2029c6bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629c8b7f9ef742bcba3e564e1a383e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba5032788003e21725d57fd8140a11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958168e5da3bfb943bfbf800490bccb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc41cfa00b302bc1bb538719f097d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd75b66b39380c93b8b5761e97ef6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589485a498078f9fc47c68bc2ef4755164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ff4d2caae9eb18b7eee042c7244a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063f03bcc7b681f58f55eba42b5dec1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c64840fbe9400bf2ceba56b879f4d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86007fbeb7aac96af93822d26f4e8e07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415047a5d385f09bc9c7d2a01482fd1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92120e6c0427a1e5a0c833ea4d3ee510170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44969313ade06f25c127f9d21bfccab7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906200df117ba8a22eb65331ffa9a0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a87aac19f1c169413233df97147f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e80ae9e495e4bf81c52ab909869f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfae0347f486c35f1c6fabbc7aa84a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17d437d07a2b97ec38255c25af1712176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95593978fc9c749c34fd77625f08ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75251b5506332ec076e048de2f865a44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954d85dc8631337cea35bbbf67bf3f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11869a8f1588d001cf6b5dc7301a39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117400ed5602d35c7c92caef47a70e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94259e8ad71baf8a30f6e88ae06a4378182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147dc3faed6e746610dbc91debca583183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b17c58ffe647e2e18622d3f7202258184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd269fd5c1aa760c6f6c435ff5faa6b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419a12d486173737ccd0dbd387f2718186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0ef36efcb7e08135365bf8710bf1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f48eca70059da2247db345d78a701188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dc62758cd6689bd2bae0d4984bfd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158e23113d199589b0920de6fbba300190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e9a5dc3a043be6373a3f413464bc5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a09d35d886856a367518394f00e17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066d02a086c377532ca592ccee04ebf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf52d43102fe2c2d60da4847a68eb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4276c298494076ac2e386fca0d7d928195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3b681197afa4fda85bbbdbbf296b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92873fce704f0d21607b192c1bcef378197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3c02c10187a152915757e1368caa0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62503dcd893bc9c54624cfefd775cd2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b40fc4131049974257facd04f07908200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831612c4f87dc2aaa0a4d4e9e8ff990a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bedf5da119cf6a11a5f1a9313a9ac5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd600e516d55056b31c57e325cd5ae2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94e423569d49aecdb4145c196eae14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ebb1944d0899cc54632a2b2cb684a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614e05e67793be6315abb8b9421e00b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484ae1e8327bb9361ae68c13c10fb67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36938977bd12c38a7911e4b072208160208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1160437f1dc13482de7d0e2744738f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f63fe20b4e6594b73f3e45cdf6672e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecced6f7d47a9cca7d78f9bec5ec4932211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0d07b4b15acbc6df528ef9379aed1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e307fe22788615af64ef22c5d6a3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27e0b5c432f375ecffe1a9a84c9ca1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea855ffe3ecab99fe46f41795427d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171801c6d4bdbf5213301952a2bf539216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237145bd4988d3400877a99c2ad8468217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a63df1c536862b397629941834483f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa3eee5e57ad6dfd0493854bd029bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736cb696f4a9effb23ad569ebc152e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71d6f26ba3f762f75bb9a26ac56966221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37994c6e4cc95939f278001adcb2928222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92279940c2daf5e6626cfa3132bc0e46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11898e51558d8fa654cdf6cbc8c31e03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9fefc092352d804547f5dfe552055225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71830843326ac1d6799ebef5559406226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c7d62012f40c4eb7137f5ed8b9a54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d8606c270e4c28d971786dceac4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f55caf7c16b177dd91905505bb47d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a17de363e0572f39545598b4461133230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465694c32bc3979a6fc240ff995b5481231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7560cd43737a1a521976bd84c2af1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74b5342cf6645a887dcf6c4847f70b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a304e06fe59da4a9e7ca1a5bb9150e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f797a3665f2701fc10876efab2c311235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc825947b6251deacda3d001ce753d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc145ebeac7e7a808e0c6f8f099edc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7c080a383b08739e0588ed6739bfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fa4328a89c5c7ea36640e0149ee93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40daabcc7ee9d61eb5078fe263bb1c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683263993f79a64ce304f52492cd9e11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132751cbc5d15e19911286271e52950242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b4780db136e7599d465158499ff6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee201fab1ca2fb2ea777d6c47df6a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31552c6be7d36fee63698c03b32e32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7858c526dd1cf37af86fa0ffaf92b47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb856561865e1c3644f48198bd017c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23ab2e5b7a92fce1e19edb5a861867248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a146c08c52737bd5b68240eadb243e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fea10ce55ac311ad8aa66d5881fa59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bd2361d85ae7898457c40a2f4fabc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f4d022a0bedc96a8bb38e3fcff249252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870ec0c0399266a8a613cb97c28c8e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c063ff79c5d80b76e7ccff3cfc6b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f4475ee08b179aa325a40f864613f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637078063748824cf8fa96771da1bf0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89c5a75101ce86ee90688d45dc27ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431cb35daf28e53eea1edd9e6761053258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174775df8c4e5a6609f03eb9dd43815259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480df3bfca15b79e84953399bcc1d7df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08de5659bdf60c9f7c319e8b4ccc095261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382854b898c185c87df4f0bb7263edfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9313c7bfeecd3c86866530ebbb73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6c8a50336d945d028f50f6655991e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0883bae56ff1fa3a914769f5f1456265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bf663e0b3fe8b7912b7c4b1eff13b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8ae69c77f468672a92ca92310deca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df8c1798200de8cb16559a2c462e59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e10abec15b50728216f18f850d8d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163311ce43941eff0f1d067fd463332d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd635b43e764e1eddc1c473b94eefa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efae27d8a19ff44dd684d981673635272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990c1bf5170ef48654cdac45c4c7836273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ffb03b7b94249a1d320ca88d7c9b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6a8a2bd52e962292b57bce115f03c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395791c405b35b497fac118997ec214276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191800911e3dcf76f3376b3e635259bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09860fb6320de5fd7eb4959ff02cceef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab949a915a118d11a75598b1603e020279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ac7de861ab22d1cd226eb3463cbed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b89dfd511d25643390c36475f1b43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5594c80747774f3cce72e5022ed9e58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5b1bbc6ad4f20ae4500cabdcd4a08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa8508ffa15d07ab6e238a6322a89d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd9460ee492ddec06feef9d9e1e18a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce07d1acf63b3a376247781624737b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebed53c23f254497be7be014a12128287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea4cc3a85d73374e05a21a08e41769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7c3eeaa9c2c7a0f7f1862bd354ce0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9575c5d4479a5ea5e5ccdb614128803290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32025db8683efc9f598cf377a6e71d81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075b877cf84fdd9fc45a491315ea777292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98793c56cbedb41c779105fb78fed337293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118066a8b5dc70e57636c92847e0e90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf841743bf55e688efeb71b9222c14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90e6760f743d793e1808c6573565e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234c5a47ca1c8bf48f5a68f581f1a83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2ab466a94c65adeb8ca54555fef64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ca6e25bbd3b6a7a8377738bc6f29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aa2af1245f8d7119f2c9a1bda64c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2966909e5b7e14e047cbe25ae58eaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80976a16f747d1b0f914a6017d192cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedc8915231ab1f8a47f0ee40eb231f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff62040573e344c93873dcf9f79cfc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5156dbf1c8416170ba83f877bedb36c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e3162e80cc82d65b77216df45c970306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1835fcf2f70152ba1d35b14e021b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c38de46db78e5c96db9dc52174b89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d835c9345b521a956dc917d6b5040309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44dcfdaa0bc9b4ef18666e5868f023310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e4d2b3612f2883ba7a0c6d8d5bfff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73387e60110cfc5ef2ae4f09c67f5afa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000825c1c8f01dc0c6fc947d95dff1ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948cfdfa55a4d294f0e9ad9b4ff4116314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a616827e2b1ea9fba1e7a078114a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b06c4e0ce8cbb95b3380a54c21c69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b33c30cb7e381feea8f04831d7bdb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66013c4c8bd448edd92697e2a8bcdbb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d47c77c14b75ccaf5959cfb36a995319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ced1a4e4ca978ec805adf5f843220320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eba52574adf073898ccd17656ecf49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af04b0d8614c7d214fb9e2c6b61f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7c028c378e4d061d2c939249ef101323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e673050f7ca76cb615aa9bac6473d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c475d6f488c18d4aa0adf5e4f564d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd54c9dd2f438320f4f90f0d9e1cec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40778830e7b4ec605ca66718e2eb225d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0f1fe04bb80937c076564cb79a637328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaf94268cb176e259ab101c6bf65e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa9ebac686c29c1e1c3482d49019c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b8839635c137d6169fa473debbcd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9150f30a559bae7321064460be74a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aae18f2d0aa8b3a113cf47e216932333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e490f45b125c8a200a045ebe4e4ae6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43039cf130d123e1414082e33d479182335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fd0c3773542ee2e5a58de1932495e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0360c52f8ad9864f3d4cc71c0189ca3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0c2bc79b5c663ae840dfc4af00d93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c150bd6b5de3d1dae367bb07bd374b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421620c6221c138234f7b0834b8bd58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e447fee943672126b9c71e1ec3b5cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e2df0be69112b45d5239a3d7c3915342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bc99243e7fc2bb829e9632d6a32f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f005da5353cdac4f8ef3f5bd8583b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfde3b77c15601d95ee3595699fb7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65697a7452649b7ca80a577641df49ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f411644bfee4896140419a95b7852e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a9236a3f475c458a77e0b8ac99798348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392511ea93d268de52f4e029c3942776349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c3faa4402597c07eb7662dcaff5ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcfa5ccab9e0d7204b3d746936a902351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e28433b17135003b99a8d604855f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5524784252d29f07e00289f0568fb6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aab163b36e12889ee8f83a6f7aa8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbb09fc22a37c014fba865684676d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf07da6c9c30ba715d848416435ec8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f1a3880b5f97660e42793e975b3bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d5e42ba6ad99a465a6f2d9d00cbcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ab4e17b55089e511c154c4c7ac42f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3f141722228c364c170d8ca3e9a26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b1e362468b7fe0c04112958318126361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9cadf09428869c571a50be7c413a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e10d2a946b1dc5ed01cf7652054fee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b92450085c6e37ec2c80f5392a33b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3709a59d691bd9ea8783c71b5c30ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2bb027a114e325ac65d4e02ca62ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13508afec06e8d913c43517db1770469367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff796228a0b187dcf942cc23b47432368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca498461de8085898af9df317fea84f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22612810893bd76efafd41213ccf6c6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754984e908bacfba9411a1f1e8467bda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0472dd59d1d02bfa1c8840d5dd5cb95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eb37711cda9f5d5652aae7c9e0326373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d649cdd3ee460b0f1e9b04ae5ee90a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5310e5435ab99819a769cbae2916a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d8c94bab157d70ae536227a568fec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632be7e97ca635eddd136c6aac2e3c7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee1e56f0b521e5fc1685cbf6909d26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cab4cb1f246456cc7cf45d668d2e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec940e1cb61a004df67c2e016e43fdfc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204d19c786eb326ceee4c0539765212381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297e898fa5e60f1665c2274c3d3bd97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73acaebd09aa3c169dac1fcc886f9e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1084f318fec8d29d3383bfbdd3c84e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b58a9741481e92388d055824a88a72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798abaebd9410d7b6d8e5c0fcf66215386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97d2a0936f5727d9e796c5a4f44614387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91316e0233e5f6610427ad33ec03323f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec6b233add41c9bc3b6551425cd756389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbf13df198d1081ed8f44aa379ad5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74ba8a8e86365515f40836f300245b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0491609925e520b75a51d6336969f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2236fc69a688818d12fbc074ea4a5ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162932c37173491af8510b5ceca38f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d084c6be390715a912915ef1e7f036395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fb0fe69b99a741fe61f7835c85b0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979179507c3522ffd837199a12cfd7da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866a56e7f1fd5cc3219d680a304052a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1a17329add5305fb66eadc4b52809399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8990441ab7bab3c8517c35a78b55e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aec3b66108b59843737969b36ead4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a862c1cc8186f986980212bb85c3bcf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee6b15314d4c83d400e6c4a3b85227403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e947985848bbd5e32507a6db98ac4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d14ea6aeb8681f1635d3f022143afd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864037331e02333cc2afce36b3a1b8f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab3c1c49cb69516705563cb5e6a4f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4c168d3cf46d896bfe2ee30061934408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f589e6ebef8d13a17f2709578f7f865409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f712ae917e3e40312034d6f63f88f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80077be757c36f4c6d0d7852b0055488411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8247f7da53bc8f243706d7c615b07ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583027e030550774420e01d79bea040413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a530021b1ea59ff3ac31e76d4e66866414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c2c382696d23e902e7e290233145e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678338335c58f062be50023c1db805416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd540bcc32c3c2da5e23ed3e3a9fdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a606fae0c0c27d9319517bdfb52e5c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c359e0b97c7a10c3dc59a539e8909e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e4e5f37d056fdb4ed2591abb5cfa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5381b81d99d5db0d795106bc2fd10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032ebe2f6a958528238f5d28a6d98ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c645967ca2acf5c9136210f110f4ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53224f59d870da8303bb4606401dc51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674bc2b08d434c265d9af4dbb8bd03e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2332a654b14929ccefb150a8fcbef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be713fd18e625d298ff10304035d3705427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee544a65c580c7ae1f8bd484da3efe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4b07b8743951b07d38a80b87e9063429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c23933ab38704d1c458d5a5a3de979430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9de706e4b2ca9af6a3c757a5fa2d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d8398dc4288ee93e1b8390ca6875432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae6d2b69d17bc7d5ba1461c71b0a73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a630982114e50637b28596345384af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bec603347ceb110fbeb559ba583d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7836f8df5cbcbf681d8a31c7995dbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8466e2a781e19b178622331b5a3a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360f5fe0e831e0b4be612e3c01d932d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95809433f8e035107cd176d41565fbea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750791bda5c9b0a7620fc5b3f6f25ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5be9e1e671baf56852d283ea2e351441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e03d03e46cf879783fa04130cdbd7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016b86cc4a590812bcda8c1cf509d7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f99adf3e1a879f2c3da352b6f3018444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46893fb0ecaf4ff531454fdba8dcdb01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b31f9b0245ab0c89d4b2dfc82dc92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c469d6cd57e0a98bd8d817acf6f849d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c17b63b9a56a28289e30901c55126448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9556c462930a6dc8aeb2cc221d92e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb488b2546929dea95f832834300e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b68c74bb0037b6f1e7e8e95425447451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762daebdd8807e3a632479797d48ab3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55784a56268eadfff327191f4fe8f89d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60790228429226e6be5ba506af5f91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c414c4489a578dbb23edb0c0c111fe5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e652216d7dc3f499f87a51055e246e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19618af9f08210f323e2ed985faaf5be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc879cca767aa84faaf7b71f338bcad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b31477c182d3e3f27d654cd1f5da51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968b1f2d04297ba38842ceed07d62b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf3abe19c998ca4ebc37c1fae849ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba433f8e337040b1cd600255be20246c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b7e1667c3fe09822aeb77d57ea90a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685fd5e7b1351fe79ad584c350d2e4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc84c157ce53255db7534e9d26653de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecf39854c6afe478fa808f4c1fa238466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4558e007019b94a0ffb16f04583a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65834945823357e0294b51874e0708a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd07ebc18b250bb832bd65823c1330d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e61becd59de10ce633c4bde971f66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8a330766ad74e2df0fd87e793211b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7edcc495122b43540479d6fb5e241472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057627ea4700cc930e7996f399ceb10e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ba56732db9e9a6f97da069f7e7446474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38856419f9053b621d6f0b215212475475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc026f137d1e9f14290e8966c37930476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00927e23bb3cea06311c43a8f8227da2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7781ad41845f48fe432b7e1e0ae6362478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4da8bc62180f0128e4c25d1a8b156479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdd46eb31518f6d503a8b13f10dadc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda688db7040c27ae1a0d11231a2e255481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad892e0b958e5c02b5a9e41077edd813482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00173d554eb3f3deededfe662e60c457483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ab3aee19efbff25f142503fab76e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe21f67d3636c90a1dea975a030db06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d20bdb65b7804187b3909981685fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cfb0e57562c96ad8b2661af6099f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044baaa42605d3263a506e9a80bb9e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837314c240e602bb3833642ae11e4db7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98d4989c3a13aa85f19b2bd61d0fdb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc975b05e76318dbb854b04f768562b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd3a47e3be3e5f6ec73c84eaae9cbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f892b65b8df0a9aa6cae1d8be8d961493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d15d8c4197ada95bbe22ec8b7b71c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edaa4d94f8797a87b514763f1d203a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96989c6b608af0bfd50c50de50c1a21f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cfde4660822db45092d3a8571e5dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e92845deb23f3701da6182fb02484498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b238f3d1d39c5b27e6b30ebdc6196499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8d98bd656b02c49afa7163cad4208500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14992376e69cf6abd8c6f19d57bf2c40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce57a76cdf60692e379c9b4635b1eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9536ca66ad595be493930fc0101c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a97e7fdcfe94fc9f74da44ed516169504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcbb2e06773f36045e2b4ce09b955f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a11a555bdd611efbae61de2b9b378506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000f9b3d352b4e017a4f92fd9f12598507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91ec9400d28018d8ae8af8ca5761f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200f6cbcbead8ec450f2a082dfdbde1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7972cce247c2c70781d9e0dadebead510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e37a067a615c3f7de54a12863e4fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2bd76e2535fbddbab3f5a2c8fab7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01478db58ec7d541de77e680da28aaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd1b62ef17b3ffd3eb8ee01feb93ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeec14d4a433853c7a1342a30ffd4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d566120ef5211ec710cfcad2c615516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4a6c7ee8f3a13d55d8ed831681a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0d66067cee2dfedba49c8c3b4eae6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2e124e6be30cf01da8894dd2fef46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d08caa2fe468827bc819a1899f6e3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6c433e2307956afdb1484e946563d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3f79638ddc5f61bf913b119f058aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b7ef8d7dabfeb4485fb11e2c23ff9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14665271bf0b53e95b4cc06c9580273c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74783a02f0427b89933df120d0396d43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6af6c667b1812882317a2a5c45590526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa8a380b9e90df41aeb1c3b1b38eff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a937e72425b8180773b852c8a9fe4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1f91ab4bd671db60e329b20102e61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd40069fbdc5e02b73551436af14286530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979802c64c1c472bd9e8aadc5ea2c187531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7043b87e1f41ae1019d3b5b38ae8989532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d792d3785697c67c133bffe9e8df90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf10f8f7bb0894d71c8392615b1c076534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1e686e5a1c8734a7824d930f6f75f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c5fb0be3c0a7c37c39e05e37f44ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e657bc1bf5213760664e6bf2d3df6c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0d8ac82f3faf8ab191605623fd308538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76068d91ba14fb39ceb7b3ffa1c445b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05810097e97aacbd7d7a852e569c01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff5c2708b128682053d2ec48fc13d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f02b90d7d4b1520cdaf620489495d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14673c19ea3e8a7a3cfc82dc80f4325c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cd0926ea4401325cf8b9b3bc7ccc0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065004b9015e9b700d4066b6c671b67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b387dcc28f9dcbad1d8a744cf433c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f0605eff0ed08471fa75e63054f93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ab44c764e8bb691fec82c4fafa60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eb242cdcbbf602de4f3d0c3533286549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d5c41b315a9ef6cbc334bd62088f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f579cb724a6c54c3297ee746abb76b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e12e0b0ef1a63cea8e5525115d7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963fd825085e35e424aa58e3e663ce6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771a611aa0eadc98d7efb3a1b7fc5b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62dfc6633e4be58bebffe0a9f52879555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9fca090ad6cc93e0dbf0bedadf760556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340614eba16735902319bb68a14acb3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd4577aa6c03fb002592b530444949558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788e2618ac81cd256d3daa4e3694d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1002e8758373be63706f26d0740858560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e38dbd90eeab52612802c0ca025da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35686e6bf2e86fca3527637df73c6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f972f0538b33fcb8f167a4dbc75237b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d53ba4d69b7a3addbc0136ef7d795564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd814d22e7fa87737798b88c25d84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08952827c3b08d5cd31aa7652c2b764566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce014bb73ef5a995a8337087a0e84e89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681b35f9c8c5af7df5a460f09a68815568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b9464f8a984720820d0165609129b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb904999217ea8c31de0f1c8e5e5a726570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09201cb7af8254dbe1b4186c06e81abd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105b201b4bce78069b409b50a67e42a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf58770b79270794a19753781bceb14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1b41cee1b74e6fdd3b1371869039d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ec2346521ee15dee6fe942d27f06e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230b68bed0f4c00c591862ac663f8c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b899eb5dc2b2753b8137ec1118d29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd18b9c4eb1c1f0d847d17beaa687c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eab634caf72aab38246c58b7adc53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60866e959e8e3083358fba0772b96bc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d2d27040201960a88e6b6bfe4db9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07241f4bd2d81a0a204577315cbbdc0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e094d768c6acbbd7c47870557a5751583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c999662aab4654a41af12196f0b9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda225f04ba613dadcebf26be9dc185585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061ef7a833bc50478154d060879df4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07734560f33bf080165a2e84031d800587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffe6d7ccf8c5166a9f36a5939d35da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cddb31f6b90ebddaf603b5f6bafe0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91cd37a46efacf4219a5d3639d85da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa537ebe067e8a8d75195a0f3684410f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8fcb7955d79e77964914ab80a2167592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bce0eade37343452e1dcd8926a4f30593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56e11d90cba1d8cb07033c2b66eec3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6da7dbab1d8e514a534bdad1971676595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f0f216dd7fae0d0724ebdb091a254596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45badb508ce0354c7b8fcece877eb5b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3b1f35102d985ec86aa41c527ffd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd7bdb635a5dd43c951f48ee2894f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92741b2aba80447f4ddd7bb334ceb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff47dd6893440c2205a257777a50e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926b56a0689129b1bca583a94bdd10b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2da9073dd323ddbfb2800f4d5c829603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a940b57006ee96291f6e3c33e3260604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266dcb1eeed8206867ea8e050283bde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739dd7942060d962b75c58d645dbd3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96147238c234d46048f02467fa3e6b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419d186ca217d89abef681823b63195608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91763efd155b906524d2961671e6f41f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124eeea57ffdbf1f06ae1b0455b67e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c91ba1edf46e23e3ef6a44ba0341b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c21dcb607a97fff528ca92750e52f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c67ce60eb7a99ed93498225a9c84b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb529eb67b799b3b468278f602bdd7b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c2ce38d0e83e90ec298b8f633dc63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fca351a310281fd745d8367208934616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f62110df91e735410161979013123617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0197c60ec16f371f12c151082a29663618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e80883141ff66e6321df08d753a53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d27c3efd4d411d92a31d08858e4d45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f34a93a2fd182f82d3e3031f87b9ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca76a965cc617bdb18783b3914dd2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70517d305a968dddcc390b41099210623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f74567021b3a0411a2fa9a6e504a02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bef9d02465c52d85c1b4359bf15fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422869e83e0bbb6e0efe1364af75daa6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d874fc6606dcb5e2aff663ce48d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2add5eba80cdbbc8cfab2280785d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b42dbd48ab7d51e7ad0cc61de9ea1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cd262a13f17a04aa765b6de692bb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45deb4c6f46615d33934ab082e17b10631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c30f0e025ef1cf23dc39059f1521b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb61bd4d400475a1bf5bba891636784633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d2b1429dc6f462c03681738a09371634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5457d093df88616dbb963c7d2f5e7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e883a2a542fd8cce07f3747357681636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83e732e3d930ef0b3fb617f3670681637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb4b7d1bfe5bd5517baf8f755f0ace638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127bac31892e6958486d5b1f42bdaa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837a2970101a77e5031e560f48a5aa5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e13d802ceb542cd0b43e4dd889419641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713ca7e12904315824fb9cba3a6c380642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2d55d4f1b4a3458a89d6fd4534607643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681b62b4a5f1cf065d20c5d0a4c0f31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106a13e7d3b32f82beaf9a14d437808645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bd4239eb70e360ff022785b80252d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7c051538fb7465c5f7678b66fba97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd48743c22375203988f54395be3e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fe9a75ece7e728120110c82811b28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e03e2484c038f30328684f7ae991d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca578f5efa4c2c83ef17bbf82337a4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeba30eb8b3c907bcc2fb24572831c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2131cad0a48273e66e07be96ad278653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b248b4c3bf9ddd10fd7a01feab064654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a27cb3a32cfc3d1042b5541cb44fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb72d7b3f38c88ae81e8c925d7ccc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0ded8f0ed0784a1cdb214ae19539d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7f5339a3b1e5327da3011c9d370e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0bac0634caa6199d2d284ef028645659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bed2f2c4493f223b0cf994c133cb25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaccf54efa27fa4be061f3218a1b3aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c00f0cb20740e12d5056eda46de71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eb8dea7e373a502e8312cf6182c3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f11f01f4ff4c6b3d62d5f98dc0a8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624247f3a2baefc9cc8a7c0a2dfe225665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54f15e6583fc411bd0a637766c1e2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad369ab3dc4ceac93f4cfc3beb203667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037051246f63b4e434d209ce81444ed4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290392e27dbaeaf738ed66926a06f36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57265d7bb0f78926e21d7e79283b9358670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bb34657417044cd848eaa503983a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b5d3734c668dbb0280b19eda8c187672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b7b42fd1390292f969fca208664b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badec821ca09da7cb3a7044032d1219674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ab99cd489b23d9c842bd3c3ffed3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cee1701ba77c932b2ded75c933c83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c3db5524629e12b245f3d8b99ce82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52099e348caa9f4f53661409c12e486678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99728e78e1fcbbf6c5ef4b6b9791dc7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68d2da9903e0106071b17418e2511b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5b56fdba991b30981d8d7193f7292681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67735b029d065c8cc56da25dc405c97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92abb221084c066f8260b55bb0de310683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278839401cbd653dbaadddffcecd3e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a188b7c55e798b2c453b367322dc2d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2906f0f4474e2073018e83d5ed2f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9ee1b45f3f2b64b596f1e67fb3b09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa0ebbf6086da95773e92868b226b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc72dc1a27adc57a06d0e03c95dc17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f079913256e09b1f6e717962c8936c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee37b09a6fd4770960b7c109ad8dd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c7466f058e333b5e6ef1556651d42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33a9cb619f233f2453ac10365db7a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f25864ad1494b3036bb59aca1ce4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706644d04aa423584af454cde25e46a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d241c5ab3b78e4ca77254d53a5003b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eb505d5e8bec9b79ad7225b654716697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc30a4d2a2a4d020932652c91ebff08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c23acbe698a2524d38921e9984d650699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662e190a78cbae98c9a7a20d27cd64a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1939d09141d10a01a7030ef8a660b3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329cf08ae9e29a9723b909cd04e51b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae823f85988d2cafe1a7b6d4a13a37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fcf4bb7b81cec5debcda5b9c2c1b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7f55be6cb9a2c839b4544f9a9c309705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a6f981020aaad9394c6f5d4880ad7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257605c82a263e9c09e954199adcfa01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ae8ed2f915d161e11a61e44880578708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4a3ed2b45c95e001b804dff205b43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b9fde0d1729c772c068296d0d6710710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e45fbbef8ec65ce75f59faa8111c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302d8c0bd60c0939614b4a048995d72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63df9dff47723ad57809baf49625fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3680898291adefe9be4d12762feb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b72f9e9f74e35ce457e112a405ff95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145beebe55299ec23dc9319163eb179716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e2fc9cce93391535abaa2f21c15ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd0f7a39316238c2f34d8372f52b46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7751ebb4df6ccc2f8eec23c80a30f39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07f3d82fec1af9fbbffd84f1d51c31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d4ece57417671a624a96f2f12f0e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b43e5f029ad7c59b8a9285e479ec3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d4477ab6aac6f2bee0de2385c2716723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1796869fe2f98b3a3b60a8ad0b894724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e42919de12e0b824ad1130ddae3b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab030abbdc2f84f1e14b1f3839dfae2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0089b3518b82ba1144895bc4b32f7a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9507f0907534b841164bf83ee66cb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417f89d91f4ae5333b63111b7a5a2d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f88687f6be236a51c665fdf10141b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecf702236b1747fbb65d3e83720c06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7065f42f9b6e52be3c9d29a3aaec4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b7a83e145e0b8bb732da7e2c97b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94933aa5742fdda5f8b8a70735c280a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf8b3ba18ac41a272495388f34c345735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287be683181e71ed8f5e3dd2f8d0e18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24710066db3eab7297ae26896a922e5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff39311fe298fc146595ae761853ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16093f406ad58216c76247abb49d79b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f5c96a2924242b76a1cbac557f144740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131848a42b25c995a033ce1facf31a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797885d3b6c6cb6f85881a2ce790f9fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77cfa7627b8f671b35cab311b5195f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fb42a25ec11769a9eca259a26dad1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48558ea2117f1259fe7be22039dddd65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab360c7e925257171387987a7ed0798b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4095c1fd68328b63abdc8edad9201747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73b0adcb856e7cba07ed8ea921b0fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301d6c34791cc151b91fd9e7dfda7c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e494f4ecc7b66fee60414e5b2d675c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50882686d25d64a4bd65c9ad9558e680751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a95dcfa1e8ac0bcf1fbf33864e9f1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dbbff57a3f0d3ad9fa26f2f8775ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f333ebb5eccce1d0bf2a191f8737652754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277be440f1bf65197f3c9da2b4f62382755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ebf7643778c54ed483c8b1a5d8793756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a33a69566d4e9dfa584d2e2156c8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb5ac00f1030a8aab19fadf206c94b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7224c09070b4ad165d4ac644d011d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562266405c5838fede7c4946bd5e327f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85d91a98ec82c0d257ec9469d8c8752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc438fce74eec273bbbabf82ff292a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51616116f587c329a947739c6e1372f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64269084a71929b33a9842640d6d52365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f42fdfcc6f190343822a88ab72f226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bb80d37fde13823938cc1f13802507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd0ffb52589c3967a3c30d9a13fb8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb1b149f3ffa168e1f78e7b1e1f6f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cbba3ce6ea9d1bcb6ccc3c843e22b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a7bdc6a876bea611b0866e1d2fbed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16bf28d91a9c89e4766e676b714f1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab8d05560b0ae9d7f6b700f595af6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72bd040184f367101ffe19aed41e2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0515e9403b4d702574316830a74706015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e47a6178e7616bb39b43c077e2aa1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935ca90b1b0c7cd28a269279140bf9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8622e013ac87ce68aa5f8cb5af0b2e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d0d67745e9bd33f263656cd7d340619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5e722591ed0dd2222eca80ef974c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea99c5a9e5e1ec117ce69c69128c5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a0c7102e090af04c6a72cc90e71b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ffcc720fb931dbbe963929e3618ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a986340edced3e23a6acb954dfd9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1be737c6bc4581ea2586d8e8a425e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20503d26103fe5e04fdfcbc559de126b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ce4a16aec31e5c1898c82b212b52c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8beb30c313e6c76acff0c58fcb6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cab449cace034c7f6a2045425db50c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208ebccc9056b863c7644cfd6e2001530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9267435ace3c4883778dafc93a86bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002b559f0046379ee399aeb14f8263132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cad877f5887911f41ea9f8423a051733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f008ab77cdf68c78bf12a43641bc1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef269d5a5945782464df2f2f3ffe735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aab0c39866219f68f7496af376aa3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd74cd74d7f1e1a4950f9faf2bdf9e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c9a75e044c036794a84b800c8bb0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3770b56264d050f0b7c588669d789c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d889fe4d61061890c0c10ca149c621f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884c43e059e082eba92d0eb0fcee57841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14bcb1124575669a9e9ee8a9042c6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bd61e8c7c3bc5c9a179e0e98424b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3399862822964ff579e286337c94a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996dcd2c4f0cd969a7b348c390f894545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7581b70e179fc87d55e8c4333046de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7780d0c3dd473a382200c3252088947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7b04cb24d43eedff7584bb54f3b5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7cc1e810188f0e9b940b6950d77bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990faa3abb737925b8f8d9ee13e554ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613820ae2d070df571bb4b073d1e2c5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f229084d6466e94905ac965c91e692b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb472a5bc75c3bd90cd15b3e06a24d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd75ab4ce4e32fed9457bfe04ba700654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de837ad5b00e4daa4c52483d43775c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedd98f4095dbb8c3f5467bfe07b39956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc76cbc3b308538c67c40c8720673757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e81a4aef5d615370020bb36f7db3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968d5dde7fd8cf98c169e5efef6af7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3c0ce0fb4a5dcff128429e38061d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83dac4574bbf5f095cacc112d3fc5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378195d7c0f533be7d8c1ba7bcabc2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e72d848ef16901ecb3339335a34f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982eda57cfc2797b1924028f4bc74cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28ec1e7905d2347af8f4ae6aa3b17665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552224e4d08d0bd8915f044963b605266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea4d61af69fb5cf01ca4e4735516f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f07bac23ef53825f10e331fa3f8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bc8e6cc4bc67f747ad51b92662e3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b03fc001fc4906255360f7b1bfc2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db4db5f1f4e75c05c433c6bd70b4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ddec081b9a7c8de7c1d2c48ea194072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ae15dcc420a681605f82404a9aa3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a86f82fd926302c27e5622f82143a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e211de6d184f6be9388cd37d2b60b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07314c5d0e826aab1dd11cedb79fde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f7b3999856b8b1c10bf11ffc543f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee48abb2c7bf505036a875617f356e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cdfd9ab3cb0de9d47d6a2429199c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044bd6186b753b9dbc98482748ae38b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae26601d0b99e98a9c8d9ac6fb6aa081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b260763b7645e59c67a48dd49a45482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cca76c813e7c1acaf0cc977cfc5a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664d3df43019791ab7d5bdce64cde3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f086f7bab8f3f0df5d7f092aa1d41385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a640621c1bf2270498ec9e1d134e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88020bec003eac53142c13b284f447e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc05a17ec8a71771754e2d4037ce9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f101579ead999a43b12dff22816d54289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca869fbfaa6931bfef5283e4760151990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c84fa45829d176ab4a604c7e72a93791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00af4bc73e2eede4fd3184bd198bef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b2879e44472f68f0528d6601747593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f32760eb9d88fb89307a3b71380e0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9bdbf26b0a05586c05240e2c3bf1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc3d58304368718384e013bb9bc5e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2353a146081d2945d3cc41251f8f78697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdae5f125065540303bdad8bf2dfc6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3f43ae3abee7f5bf9ceaf5b05373099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cbf619cdcca99f49cdcc3c894427d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad5bb357a33555c7cb1ca4572de100101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b313b0e5a534435eceee31fce7b41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e72a94e709ed828b2d38ca3bb0ed5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3d4cca88c4d7214c6fbe7c0827e44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e71a3fe811cfbc4c09d56067df8a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d746b38128d9b81d399e7e789355671106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ee61baaefa48ac9807fef12cf8f0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fa2e0c075ac4fb087213b574f48e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce11da5ff14a2be29617da102d146d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7604a5f02f84d4979f1d20b923b4738110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421db1a2680c52cbea4fd07fa5a89a98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16363530e6e73da777b0f2c76285d854112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0881f2b83d27916c483f3bc0b1a6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e55affe3f551c2c92f79644d51752f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fbd254a42e122a8975a867d555a1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd654a362645e6fb6f40cd756c430bb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb432058630a788a914dd94c4e3e7904117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e61dbd9a39b90039ec34dde2f877be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bfd811e21955bdcdf1697f1461cd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc410bb261d90f74a2d12522dea0d18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ba44dcb6b035c682883cd1d16dd2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b9c935a2e59aad1b3b3219eeda15b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52086c9f11141c553bf048e24237056123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09452d10a6ffc4f3e0352c9851883f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538f16fdbdfd69b0717dd1f28dbe120125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f66e49c7899939e5215e49f6e20e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90e52886da29eaac005ba9b201659b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3f996169626f3a0ddef82f5eda7e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe338ae5fac48621b938543dbea090129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad174bf5fe2f88511c3c514289a9099c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355ea29d34879906b899bd261283cc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792c2795c223a0538eb99357f26bb4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef072f0ef20dbd2c9eeca0857e623aa8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df87b76efe8d634361ab395c55e5d16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bdc9553599d102aae29827ab08742135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c620b6a300674a722517522bafdf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64024424abcf9d6e26c15cbac3c1d7d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e7d6cf7bc7221ae30e5b87c14fb00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734775080cf634c4e8512ac89a56d09d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26f074b23aa0a1762dd9117e2ecb3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a80dce7d98d18c7b1ef37590057ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61e856f90d857bb08415ad2f812313142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cf39264ad82459ce49d8649d19ee0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc147029696e3f65df2be8d9f0884eb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682b78cfbc4eeb0bbef9a87c4af7238145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1e3c795086c551ddaa261ddcb5fb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd8fd983036990422ee41c3d7d1a04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fce74c23d6e4fb95056e5d6714c95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bd6551c76a79c3eebee6f48915122149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a676e80db27b0dc5bbe66a7be7bc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b7c03beca7ce0c487d12350e0fa31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408f9e82161168eb585ff0f9f358009152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce505af09c201252ec4655e1cd5238153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bba67eef706b8fa7eba0a8a604b33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e625ea67a0e308b8eb9ca08072978c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0f48f368faa64c99391fe908374d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7269d84ff92cb9209bc2d45baf472157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce57062b0884c2abdb88c4da3078362158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704db1d758990d891455bc8bbdebae31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2f3cdb8910e22307bf65df8dc5aea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be06f85012045169736ceba4ef8611161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51485251aab9cb8fd678ba9e8757df8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da3188482e9757937c6b316e26a404163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74562c0582f4bdf84e76506d973e8a0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7f9afbbb4630a6d54b0b9c7db8612165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d6455337f128f54baa771f91ec9dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3de81b6bc4e05e811015c7d3d6b24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211fe0be8d2227a5c39c80dfd5918a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75dbdece4f7260c6d98bd0483a3949169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf81ed23f49e283042c938f8f73f3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326bf439b21fe3cff57dbeccaf7bd9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f864b49a2993c422e33f2672c4ddd81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3432533a308e25b7b52a2efaf134f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd419978ab2d59f1b4fb7ea668e900c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e546e526e38f9da2f9b017cf6280fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01249e880fa74667c648d3eaca23fa86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83116c205793d4699e63fdf7750ec687177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ab19ea08482eb3c03fd3982c6fa9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46017da6f38c94e171031b1575c24d95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986d2fdb02eeccaa3fe069183b6d481180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d1fff63bbb4d0652cd115a6ec91e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb1f3a71f33e6fc418fd5c4e3b8d81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01186cbd2bd93824d16db71fb0b2ad21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aa8ae7d9815ded210145adcd0b094184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e07804c67ba78ff1e1cb987aa44fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e9cc12f2796cf2a7cd5ea388178ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cb4ceaa22905932bd0b526781a005187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2942bc27847571cd36f733186aa399188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d3956b93bd1512453a7f28600ac09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a1dde7404d9644c44efa500ece4ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d31c1e2583e4be3223055c548faaea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e134db7345b7a9c1a2a4e5279523cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73345a0b2b629e27a29376a64915ee3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d8a3a408e496dd74f50e6225d702f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053733888253aabd422f967dac0e9a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8bfbb39de079eb5180fa822f55102196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dcc85d9d5e121eecf45b82a405bc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84e63d891b26dd436a3efe28f04b3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550f85c846eb8eb3b63ae876ccbf0c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eac70f4fbe5ffbe13180a2d0528bd0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6fa9d2a6210c2fdc2b7cecfd0fcd7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645c28166561ae492ef3fc02ebbb682202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3574d239dded58115d5eee6fd67a388203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e90fe2f894b5aaa2df02f9e8ec13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3a2f32451ebc6ff011273f2b98dac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60623d90b6e248f277d03593163dd2ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e44a34cedeadfc62301ca4444eedd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afc9835442695cdfddda1011ee1e69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c165b147295139ecd6aa7f5c37164209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2479058a7f8bd786bc1fa8d4024a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53276cd5ca4e8dba83b4ad89003bd52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa7fcfa943e10322dd330be13a95ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443702822cab37843874ba39fcb538b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e5677fa7c1992b1ac8281b84eeb87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69177c7dc92b853ebed94aca2abf0eda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc20770ffa9af49bf63ec893f15360d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9199f220897fdadb64d76211a646369217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17bba0b0dd17fc1c93cdf478eed6f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bb04302dc24d9dd9a96f85d68bba6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc91d2ce394f4cb03d912bada85c55c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46accbb4b479caa9ce47ec34e2bd4a16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d7cf4e0f6c93974c611edee3b53f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a174389f3de1af7f943f6cefc68e3c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83becdf430bde8fc2087b8d0e488a958224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643a051577ce46b77ba4fb03eb5e3e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec9876fbfc61b7055f8444a9b5193226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4be0a004ccc76dc9400ee3ac94ec1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97781bc7e2b8d369ec2f2a537ab18636228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff06f3143b6500dd26995fc8ce0473229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafd7db2b1bc264dfd350086e2f41f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eb2c32b9549dd539f45a24aab443d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d48a3d80ab34f9bc3992993aee278232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3dd28c92cfc07bf4860d6bb65a2d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86af9441fcadb78c7cefa24d22b90b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8371b8b47920cbd8f437f73c79c766235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f161d6057af32992e391ab6d9cc74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61330154a6c78a5076b25ee3b048f801237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a393da23efd235b32c5be0bde2f764238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4a0841cbbf170297b2b6d657ed600239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dc84b9d1db50367362f1797038558240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a7848f93bbbd4c79747acaaa430a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8867b043c9264ebacbc4e978aa511242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74bce21358b1afdbfec00f59aebece243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321b1c517d07a58c53749b8740af1f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420f1efcdadfcb4b50992c3fe8d18e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb8b993a8d5b212e1842097d73bd2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d11e6ac4561c4af1c6c1a849d0d5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2397891ef556f7c92b0316339f71135248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b63e3be3de04ae11e6dc1a111b56c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79933e6a71ae3f70059d00b1cf511a64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c93cb636a45572a862ab7bd01343cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224f4af5f977865a2ab171a574e9cfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b4e53fb0f819cb9ae504763ce83f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e748117f94e85c9363c5f0d582bd80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1a76752e80aaa1b58fe7d5d0d8c52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b585625956602aec411a32f20a8022256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107c984529f7d5faccebad5bcfaa467257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a1c708daa195c41902f0c928adb8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad92da42e51f0fb141273576946f0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700ae67120a06581296ad825651da03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc985289ced5b227fe7058e7c929cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d701d7103b15479f9dd8041efc3b97f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344cd035385bf2df8d5e24b847532a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89dbfb42d934abca5c37dfa6d6d819264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8c5fc240cd68f8500cab32e3017a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df29b78d571d71682ef3d3084f1d8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe681d2665cd21198b84e2c6f109f81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30225e236b80cb87051c03dc4c441e22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1a7c55284ed62d47c11e54c6cf1a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc69e379ffb5834f3ec601817cf610c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec076063a45616320c12545da41a106271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c1d38c6142e8e016229e1a0c0ee5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ff7c48eb17161a2d6dc728c4f1197273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f7e609a7dc1a64fada54d42bb5327274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4457e2f571e87307006f109aa10609275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f59f7f4e7627477d66c6ca755c7348276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a528182440841eae4a155001b08f0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405479d39018946521c9c68876b516c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06e6d86c76fe15dbef57512326ec03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfae71d49b9f05bc2616825a5a76c88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622c6ef59163db10d604c5b2f323b4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b31b439f4fe26b4484a4c89b27f5fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3701e24c8144843889621d22397a2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d2fade52276aa376952c12d430666284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db15685348881e61fc3c5d39fa75b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba413151fc2d1cfd566465ae187ebd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5ca721680fbb4a052eb132f0a7d58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26281a78077ea93f733815e307947e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e8608551215be3d5f804a6615c119289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076521227e2ec6c78c81a18a7e8ccec0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43d02114b03d9fef446a249f3418be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07f55fef687a88ef424f41cf5b8f84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ea97b49bb89537049ab85e2ce287c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1961a0bb8717bbcf9480efa19f114b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7a9a130b53445f00cea559c57462a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ddda58ba6975990c076a7b8c1e60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacaa56bb24ada52b5dcdc07847f6c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c443f865e2f43cf1ceba9c866fcc94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f09d5de184f96ff99a06f8725b0487299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75322192e418db98546f606dcac49d7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0762e464a1e66a13ec03fa67285b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841926f48b3bf38a14ff0993ddc7a36d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e68f1784fbeaafe70034026608f77f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43602ec70bcbce6bc1bd61529f779f0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8193be024cc2854b86962fa9413b2d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d8503e0183a50acf8a5e8744449e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f51dc0e4cc93f6ca113815a6b3829f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f84c12fac2300484a339b8bce3d039308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e013d948df73895410db5a9ecb290309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bda98b828817868e84adc656377ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd6f4f0ec086adc36afa7d0f810f98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ae6213944f9f71e3b03be2e43fc00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9922d0fae297585272d9045ffad9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765e7701bf146cb3d5b780f37f8353b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfc7c2b68167f6ffd39bfd194c7332315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fd6ba5b539323e6e2be2c4b2cb5bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb10aa94c7fb7bcdf3fe35d57d7e4d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc29f56c10d41e1b2b2ae73415430d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e40b6f64937785f59d792d08b0da0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f17e8990d8b22c918930eca1bb1aa0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7923a2257ef5e5a3c0d827495e8c64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c09b7d1f6d57218265554d5caea1a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec5575d23e5f9e2cb5785696a94b2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9402e6fab92780a64983c1e4ca6c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab6c753138dcd8890d3a53839133d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6a1f6bbf648b94a62ad6ba951fbad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700156e1820b8080679e7ffc69e44c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4a29103abc3ceb03e9abbe3faa651328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a6a48abd1208ff2eda0264d7f8f00329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c2d8c3fc127e67eb3b751e39c5e8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bbfcc004ee5785fe062ec7c4ee41f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3d3387eb6e3296862273856626b8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca40b841074b257e7a3d95a664fb23e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede00e1a6473771be1a30a9d5c9a240b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61888a5ddc983816ff35ac8dd6301c59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61309296d6fd12b272abeff23206509f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cb5e535ed5f83d305f086247906e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab13cd6e6129902842655556eeef27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f7796fc0cad29d012485c166e401f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486ec21ccbe8b11130fa8faadd1515f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565af1c90c2d7ca8835acb1defdb7fed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8f55be91d21a0584779e117aebdbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ab5e0e20f4777fe37c3a9fdec714d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e9376251ba34fc0f9b03eccc57aaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb655fb61eb82ce4494d503475f134345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd990e3495ae97294eba9857ef0431b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd94bc3d272a4b3384ea695592001f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cc3e6adda3ee8df02963fa4697667348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee6f6cefa3b9968aac20cc47f42972349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0407f000eff1c3f241684b658e432350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e72c1d08f8956d715ba97209f0a1ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1c4c0baabac019cf7c1d0953d7549352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3459d9e79bb4fb3f5e893ec80dbab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95c9e324f926c0ffa30039f864251a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e314792fb9e1ac2138cd776f480d96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29450bafbcee43fd5efe3aae05ceb0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0405cd1332079b35c53a7edf18b9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da40f7e164116721222072daea2a27c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea96f2d14eccad51b13dccea317c87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93aaf9b4c333372fe42d0063d4c1ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9efbde50b24e15bd93a1607e7d5a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e4fd3498f9532e5799a0e9b18ebc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e53150de426165562febfb85348a28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c416dc5b291ab2daac5d754c4959e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9556cd3c291dc70aaeddcadd133aa53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bf8a253946e87119075301c8b98ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b0950380c7b9235dacbb034eb67fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20843757ca4315f1911e7a25401d0b56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4858072f13696da1aa23c1ba563ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7688f24cf86b99808d80a88eccebfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329202f4d56c41b7abcee078e7e2157371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be98b9a7ed88efe461e7dc44aada4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5498965422e264a02c1df5a058a752373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec3a41965cc5864f3b5c820f17fd49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c150e81d0617ea165f13c05704da50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f1d67787f5da5d55834213198162b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1e6ea38cbbc836b6414162b8d5ede377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5c8834126ea22b608c277a9e1b376378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1676a3336bde3f1356ab7b85a7faa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729f3b03ed72cc40da1fd665af91249380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffaca2a7049a16d8479ce37484b63e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c1d1c6ccf5377ecccdd4bc9be0b62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e96650605278dd7f89e5927cec805383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827ccc566c7d50ae83a5ad9ea1a1df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017472ba3ca259f3e1c7b0ab81dc19ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0950b463dda510f4be8d0862bcb48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fffffe6e454feae3cee38e3606e5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeed1fdb726d93dd96f5c345cc7b04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df44529c77aaa3be603388772ef5b5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07063f336ca5a4c7cfd955adc0be1c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f43ab5660defb73cda27e04c78f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaeb420e51b982777d529ca2d48157392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e8f04edde024a2b3211b38ac43bf3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62076d2da43a0b232e2509f7cf669d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dc6cfe1a390a058a3eb4d0f90525b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea48c958b10c543d90955172597297396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e246f72ba5314317c6ecfcbef7b8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bfc2f813d78657f30fcc5cbf63661398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4b6d85ce12e87607dd0abac05a562399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eac7e77a29da464448d86aeb2b03ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b91a735a0795be5227a7af412398ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd783365359221595b288f7406ace5c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a913d36a4dc97c67d99c5a8f068161403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0c5b86b8efd96b6e14db9ec2069d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9397e5e75b59ad03a2df6ca47f346f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459feb52900066915812dbeb194e087406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a9a5306843dcf1ff058e14c62f183407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fad9b3b00431be6f3d38bb9c16b04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8f85508566622702c26ef7348c5c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241426dd56c908935ea5ecd94c1d64b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31624d6d259acb02eb73b52e3387a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1affe01c1ac387bc3e8f8a424c5326412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb766925ec22f5ce0b056fd43a16e99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c43e0b1a54a022535aba040774f8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff14d9440ac4ce4517c2207e9dc1487415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5238a1ac89513521d82cc9b132557416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3abbf5858aba0464d36d2db556d1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32a13f81e5fcd36e859b38a7bcc5b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f738d36b22254a65fe0451a9714114419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17be87f3bd619f3d5f16e99ed15818b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93874e149e6d0dd81c8bcb77f2298375421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8daeb37ebe67eba48b8e679a4b8830422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f2f479df3ef4e31b86a2319e02c30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418cf4f898c07ab8073f376056672b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf906fb06727b273f2bf90329ee660425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b745a305d813df2eadb292a47f209e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe43b3a777de7ed270dcc92417a277c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122754b99e3258443ca58f1de8acc579428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975362349ea8b622d1ab76e2cd819ad0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550c619a980b7aec8306a30b8862dd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e5cfab626aab4a57c70c17c8dc722431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146305c5ba36f358b902874480d1eb3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf55ab205e5343048f727305783e9e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98397f1cc3d3d34de8ecf0983c5bee94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c60fdad71c655d12096267057b9e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aca014581e772a22182d89f101132436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d29632a459c8b6bd0b382d230545a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9846a49a4dfcc97c3f0f97e558f0793438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652228102c8275e3a57a3a444621cb62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b91a9d1b66922e2f366d5e7a62ac34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94682fbbbccc5faeffc368d12a9408d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0ebf7e0fcf492dad16173acca4b1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c67e41d78a7f2f6d39858577f1c90e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a6b5d7be0bebb0652b48b56754723444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66b795cf8992f6726ac911a953ae59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5818e1130c08746df38640884630446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc6f3a3014a35d2c4df2c6d7b731a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b76745d2c042e055a894ecd37c5a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee28ef6588be6d877c3509c208e04bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50f912cbfaef515ac9f79f3ec2d3a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b632e95e80f3b167f2c6368d3aec1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb9e02d0a728f186aadc5b0b366cab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bab659ecb5d5361c182b85a148385a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d635c5462e982a76b693bdc36b0092454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6fb3168e382ce7301e12e0559f914455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb27614ab0c3766462bba5058689c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60041187c48819937f4d0e6cca52bc89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c8fabae7c98f9d32309a290c778e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53737e762719155bfd251b52aeed5d1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b76b2c150912230d46ebfff063a45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c81f37ae66e2b7ba5252c192160e1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb761bf956d4ea5987e325536077b5f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517e8fa894821fd43619542892ced6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46845091a2a33efbea387eb8d87c7c70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824fff488fad7ef00fa9df7662217eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd29f0d3410789a4d5e5d2a7e844f19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a736228d3c22df496f78895d3d00b2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03868214577a94ac75617370f5e512468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78368bdefd47332b42cb8e0ae29a9ec8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323062bbfdba53b34165611b52f0bdb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fa6821651363150ceb1c68810fe54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa76a2f117da6a5b2c8f3e25cf5b86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34565540678d301bc54e3fa270485149473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50018972477389a2f7de211e1dcfd94a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd12d406617e0e22fb3318bd0e916475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942defd7539f5933f5d1f30bcefc527476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d19eff5491f6c0d97e4c27f36bb21c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855ae0dfac3ee417ebffedf47c5709d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f19c466a8bce4d5174fa6c9e13462479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260c5b4ca7181ffaa12b39eccece76b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332438e45bd72391149f7bef7c23f5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c19d14053f8342e30ae7262af9bdeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f4fb82871cadfdef94629526b7701483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c6fabe7d00b8d909f48df406b0556484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b37a9b11ca98e69db405f655b796a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132e0a7815974ff99c8f1612ffce4b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47238b458d17786aa0348d66ea57b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca303a3eb9e719ac6346eeaf5029a536488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ac8e3b19d53172ec1c02a6b5631b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2599f913e51a6f6e0f6c7860d66d9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a035d7572dafa022b12661d9ef851491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc778fdbdd9b90cb28c561041663c10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c598bcf2d64743dd6ad5e7797f4bfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a30c81124e7e52d68b647cdffbc604494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0df17fe05aea4dfe2f850aea5b690495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ed96b4d7e3d3cd06bee130050fc86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b18e60f7e0a733d854bef8cf68785497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e758ee66c9c79bfdacfbc8f82067a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd16742afe0853db5e2172142c1c49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce4ec8539eb5567d05fa30bfd939d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353ec5c338f7dccb1e171894cf290bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb9d3751f6fdcf2edcf88706949de0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b1a53b4bf62f1ad269a0392a113cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc94bce8382d88ddba254cc30cf0beb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1431434f269f638555a145100e9e05b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18c5d0b1c08a77c3d61bbcc8cc0236506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d112c147a8651ca25d47fe23d5f15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97644a6c2db271b38b4f3a9752f60d14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa39d5f3ec8d5cf3803827d3db52d8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84315cc651cea3076d1e8e5caf64550e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12edaf0fea8ef4b58d873a08802c73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34143f0737cb6f84e254a6f86687ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea116a4cb5270a794bbeb2cc9497b1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07732d3a3d6b602301c7dff8a39de95d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fdad4eda27de7b48873ca614d14ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13948e7f554efa3041713c63a7771bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9497680ccb65f862e3d1d13f7d6328517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91234aa07c6f04a28c625567664eac69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e373a69f557cfdb85c68ef4398da1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7570d0e3e7785d9cf72fde8c9b29ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843b2c0a3f89b101329721d510fff0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e26ca55df4f0664ea096cbe5a3f80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb5a350b428b0bde90184ad4503a4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f05c1b9e9e977dfd24caff910be17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc330814afbe23f295b8791c166ec38d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a43356a2d504c5e60cc4537bf951a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753d9a1bc5363ea18154a2df1af2aba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06696eecd989f8091329d09b2db0aada528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543dae95b00a669f0eaadbc1d2b0757529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe05842e7d5addae44bb212539bdd99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99deb23bf08f3e21d8c701edaf4146531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1717138567af4fc4f8f8b17066cff3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420b1e440b0c5f72359e0a94aa07a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6209090cbd2f3f88da33dc763dfc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8fbdbeb55b7604f1bdcf7cb0ee703535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b56479d3ce2a84f0ceb3f4cca1fc3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7958e2a5497a01d5ea8cc3409444a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847083d8a422b17fe09019564e5c11bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37db91d50035f605e3ee8a94d19d31d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1366305a20a7e09db9e55a4320063540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a545a917df41e5441344351aa93e66c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fef3c4174aee968028568586e65384542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246631875795f30ba5d8f00dffe11e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b8e8807478d6ce9192aa5126e1346544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc5dfea1e2f73b2eab6b87f553a551545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef0466420a2083e01cc46bed8d533c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430ac65e55da12ba397f2deccffad93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9acf8271bc0e0c7688c5c93735f9c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b89addbb52cc8495c876748768c92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3f1c91a2da63dc251105983bfc1c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f612274269c5aea8cf1b7b4a756130c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d630897bafb6adf69b5c38164e136b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13440befbebcd0e043f2548a545aab43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8964b87c88d3ee5bfed529e3a105e53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6b3942730edb0bf47a3615d5da1d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499eb9a541941a746cb9f0c1c6ec56e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7c6399a8d2bfbd030637d80010f6b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c94b147acdebf494981a3cafa5a605558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948438197b8862c266e5ad29793c82f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6fdb9763fa673997ca70082a9ba48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8fdd136d0d2e3d72af5fbd9e0720d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7567d70e8215aa5fd71675220260c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1c3cb4655ff1e6610dde5c79ca8f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54a60aa14ceb2a8cb91bd5a84e8732564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aa505a2a4f1de4e2a1e40ce8880d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5b7f39f4fbb52ca9fa8cf139207fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeba5e18855f56424d2c7ec50581dd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0435520f86a549b4c59ee5ea97f935c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa847b60a7fae99302504a545b8ad4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752bb373d5da3b391d84b226db66568570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb242144075d6a5c3df868f3ff85309571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7c874058e7a406ab854a381285470572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19c0df50e4019eed7e9a6c442b902f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf67b8ff27488e25cf0adc1c5774394574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd7a1590526e3eb5d2f655db8f38ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f3895a19f39cbe407f8ea04249d59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938be00e1b4447d4590f8a513a4cfa8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20276eb6e424cb62d0303b72e856da0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f341efab45cdb2f2c706b3dc39a9e7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adf4bffcaf972de66ba38de0ca1ed1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abddae17f3bf078bc8c8d6b43d0017581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dca603492bf8407a2cf6dc3a489795582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a699182e9abe3c1a2f8fedc561023a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cfc43c8b28a6b858705be5d71a188584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dcc71fabb1985e2ea704a3d27b313585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851105c4dac94038b126666c3123f615586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e2d2b0ffc2caa59199bf414d9bd63587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62006f7e649fb379e37920a32a31872b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c764a8f6744ba0827952aa3f5dec9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4a4e39a97bea1857e23cedf88c871590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cf7439b01ad1bdcf0a615cb6052f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd07613c9fc9f689718d00f6b6266592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f8bed24869719b73b747202d89e2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0313a36cfda9426e65442c3963cbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb6375aed5fcf27c5a34808d44779d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ee222479bece5b46415db26c68208596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd96cf5c68bbd61c2ed43f0c49aa0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987963a8d54f261d9beaea62f5591b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bbe284fac39b1c31b55b1fa347138599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec071218a2dc08c1579141e02c9cc6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f182b594bbdb77d4f5838cab8b133601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88e9ba11bb6046756edce2f3ef80d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeeeb82eb80c179f2b9f3ca7add229603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c510537e7ac5d30c026d84f42ce6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80963767279e88249285bdb140636c3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374ca6c8f2fcbd77d76b3f70a03fa8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4136d6c445d4fb015c15270c1979f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace1f293b43b335ffd318a16a71544a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4f18200cf0e7f1fdfa460fc3f2de1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b1f2162337e17dc6859b638328755610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87674ff4beb34092ea1c56b056940468611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea91e84f76dcb089744b4c0ae0d3ea3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9a1b5c6b365ef61855be7a7af54b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bb472dc259ce64be426279d08c05d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffa6ef4ad0cee0af8150e8c872ab96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f042ab82c49f7b9e7bfa28e6ff3cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a51352924a01f1ff1b945fcdfc58f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b35892bcf5e13a46905c81483fd27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ad9e1062c06b04a5cf8b22c4d71f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaabb240b71c16e7a869b1411d456f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e94f5526590ba99cb65cb2f4c44f24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21b1d5abab10ed66ed337c2edd1c25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f0374d63159a69226c9cb8f47b4a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d454efcdffe7acfe4511555809529624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d280e46cda12cca61119d5e316ca945625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6e670a24925179faf659351d64a95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef89154f00c32158d4aa953f2df736627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b96c319504aec11769b09ffd47ed7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768e8dccc0630f296c3a12c1f0c1f47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67812cae4ba629e7e67a18e38b0ed2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b22c89c3d6f78fa3e3f000c3877e22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73181e10079c783193bea1d9f8d5de1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541d421235efea208ac168f830c758633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205f08872d5ec45d0a759e38b6be7a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c514b8f4307fe607ae0308941ca57f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299ec1df117eca314301d88e7d87825636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf171e4cd645486adb24ea1133203a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeaf19986700fae8aeaa2ddc570f1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d4e0a4109decd773119010e3d300639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d4a85db71356fa53b714b15b654d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d36d24834553e41c023f2a9425f14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b6eb247d5e62ea2c157078e468add642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc4a60af3dc858f14e9318cd309897643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042beea57c7a29d03e6f973a0bd27a96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c580a62dfd1063da93b981e9fd0724645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c463443da15057f7b2c14e5b7452646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721042ef50e6fb54f9c79c288de2cfa5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d864aac3bf39b8a2564c17194a22fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f7b3212c6f69f2b9de304789a67ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d202d830949dad1412fc8539a1a6db9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca0a4ee75bb9a430fff190576761a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf8e657df27dbc53b0e935e5f03cbd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7e4de0fbb32b12265d4e6f74060f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397e8bb190c062bf3eaf9df86a6968c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78f41f31dc7d504b8977ee7c8ae080655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e3d2ee7b4e4c726dcd0b9c6cb414656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d809a01c25ce88f7200daa65a81014657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d609d5236d88ffdffe031de8905766658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9164711a7705d1b3387354a1f38c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11163285423a765d6c9a50732dc4b59f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551645b2c0406b50caefc9a05b8f83b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937946435af7f573dc67ef4653179406662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8c4191182914051f3b39234cafb34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee9f7d5f1284340748d78f1f6f201d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d560d8b36184edcada60a03ac5b5bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36d08d6ee789801dab7befef686fbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8c0a05b642535a58f742b35d3af71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea82ef9d1ce47b76b6c9bd220ea6bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75391f11912da52882903e0eac56ddc4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ac61a23fc59cb4089297b6bb217d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ec3a412b85cfc1dac1523b72dafa2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86235bf708cb0a21fcfecb63bcc881672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaeac87ae2af01b7c982fc9c84a0ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f82b10ec116cab209fa4ab8d3a2bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c2eda5986562661f2d3f4be0c48d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284806a6f675ee28593a60a1bfd9365676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc057172fe0187b77314974e87d622677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27476892461ef5cb30e49709d4fb65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202027ad5577a3765e26b3b2ae3c5b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0763166204d3a66c9f808d8de0dbe87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8157983a941e6feac164f6a5a2622de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b0f8ae7ba4f37534a13b24b4ef1f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e3c9a5b7f24bd6458cb860883c754683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fd17d3908a8b9da47e3eb97108e9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e981e0ffc71e9fddb2731736c3160685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11073d2d9ebb9dca5ee6583bee4ed292686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d980a298bce4b4445730ba7646d03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb59e23f9985223356cd3b11eb95e1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f73d7c656ddba568788e313d2af1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff55a997824c99fc177bf7f3bc11a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223b8827ee3629ac1bb8879bc2967b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d448d746c850da540c01b99ab474692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2bf1d11e18b95e17fa8ab1c002c40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5946ee93013db47d9f198368b0126a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d14da1529b5c69bf76a00920ae530d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc752ee7fba2f4b39c12c2bbd3a36cd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505351911a1d87260d3b8bf0fa53d2b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18913fec979110cec1917a52cab947ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875cc5226ffb9bfb5dbec22a7e80d38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c20b086c0b74f45f2de38603a164b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b0711e279afb4103d5d33951186e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb6071f07ad0be052d8e402011f574702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ad96aa4be1357d7906d874948dede703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2037f80830186f68a7b7e673e95e460704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ddb3ef6869b163516deba26ad12ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb225c8c85e154ac829f84b069ce68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f83e8f60241ac839e2a63f7d7015707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f79b25efd77b9569ed47c01f007c5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33298b550089853e7554db074895aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a39dcfbc6e04f6f3a78cc6bb25fcdb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e7c1977e03a806317247aa1ffe38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30f4a71fcc8042f40ba45048d59504712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76a917879fec805750af36998e0ed7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c37b58eb4de6dad39b281df90d64f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd51188e9fa8707e6f9935100b8cd6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89059377dff088ef7c88b366611ace6b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4acb39b9887bc996d703127ace8ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e246cebf182bb3d26cb5d4b1fa35bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37f2b0f8baf9f48e7da5ec913bb2c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06a4f62b57a10aa29fd1b7c6dd0df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb933f06d2338bf190d044ad958ec95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196407663deef7e7ca8d676b21366d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d060bc416d7c9897e6cc49631068d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1c420fe13ce1f81317e19183d57d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95518150753dbb4f18e865cf6081da7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ab07d12a24a82ce8cbb910dea7e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c527b91afd458af7e23a5bd0ce0ddf6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409705d8c04e8ddaf8849a14c1c86c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167646a54a54e3c46a8f705e2a75023729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274d784f5d65dadfe65ad37c37a14c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19165ff457d8717a1877b735e2dfa7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0649c33b769a177319805330b7ad259732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e68afbd70bb3325cadd6c0a525d00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398f84c336ca0a3af32fdd0c3a898b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58c5667bce360e504b6e1e45f0d7b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecda7556d803c044892a77c52ec85c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996c749c7ff75776d4041f284d82fac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c2847807e39a3f42358d3fd22883c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead59892124b8824950bf7b25d9adc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6eb5f6f138f10419c7193fe463c32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18926631f4d147445e177abbe7af29a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd8c3eb8d73443e797faeda8bf9ac6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c66c8257fd17fb91dde2b7483516bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944e5b81b1dccbda84fb96409a4571f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59530a663128b133b364fa1650e117f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e435fb116e2be084d216741504385746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a068ec390a4c2a6186e53e95bae2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6175ae1ad6ed87129840517831201d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1f2eb05b1964f868008ff68d0d907749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9afb069c3deb4368551b4de04458dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86105cc012750e3abbcbd62f06f1f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad76a4b93a27c645a4cb35d26bb9200752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06160796e3c31409539a80ca8af9f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79309a531254bd8d897666d5bfdf3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa42227d8d04b15b113b30cb0b0f88f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafc30cb5f5066f8a8c17fb97e462e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05e6b0ce476222ca1ec3face8b0fa4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf316505f7e1ceff6d9cd40a8d5b6ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454ca6f80dcc49b5d4a31e1ff42ff8f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>