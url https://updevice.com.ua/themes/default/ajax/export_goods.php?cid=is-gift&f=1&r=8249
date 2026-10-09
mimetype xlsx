--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da49e521155455dc232f2d1498a96591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e9d707dcbf33b398afb9a1b77e3c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a86fa1fe6f225b60ef1c33d05afa03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c852a4f8ecbd36b448dd915fc8339c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684dcf250bb47ced8717938759889b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d4d2766cf8493e9366866269e00016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c3700b409b2e0ceb7726080e1e5367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6923506947161de7bc8f492b8eef68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febe6a2881e1e20f89df4d90d08cade9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ca68a0e825ed550e13072b5b0542f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec99745cde370334840f8102c39ed0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8a5da8bdeccd6dbe457b00c5bb95412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b23c4b6953880656676e8dbd40fa0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc46083cda15dd14b8a8800162af24c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3deafe3996049b48a4c6ebb0bac90a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ac7064ffa05aef15f6c263a85d61916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ee0bcdd466bcf670217504c68a16117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069a959cc808d44cc8e9fcc4dbc2b2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166e27135933434dce8bcc289dec92719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2294f6e1b8618f00d131170a35486020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0521ac344f626fa567927edd01319121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcbb86cf955b208a3255938c3b581622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107ae1d431f06bfefb6782aa6d8ad8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f7992abe80a7a86162e947cafb89a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b750b5413a4d6533d59649d6c17ab9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6058958113f0b3afc3d84003325ef926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaa6c6ab055e32bcaf059ca38cbecf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dd7fab49c8206e67286f92de89ed128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693ac2113680af63af36a6a3098ca8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66d69b9aa6c78c509d6dc11c8d2b8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cdfd82afd41e23e09e9cc22817a7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1075c8c54e818ece19cc0160420cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52ffe80f31a4e0c803a7f60521c7e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14762b559b63714f04445300c947290c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80391daf008b30a54fa887d9df0c848835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9ca354cfa0c86b4b74df657252c4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238060de9be8638b35989d5359d57c8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e1e2ece907ebb09abe94be21bfe9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ede55a49eb13d8088d01ed325581d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6b02179d63779877db1325c5c5e8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421acf8433ca76452107d9527fa1a9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d1361ac8ed5a5679fc7d690ceba9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f695d69d49be51be5585f206852a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4e879592ed83d43ff460d3b74d64c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aad2278be41ce48e45a73ecc86b3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7587d840d8109c3843de50998f7583846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf13f3fd6a61239f04c3e6ccaf0409f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af746cc0fe157239e52f4fa55c146548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9db063a62c96a31199ebd19e6c183d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25847f279c03310c4003aad9f3f8b41b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240b8128e1fcf9723a7d6fae850de2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186d3f1e3ab7d0d7dbc61b8823c0e9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea257d9d049f12ff12555c7226a8288153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5c300ec74623eacae83177627c44e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dde82edfb7a4b6fdb83b2707f044fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ba5cda3a283a2daaa343260a523756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa606c9009432887bdb82a32956a2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea0738fa147f68f886957b910a41a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137f2224c9990a2e367a449ccb3502b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea21a455f274a6809ff048504f1173a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1b6e014d3a904bc90363451c52dfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035a5482edcda2a4aabd84d8e07410e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abb2abf040c84bc1261349cad6484b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e361b679827d3d4197f96bf3676c0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1075deaa0ccc13e8d665e1151fee6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8406b1115662b15420a9f98c0a9a3fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8e90097da0da45dfc62a72018458e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0044ae8479d6ec5722996a1bfb6d0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81e01f5214adb51494cc8e00cee4e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4241637d718f21fb818f622ef92bdba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93269031a4ce73ffc8d3654cbcc63871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd406863c739b600969eadc1cb8e84472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9fca6aa3d7c455a08bec72bffb8c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317caeffbbf924b3dde52de7dab4a8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889fbe13cb270067a27e9a622ebce6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d371ff0f26c7b0b79db515ce19dc44876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab6ade56cb478253a5d1b2f9a8aa5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e99d0afe8a97abbb771bdd55abeca778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6ad6d32d33f5e2a16dc193b2be84a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27617d915e2cbab0e76638b5a2bd92c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beddf19dcc8ace60e3b1cdedba7096481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7b0a04ed1a5b5021d3f037cd2d26682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec604ae04f3c5dcce38091af369a1e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f75649423d4a3ad6615bbf82958a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c6140e0443679ac70888fe6327ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce67609cad5226a01483f217586c0f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf744119e2a092078770d4d0d3a841e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e485b0169105758cfe5daaa9fd25388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e76d1ddd7330ba653d68c1b64126e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868be92aea2cf462148fe2be29162ba290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192406655ddc4a79219cfb169746f1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e139168988298be5dcefd0b998e2ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1c7f90563b4b3ba62da94daa1517f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139c4f7bf4db43ace35853d305680994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ba920764c4be790f08ffa3906a1d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d086bb8660b538768d3a77eab6cb8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806d9ca8ff4042eb7dd5ce5ce89421097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102d0cb6c105f6af06adfc813ca7bf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfebfeaeeeb8f19a21f2aee993846299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5a7d98300211c4528cd0905988c7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e439f95e33174f105d2013c54f97e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc284dfc7675b954f83f7ebc45d78bbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109d604b31e0ed40797c6dcbca7b548103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18542f47bc30d93413860dd5f6ca1ca3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c9b1364ea309f8459ebfa3815ef00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06a7be0d66eaf542660745a6660993106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2d165fbae43f0070f34fd1a5ad6e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0511833144e8125bcd116a01b118a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f797a8306c521a0b2c98c457fdebea4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381d0a863c892140ed1db10303484c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca791deb69f7d7292f0f59490164d24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c19dc75ba3fe37af1713cb60f37656112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ed17366a42b027a1fe72c3c678838113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93a4f369a122cf9b6f908cafea52b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018eb567a571ec523a8a620a8a51d09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0ee4f3392ac619ca89fa271133a40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3bae6a39ecd7cd83169fdb90afb55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf730bd30aaa15344d714d1a1fbe7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5f31e2d53766ef35aea08dc038cb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a56abf0b01d2fb73aa37a3ac273dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc7210c30fbe70f2f2f78c28c1768c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7420027852c264ba8174f00f2aa8d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c77fa524c13d5434ac995bc8a94b5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38453b16101ba483a6c1a69188c7474124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eed3fec5368d8fd22898cfbc56159125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c6432b889a59cd577d2c12a716849126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d51395b873a7a52e10b14073b15cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51123043a607f580a3eec9da9dd555ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32534f24a78e7335437bc5b14549bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf04f069c7669fa844098f1306bdb13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339fd61df7a090c5579d37d3cfd72f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb325108885dad2b9a773ee0a7400e27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce56d091694eb029e5407c1e3302b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427a7a8e37ac770cc3a2bd227eafd0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd29393d5e486de377972668b9105b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28ba65898ef1429e52775f3a365b1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da96a918403a209cab902c5dc1d34ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e96c332069ed6283b8f8d2b303076b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607e0214a5148ff44f47fb48a6c3184139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaa6bf13eb74c3154f40c5aee40e6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594ca1f09a1011080f95a93071c8e30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617f0ccec8bddf2b947d3ca718083ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9319cf513d38c413aae71662a361f1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bb711be4b2e469570dcb6fc62257a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85d6d15682a7bb3f4f978bb1e0b32e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067fd59fcf7abe3e99fbb175f237cef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c3a8a9b0c6d7d1f5bd92c5a8b7c70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe981dede05ee092fcf5ccda0ecb4d22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255591958b2930665a1e919a9b89f70d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe933505bf696cb36042535fb3913a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158062a3f3c909ad0f1213d18d26d7bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f7cb74f100bef6e7a9bc46727758152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0120667044b6734c1baa7b552f44f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd273f0b37c514166d0293151cad1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461153a91433df0cc1235d539c05ef4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec19f5b78635bd8ffaabbfda0259d79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c7a924a9788fdd00261e6830c2938157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302042fe81164bd7f58c4564b784702158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73caa3f73fae537adc14c5d3ae1a6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334c888d08891e2e622d99d5453c21a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67da92d5a3f2714f125f75ce15f12c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58dc6533079f121ca4430ddb5985c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dc0f1c63f7072fed909f2c07f617b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce665c0c0e9b373f7863613b6e1928164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6201aa2f9896f375b05eb8cb26292165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfab70257c161fd01185ceea5b0db27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c872b6c832d08b6d10f98fca61600f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f079150a80fed103121083bb0e9352168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48564821907db021cf693cd10b7027a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddbdf22125854c7178a97456c9bd5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0b2edb00b69d9c283242cf0095df4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a00990fbbf0926ce7df754ec718b08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a020e39dddfe691a7eec54bb132751b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcfb247d4f9e2df3e6ba759e3ad209174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a2231df06edf5f823acb69489ed8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a2622a38ec3f359e9d13f5813cafe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5130857e3d28f05f9c135766a89cf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db2dbd5cdd0f72a4250e5366cacbbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052c8393db059e5ef3f684f36b3af03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ccb0563d7aa4bd86ab9114292bdf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc549be1d7f85aa0a2f3088cc070e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c7fec51dbf60b78fe98ebd3d7fb4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef338ee0d387122f9f7f7a325338902b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4cd4071ae5a51344ee900e218229d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faff62a2f515930ce30ca730df2e414185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a1ed6347b35611db03a8a433dc1e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03605f03e3840696b3e5c641e8cf9504187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480c0ac1655c50150e7a4de2834646e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ffe85b622da8be9cc881d295728ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d34029878e6fd8ff40bcb1f61567b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be09491fcef7eb2fd625446bf38b10a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7fd581834ef19b25cc3d31747f59b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859aff4d424837b272afe716020a7eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2df758b678cdc81459d731dfb352c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94106986bbd0f025bd173724a09ee833195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64eed1c093fe96aa381279b02f6606196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c357a89f3aa54d55b9b07e2ee5992197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc80b297276a35c162ecae997cf9959198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f48a0c72543ee6f4419c17e8bb072199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bcef7997efb04c56034c05ae77e60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8ab4d979e0b99f97b954edad11b27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbd31c3a69a3d6201e6cf0781b87b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7537b923ae5a7ef7b7ffda073d5589f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802956b8d3b6fe9a0d914d58dcbe9a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e77474326de2e18001960da82117d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0c5cc216d829bf70f9129bbba6b27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ac3585f1d2f0e6e752beb8ebe03ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20149d900dacd833cf7ba0f5b1ac158b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3114b9283b5f9d73f29788a2d7d67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f26684d5ae2e1dbbb23ebf931e1622210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbb592294c4491dd2f7f1e0a06df16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702df0ccaf9104b465194a1675f9aec0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d759bd278ff093cedd2243b193160c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1649246eecd322f25cffafd193dcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded77342d661c467ea76d89f31753024215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da802afa12224547d3ee8cf728a2231216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f76d246fc536d217de681d5c056aae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b68e944af9b106470f35df47fba11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115487152dc8a52693bb9fd8735d3de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a44265ceae0cf99404c7fee310a27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bbca6ec1faaccae27bef2f4b53cc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279db9f0e704e3a33386f97f422cee5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22a62650595d2c99ab5d4f32986239223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaee20c432271ae2558742d0fc9053224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce86b6821a031d6d3fc6a6486ce39d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b424fd678011a7ff0e9743da2e33b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f5fc71592eed7b51ba75283cfde0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93b5708573d9c490fe6d7b575c637d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d5ed855928ff8b71d6d5eb080067229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484a859a5b1cc530d12a5c8ba53e2ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404852561f809b9cc740edf8e331c7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b21dd639f30a72c25fb16813ba14f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124d2489bd42f1b892b9b2eef72498233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383dfd6d14155936914e7f019d3bcfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96066c2ededd41899b341a45aab0f3fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cc5e8722714a98dd4ba6969ddcb30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ddf3ee795467cebfcdda5dc4df077237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90389b2cf7bf29f8ac52d1974e4edb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bf2a869d28538153d3179016586fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e096a7a5fc81da8eeabb070670635240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619555a488bc81a86c20717c4aa72121241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c12cea972ca7d792cc1c7940c217ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc04bf08f09a66af51497728d6ccaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72725c6c89bac2841d6250a26feb926244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88bf83b8e9c699d544dceb0bbf272f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26f033982c5a24d6db995455c7fa9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaf366379d50c65b2f59d702c8258f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4c0046d0723b3f06e945355142c19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456629ffc6fd3a88eb5fa11c78daec0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151ec3eb935afbe79ee8f643d64eac3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99649e8267f12956d6f51dcc8918f807251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b82d2ae9e55446cc4c12da7a21fbf3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7945dd1a98befa9505d029d7cecf79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c09e435feefba858a081757f611f9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad213ca7dfb250f138af3466d5486a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c453973f15eefbd4906fbd126d02bc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c2a2b83252300f887d460cc57de2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fda45662caa2ce664dc55fcbc4e1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b49b4d21ebe772deab1e87784934259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aad296ec06f5001a03636b042b9792260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033e1f6242f8259c115e50292c2dc59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02010221f28f90c9e90e7859eddbac91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c531d7d7cb6305cc7608564ae93ca0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af54d78c4b245f76216c4e3bb79df7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25726851f7ad62271cda6c99852cbb0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288364cc3896b6b0b5ee512115612b7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe37746159fbab48b213c279b749825267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455d5fe25a23a1c30257554d0903f5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bafd9920db36964bd780a770515785269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770cbb565bd4918d408fb7ee8c5cfe3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36238000f5a2a6e75eda69d3f4b963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455250b5d9580503ae6838edb9ded7f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff7a71bd0a53e8be38a2113f7d01fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826a5bc1c62e4fcfe80c18cb061d099274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39c11aa770aa8c3f248d81351ca1ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca747483f42f16c7857220c543379ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede611b324715ec5bb6fa4d5f03e71c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a66425b46f37e7cd27268d6a04e0ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850a7ec9a14258156720dc5f73fa6d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec77fa5779b6cbcf03116e759da9645280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5385de634e557b55c1d2e5b68c9e5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cead768666a79492838bc30bdb91e41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ef680fbde3c7a83de5c8892914581283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514e2cfe38ea85927c6f65275ae4cf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971516ddcfb01fe4b1103014e54d6fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc7d96588550ab74d2bf08c84d6df7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f49ea53fc0892b413fdadb40060b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f2e83a8cbd27a062e54aaf9730739288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8822eeff1f3ead17fc0a286b8c2847289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7a441ff77c35c558856ee2afecb67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088c8b49f8852908afb806acfa639fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d503fb078e4da24a7dd8c108802e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58c1d14b2bb4b39a81f1ff604756ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e1fe60fa45190e08a74f5bbb0abbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762ec223f895baae3a36b1b0dc77a4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df936d48bfaf86e6859979b27cb3139296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad338f289ccf7389975d24520c5c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26df83abeb890d6da7f83f8bc27908298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2231fd19afd2b11a211be6d4dee41c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbef7dbda6df861a31c394c1d9f6e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b9c0b516b68f7c959f0fcafadfeba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd437095f0a4ba9a1e87584bcce421e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dbb830c721cce97e59f880243e15a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b073f3aa5458458e8771e145069c169304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d145c93ddc92b1ebd52159bfc6b9cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ffca6c257d8b22c32112605c9953306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92da309d7f8e8e99b665afccc6f1c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b53c9bb4181ac7db52a434017c49e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d3bfd6d3e351ebfb8de63b50a94fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57399ea7548f6bf2ec955faca4509391310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4fd9b8174a2c6c7aa1e316d65fba2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2e4b6f2fc4e097f643218d1d61142312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cda68d0701d84c2f194c55387717c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f83a32581ce3cd646947aa0864e74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f570c47ea1f557cb73ebc428dc8b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0b1887b314a935d9e497cf80e0058316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f64f4c76164efb25e3fa1fd7cc0417317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4921e9f75822ad675323f33b785d14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51b349c58b8276552a26dd1d5b1fa9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5348e951f0e91d8ec0f7a41536402320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3ffcaf854bd9645a15717eb22f884321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367df597785fb6f260d5378657ff7ea6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddc9e9cb272ef4e7061a8a8bc8e482323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61fb83899d61bdbf10899425e7e32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142882dd84608014cdaf34258648a18e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027fe5a6c7245a2bb9091cdc2f575cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90d7b2abf6d17f2878a2054f396821327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac85c1b573d1440714b52ad84481285328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc327d7475c01386a96906c7eb1df409329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1833d6348682c2c3e8c7b9a7e4ba6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100dd8f72349930fef8688a64f394b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f37f030e17556d0729749e627bba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4e9d882ebff1e597b43d27cd2e94f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dc4782ff0a4da9c69da4d7fc7c04e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6e4c40f73182ebf4f85cf299ab4af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddab1df0a880adcc85a5ee62ee044b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b950a318d6de9c777e7d05c7c805b04337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc10f4278b58280141968a8c89ca6f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac06a4d3faf79f92e571639d24d3be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3498ef70c4dbe94f5e8c94e5b00861e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d53705d5c392b38e4d1a0cc50a24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2f7af2d594000bfe48c0440c0ea92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e0c0542c355c4d1376db0990d9b06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f447529fd9ab4bbc88a47cf6e396dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eb8875a8a8f1de84729b503f121bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f069c3171c1fbe6433822314d51af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b3ddf3b64b2e3fedbab0eb6f198f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df433a40ef8758ec07eba6a2d82908348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fbc78f23b5ea20987c6d36a638533349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab6112525150e498f8ebb1e80ed20d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e29975d8ab84d4dc54002b9499b471351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2588c48f84ae95a4f80b89dc25a5ae5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3950f651a2c798f6830d05fa0ab228353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8817af9de33d856968792445ee28ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c76efdb312722b10ef2a8f7fa7779d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6029af6237dfa7b4469d5daa5fabc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f19f61befe579f0be6952d242b768357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161db45553253008bd490b230953eb65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580bb45419b1e51d8c8f2a47d401fee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648106a518169645da4436c2685013d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8d17cca0893f66dab54068842d718361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12a64d62d3647c1bdb6e64aa276f6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022418bcceff66e6d3d3c857dde07aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8b6d80b841c1e0b46e33045806a04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ef79978df68740f0eb8d1765ae0d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3d7f79cb531fc286e20ec53c4a2ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46a8fc92705b229322040c41c5dff0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff6f5f380e3845200bef2e06231d60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bc9580d9d9c8e9c9da9bb2bee1a0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f0336763cf5f51b8e9b9570f63b5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b21a8d5278cb4fc1a25bf8fd1d6a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42d4f4d9ede40ed8cfaafe0c306271372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3787892de27d8b2f3ee5e3afc21d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7fa050268cddd78970d89f6879290374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93649c4585e4b4b5ff2b705e6f06f057375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f742ff2bc04d707ba09d2ce0ef90b20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302a7f856e0942f6021e3cd0ef32ead377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d530eb1f9ad393d277a411a24d7af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7224316130949cf090b7586f1cc8bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f89965ec894495d5f29bd2cddf95e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58988d7b96de7f02cd08a23360182a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368beadcd35fd364bdc0d4e30bbc2bfc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f89b456c2dad45718705e8697bbe02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65650bc796d862f4c94611f671869b33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a1d29698f26a7198a8e83d4b0ba42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e502a6f0ce0238906071640912658386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59cfa89fde6ab7a50cedcec63b5235387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c8489836bcbae69a9421d9661a5b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ab9d50e57b7381aba7adddffb0143389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a9bea08b0230dd0d740142c95347c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0e7e4a9e35136f5e606fe330bfc3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb92ee95c59287108bc742003915ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3ac91b82ffc4f411da67411339a4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf20d49e2fe596a7e2b5afad2a72eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb442819a0e288226c2b31a86669e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eadc7fe160d1e462dfe8086f316dde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea7f06bf4395f581b28fc73a5eb0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061db04c5390c2362b5840fccceb8fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3ee01a243279ac22a86a31f5f4ab7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f0f1e4ec67cc014fcce1bb3231acd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0907b120ded38f909db193cc6ae18ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374cedadc025bbf62aaa40c04d1dcd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37924bdc10bc77ee375a7168df19d22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1242707cd30524ec10f6d568d85c57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c6bd8ebf6612f1a6c67a7ec56bc5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6397589238ed40984e423a55e79dc45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f339df6ce2a0af7d792798d993dab3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa03da3baa0130cc8889183f5d37b32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00b45da3bb87b0b74292f0362f1b5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9d215eaa628e9a6ab5f79841a9b85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1204b0a1edde3ebec2a7d3c6ed01e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b9929607ece25a5335606058c3bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840769acfae525db421b3df70e41661413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81d8d2a1ecddc1e4bf8e5fb977ca3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70cfc3588d6ad987b79257bc790f4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeaadec495d6ef0b925b1b0f2dbdf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c51add93a74a5eb160838e81954ba4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef44602be5bdbb0fc4e301faf36d81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bc4189bc4c92e075afd0141aeafe5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150154aeebb5b8df16c614106612c09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e508d29eeb97df1d1d39705f75b47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472614424e58ddfd7d96ac4fb502abd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a661186192cbb2fbe7811cbf032f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829f21cd12e300d545d2031f95a0497424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5a9098e645d5657baaa3d54f45c24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45536e7cc19c44ee1dd11714d8fdd9fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f4ca7c3c1e1f0bb99e34f8db1c3fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac640319f103973a1291acb416316293428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dda9b0720e06756e27ccc502c1317429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e049e8b588a5c38397b30552848618430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0da1774ca974fd0f4519485de370e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5701ceee7b979d2d80c541e2c7e105f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198380d0644285a0e2e2b9e7f5a33c03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfdaaa728f5c93a41bf6374ea67d84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706d96c4113eda956ed2316612676d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fc14a923e06b33dfd1f4da0a5c209436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225dd218c97da28216af16779d6ea0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655ec480e310641bcd7547dcf9e6c79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf136f9be9ad4bbe9ce475e4e806e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9c50dee7b0262bcdace6e65dd883b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98c8c9f36c3eea018d3aad6bec2962441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d56a7ab0e8cbb23803ce5d463a3566442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9860618a54b1ead7e8b22297759fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a98344c8b300a593ad997008ddf2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8575eead81c2ebd93bec85375db4e3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1a17a8ad71d36cd1366a8d45c5b9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671000402585eada87ea6334239b3d79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888b8995772c51779ea2e9fc90c5cd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869863bbbbcf6aa11d0c759a512fb096449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfc4cf8120a00a02a00635e17b09a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16bc8a7a9fb10f819425d6c44cf102451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4dad6ce6863a3a77989f74cdcbb3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd19648ab094aa61cd474a6f5e76253453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89530c097cae739b97707843e739029454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0994d55c620b4513bf0c3bd3770e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0221aec2a687297d22f31bdf65ac9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832a14ce0caf59b2f251fca78b1f893457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b027917114e567ad2024e52be22165458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1c98fdfda18875fcf2456122e6557459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dd6b973b4187c1c8bc03b86377a0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d378c78cb75c9ebf4c0662c201203cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9980c29428a724b8bfa862732d707462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c527b251113ad30ff4f2dc7afd6bc0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dadf0996d79c8ae30413b4ceb26af0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275232d831c8d6d1c2263424b1f81fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e3bf7ad85a0140345f2c36e3023b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594033a8f048f235a01fc6a68c66e41e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938f0578f3a70bc0277b1a0e1d97386468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978aa6ec9c75ba9f0c50c5fb80f5176469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691600b9968b0ffee474ec477f7161a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b301ce29fbb25c1b44c9868ab89cc81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316183268c614e934eb8cb2b8b64176f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e6a64630d345d772fdd428f93d346473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17bae354ccd9d79abf3263ad8dcd59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0da7de33c46596727cd2bc655b7f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f741daa917ef8f0575c86b7c7137f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f3752386887315817246b7c7b8745477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7641faa3bcabeea3316a10bc610838478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784b674005b59e1403377545bd1b818479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d78c818998095b0dcc9ca3baf310e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5e8d6d36cc354f0907270360f440f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8be512c2e61a3a666f4237de0b951b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfb3a3c5a69b4d01159ce4da284c99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12e397c81d5b67125ea58fecee54fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2c172413718f3b0d1d67b98938e6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeef2b1f178de2125cacbf0598f8f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ac9cc00453c3817a4d27232b66e07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379b7d4ca0fba6b3dafc1a744f9f479488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6be6e64870eb3cffa0e3ef651f982489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28112aaac0a6429134600c10bf3746490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50710e400008ada1b471fb9011c6389491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824b698c8632b51bccd4bb70238138e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1016eeb731f0d981b5e36ddaaddd682493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc7718191bc1ccb5269a8e3a6ac1c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956899ca7e0c1d559e94a33dc30a88a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d721d2c5f4c1724834fc6de018b7a2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e94d4dd11e9b8e3cd6b1cc2639263497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c043880b19dd3599ff79d4a8652be7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4d2238f50c8763a1246a98b90e080499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8100b5a5bf38c3f9355a91329b92b4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108172eb5edaf9a7ec810e553bbdb8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0369712017e29d5b0e3e903997e08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416150c37fa1915599bc5dc87974f1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aed7935dea72894c2950dca2b72e39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d4968eac3be6d7d97c2b522402fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b949dc527b6e141265c23cc97756fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eb76a2b6966baa0caac75519c209a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201da99178e4cacbbc25ab9d3a5f2e77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a8a7e7e6fe2f34bf98aa9bf0cecbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450c70b4aab67fbafff2deb90495c0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83dc28d47ca063433a38ce2fe15621511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd85701a9975e30a87e2e55bda27831512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c552007b0cdd4ba0ab68876694e89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fc4a8bab26c5bf42d21504df40438514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dfc7f017cead6154820a1d382abdb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774544b4076f5a09412ceccaf91199ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b095f57b70b9e6a31a5bf3dc7fe763517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dd2d70f32119bd0dcf329020dc722518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9618c841f4bf5cde5c10463ca777d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ed17d471a20b11d90a9c24886d807520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675672bba0a355b424f30f77bbbb4f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16647eac654e68d27443fbdf15f5e966522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8a668326b2162d80fe38a29f9c592523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023ce0c7eae7b6ad49396a5119d275c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc0f32d732fd9d947bb0a9a2f6dc58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ff2ab73be2a6e263ad7c756ecbea2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b2baf8a3f2d8f32cd5b5e9cdc4cd0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3135b505a55eeaf220718b575bea4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a1e542cf825dfc7f9f802a633584a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e47443fd8f7d7cefba2011a3e1d950530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec811d2b7cd9dab76af910835e9a90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f57ae3d68fc689948fdf29176e069532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01613ecaf585b7b1b0c077b26156077533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88de4f966b603cff72a757549eff601534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f9f35dcd6772465925385abb6306c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2ebc713c5bb0aead55eee78be7c84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd17d5482fe881f033c928a753c5e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179fbe7302f1bd42ff864becb1980eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a49fd7e8f50e22ff13cec300c757cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0cb583eab2fa9d2866c6b944d76ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8342348024da8052d1b8fd8356bf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9a27496e30f38ae8bc139262723fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586c18dffc98227673786bcf0c6c937543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61492f6cd9064f8bf6fad4e2adff032544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb1be321d89408cd07086923e8f2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3b5effd997f2b4539f44c825dc73f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06286ee9769e96adee3c2d5f56979f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512f52e77fc66510203d1bf411ab4ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0d076864759d93ece6ce9280af50c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4006dc1554f7870baf3b6344e53c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb30c6c9061c298d12f0a1256b1106551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdfe111eaaa3fc48d4a25b118afebb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e781797bbda9b756879959bc22df5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48a9c75e10b3a10428f176564225bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d795699b4b53f7856976d32633cf0df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8183da8c40db53dee002788a7b4b29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afc4a4c7ca902c0fc37bafbb82444d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a2a773c2b69e4829c42824aca874c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0c75e76277f6bb491527b60710bc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b968d17c7bd75ad8cb30d7c9efa61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50606641ea40197d2c7ba5231339cc7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6350b12ae0df81b094ac76f4da97f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7ea482cf8f28bfe88fc0bfead003a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e331afa7a9d7b7c90de0e1cdd787564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6f098a082a30cc06bf77975d0f2ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0b94869f02d78f2c3a8b3504dbade566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbafa97eb044c0fb00fcdead5670698567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a7420183213784a5fd258febc5f22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb821b8ac9d31f92e043bd2d28e25f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580f4cb35a70790bdafcdd7bf71ac67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f80c997c6af72b331c10e5d5ceb9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cec36511884fd22b194bf48963832572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffc9572e08fffc60396da1d0c1ab76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7065a5a053ae576872ca0c75aff2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6edd680b7200ba94cb48c79bc51c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611c8d701ee397e79e0184b1ae25c82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46f80b99a4c8a1246bf6d66d5ad0d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25613597a9dfe94e36bfa704e09c5e8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccbd263c478be71ffb3a035880978c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bac35990802796468a6057a54550c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef220bf18e184bb1abf25d3bdbdb798d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94716d02db3bd4618fb5eaef4f526a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97162e8f675c43f5acf1a9cb00359583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27311fe0a700d94a09bd7dc9459e702b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc358da4ea6fa4a4fe123e7d85b322c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881da84e3bd70863166da4120f39109e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368450ecb44e2f05afbd9da9cc6fa70a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96857863811eb5d25b81a60220ebdf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9049ce9b2f6c56b5dee39b06b74bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768668588cd63d2816473c551436f1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938288c712b7a169742b73cd6221d065591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4af77cb4ac2b2c43b9448eaa4d423592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab72f55804668b130d25ac5ca1b5e6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c3d9df8bf2287dabcfaa912bfd584594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19e955817b7012640354d41f883067595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe82542b89b6445aad8eb00a1580a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac53331c365c1d4c45b94a30a871b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995113a90613c5cdcdf8e99b6bf02e3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998b2b45901d04b84beea2cbdb5150a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161bc81a4852968e4acefb5dae23b7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8afdfa6f76de0340bab5569eea743f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecab0fc46e2fd1f38f04aa2ba1587c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8942019de4ca47e0832c661d28f55c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15bc8b9c4ebd0f6d158cfda6d90329604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650f8913b4263e2e2271c9f8f63f2a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1f3e35affdfd2d5b11663cd4e2ea6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e39a8f47db82180b8b04f5326c61f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894ee794e227dd7b793b8a671e2b222608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268db0c6604c44f7ae06dff4f7a71db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b8da7bd348fe4ad94f044fb07e024610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87824aa53e65b3552ee6206814ff0d98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed1a20e2f310de27e69d0d52b32b98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe534daec2bc6f3363e167a0f267b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cba8b02936a4a51db7d5e485d7411614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e7d1ef6954ecfcb97711108d57fea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a187a6b24512968969eeedd919101e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b67fd6df8791abd7deab4e20e457617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca11803924a99973abb958e92ad7230618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d81f1b5fb48d2b02c43442cb450fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cfb6620bdc0e92d4b68a80c4f799c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ec95f412d0bceb24cab7e17afd971621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a9c2326ce8d02ea48619180b9875d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92340c2b6f50504a320523ed3ebf66cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f529ea36e602dea10a4c8c8bc6601624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068cbed4dc1c0ee3035ffbe1bdf0681625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d71e9dbc901d3efcbb898b274efa5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aaac6d82b122b6bfae6ad372d9e34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e41ce686e34c9fb395c18eb708968628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba040095b4a1c9a7f2ce7e2aac2229629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb67bb184df48402982060e0425e9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c77ca94abb86e757923661c57ea9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3888c2fc3aeb2e47c8eba32963b1a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a712a2761793e1b89c0258c90bc166633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8df160464e73a69c474521eaa7db7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad9ad81f6dcd1a5babf4cd7cc47ace635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c805362ac952da198dbdd5f6e661f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab8faa01d6fd517e6fc96473fe3c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285084c98b5a0845cc294c404eeee9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ca4e6b3055b83cf42e0658558e17a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db0cc80224b84b23d1cceb676399b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce0c0c0e3500a0fa1090489ec94a92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb925e843551155a884838672839cc3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec0372f1a7eb63bae718e7a837ca16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c8c89cab97803e2b5d028b9e5c81c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044f7e77dbc25415721ea8c818a2fea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39419f39f40fefd8f19accf5b478936d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0901c10574cd54577424e32680421647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a65c0c56f8af5c426ac71360777b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fed25fc085b92cacdedcf07f1be0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6700ee9883154469d45c954b9bffe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48f91e43ff4fe9181c1efeae56ca54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd36f4ff2f9b9a2bbc6eb0f633e779652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80302a8c8cd5760e35e0aa7ad56d3779653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f8a61977651cda5888ef00d70c273654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942b2a677a6817817ce9d17259480c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5758ca0f37509f66ea1c4a64bcf0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324c616137d9ccef4255abb9714cfc8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04857e6dab9b8a458a7768e2548e9000658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc67531b0376b099ba16a04784222c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2d003246e06795f0e117fbc6cd724660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005037728a6f1a32e74b0fbd9298f50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44cca9d98759e2a406e06ae069fffa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b033836457c7f2f5f9b385ebff3e34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49aaad1695d7180c8328b8aacf3356664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8b33e2731e5cdbb7bc43fe56edde7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c997a35519ecbca2d831c9148b7a025666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a162515e9a1f03aa62209417979ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8890146ade1394d9c5ecb338146ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921b0cfffaaa4a422aad2f3b0eef2d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319a2779528caf8084564a03f5973c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ab9a9cde1eb075ac891ad4801d9df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400654453691b95e6c3324794f6f015672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47262da54f7561c9551033cdd35dc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2c3f338cea23dc5dbf0eea42b08d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb15fec991c0b05b2dccd81cfbfa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da25c03b6fa00c33f711e41a69f965676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb156879edc16b39aa43689661d2f49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8af1d982f61ccc8939ed1d0d12f53b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8696ff739442b47b5ef141779d914679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c7ba11a85654eb13240b0cc64e0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff10f08ae0638bb0cd898202eb7dbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1900f93e3a9587987746ef1243f319682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58984f9525d16ca6c9ec0da96c259a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c219e34c800433f0136b0eeee58cb9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2f55584d237fe2c8690b0c39078d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e36fdd51bddb801c9f8fc29655ae76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccec70fd7c646feff85183a8eda8f3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56d47380f9cc696d35b8edb56bd25c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce6c07e087e3707dc394502b570276689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1cb9952829eebc583f0af05476f19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829715c23ea52f4ef0773f1f95d09bd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeec2f1aa69b7bb77aa75ad5766b195692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20561cbf99d71f7f6b8133aee05ef31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9a5ccf5f6d14fb7303f0e51a11610694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bae85b0e34e4c97d78f6727d07dc6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1fb42d52088c6940432b5a5d50f04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e1eb7ef751b2962cb94aafc139a30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c45dc7c418187cd5de2739745ee11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272c484415d43b8ed0972c24b4ef6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a3655ef0e5164e963f58bb11d6db1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebb23a5f5f067decf2c9fa719c6598701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b049cbc07120e03b5a1e5c3016f9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e45f2eb8ed32c28eee31b0c0c7b46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a136b4300412aa28087920ac04891c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746996b21f9519844d8bd4002d830c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cd76f591db83b4173da3b18801647706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051164ce3805a7995c65ff170a1b721707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591ba8fd396831186b820e9f3d51356708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3c2942c63c1b4f0a265d2bc004923709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119cbbf5581455de1880507957e73ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670166eaf7e8def5817e9cca6fd92892711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9234a94094fe44ad4d9088962b79f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac477e308e8221534cf0e2c79a4f92f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056cd00b673840d2fbcd2b5e1117662714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808be2efb5f691c4e36e467941fceb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745ec8cecd02892562dc5f7ede6e575716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b212bc6aabde677127c7542d1a8763717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a502b1c934b970a203aa09acf91f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c203ce3baaa1cc844e94fe0eb89550e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed798541d54445e3d9e516e1a2e364720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53526e0ba100670e7e16f4c04f1b09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544aa16b4be42beeabc78794886c54e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150217fe0a647bbc807f4cbcfa81158d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9e14ba25488186bf3b425dfa8afd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2bb683a2b3d9b6899ad526324bbcc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b7d622cd6bbbc855e7cc8bf83b293726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c31fc081776f7ea8a4add1543b0c81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912852f6b1ee37f3cebd7f407916df9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2c3b4737ecbe2fa7510cfbad712b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff37a773695e326ac2ad11c5ff8997730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a497fef1871ff8760b6b4b7353273731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37aa0f66ef77b5e945809dcd22ccac6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385f9dda43071cdf0398fb0dfa6b46e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4268a44ea40278d79e0e4b0c05b5011734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5ca07bafc1bafbff42f7fe82b1f0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4699f8a4e2965d5408b93870541c5ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f376f9fcb6172f93579196250d86e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449ef5d529f76090865f8c313f1714e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f08d8e501e0d8e3a0d14ae9bb77090739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8f88ecfccad5702703cdebd997aaf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555876b7939263ac43cdede2feb3496741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded78b80aad6c297edb809f8f9c7856d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dbdf6b6a10107a4a002108642e17a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f93b055b1d866d053274bf5a0724744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a545e91b13b6ca4bbbf704628d82d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894465b682e53bca78047245fe318d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99de4c4aee541347de3f81b1b8a7bce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df724256164bb5e84967f8098d0677748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d793170d27faa623d732f01d68825a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084526fa37730a69e21331531ae21c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f79c908627b4d172396e93fc810afd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8d8b7e69ec90d06f87e3532bec411752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e7597dda3c1f94fb3b4a9b70fbbd7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48027022942feed3ee0dda67cf4bcd1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bb4af90013050fddcf474d749ed7b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd5e4251a689045433c1b0e2314152756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba055f25dbface8aa4ad622437048ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bcb4fbad263c97f21462110391c29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a79796ed60338ba6e8667a7a7c9e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58216242736bd3d206359df53f1fef81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a98c7a8a5ae921486ad080132e0782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980237fdc22d5a6ba00a1c0cd0517993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ebc87011c281c73e4f3f6501015124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a9ccda7e5279ca3bb8485f84850205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceda939964413752cdfa334a06dbdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0de246365921e7d98dc7f5c15bb0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010638db988996b9f522b5588151ad7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9829f55f644c05c906464d80304279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d6e81d8791f68554d5697e97ddb1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57becf0f1700aa08beff1aa65f41c64911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4a2843edde37436b430d0cf49fce212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bacd448b06824b33a92725774db67d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c94fd128ade1b0007dbb44d1f778bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddc604b32b9442c61fb87a8767405d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e4b05a8cb8179f91da130a91ce4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3df825a57b8af1e18b6369a1079ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d8871d3735f5ef6b96729723a1dd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dea865def47f83e0d35c8a3ad06b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1613d083a73e4f0a7aabf8e36f79f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631af2265945b2dbc972292aa968c4ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fe97230f7fb249389e734b3f3f3c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527029caae550f35111316b5a4dedf4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf3d8a6b5fe14cbcd7f4304747122d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705df6929c18e460f4e27c4ea4b99da825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb04e6d4f635ec0f9fff6d18bcea8a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab78ebfa3cef4a5ef185ce73d6264727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11b0c7a2c8b925f5f750ed7855118428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6597e44546321852a1ff823a637c9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628e075be2ea9b99935a56fd67660e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172353698192979bb0d88ebf2760787331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29888a5f73a59f619b42c547cad9ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b2c7459b073ce29b258d51d092f5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d65bb00f71331d3b6ed895b6a1b6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28832dffc6bdcd85f1aae6201e3f8cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3ecd0b1de5fb6d83cedf8e238f7c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d6c4f1d00166822b8c7ef096b909237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fd01171fd218330c98b2847c8a16138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3587bb6eb0fd09d60bc672ff8a816b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b34f54635a2ace85f42af487621f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f87796ecc2409c9e3ce959ba23c5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67815d0b7c0acb58c4e27e7efd5c6ade42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc8ca7d0628389d5363c8a2a72b40943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533bfa04223f1b826144b71de731e8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00fd8e6f2b57aee102c6f8d6ac84ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea70d325c1f4744493db908b3aa0be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa66aed71bd2631884832236a98742c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f141dd5bf6a9ae0d3b65704b5301d6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a64e047752b4682bf9402ff328ee149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e97c6b77fe8cce56419a842cd047ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b8ce0a5d06f09c48b53af4172d40851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef39ecf9951dad2ce60e57e80dffb9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7ea25103715c99bb3553c55923fdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e336e5e77a1177e88c3019d5ffb5aa054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bda90eccaa51d34264efd0b99f7d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3053822d4d78aff5f92d18926a42af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bcddec4c2f5d4a3b9f3a2f7df889757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b31c5bd2ffa0dbb5c2f349148755f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646037f55ccc4f4aa3752370e9622ea859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08296fcb7d40c1085652c97357c316760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9ce192be25c8bc1a1b79d1e6b789e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac151c500fe111fd73dfb7c14d36962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3fc9ef7e470f71d22cc7b8d1c163c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509925bb0671d65563add61badb3bf264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff3cd10030570a21b6823937958d3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c014f52dfa416d920e7a2a9e96b3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05ba863cff78904da8ad0c905f66f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab30a8f98d4d39ddd31fa296e6df30568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b784de30df17ad71c19561ef58827369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b78cd82dd2d3fe5a6b90a2e0472e5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604cc6159fdccc2cc41961bbb84274571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1eb043137c83c80ff633ab62704a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027199bd4aed6eee7e7331261c8d6f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5e64ac9b997404adfd7191f446f5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44256c3f8f981b6b2fd91a63940ab375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67124bcf4f953059f2483acd3d4361776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a0c5e68dba8651fcae4add51392577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0e33ce95eb52bd530f4b38f81fa6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbec3f78e688937812e02c58f79b3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0a784efa55b228f1f89386a1bf96a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cb4cb405a3b555e0d0bc7a448226681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef14e808eb9b24f023ecd0feb23c5eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918fda3e25c2f23b5e445e83b96f37283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dbb14271cbe617ab964ec1e44a47a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3985de17f066747452a28016aef0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50722d6823acd52375f7b34cffd0b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac19365745f63c21b2cf82fcd3e9c3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec195dea0da3ecf3abf6e75740cb2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16530b94640beb96c1369724208b7c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541309160e6967200dc935c5d42137590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c29606a07f6fd5175063b67122bfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e3625f50dbd034ff70fc6d1b95da192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36676f9bf68b4773efbedbb0c4761e8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dac4e25f380fa89f271cb6495e13fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd08c3f6682f774ce9dcd338c6cad495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2c82add2b1ed4c5bdf1509a7cae2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88345a8340a1ce0792dc6b4d1b0cefc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f405d7ae710881ec0d4faa020342698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5febc4b518c011ccf3dce296fadc5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3e1bef30233f201e3c5605fb291a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346b018c6de3613c299ca506e33757a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b2c62ca59cc2cb2a53d9c2d58dcf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39d99f6d9885262ba167834e6c43a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850550306e4389cc37b956d11107439104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d21a6ff05169693687856cf1059687105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4ed189a099f3d23f6c5af6a646871106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83364e7568ce45019154be9ccd613bd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b5c2f888d85082cfb1301b6662eef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37a23e22e34b9e2db61874c213b998109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97530de00a7bc3f73b7ca2fde2e19d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37587bca09fbe0cf19cb7efece1f4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de66fc6c0dd9ce16573dcf1424bfd9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1d7d14959936dbfe90f1e644337de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72887ff1f98e62175159ef972b7a34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90c93aca6571e3eef30b4615823fb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db02997fd3e16ff9de3e9a454b7042f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaed62984426ac12ec89d863553c7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e351aa19d600b9f1785ddb6ff5aad46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ec6a75283a7e1a2b9cd082ab384c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eea9f14533130f11f1bdff605936d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddf38c98cb4badf90159dc3de30f6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b7bfc3d7a797ee6be06d23fac614122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f085b8cabcd806dbe791d7a48137c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae4c043bbd63be147fae53077a5b59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f8fcefa98c4a8c905d8a6aba49541125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfa97c19b2bab2e7c293d062c26d44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ddfa4af8bdf8d6d8bc63b2f23afb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643e3a41741500ef50c43f6c79d3b7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10231dc84bf0c5762804f5319669c127129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e8a12cd9c32e36ce1a178f9c80a39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a26917aaed17baec76314ca139c22c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927d43fc964b6a1e7bd7c88b35abf5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02995cfda3279279f5baccfb154905f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364f354e61ddee318617143a55a4e7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5f904a13aa99db31cf05d4cefccbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f51cab5edd60d5891562b43d03a6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b1b38405490d6b3e647302ca014ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c61613541f4cba57be3127de07fb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f88f92a0d162127370d822385f3b68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232fbdd1ae21a3ca0b31e434aa29f3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ac806f0c0c2b9875c77b3da57b73f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb450e2d5f8fa935f161fa6c3ff58945142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8143f3d0270f16357af9b7102bb2bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd5c56fdf856f221d3dde3405501ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640d5fa78d6a78d70ba803de6d92cf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5db2a7ac3ff570a1dc44313e309b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51b7738f2d7bb3bebb57e727282dee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f53c56bcaf0cf2b57fd536eba5717148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c811b4ce1941002c44c20d36cd7837e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16df40b0257be084d59cda5359fa5c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80511a0ca0bc7c7116aa9a95994a64c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a89309ab8dbc102826d41cb82093d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa1984bead9ec51119532ae85b9118153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7be69284d743c0026f2a358a8bd302154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865b3031ec02fc3ae6bc0178656a24a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0fbc7bce9036c2d4bffbb3684118f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd215b1e2f718586a84299db90fc47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5de3144f6a4c1a13066f6453d036c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4072d6f2792ca30a5e2679e3b9f4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf3c83c258eb4f0c51a2f9471628ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c980e320b11376a54becbead2eb4af7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72981e50d165245cb5b898775d012b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd45b2e7fd5b7f2e08e1fec3a9004a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab73d2095b4549198d935e2de653b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524768ac44e196284dde13795ba21cd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39612fb94b9e5810a8e74fa8ec16aecd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fad5c2aca4449ed5088484e993d8f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70b7c223dfa8f34ee3c4a3984d1bcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5545ed57d4b01ec1bb6051299d6bf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715dc93b6a1f954ed88cd49eb9ca76a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064060deb75659d469f97c37e517713c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f896ee46578a9424b882006398bdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34853ef22c0caca50229d42bce56054e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c8847122ae575c8a9bf303d0be07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c603edd6a314dd0765914e35786eb51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8c8b14e9d352ea9ca07d5b60c1ec0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50438791cd8dd05b8023a4001e0601a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bedb1003821b40fe560d126ef5b6ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19892520b2eff7ee66eaf6d9afcab74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567ec927d1eea19db723db847c29993180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a8c427c28f4b71729dfe0277e0cc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672f722f857b1c40c4085fcebe1d3f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238efd0a16fce760398e6adc45d47a2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0426c4642edc1cd74d412e2a36b15b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af738f7ed16cad1a5d462c2378e552d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d3e53c13736cf303ac2e3fd8983a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49187d3a51187cbae51450067651f8eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e070ee8533fb51e9e9aad157a19255188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a12c02c71d834f84b24a79fc2da83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d47afd66fb3cc764ee1a3f619dee4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b10435f0a95c8ca5a32c739921a5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87096c75d363aa3597dec396e77e681192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2c0b7bd706712b62b171481a247a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc92625607b309c06bc132b735977c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09c306b4a03298a92e8c53aeb41038195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97406de3d50ae46e92188efaa20e4deb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199083253e52fc321330d835de54e60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce3cf3e84155230ae2ae9bfa0bc972198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975f15cb453de818211dd89baea8419199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84e7648c11a724784b1e2fde895eb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67ca86a1b2b5d26ae66b22dc6b12fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b7e8dc0444df4a6367d6467d1f11a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1336feb0a104ca992d0921f12deb31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ff9640a5a40350347392a7262d18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc971d5fa92367e6e63e141a462673d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7da82b06996f97c3a5541ca5c4316206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9abf4a06357b693fc358db78ead74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc0641c0f57419f9067742b8082ec6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69725b3189519b40bc52ed8aea1b34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e459ef99362ba6dbda57e65328afc95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136a60aa0838153deec8b93a2e27b71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba736ed31ce0db0e01ae3363b8ed7e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82113c0119440a07bc6cfdf1567988f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd777540cd1c36250a0cdc23b2fb5a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044bc7474b802872b5b62b640591db8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c676ed3bfb9643b4f9b6a974a082260216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c897be50f824bcd5579cedd891a2b78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304a77b493b62ad59e574e1201a1e0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ac477dbe09ac9c0b0e49fe063b3d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da37d8581f3201a27a4e9d3309c48ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52876d7be0f8c48a84b7881ba7660e27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcc82b5263dc3f79c6142fc983c77e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f07a6a21fd6722cb0b8480bf3df986223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9b25b39ed8054f033629156daf4d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73040ccd5a5f6f15b2136f094b983c57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c94ac71320349b6d537e6c97500c53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd94e352605e569ff3b84554efb5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777ffc71e19455de1f61d6f71ff6bf3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c711f35852e424c3c36e96588c060d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a28bf6ce1437db2df48f670c064fac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2869a39b563f686f4df72f3a53edb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef7cd237566bccda89d21f19121657232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4efd82b3984334411589b191fbff55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8963026af632672bb1701e94c75fc83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee6506993fba435414ae38eac402aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8df27dc5b85d50aecfaebebbdd8a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb412d3c4339ca93cc565ad488190a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec42f41135f6b59f6e5594bef245440238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659979ca1669db2dc8eddcb8314924aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942173c5fabfaeae39adde5ad92c84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d223008e3af7e5f0e443c76f128f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de65f52785b8605fae2aa9ac22b53e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def75885919527494353de0349c55a94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe735ccbcbf516fbe6df15ec016b87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f03bdef256de14d272aec9d0fc0ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c5340ae954e78406148bea3b9dac0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4b8c5cf29dea5f6314b7c02900f9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603862fc4461b3efc5d0ac75abca9b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6935bec8e398fcd2b2ea8aabd6667ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae9819c42c1e327a3cc9f87b99f88b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36e5736f02bd3eb3e9a460bd29a6bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17bb4b4d3fb8083af3e548eb145bb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c602ecdb612674db6e69fe8ac3a1be2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7043f1aa253b37787baa586b11733254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0ec5ca5f1f49fc82a217316060225255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289d7bf44e4e0cf22f040699a4fa2a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bea6a09cccff0d0ef92f8cfa1caa7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc976e6ee7a91bcf935bb959f0f90bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca8958939c96ba093899aceddadf2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5d05399a59e858ae9608641186e2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7bdf79942387839f4a4990a196cde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d353ae9d6bce4546a454c94af632e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af1f93bb0b77afdbe65ff29bc7d724263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a6013ed9127ee1ad64c5ca1b6b0a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777f0a9c5746858c8b24c32a80bda5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267dd573163c9a0bd75e686eddbc0f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6c814c3c6e182b487d37e9efdbe46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109c39c1d25044c47396b6b9bac208a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251546a606a4d727565167ddfa99b1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd62f27444de41332cf53e603f309cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad4b7bd14f56e17fb1bcff0c4f5df1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15297ee2957771431672cf6f7537594272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2dba3fcb1d337530a72f39b941efa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49549cdf7a1654ad1104761253d1a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d332c150e50468140f7c6f30d8c20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a1f07dfc3251499c866e2d4b2c563276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b351b8405297b9a9a931ebb99b8b683277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b346502af0af6d232734c43f5f6aa08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629274abf96677e68954dc93af12c9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a33c3218068f0598498f36fb54a5ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55bcd5ea467e427ebf5cd4b2c409ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371806097b25858a2eff4cd90f9af0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fdf0038bdd885d1fbca187d6d82f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d4623b68c7706f04df3980588a4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca39b1b14ebd7d5edb73ae6a0d9643285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799be168cd730b2b225b008d195213c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbb76cfd0ebc5abd6695e801e73a48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9726e651a03d547f76816437ff27e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966faf882a9dbe01ddaa60288aa950d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b61b482362e743a09fd63870a0470290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9975dda6f2c83b2d2ad171db5bb66b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d928f4f50de7fa624ebe9c2fd8473c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a82400ab1cdc3ec01f15639c4a60a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf7987bd6b78ca2c02da16e88ab4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc97bc51feb54481a7571defd5de827295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c43930d506ba55e3d60ef25157bab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b7c98a871ef6f5c813ebc0a6a3d32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f7594df1cadb56f21cf09843f260b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27771ab1e77e0de0d4e532a6fdf66a89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052805e296438e6d76280a8927f0b70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf3cce156e11309923d57d05e5734301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49754df243f095a62eea5dc1d6f9ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c27c7b2dd5119bd0f2ebfa09544589303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaac17d4b4320423d73f6d5e192de70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5efb685c9f9d477240a5104fb6a239305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c54d18722ec31abf3e01c6f18f87c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df69c06220825ea42cc1bfc0002d7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b689a27626d5f2c6029ddf27f37384308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cd5d9d92c5f6a25bd6b7eb82a560b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0db4fa7162f76e8cb483027a1233f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8c54a8182939cba514ed59ced11f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac726eb6e38d3400c2a23e22199be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cc4ee9a6c45085e1ce4af520fdaf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb93cfd78d9faafe245b26cdd4f94e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f69e7219231403a6ddf896432f967315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af04c037a042e774964efdf068d7fa0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cac5ce4893806aebd0886079aac49d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269fe2feac50f5f08eaa678e241112318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edf43d2af0bef3ca04e6a29fcaaf34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820a17628af2d3b7817431d5b1511e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d1f62ac6e832be2c7343a895f8990321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d9b364a19c7c8cf5adf3386c3a165322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcab9ae600d07b957b4fbdb1ffa4b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8784c461c00a517c92a7a268894d3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71d0eb90546a45c31e080fb776cec6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5131bb158c0e07efe9cb0585d88e2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee73905c541e6fa5d439e49dcffe0b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37db00e8fc8aa532cb33a7e02c44ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de2f7e32765e32d6a07ee124c0a2ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942446d69a967cce01894d443631a01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffad395b93aa218ba8f3ceccfec41ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c06790ac271580b62fae450469bd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6a9bb1668f40728f07bdc3f61f838333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21628eb6f76fa384d1afdd3b334483f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c103500a4b1a108a4f8c5461b2df1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6b5ecf204bad161d8dfa9453cbc75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea209348200508990c17c2beca9f1e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdf35e03b33083752fe3206a3852d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc750e503ef98aacf0d84ae33048ff6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef11d38fd6e195caad62974ae2eed82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88e3f8f12080e723497838fe6d16e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00efe2959a36b7f7edc087e3e6af9ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d0ba80849635b9fa4a63aa2a6098f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b266c23d9565d505677db83af18fb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b54c7e8c047d585ea1c0a4babb88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cf79504eb6b1a2a75c86185279f5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9781718efe99a00362b63393111463347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff509feed67b7caaf7430d5c6cbdcc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cd49ab778c823029b947c51a8a07c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0543082ad882044639615123127b945350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd82b5cc65471d2080d1d3c962177f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed388bf455be03eaf72d58dd4f3349e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b8ff3aa93148850ecccd5253b8fb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242794c35a95d811bd2dde2d2a8f696354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a766e4c409fe7decc5e1a5a76fd825355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1e1073afd85ca1518b140c807a148356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff62bd149504356a737d9a2dca0bbef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc0d93447e19df579e2b03ef521edb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57e96bcc9b70d6a4f5bbb995cab8e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa77cbf1d0953ba55dd509a8b28f2f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cdd485b9f827f27994048096f0ec4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63fa0800bae7a5339fffd2bf73b41d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b08f003f95b0d3114d3358427e2a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e1897787e436ad471185845ec8ad0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3142850e055d10599d0f8b24776fdc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bc19dd0bfa2b49f8593feecd95a44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499f46b8af0c8cf816288a252dd320367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc7f1deefde4f9bf7c6e5dff6cd2f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584fda2c70fe10968dde713bca16487369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39adcfc841e8b8962a9475c9aa03659370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008798e26c4c0523ffe49897de599eb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70095d64379f5dd7056b78b8b5d8b2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8468b12a7783e2607b81ba06c37c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d4b0479ea5bcfb6bb7c0a60535b05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c71782fa6f290ba18ca3a57f06957375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bbee5977cfa9523b9aebf19f7dc80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1d7c24edb644bdd65da12ea41f7cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed174fa0edf47f76c40bcd4c0091687378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d5d510709620283e877cf517eb3c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4657f2b0815640715b22c064b6d071380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa3cc12d95355d3d6709277ba70411381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85275910f6bfe05439b9fccfffce07c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010084f6e54d897d295c5ea4af002912383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5580749b4a040daf75b384204fd10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae35964d39b9ce301636a5c16eeacb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785942200b37c98a11c397257dd7240386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc431dc063473a47b9d54526ff1ff298387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d81048996691ee19534aa41ae963b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b8e3e126020e8c67f1c18c4670a8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4405efb8c9d10988e5167a91e9c04e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0350bba3edaa666a1a5ba48a6eb694391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c9ac63c11b37e68b801f62d0d9726392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8a3e48f9104b42bf7f5474b131c02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e0c7fd62eb1d2aea287f43990ec9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca2813f0ab3b15f97c35fda0f5d874395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85df713cfeff51e786644104e1f5a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03592e1db66426ac71e88c2234b29420397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c01aa170975c0030743b11e1404f5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7ebdd79fdf7a15341372d76d88dc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878dbb6915bbf4dcdb6c3ef17042527400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4ca01a83d4e37ec2e49f8c0f64aae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de99251307cf4acc075dbf8af5ba0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9f487a237929b67ba2103368249a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9b9590d8f9a0260926397fc1ceb3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723007b474a845af2b7f6c683b426a42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb0fcc35c684a8431e978a690ccea2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceb5312a919dec02a6f44c019468a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9910070bcc0cd5ebd6b06cc6a54e93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed91dd3c83c608f7d426b54a26c642409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49181e3d777c201189a31a9cd2579b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a550ca87f49aca5a9daa99548eb9b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc7eb3818e0c2c693cd022239a023a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af77ee697b47ee0e85c527e6031f30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515157353ee96b2ad8bbec478e1beec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1ec9d91f166e5edfeb4f9f4e6863415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c4f983de358a6f9617cb82cc1c849416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648add59d168b01e76f80ae5f0f5804c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09d6f99ca3289820adf38d33d68ac2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44570c74cedb4cee7c30fe7214c8f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a3acb72994bf2c2a88a2e35eceedd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce61dd6f010fdaec4192bf388591b23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc58c7aef7d62d1492631d8910287b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed36821bc7095bfae48a4c64bb82be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f411a3b07892699063529985236b63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959b7b2f8ee76517577a15c881e1401425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978bdde9b17d0b4c15451cf33e764b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f14cccc9917606950c58efebd41661427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973354578f27805243a0c92fcc66175428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a000d3799955b625ac0f4a8fce213429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7a39443496efd4372f9b911ce7b61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168f14f70320114f9f977d41fe70e30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07281423a6134518e432fcfc8cf74713432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7eec0aab272dcb5b19fbf5e49e440433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649a691f486e042dd62da77b97058ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb17602c3452cf2a35af557228dfee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e023999c1c7466c348c633fb2e54ef4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645edede231590619ec3777f04f47751437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbdc76db7ced63e5eacabb6b722a4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35df3b1d53f0f3074e5d859fc0373ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c21fc06e6d0e989b33889442c745c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61729fbee399758f233f71ab9a80a86c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb132adbb52e74f4e1a479cf11a024e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a3cd36c1c0a58acd28ed678bec96b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca318bc3f13d79a33270158da4462a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe0267dd425cdb22d235ea721eb040445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f28ea4dffcf46d63f8c8b577db7d42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bd52ea779590148d3c40896f9155a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb9ba94c2ec97e57b5a44d0ca2da97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1f95e90374418f1e4b4fc4acfad34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4624b1da8b45ce0dcf0d02feae7c6fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56d46a0bad9ffa40bc6b3bf6c0900f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8020d5b10006bc86f11e2de8d0c31d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc49379243ec8075f4e8bbac01af68f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a86bf2e814dc8c9c1f3f9264d6aa81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff769709895fa93c71b4909095c0dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea105715e364ed9d4baed3275e32cbb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283550caa8b5105b17656ace5330fd8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2e16f30cd1f1dba32f887fdcab7f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c82094bb5eea4f769220ad1afd6694459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50df999a5b1978f2c65743fd35c9cbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1ab8ccda74b26f0b83a6fbbeb590a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6037f0b11ebd87b411d1ea368d79d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0a129e033193a530cb4985dfc5515463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dc3abf09c53517d7cb3db39f35bbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b714b91d3d66f2ad75c6441a6ee2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898df9c19847bdbdb72dade1c4cdedaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a36aba686d7e4c4ac61a356e4dfcc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015becebbfb5653298160adc29f6d9e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00d140c4da0d659b7feab84d0a5672469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28197864ff7057361501197a33ed95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5ff8ba0f8efbbd6a94d6b11e40e6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de241e1e276a8901e8ac434251e58c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede248446fda7f2fb8f2729027fd848473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88566ebc9077131991d8246efa7280474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2415fbce52a0a4af8e2009bea1c489475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f56e01f56bb5382e7e6d32942b3aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4b3ce55f67eb2de6b1f53d8e3667a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab86d7329e6c20c4074bfdecf88b5f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699b5bafed82673e45d3d55b2cf56e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6c7c5f7ce9eaf04448f2d95f6907e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e6b1572eafa5b128dd33a96ffa30e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61843a78e40758fcc73e3c59a8ff6763482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57a557832da6ff8d6c601f8dfffded483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6fef2116767c59121cd387e747547484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844b6a084b8fbfa441f866aa7119fe2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caf077a4a3df9f0c36e1a2d1b614ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887459dd260a5d5d7d9c1d6fe8774f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf9cf30a8e53d627af84c2003c7a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3249cdf0b0551e3948e16c62262b5b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9abe3b78beb0ea41a19dcc74c0593e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f308dcdc58e187d57267ceaa3264a7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d1e3805b8beb6ea84b1f1250bc578492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509002f3c9a3e45c2496323c60699725493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122925ff6a3f667d04e909dfd908d447494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73458f75bb8436cb23d09a5f49ad2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa347b4a1e5521a07288e9f903a8d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a21ba885805803c00a68a129f2c37497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24e4c0f6936b705f63a5223e92344d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e806c69881fef6e092e51880725be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e8fe7634f0cc037a969e8743d7606500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6ac0b2ac2fb5a13c9b5815c566f64501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835127568197b7ff983552895ff0944502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225fdaa2a7600ded46a83c1ea568b55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5b784de2c9dffda1330a0bdc0fd71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f04f4c575a6a85314a10621e5efd3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d48321fc9eb06efe19f008fdb8faba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b3a48fe9020355b4ade27bf26e14e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2872f74b8572ec682973d0919fbd4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72ad1319ece00bb0a05da5eb67ed7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f5e96fd05ae69bc646caf017cd47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e6c30a0413537535f3716400bda4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98af9b4d38fd5461abf98d7f56696e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb58d6bfb3f82c7a6109486143f229513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31c9800f9c7cad1828aa5d5f4dae59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5005d47bc132b496f157e03fa2e7e61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc37d756acbda0d49b3f66eaef85838516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f44b3747c0c405b38e93fa08f5b29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c411456fc4746c485fbc1efbda255518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e65665f88e960cc405e84d19ec9410519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb094e3be0cfd515d7c0a3f55464a19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bee018e2ea1aa69f07b82eb7519ef7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070847c17fbf41c06095e93f9e52439522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61207b527577d93573ef9fc6d7d85964523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74947ee43e09bf0a74680a3caaa2ec9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4cb1af1a71a05b2d7311a3da543e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258eef33536c5589ac61b88266e15ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98529e10842d23946051661c324b5a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f17f9c045370bf2e45ce5aa13794d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722e3f98d179fbd3b80599b23bb775d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9e3b33539ec7a4c0129a4aa6ee149530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddfeb9e4c8b325ab538d2a4f4d9b9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3619f6089bc55e7df29e38da3f60a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcbf8d848d70d063ada3ab7057e085533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a800467002da41a28c965982a5fbd8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e546e20162585bbca6949d4c4ac0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddd7df3911f808c7416c2288137703536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047974249a6f058e6173f3200c5f5b8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c367571a85149af70bf7e672cdbd2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8904f482ba2a937553172089a7da76f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6ad73bdf11ae6449c550a41a0df4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d7bccc4010d7b32e1064dd6849b2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9f9d36fb92d8335a6f3d18cd1c8c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5e0ccd96581dbb061d3f65174d38d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7296adf7afdac0895c5dce1c56d6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6d0f77eb1a197b7c22754312dfbb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d467b8e0bef086206491b5b57e2a7fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0c2fc841b49b9a5deb585e7785a6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4eafe1e06c280aeb2b465033a0777548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b080a97beff2f8ce6a0cbcb43f253a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb550a6e9293076b11473856da7f48f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcb6e85393ae21dd3b5808d816ef2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131adb5d3680697a343ad085297bc5d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef51d291aad0528b9666832a080c9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddead855cff75c3848d142ed7f880e05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a544e6cd6e6196be4ea3be13c27b000555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0de5cd63e20621d44306361a82310556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3fcf921e60ba37120f9142cba4ebf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26110395be09b70afd0149522fff3681558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ad0dc4a0a56a714a237a52bcdaa78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb482a70e6ef8419064c9113f3d8839560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06029fcb4eea0bd2669d6fbd19b40f19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3229ecc1e99a0d1e013f2cd93ce05e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99db680c79d9e8e3ff468d64083f4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9894e0b0c422dee0779b1b4403622564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeb5e91293e75f5d4a32fb8f45ef35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ee7ca413ce2511abcb8c6221bd335566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99ae7ae8312017657a1f25df5d991c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b214ff85e1cad892a994b86a786975568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a011a64b229e34f019c8fef30193b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb634c4e547864e167f1494bdca8649570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb14596e91ca228aacae56e6cfc548571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bac99c325a9109f510f1c9ce2373c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031d8a9726dd4f0558560855cdc8e52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff3efc9bf7b8205036eb5cb1e8854a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242fd8ab32ea11e576360eb4a11f2da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffb4216dad0f0519520a1cb770bfc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607498a36660b85b161e6a9313247f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d3c7ec3de9b0f559b29254e7c8a4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1d737bca0b6a03c357627c5da719d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9a09bf027dfdf4a06bb980d5ad9e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8217628b0ca86af8a5fe8f8fa5c95b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fbf1bd47f3a535025283f3ff69af3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b58b7076b2c7fccc449ef74a471a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f5bb0871eac0ca16703809951868b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f1efa9da6db9cb9e65d2196c6fee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca28da25464a0c5fdb19c49df52b04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c450997fee21acc00613d79f2c129587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172447191bf4f6103e629fcb1458833588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bacb62f7a57c933483d8ec21c811a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782003516f9baf8c41443e55a8a1e8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5abdaeabc68322f891e90fd73a973b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0b0fffbe4aee388b957cb98a2c0c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8509efa7914299df39a7f00183eba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdd1ccb394ef9cd3f5c1c63b2f47d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb473d16820f2b915645a35c6df7ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc869bfc633cfbb8e51d592827b30b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c5e7e8ed8b5c498b9bde8f2a4059597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a53087d3b6f13e24af59085a647594598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d53d3c026765e6f201a9f06c84a72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc92715c2e6176fa6d61a2b74410b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac3dee91451e22a22af6e4e365cebb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149f7fbdd5c0f18b02f57513d12bea1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ca102aeade8c34d646df04d2d4a62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec50195f7d31a59f862a0b000c2c6e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf839c4992a742c80a1600dbe84e0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa80f797ca5ee3bddeeb7189e3a651606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3173cd7abce59dba0a78fc9b456b9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f0cb1791732cf34c43ebebb7bf06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ca8f69cb4dad7ab45ea7dd294be9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34031e05597315e35a7f619a25f28971610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4150ee0522cbfbdc0d9787e3314c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fdbed1f13e43084c1faee903f847b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302adb618d48ac842ab3daab6ae5bf5d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141745dd2fff40e149dd1899254997e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ed0db9a3e7b63484a73cc03831a4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3434bad6b2cba837e8b35537d412f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65e4a37e0af3644460df7ece679c6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eca1a4f75665207e939ab3a6f4f4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190dfe34d3966b515ab7473ff39e328619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12313bdc210e07830ac07a3b241eecc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c756e07eb107c74bdf34978684cf7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544915ce75609a240052c4ac518101d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79f1d290dc5a0f0bb614f71d6e941b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dc909c77de9e5e6c1d75887c79f5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a93320c89d35946bd43da446f08e39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172fb9210042bfd24518a855e0f843b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba97745a0ecc52518cf8c45a91f91be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dd70a714dbb4750e18215e420b1e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e151b01bf12132d927592377eb5fda2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f086a226a0c96dd1c93e0c64b16ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb00463ecc08db097064c582254e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecfe490d6cd5f0201179fb6a83b7a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781938003759373b830c35bc0ca72b16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bd99f84b770e9fff4565b4aaee79b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61dc59e1cef364ed75201eb4c9b175635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa7a1480ba37d5b54a7b258775965e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebaf1d9cb69b64401688a9064477d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a9b396d8c883b79dc26e4670033ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be9878ea486dbee076fa545082200a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a5cb1fbf08164b23c4bc80fd0af83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fb4a60b34f77f769d8fdd43144c08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505a522b06fe4862feac72f87d21cb0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139ac377961eee3ed747213770bff5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf2cd076b8cbbf0bac85356851fe0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ea71a5705aa4f911d6995320700dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6121b3f4862adce74600dec57f41b90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7c4ad58939b8a2074f2be3fbb1242647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25da419a08359b2f409dfc0ebc87e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d6dd13193fcc66f7c09ed32e4a4c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f04a39dde1279d4c542edf10df9c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34b7ddea23b21bbec6eec6f6240f8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62eec37abb0a35a7bcd691b08c3880652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d24499bd46462365360c7c57c9a9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb7e2e4e4bad9c0e0c85a3bb3030ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306cb2366a6d251e06297d0a66d7ef4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd6339f3e69875688da9e5544e198656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786f095b8f923482c49688d5f9e8e60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda24c2e50be80c82a8abcad919a9042658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abc0b8a88194ede8fe78fcdca9ec27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c288f35d1543ab47da4ac1a3ee52ce4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09235cc21d614f7484cf6dbeab15c73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7997a8d196bcf22741167c96a59f24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae6c889afa9311de7d13dea412c496663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846e1130cd407d981405e86aa7eeee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd2e0ca1e8e59a5dcecd91f9ee63b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc3b98015d10ad67e2423e30dd906d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e98182aeca3322e88672c62a1e808667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408665977394fb078d61094e9bdf6e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1d5497cc2d11e252af4d54dacdff4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5c883bde69be873c57c864777cb45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f638989e76653aa14e7500023e263b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7b72b40bbe0ce75fa9c3791a1fb7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36697cf4142e88007d0e8b28551e55b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9a267325d82315be4a6ea07c443f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875528d7b7ca53eab47af1b430998ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932413e3bdd9711682c104dde867c702676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4914473a7b8b84795aed5a35cd44ec3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577dc76a050260152a68c825de1c272678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baa46cbea5ab7003788f665efb7445679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a5e768d88ed398b871ac87c414f88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710ee2d127b9becf26f6d9cf01f7ad2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef70e34f6296b92d8a13277d5ed5076682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4e26821fd89a94eb08e59f7aa9a00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caf76d02647b898952c0f716d852d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9faf95893be39120a032994d91fa6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b278d9f808112c7c099d534e993f17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0afa39fcd5c60df9cb98bce692a56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ce660391ce4f5cb529554726ce2f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb696d3d4bc31bbd2834f642dcd0f9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2c3b0ec92427c67cf40d44f7c8b7e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a4813b246fa87784fb76afab68a6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890f3ef98b3b69ab182c27f293ca786692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca5ae17488a1f7a8cda1aba0d1dd78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70197bdc4f651a068a685a67e12fb087694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfdcb44cd145ced91867e34996028d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d0b1ef5dc6b28662a68c9e6b3f2d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b445fd45a57ad845923e12f8007fa73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204b9baac4e15b640bfe8c0cc9d4ff8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bded6b6d1392abd3735d2e31a6997b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baa06d0715294d5973488324d08fa4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba33b3fc1ec5e2f7487fabc87ee938701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc02598c4fcdec4b3597fd2a407f86e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237d01e105d3da29a4aab3fb57cab00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f9ff08c5ac86f4948a29163fda700704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd878a58947fca00a05e60faaff4b6a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e31ad3ab44754fc3ee75ea6d413378706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1293d3b0cbe4873a49f327961d4c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc428491d614e6dfd2e54838fa9ca07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae649cb366ac821dac04c7b7f7f2af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fddcf42c22df96c43272d1470d582710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05611b2223d401fa3a16bb4d53a77c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df4ac2f7620718c45130ab1f70cfc9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2789f609f4e7bc3e7f6bb27e3940d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411eebfdb2aa58852305101fd27f608714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e93a52466b8ea07fc2a8bd60e9d82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61d3ee27867e447bd649936b56bd59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528d9171adcfe2cada980ca7da8985a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bbe5092ce6252a6e6f379367391da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cac896b1718451ca03e3578dc5c492719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9935b1d0ba9d1ec96e1416caf39e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bb1d715c78c229d78f84fa4d03e23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a0bcd756253a94a621f434434f83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58355cd9f5606669e76867a5460ed3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6102a4e2f613db5c9debd8e0618b6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bb6237c10efe75cb1fe69ecc90fa9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331f8620308e60353b0809ee9975b4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363d4d38039ccb23ce2e96009adc704727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340390b39e0d328204c79fbe64756a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db483168513613bb364d485b781eac7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcd02731a4e0e50e7a364d0f8057b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccae80413a81cb26c201183e4443bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb9643bdf1778ac1747557aadb1d07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce92364422843a2bb8a1bb4fa39778b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db1c9650d5494cc4ab5e9d81220a7b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4a6d7afba794ce120fd52a58712cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dade84266378fce5b642fe864190d0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cb42164a0724dc64e121a7db51ce1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb40e8f8afb198d5921acb8093e5da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ed01ccd3dab2d2eafacff6572182c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817110eeb50975515593a4b8f32c4230740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a60091acfec93c5f311c89d97af9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c639df5738ac6335bae0f2e8c20aeea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec05c55825f6084552b5ea55b2c8b21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69790db6aca510af50fc2ba7e56a3d07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e027c8662b1eb3173e41d3ed9d5124745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5fc45cddbbd9f113e6ea051dc7ea4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09df5d64b7f60b7c83286cc7a9789b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9f94f153b763fef9ad05194e93129748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c0174bd95b9a08f7f1515200eb8a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989a2bf3b3a003eed8b3f2641017c67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4943e60b3c767ba22a81f3cd901b91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a663c86c31fa129e8783eb08b89789752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a442392aa1136371992d5db1d5c68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa311b43bb8c956bc21347e1dfdb61e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc28fe280f7c49ff9ca3c0dc5d3aec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8492da900df60d30d2014862cbf0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c0f286e3c9b9de0330af0f785f67f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceed1c8a26330440a28ad391975235758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464614a3ad500be9a20fd98a19e09d36759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>