--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8ff53d067a7b625e7fa437f34a3bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f53bf872686f7d75225a27b3ed6efe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b847acfc26696a37132b3a22bb9ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e475bbb10f575dc227d591f6a531b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c37dff996a21f77f8435dadb1336c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344286e5fa066372c63b5737eec24d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956299d2d908d658e96274db6ae1c147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47390affe1ea9f4f8016464e69ce878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df70b782aa59d83afe59267bd866119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffa4c110baf3e969c4bca62bb8152910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c292162574b6af0ced62f62bd15c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9ea970fd23dd37e81a0a8278eb1cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336da865456bc445e01d75630c14f3bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7517012375216fbbbffc4fa160345a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0558873530a49e61fd0ecd60b45b97e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa50d638989ae97b72523758a8988616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea7c7dca45bd4239053aeac16921c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25373b5a87f51aab9b03729181b7b2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec479f29d487dd70d9f1d6a44a40aaa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d064fffefc0d1839092c71242c8ca920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec790150e621b1762a669d60bd32ae3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4c09ca4be3ab13281b282c8a53c3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff43ae731128fb0cbd7958452668a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d87af0eebfbbd476d490317c8595e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe02f17d346bf232a43e401119b91625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f48f0f83836162417a916f6b868cd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a498f83315dc740ab5c41bedec2db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d357634324cd29aede0af08e44ff1db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7002e8ad3b104bdaf4519f9ad84e8f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a147762e983fa18a8b9399d7d859630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edb5f0f0fe4a8863234ac93d4f895131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ed4c1091ad8cd2f3d8ba713b973932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6540845f74246ceb4c8409bb5bc6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169339b3670be0a45814407d726ec3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471b75a95ba1a5ed49fc5a2dbca870935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9d5d538dc9dbd65688ca4e610a4e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b36d3fda6ff463313ba42d1cf015037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25c1da47bc5750206f7dd75e9fc67538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45939f6a09fd654e36a47dfc880b3c0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb24c2476c75b69b39175fc9aee30f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec6e71c3c0a6d580b26d83d556be4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd703a6c4596543fe60e404cdc370042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2641d3bc99954265768a43b5e3c2dbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe43d3a2af49dd12f6c4a6c52bb7e4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cffc3261f392964122ef34f0fdeccd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a20a5e23a98f27cda3af846a0089246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b506c682bcba0cc035fd5ab426e0fc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bd5e33b717e857ea4ac457646173e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e3373de63fbbabb10a726c747e8b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee456d1fdbf3072acafd8443023018050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96b1493de22eb0cee5098ce7f2173c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46441c5d01e5042295312550125d5cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e26b3cd9e94c269e72ee7cbae217553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d2e8b375ee4ff2b697ca43fb34eac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1b6bd022f1cf408516dd5966dbf0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21701d325579f0c4f70044ad83ccb87356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f3e116c4522e92588a0f952d50aca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd13bc4f6723b2eff8a656c26902a6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd3525438fa84b5bafb84f3d2b47e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a6a4a0b5ea4ae76d969cd5103a5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244fdd4ae333508ec4838250110d64d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b4dc671822660f88b0c04acdd25f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eed9dc0b837224cf63d32f615dc1a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6c25e176e2aafe32ef6083ffbe9b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7a2c8074187565b8d556d83b4947165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711faf0bf7a59fdba82e5cc607244e3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d29368c3cc66c773b32dbac29d03e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e50c66a9e285fdf95f525855afea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bbc9ea868880f9a513a465664a19069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e150cbe0bb7e2aa0f323c4c370b2cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feeb64e83b33e3401a31fb709cb8c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe6b0c2fe88f542786721cb4fc0d2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4b2a1fac86e1c60054d5584bdf3c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d38014ad2fff0629d6d3ca7e092a7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02c2ab9154b6beee5b427505f5c39575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2ea8e5057a4ee8f16b5eae33282f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383edf399de2e6a57956e1ed7b4925cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd563a3e2028956cecfd5ff7d686dbc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47575137b6c9761de4e36a66b7a10c9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73b5b5cfbfed5485ebac26a025901e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5401cea087b1aa4c737fb77120a3ba081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e021df7680e24fe027a0db04e322e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dbddb44f40943f207e0c55593f16783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f76c83964218de325043a68455f59e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba981f71dd3c3045ac877c2c26296a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615328214eba1656ec7a7fb1848b847486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea69b6dd0ad34bed40da0a406fdbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb1ae9aab7410fa50f9109c426a6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676498a9d1bfdccfcfce16301c8f33e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1193add8f417177d63688502af739f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79317abb97e5723edae791a74141a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4c2a298362c8e3a27e10caae1317292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30d778e49938214f6d842fba47648593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acbb14b97d9ea6abb4be48d253cafc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcb649830c6ea612b82d951737e3f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6770a08a7280b5843dd069c24f01e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad81e3571f075805ca5e20d7c3d0d5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8af41b02e8503d40e9f510c35c9c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8acef5bc66aa0baba05f21b3b0e1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34481870e931e72f05385e534c4127ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1d26e107077b37be4ea1ea9a548e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cadc401b05ed01c66cc29d93271e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41312e722f9e866e8d0598ca4ff38f1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d809c89cb89df21665ff09cc8e100104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8e3eab28769cfb67c72e930988231105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566b4c00f47eb2accb6baeb493c2488106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66b8b3aeee49b0e43560643072bff8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd506bd4909c4b78142ca9cee37ca6b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52959e3cab9a366fe49e7d193938cef3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578cfa788876459f9a956d5c05d1a5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788fd35c89c307dae53ec2cd2a93cb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e23ffd802886752a6080d6d02bb7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0acfd8bb1cbd9e6813852b6463681113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8064549bd461d776c367911c72c08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd2c4c4b8c2a1ca879ea2b26d19e58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec234515029e6be23a2e72abe80bdd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b2cd5ca427a00e1307a499042456f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267da55c0c0932173f286e19ca4f2a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8345965014d5117be6668b0ebf5085119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c60dbe212dab96d8ae61f071dec0df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf1f3169d349dcdb216d5eb384ba54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d543095e308cfefaa0accf79832f7f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86f2d29eeb87b7cd0e825ef74d5521123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1f960101e44082edb031a3895d3c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47969b5fcef154905fc0fda7fe495eb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7a8be7154c354bd60e36944c8a1fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a95a8116208483caa3e0ac3ab9fc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b64d58714040164dc9f589e32ba6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a5e5b2372a1d76fcfbe84c0c5699a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e483e38d04b87ce1dc49cff01c275130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf086f7c85c6fe7f274594fc97edd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0476f1c64bf55f86bf05252bd573bfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92bba36cf69c986ed4eede07184e4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59c482474d25b705a724e6dabc9063134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac05f4757dc2faa23c6ca7c54b6645c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701504013def53f3ebe19090a264908b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adb0d045318a9a7592f95c1194d257137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aed122357511e82b8a354a4d1620d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5dd120a353f8996bab093acc209c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb09f7a761eaeb1bc655cf98305843140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a739b17e6da596dbbed5471a02e3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874759348d49967bd3dcc17fdd3b713142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9120167664c119a5c2316b84c48c82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9e582a461670e33def43a3e57799a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bf43f0ac0b57276cd4cd1c9879b32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6064c104967119b2419565abab5a3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c9d6ea34f894e177ec976283c551c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4b02f5db91b7d04c3d9222bda1fe3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f1aed4c04e4d9796c35a40b37207149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ce09a6c3ed1bce0328d76ee4685bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb95ef0260b414660affaa4a9a1a54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc0561d9205bd3300d2b978dd13ba8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85402b7487c2aaadde7d4bb84098fc25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418b5231a16c67648ac08c4d7b4227b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e279e0c5793c2449c99e6faf7745155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d18a7c9888b3c939d0e3210e9e465156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a7b650b4873cb5ea1dab0a7b66af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083db92e80855cec6635a725c0e2a1be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55748c536f8a69e3c503ca31a9223b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618eb1bfd96ab0aa1b51db7fd0f7fb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91505467a3c7980a7dfe076374ecda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36f58095e3105b4a5754664e9bc4d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa5354b09ca4d86fd4e248da09129e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70995c446f859394e83e0d934af93b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b4cb98f988046e3c0ea4dad407946165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d195161c3d1ae6e31f48ad6f56f7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d864b7125498d8542436aa2012bcdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711508a09609c0a00c0769303914cc2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c086d48bda31920a1eabec71d4815169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0acf2c94b374f773adb6b049b9218e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70510658341cbe49c0d5b8f8a32e23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cba07469338442292cc1c472fbb0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615368ce3f17c990c74b28f3e75f70c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb477bced836f41bf8c063d9686fc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f917c0ff405c5c8f867b5be6c4c229175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d4bb1c5efbfc7b24c7ddc7d30863e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab420f1fe2513f95e03bd09673298964177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee394ee0c253ed2b17ec5e901239d1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d5fd5f57829c64e3c2c77e18fade6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0fd89ebe2e4cef8e7e24f50f86d00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506821161dd95fb5cb39b8159b0d856181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb5315c1e343fa163f5d4f698e3242182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dca35c903425cf49d8f0229d33eefc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d2ef95b8994d914f9aad4d8f26ff3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c2bde95ef050c54bb6ec62385ac17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421270c073470d2d84b06a95545ccfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349193f1f6e62fad0b84bea72e317732187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6bfd73dc480f37f21a365168a0d8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be97034e5e61a6b13c9d1582d44b33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41fca62e501a430aee9cb5539d987f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d1653447dedad748b57d534fe8b3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73539c450c4acab83ad153896af7103192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ad663c5571dbadeb89e86c58b6a14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2980778a3f03a9a36b60ad5612255194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b6a5e16c33dc31098e95a109ea8e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a31bc2ab06e62c89da1673d02a95ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa436cfe86ffe6fc30150544c420a771197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82dfdab8d88673ab08a41b7c3e3685198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f77a333fb8bbd8ef57ee63d1a5134199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d57885f20e891c514a7e45601b6ffc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de245f0ce161778d9fce079ca1cef675201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98867eccb857e016801e43f4d58720fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088cdd493e71a8403508273e4fe8358203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f78eff5f73802ccc1167bfe81ce58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cead3bd4c93c0b815f331df2f511eb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794ba206e4900681855b5ad163c4f66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba1ccf7b528549075b904db43255da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdad43f7ce99c4de0b82a7cb6a57d8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fde470a96c040118e47b4c1db78316209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7987c2db8cac26d0b745efc12523d87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2bce709cda047565496c5ec259ae4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a947afa5716c2e3fd2c2d9d6ebf9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5a3d4ed9a11d9958d9384a835bbe2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf94868ed46612758191bb4a1de99c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c551d9a03548c9a09f97d60078aadb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc9069949cbd0749b90b9f9f61653a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9bd05c3e55452647d65cf22e5d35d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977b8caedc87137cb3ac826df92cfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af4840ce2f0ebad4574b648a236ba9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6786d02a0331a204c0c810fed2110ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dcbb7550f080602d715e5f39b1aab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59505945f6b3ce1a6dee84fe2b34420b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8114b6da24f505160de51e2d415de79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45edec0545aeb7b054ec95ff76b3b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3802e47ebfc77025ec1f3a95ce359ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414507461cdec28c7404129f33a2d7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612a2b51afb67d116c1500c9bc2cebd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76350398bd214a957d315566df3706b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb860a72237df92c2e99e0ca49298f8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b641837fcd1a3c41833c963f6b0a40e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aa80c46d25466050b883daaba60aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793a4993c6748118f9b0045bcadeaab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fe3294d557a8651cacfffd01ee4b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c32196769fc0d294eba948e053bae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca580848423f010647cae7c71735defd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8812f8f9b08600a9499ec3aa430a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49579cddfa7a2a5fe1f21db3a278934f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac2443be16b48925277585d6dbb7ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affda568a4daa9a4fde5bf6abdfaf99d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663b27894e90ce722c9aa8ac169b8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdc762dff31a47d4b2c59db10b2e75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91619da756a88b9ed4110b6556f14c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e997a3d56ca290ffbdc809f3694c1fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ce2dd6e2b1df51be3f9e9256bf2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26aab58fef6efdb549f9542be8667d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d0c0c5918016589fd8541711add08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5fffb7e0740c0264a7effe7b4b66d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f370346fac6b6dd23752832f6a6013248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137e434b512c1c3942a29fa93ef5d4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2e0670680280a367712f361b0cafd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1678d636d7be531a3a27dfead3a81c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcbdb97798906a3805c5af3ce03240252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b1f3c852ab0325186bac2db247ee7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94360b67b9380d3d97ed54a6140dc5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cbae5b95a266bc1974d5670c01139255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba7b2b629cc63d33c1a3ba0409186e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa52ad11c324b1a520793e44b0cb910257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289cd810939a898d44a47640a8254a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60406f496cda59396ee45961d440c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08d5c0b5fd1e1cb8dc3042e6c98a36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc229e3e4a273a01192ba12dff9a08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665bed83ff6e45ca967e51e9822bc4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15eb8c8a198f9726c9a0cb3924358e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef5d01226c27ef46be1965ede65941264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40665d437a05d5fa3c826fae1fe5c4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ceab74614c342de6c2eab611d1931266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d4e3f6144a3facd3cdcfa75cc6dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dfd44034b2b751f5b7c14bebac01e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff396e8dcc24321315ec887a3b7b342d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4f8bf7637f9ee6c300a392b3496c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16975fa271785a300f0c04d2cae732271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e027e41daa913757d54157a299da47b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc169b194ec4744a6b3da6d08ea901273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d538ee3a7a16779227fcd51a899de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734571e9c9e205095b97a4b07525b36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dc69c43886c146983faa3af197582276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372a5abef7e2f52bddabfb5ab265cf1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362a9d802748e45a7b9f2a9cbe2b8f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42845a9a13c4331ebad64b7d6cac3f44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c31990ad97aa016c466e7cb6cbce2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba0815075405fa19c128d7ef5a177281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aeac445dd957695857b1e389872cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5ebab31a3725b1f0604e28c1e66cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4962050cca109dc7adf5d0a40148a84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55df9574856043a89877a19685b352285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583994794f70b0e8c2a41f7601cab4ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c6de4e52a9ae0c084500acea29d71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2653d0dab118be079505d879de99123288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32369aecd8753dc7da45dd55001ea5df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6cb2655270d75857e1a4c9d7474b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34038679f0d808fe52a28d0f11843395291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf24e4d8dc0ad7584b6b547f5710e63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f0e81be3672f3731668a565771920293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862099da2c1d3a0c601a2c8c7b8fe557294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dc2b6583eec2b77a9e773255a92c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d90b10b92cd94b25fc8e9a0f0cdff7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ad8666f8794e26192b421c18dcd0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe8d6d7b75e0775635552912b96856298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a72920aa12586c974fb09fb46c2b5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437109400cbf6b0c01ae68d5dcd45ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9498395290bcc6389148a3294774d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191e16f49eceeac71c9cf7d56886168302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681bb8715cc523509288d72fe09dab4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677730c03c9f9b5d6801f90a4cad848c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ff0071c9a0a2c5bddbb2f53e238ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2709b42ecf138f740244fa97a1671b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6b628bccd88371e0746f878d26835307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36701364cb7e3237cb0c232ea5725419308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc754e4e4eb8f91bf2317f478680857309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a930be6ad26ceeb2976e449e65df8f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdaa5140e8c1c9eb935c7c6622950d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2bef26ba50a95d7346eb644fec853312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f02205c429a09e00ec6f01eb4ef68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c799d1ecafa8f792e9583e1de4234314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36817e05d2ee363708527dca82aee6ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71efea95e58a444be55b6062064d27c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057d7f12917b658aac4857562426bf5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ac52dc20e83f0793a8486b5c54fd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5912c6f4b50d78ca56896655ea0487319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdcad17cbd8baac69ea0a02c1e2d4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf074385ccd1d301f708ec9b855ce242321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90597ae608e3c2028d193b37969e4f9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530c53dce683b1ded685a6c1e15e603323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c934aedeb633b222e6d44cefb3ec96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f96dbb0fd4ba16e82714e7a157e09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605d81e708eb2dcb78d16858b6b0dda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197ab6680ca7d26207627083de8c8fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0489dd1ed9a9612e748d6bfefe3db2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a628da7644b88f1aa251b7c820184da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7dbb64a002819721e7e5512b64589330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166d94623a0105b24b86e5c6856d989331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4faeb55ec30fcc5862acd9a32e83e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419198659c96bd94799f69f25878a65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021078f94c79b61b17f083ccc1d451bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccd9f5d663ef005a12076746df15de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e549388cc1089a3ca54e1bb1eebff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fcc7099ea9b57a16a0fc8956d98f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81213cee145e8249faa8b7c9d63ff135338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff720814e2fae53a11068604ee3ccb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86104213dabeccdcb8a8536bee4f41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6facb382637510b743e3f456d5da15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8712996a835a05e10617340ceecc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be678e9c66bbbf3a9e841cf231b100c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e25ae910ea02e91461ba56511dcf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5923f05863e83b5eac7ee0afaeb97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8c7aacb114b9ea3d69f7bb7ea46ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1e47b02505a62dea0371b9bf11ef9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc18e09f9548851a020ceef04cb2b80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8a38748d78ca3b9e4904822c37b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db40c5a210ddf81d07a2a00404d7251350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097402500928ad6b99d1f73bf04c549351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add3463ddd2415ecad55af86d904627352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acae3e055e5ed6b17b9a9de7a00a0fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d106b70782b3449ab5e273572e4ed3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d8b32ad54f208dc98a36f6303fd7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d531ac04f66e35097ebc2b472bee40e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79372a952d54b0edae334da8fbb831357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa598c85e1e0354119344464390b31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b63925f50a4cc3a4628c067e28e3ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd229be7023e10f18ddc964ed654aae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ceb9b6d275544a587446f4ff28f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4074e31aca228af064d727c3edfaa37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521f5f9975858b9d2f38ff927313a56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7bf63e73fc760d97e141d701ceb70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e1e91fb330e32c29c19db1d2517d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dc0b3aee20b62b7ac06eb90dc1eb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbbd60f583482d2e1ca164d47d951d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51022a114a08e60ce1895e8dc1a67c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb12691ae1e11eee1cbb5a63f09b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d557af5ac6c721ff38761f961ac6e23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4b732067815e51e8a22b2ef9d0af8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f703136912f0264bf84bf67bf89831372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67731581502d29e6a4bc551f596d26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c756e7eaec6215a540dd23ab0c252374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea260d488b4076c0ce555b4a6a75017c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e4579d632be4f640850e4343ddedb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b4d9ad01f07dc21bec19b181f495e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5ac8175ff6db5fc982a91e99f5341378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbaa92e2be6eafd488dcf29c44364b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed5998960638dbc8f9f0770b4d999b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1113b59ddb5b3d6eebd0fe906329381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bab8f54d2a5cfcf6024954982bc45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12ba1305ace711972c74434a4b2f7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad2cc6954f15f7c1bf5f1a066df3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12983fc9257e66f91218249f58aeeaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9308b3deebc1412ca303e5e50f43f78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0eeed814e46fd8f510ccac5b30ad8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5943fdef04741d8ad340ddafbde84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655923e74c4385cb5bbccb55fee5a9c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0831c53d7d1031260df2ea0356095390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb442c4425c71244d7dc14b05da06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84488ee322396f17bb29e4b300eaf4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62f26d66f71191dd8fbf80f966a911393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f9ce852196adff57c562650ee6184394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d25fd87f2034be02712cc0972bd31e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd71ab3decbbc6afa7479d27e9f859396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa1158a049deecdfa6af8b6246b32d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ecf52b267f5043e6001d45d9444bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96631a8fb95e4e6eddf2a898356ca29e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c81ffe922fa0864d70d67d42680fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343412b2d71ae51db7adb750019c684401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8c070233a121f2b73b339d65421fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc49c02ee2c8a96112d7448ac6d151e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd82297737b8791c072026bd523f95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ba441b1e91e2b44a6e0063d0de330405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251fcb3acda7dccdf1a3ff077645957406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18d98c95418a2b9b0ab093ddc3a853407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18b2138ca70e3168a75988d4e225a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b326de31582243d826669e00dac11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa0b1e09cb9a54e6df60c4be3f8f44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaffaa4fa81dbb407e8f7b2ccaf55eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64e7fc8282750bf78730dc55bc819e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129ebb45b8d232405eb3bace79616a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be5e199afaa183761b6ee2d285b5fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41477481a1357a683b80a68a2c3539415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd62687fa6fca0074544eb9cd78ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41164e6d4f0c0144de9cbe1f4c61d5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbed93f1de5696efb997fbd39af9348418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306489efd4e96aba35778b39604fde7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6f95210186fdf5d28849eb26f311a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88aec4f2b7b5ab771aa3a4b58fa799421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066d5b4afe3890b7869c5914b6d3831422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23478b3a87836b57f327647656e3f5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f17a20d216041687c08b749e89ef1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b33584f7257dd0d357a7d114cd735c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee62f1a49247f8aca2784f37c3e2b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545bd67bc94b35d6775ca2ce081ff83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209afe40171e85eee0a602bacdcbc0fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7017b2521f2b586bdaf59b9b4c0e0b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bdf6700fbafe66eb2336a50d1586f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42fb73727d7934d3456cbcb4bb5012431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f47882a0ba1ccf84f0187da02012dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28f93e0949d37643169b409111a84d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769fc90f38eaf810a6f8be0da129dda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e454feaa2af2e1227902bec3dac8360435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736494a628b5980f9b7f7d9a2c2765b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dd7bf612a614ac91a08e9dabc9168437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96318f5be572a17c6ffe045e11dfc1c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead22e2e009ad1d21a63ed09870ced17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d830c25635bd20306d84780c1e94b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f866f34dabd712a7ea4adc483dfddb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e0ee0a238b5ff2c2412e28d90eee6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb03f2fe25cb353fa51ca5097a89f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8db88c1c0cc31d4186c95d839cd4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b39f9402db8c3c53a21fc5131341a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d7c4540aeefeebb5fa5463e617b40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6c5f27c967869395d1351208871db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0a9d5dc7b65132e57a834d8b2aac1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa0baad8aeff3205f0cf5fef7a9105449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85e3a96035fe5dbe7eebdbddd39f8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beada34e5cc1f3bf950be163e2eca894451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6861f5c17183747bd53e777a0299bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20ca97c6f47ba40b4e6831c5810d34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da06f34fb9f53232c998fd303469331454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfe7c9eaea23a69a39888058b2c98c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd2aa2bb3a4a3a9725c98b79657384456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3f18e353bfb8685f522c7e9d9b77a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b1dc6553bbcadcacbb7a03f9ab8f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807f6d4a9667283314d5be0724b5509459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6959cba139f82d68ff9705c2ce5fe12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c6b1ba6b83cee73535a39c822de49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ff5a63ca1674216491f31574d7dc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49761767e1b256192a5b3ef99e128f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ba57f04d6daec0ba524ff24bf6bda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c904c6f1977702cf109c2a17ebc135e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74e93490938d40c50ecb45b79f1a7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5df1d9fe72fd19ba15f56b21a3798467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e5cad248ff601da9149b966713ef5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f0dfb61868024cd2a5e67decb7ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a33721aaa0fac617cfcfda929b67e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959196d21a78a3746a09fe0bdfcdab79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff47b680105e9f051cb3d9295d6552472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31877348f9af7beb300e75a27576143473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b62c704fc2393a6bd6cf0b5e259813474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b4766b8b1fc25af1aabdb2302d190475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398681c3043ef4f0b0f653e0b5222801476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676e85df41b2cc1fe878ef00d4284a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35079acc119ba4b3626e734646d932ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf70dc2e8ab3defc7fb115148ca24e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c045748a8c8dd8ed515ed686d60d893480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea150e4854570ccaa55649e5dcdd53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48fba940ac108091d5d92a6d3fed42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d73c5bc522f44ee2f607b165d42f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c585704c7576daae41c01d8b0b933ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4d42e62f119667816578cd33e1e25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cc072558e3c5d9069167ed7ef3cf9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ab50826ebc27361913dc7541ac137487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e803421af29b66a7aef5e7779055e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c16d563982c375011bf430a5b3a5e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1020c8a4a7411381f449849ee531fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538024b28c906f78db4ba568c7e84e06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f36a5f8854f391f90813dab53d219492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ee7e9b449d76959edf48d6e49d167493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af4f816efa964426f9834a22c006e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42567776b5f1048b6e9323d29a22506495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbc7c564e8f5c5f8a9bcfef9ae06bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8c87457d774be60a151808fff9720497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeba58aeb8c89473c2919bdc08a1fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb76409ef3df2bb3de933c6d207d11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaec555742ec96f10fe213b2bdc27ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cca34c44d34ed33a7d28a2193190e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d36e8fa3e36b67a0b9c70ef7886e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c70a5c90593deb30c142f4f3b38b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a0b9da3985c91a87fbceb754aed2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807bb247b97f215c4b3dd121fafa17a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34197f6ce68ffadeb9cf9070a090747f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44156af803f4c6cc72689ac6096287507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d720c669f5b8aca7e3734fcd08de7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb577f4ded1bd63ccad1385f025603509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50870da6162dcc699aed75a161a9e4b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb414eda9e5663c07375068911f40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe30a891e808a341e1ed0be1ee6f66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1a2a67b4f9238fb33f5434a59b066513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121211b6fb81b35d98621002fddfeb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5948aeb105be4bc9ac9e1e266e10cfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567b145919c54a5f4418513f1f0290f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7d58e0ea32f4d918bb35baa20f121517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41867efe198bf43ff508a7e96d10267518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7ecca972d8cde4181661cd629fcc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86600676b29fb6f50f0fa3091bdabb7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cc9c149146a8c7ff84bb00f97a25c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0058399c41a94d179a692342f3eb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61781c0f3bf97e0bf6d54af749c9fb59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29e29c0abda792f45748e6b98c0c6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb211690ee43f388a0e149e302d655a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083a1c9824e398bdee5ac399b187df8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0c4147a5cb92e29bec72d161a5e74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07a14edf0565cf9b21b5a48bee0cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec6ba668a019427e9308f5553746c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ec64153e9a0babe4682ca6298f8ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980fbfbfc065df02b9fe85228f6fcef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96290d2ec909f23fd703ebea30ed0c66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01942a3719ff1b433371a9e927f27c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f701694426e14a6013c29e6e856832534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc6e922278e60f580fb5cdbcc22f96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ca6ee298a43a67d9a5da07b7e72ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e22f0a721dcbe11a648133aeae68c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f527b8d18c3fbbed953ee26f9686e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a294dd9af685b88456a9a92116f10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3110fdb72c88083b43ecda9daeb69a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71146f935f5c779e33ddd3b8e60e9d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dc75371f227bffb52cbc5aca78b9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80a39b4a88182e43ac120e17cf5234543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b8366142d47767bed222e8713cec8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e5a11afdd451b4280defcb99bfd0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0abc186d205b666cac86f03577c0aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6dc406883ec397526e3f466ff5159547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02023572c6b193fb6aaec5bee5e2d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f983d97fb46288d8ed6c426cd4393549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc590443b2162543c620f51c2dcf958550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310320bae526aa76d1a57773101014fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6228fae19359ce2e8e8eda97ca582552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94fea45997a7b5a29e9d073b060ffb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac48ba9df95f40a92af8f8ff05d014554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ede35514c690c4de4f9df7c288fb2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acdaaf2271becacf7792ab5a6afd93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ada450c047f088188fbc7f47aa094557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163c3192a5b1ddc9daa77bbce9f11c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407ba774113e4dea1fe79bc05fd83ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cba52bd03f947d693af0687165ebef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6304077f90bbaefd63c9a4f73878a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebb97786623bd250c9d6523b8b4c1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b84608f897abc5556e994c7f62ab7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b6a2a7562b0390adc6bcfc4702f8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9e620ab547294df7fc5453980752f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc27b9ed5b424f423df4a86236781e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965181f0dcdead2977b5ad55bbd2f566567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991b928f2f17f624b44b8ed1f5e59d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b6512e37c9359029b55f8c6740dc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8b874d46068ec9d6316ac6a940d98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96caf439132deeb72e72a55df864694571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463fc263687816ce85182df9bda0717572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23bb6bb9be8a9e2464b13df796a606573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b46d2c4a40b632e66b97a8911db1e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bffc41a3da67cce7bcd588e198111b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29804dc2d7419a4c78d1f5b05bf22b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e4a05c4578c33bc55b8415b77b09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c8b3bb53ae250df6f4d85563bb670578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdcb15607e3580ed48ac56c47dac57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa777d9189df0226e205ae3d67296d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b67610277e9ce620bceb1ecca29d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd880f9e7d45ee59ee01d7c5781ec7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c7df0c3f8b6fc59c212984574a7e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f81e986c9d0fa88c1fb3254a3b18c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f186554f55dba87a42a39cb36508476585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bbbe6addbc989c12a63365cde7343586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac882531c0f1505425c3a25693b0eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f174f009d07d042041b6fb5d83cab0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c982eed2c5c788c978cd3e644c942e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5616beca54d7ad3bc3a0e6573e064590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd644c427b48a171ba890ef69e5484591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b476ac76a9ec693d686985c975d1e81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b036f41959bd055e7cde805626ace6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa2cc4c707405007a7984bdcf9c0ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844eeb96ef7cc01483fd949b8b31a8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bebe3ad030f1715530786da4a3dc4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543d26d9e227fee972176635c185121597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c09bc5c48dc3492af8aef95ddf73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151e0cc0f2c12d3269ed0289571bb4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322643d415395cca74fe2e2fdf6f9289600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ef584e2b6baa23f8bf42075a55b79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddca1266b55940e8d82decb3b4b648602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacfb9c7a3897b8f6971bb4559d0196603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab04054d5cbbe2bf0af70edab37abf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83157e3584c6b821e97f59a8a90458d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a21efc58227311e36f4cdf14ad831606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b0c230482cab346372542cf548738607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237139e98786dec6ca298c79e83b7239608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995059b72f11ac4c19f76c99bb7b3a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f2ee2cf44ffcb4299604821ab785b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32116935e3e2f4d7b0a5ddab44f1fa57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f46355ffb8eba72255641fa46025f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8abb284131a9d422ec125c9f1dfb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e606925f4581f3803584bebcc7d65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0654631826cc70b8a1eb0216365d7e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a61ec5e7aa6d0018569c193862bbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9215c3d9e26eb25fdb42b4120c804e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898405593b22ebece8d0db3a4e4b1b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f41300dcad6aa41145d03bcf3fbea7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f362ff009541f059a695cee0b5f579620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51362904ef36b7ff8a6aae474d4d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0a6899d29aa90e1550a142cea3f2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d713765656ed291473f1fb99c3ee1df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41cf6c16a5faf26a96e3a2f4b7149c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56718b1a7fd5907b5b47a788ecd12dc9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a010c65cdd7fbc79f60f9b524e8a10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053361f4bfcdd5ce5f6dc36984d42cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd14e520a5b257cea4b3097c11e402628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d127772e7dff93458ce5c837ebeb7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c0ad1615fe0684294b023037b6b87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da431b59411bbaf75bf30e8cb40cc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb55b81aebbe89b3f361e5cd147424b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999482394c127b24493d42fa4a42e76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0600a81f66616b280bacf4be883344c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5501b384e1dbb9280c60d45ec6b8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fca83e7cde9f4a1f37c0ce727ec104636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a18c0a546269dab907757b7418fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19584a9b553e9e3813e07029c1df427638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eef7afe1aa3e4e9a34ff21fe940cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa229b886797eb4d530bfea2b6101bb5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b66b3758cda546835ed0002981fbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078ff625fedb9d282637471f7c6c18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2024eb5d96bf50f68583fbbfd16088643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018441f248c8c6a4a8bcb049ba1c66da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45febffd6e93f555f002c977f46265645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328834ba728ad5a5ea26f737b2a95ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e34567e7b5feae0518f8a4c3bf65c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd59d2e35d070afcd5ac6c6f58bd91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bab897b191209e8e0bf2ef7775c34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d94bb2f9698e7b57389bae5d65bb8b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad2176c3c10715155878aba4ad0898651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c7d280247fbe6197af39b5f96dabc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9166b884cb7a6099be9696bafe3403653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005bf538922a054afd5ad808fd35708654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b286deb37aba4f2a93ebe825103da2f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6752cabcadeb421bad6f75f3db758656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205b08de6888fbb32e6d803196625aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27df1afd5cd95990f1dbfc9cf3b402658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9396cd908146e08dd244380d48a90f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976f8402e48a3cf0cb22d5d797861c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1014aa2d49e22cc6952d63e03f71f3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f06ab439a8a80da47d1fbee324566662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38498b3e23ae2ae5e9ec19074e11e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4441a59e0c4ffa596d87b4d3189273664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cfa23f8a82f1803aef9b7e2ce23f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f97ffb9cd005aa7c2c426d2279934e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e0b969f28f648edb001d90bf348fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff0010ce8baebc843071197866e313668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a0b1aa027ad2f4b2b5e3feb0ef7b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33517ce9b8d17d81fd46e9c8ac8ed219670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9463ea3c24c83dc277b85c8b84b2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6339689e582ef662063d6d38782aa73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ee07b8f9b7f8a513a33ebccdf7e4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7cd52d35db78be4e9da7465d66cd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335c6aafa754eca1ae4678d3d9c1256675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25841abf6050099e92371751bd0e0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ec8698eba8dcbc582881e6598af4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ee8d628d46f4649381ffbb7577831678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d7979c29cff98207859703d7b5a4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d79e7a0dad6a8a3b548164055b5e0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1879c86f6d5dddd9df47a5e704bc027681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f148ef205296cd92e58595b8d5d37f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8b1372130acca5f1e676ad2ad59e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1a8d74b7157bf623ae30161bd684684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d0d60f665d05ba0bb0fd300aac4bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df70ef0c24d2e6edaa0125a6f07435686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8401ffc2ea5e954b72c80f6ff5d732687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff40ad52819333456b7a310cd1cde688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c34cc47ffba493b1ee9f76574234a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212a91cf0456a4e4c41c2e55245cc10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ed22366a1dda1a8c682ba3f0a3687691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862c51932d011c5cad61f030547e778692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9d08d491898e81a461311155e928a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2302d85a5bdaa7372c67370269b8b4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dcfff98ec3cb4935a004240edeb37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b744bb6e3a876356950c95fca6f0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb7c298d98d26ee8c475a107230756697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a07fce9ffa62eab6d6e0f0aa061d85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33fcbcd026c94ec42944634956bc04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a825f8bd850da9a60d75595bf240db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9a93f5dc82650327530832264ba05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b09fc10a9d277d634244af1b924e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69e90f0b4ae2d0293f7101178e7f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150923e68d4d46419be1c097ec1ce6b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b607612a2ca41e22f22494cb2f4106705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f13f4c674c265c274d2a5acc38681706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a24e0d0b897323b419760d3fd25a85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f5ec3ff004a00f49a090c613141e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c20a67b52d320abfcf15a20794c3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea158ffbc5e4f1b800b62eeb1fc2ae5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662ee3e2fd687a9432ee4a1d631058a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767483faca1e3f2ee05fb43c12816b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d1932cc469441a832be14ec361984713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dc5a17adbc09b592547e53c3b5bf1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd942c9d051ac0be8a222f90dc2da9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840480478c0456800468a32610e2d282716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf4839008e4f401442376101f18b85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b10a091dfdf076a41a8164de4aab3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f993b8f1c99f8ed6dd3f736c9f231719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46359e7092720553fcd7aaf10ead680e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a1672e3cbb11b1cb3575996ac667721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bf81ebbdabf6de19180ffe738b08c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feeea530e06c121a52f909b5f6381f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a26053669a3932128cd2db3c2698f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e7a43013974d2079fe4d8d336a22d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759e0f5a17a601ff52b5912a73a6f0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d7409d096d0893b0236c05678f429727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bee9a303ba7d5a15de7ce141947df4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1a75593e6966b3f26fc37e64829db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa48dca0f8cbac524df1724f4b6842730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa7446847d2ae5fd1bbd4c44935a19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c20f0d1425872873a08d8121ae4700732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ad1c89ae887c15ae3eda5183926ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9901991561e6eec5a14a7a50947f7ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbeb8ac2631f5bd744182112378ebb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae996e8c6ae3b62385ac92b3456997736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975a4bbd643a42f4220def05809775f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852c8e39b4027bbd2644eddd3528941738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f327ca97952d58b1de7e43080c072aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadec868e9b25c819e62c78580c8a8a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880075339395c1bfd341322f07675c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f29b6de7f407f8272cbecfb5a06d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697c2d807f4d27152b94e59d48c1671743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75424906c78b23d937aa2a236bd52529744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876cddedbb937d13df62a4116c31566745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f019e23c0748e857236edd28e53e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e9cd135636a40aa0688ee1f58cf80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdd7f4a46bdd69a97aa1e9320f0c4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f881484f59d3ac05f02668232d4643749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91777c89e0ca74b73481a635fedede750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e914ac6215028dd20a02ceeb6bb68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751324a7efaa1bb4b3049f05bf5ff325752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8055a34f92c893f56739d6423699d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ba9abf29a22cfcd61fc3c73cc80f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de417addb8a783ba363d424fe14e3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd673e190edacee6678c73ea2159ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0dc62075a44f278f11c796d04741e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe9bdec12872587e9587f341893e265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7c7527ad555ac5ed42d6c6b9ccd186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab842a0ff4cb59fa560ded4e11a7dad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1109886ffada1bb0730aab4bc65f3b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e9940db9008b4a095465811dfd59b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4386cee5b034d505b17af4eb25d92210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d4f2b435da23043e3eeb6c1d44ccc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11edc678cd3e14a205a9211eb40f62212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc047cb3b4102edb2462f24e1a4fcfc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d37d0ea278d3713424ea957407663714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6c70bfdf22c11c3e7db75614d253715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9216cb250a545e36ba2aeb1bd8a4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36bf2f0d418d6c81ad8fcd5ca74f3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29fdd5b1bbd50935d10755620c817e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60629c4b80978e199321f5c2dbf62dd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45200b77b98e54bf30532b82c877b4c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4a54947d0f872ec7091c3317618aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8595a27124ee77c47cc6362a95bb43b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474a92c544868edf1f890ee5ff58e8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cc970c17a8866217d5d937f5508d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f44448191a55c0648d3c65af56ba5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a830220da751fa7761e28d4630af226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf65f1481c45d1b59693eec73d4dcd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb951c1cea9a4293b8c2e7e73dded1b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37ce7fa0f22f5b2d2b56e86bb872b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d54f584d069ac2e7d74baa394d29ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e7a5ab16062b740c1391f4d2a9a8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae83e32c6d584b0129e34dd63047e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dfedb2a935206f425b70287141c2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39c6fe7954a9b033ca598c4bbea1de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f16347b070da30321eea5877116bd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6b9c29e8952e908039d1872f41f6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c0fdfd4f3034289a63db8590d991237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff33656a5ab39b02870eb576e6396a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a8a69046e6bf068ae7c6c7cbafb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20623d7bb6a3d79e2060dba167d1fa740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc925033df88f7fbb01f3806d2877fc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e970f5c472c9ade696e737688c60142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a859f3139f0a782093dec6a4ff7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c9513ad7258e1d0f6ea63d5902eee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87269f559b3dd88b734d9d1b8e1d0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb576e9af0ebdf97392664cff48e87546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3974cb0d3b12c2c7b6503a36d684347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2ba2a877b80bbc543532ae9e677d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497843205204ceb5a8ff048aec7829e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae69ad09dede69ce946225be22534d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89784ea0735880adf5937353ba851e5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e7c16edebe8b42380b27ad2e73c2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a7784daf751205ab38becc8b2734053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4735921744d1f58cd15fd450cd42c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00b78bab6b31326c17ac5bb8c76b4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4d42200ea4bcd0d1c4c79b99389c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd0aaa33d4d09fcc08a5093ce379b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c03c64275c595e881d50b8ce1678ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46a1c1d6962b511eaf5f259e79a27459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef96f4f9b6ede55b6ce5c5cb06b6fa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c828aae3cd236476ab69df3253cd5bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382d1902807bf131831e1856f21494d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433f0577b4305ebdc1358f8f34b03263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a74cc228ea86425965bf511c38c0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec596d2f4f94ded5675800cef9b85665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defa963100e5dc80b1fae99291bb5fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120562994e7cb8fb5cddd79aee87cb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180bdeed5d4b3fe89909d8f00ca964f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfe11a0a0f1a3590237b7fc0e30cd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd71d26baf58896d889a5fff74dd0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f20cd9b87412d8628ed7e686ad3c9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959441428eea5ff9d254557ae235e25772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e83eb5cfd976294be59b2f5a08862473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723b4d896f61d7dfdfe738ccf46de2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32378edbdf931be8aaf8e31b5dd6112975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf31dca68d36d2b1e4d764e00585c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3af708d93cd85c56d9f63965dbefd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ebd9751991056f158cecf4dd2cb5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30a5369c78217c15adbf304ee626d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd42b84b7ac8918c7b380ec112eaa580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eae4afc56d1e003e8f41399c9c81c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc59f40f61797dacbee612b76182b9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8d7809661662e13021adc299500c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a23a8a1701875e708a78baf26e5aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46aa7d2ca0b863fa161963dd3b1bf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae6893a7dca3ee5905d20b8e89e99386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6d004c69a9f084fabd19fe16b815787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670603d34e721b90bb48fb36de3466f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139ab250e1ab3b2bbd992e847b9316889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d96848415ca57dea7e11d8154021690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48423a5729d1424eec41012ea9473ad991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c5d5e83972b87e94a41f7b373745892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28133309173ba85390b56868896e3cd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a39f55777566bba7ea74fcfd4f915e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73308e8c862d35bf02cb77d9652836095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42116de77e3e2933964bb1676d4003a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb569b29859a89ed070773479ac7de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf6b703ec5686f4b84a8ec44398a8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1aca2f6ee28ae07a5528df7d2c49699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12af64cc2de08da25bd867c751fef6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da729828d44c27ece87c3433a567e69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f87c4bdc78d5f659e10434755944102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216da5bcc9905e4cffa85af959b0bbdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fb236bf48ad042e358cd911652cd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c83305fc0fe222ac1788eecbc50b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbe9034c8d1094d8e497f331c3c5f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32857b48e13cbb0ced51b0f0780a27d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f443cff7ca203d1464a6c01f2dc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6dd100a2141359b95ab2da1afc390109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98226a91cdb3e9088b388c9f53d520110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb0ebd8773561f2c01dfe9572674fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9165363f85cb0860bcd6824cbb5a6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c13e39fdeaa5f2fcc8b3f2824c546113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bc7731c0d8a18e329899cc2efdaba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10754cb61f9fe94b4c813097d763138115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b5dad92e01f69436be59eb6905a21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f812887209f35504ffde7f4067755e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776207ddc4f148cab41e51c1ae88b33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23f8eb6e70f64b71f06de887d9999b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d044424d96ec01080b02b622a6ac2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56adc1b4834976cefef5d765b09822121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef5916eaffd9b251f1e96c53dde110122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6538110deb5982eed473ca82981638123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c7099f25e1a3471f72fb20afc0c59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e846f8e4542166779e989d4aaf7b844125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cf3586fe996f30ec8f795ca05574f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ffdfbcb1a0d696197873fb3dc382127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d93a55fe244a2d4ac608910b82873128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfb7fd152fd30cb1a4ba6c1cd79b9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c367ee5cc4d619ad636181222d5dced130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7473a9897a5c2ec8778baec6683d19a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca04cbbb1b80a48b8939945f4f814ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88280fa64da36e1f69f327caf0a0fbb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f98749af8cb92b96a8a5f50efedc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96027b8760d27d9dd28aa1553ff33c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522a3b16f5e865315e209e3ba5c6c98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad8925523319b956a51be387a8487d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cacad60e3f2fed51a12aac1f819e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93f5b9e88bc7248925866abdc721cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed32d0d92ca55342f15669491e4015140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a85cd75b97925caf23a081e842a9e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12788fe29d70a06363c56a62271fe661142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578325f93e47dd57bcbc6c325787f1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87df9e37d5a307bebb4f21b8cff56c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b33cd8bf879688bd5c5b4a789aa1ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba02a9c6ba1e58bc80789e46c8c8b44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583b3d4c9682b048750d28a9d04ce4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d845884073f848b699b3f879433e6cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e48ea1f5679004d8353245bbfbcb32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c94505cc356a9a8f6863944d3dc014150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b8bdb9b8063a8d1278ee731e75a84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c426c6e6ddeee3b1798eaada3a4b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1424838583178bb4b842176c6f5b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bcc0f119857ddd4ee9a0980b116c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647cdec3d4c5fc415e5058b92479fe4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ec0efbca2fed299d6afbea8df21fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d0b1286848bc52954990f14b3c25f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f60e3d133f3825e840237866583293158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b2fc539fd1a3222249523bc3cf0ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a44eeff59f1383ef39614137dfbab0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e52038e4acc5b2a3468fb1d5abafed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c92bef5569c137ec7f0e72bd472e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4f24f6b74b30b3558a451c6ff73ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a383a51e5acd0fb36dcd29b1dd4fcee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75463484d9e902b8402e10a425f426165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95785db679e8e983d8568e150938f3b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea09ca404dd8f30e9e606954e879900167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56e790adf076250dfafb49752a8efc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ffe776ab7577a3edac8042b3bd08e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d6897fb442b7da70dc74e16bd17d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0994c1dd9609201514bc390f6c4eb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a2c97650a27ff01eb68b99c79851172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629e5ddf871e0ad826a6186e4287427173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d374d28759ca83e0cf15bf4bedb8d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2cc6ac98569e4ed07349622c120fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a712b45b48e3dfa1c9afa353b4a8b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7ebde8e0778b1d66f772e636d4a00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483a6eaf787a0ff05a6f4d0c7f6408c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fca6ecfc8a4ac9551827b982da897c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103b5bb1ade3282e5e3c77b0cbc990a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571812a77a71cd6da2071e4bd9fafc8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2bfeca8737f6f98e92caef5e25972182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29be26620be607804863b32472086b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff5118bc8e5e0bf3532329f8d38b2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eea50360a561aa12aade839a5c9d86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5ea1b22940be4fd1f7dab17f3f4e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeaf4ef7b8fa095c0cda2ac21acab3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd19660d9f69f964494cefd1417f11d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172b03087b0cc527b5f434f03c69eac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a514e892a5760baa91acd497547578190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376f7b7ce3712a5f3ecbc42fdeba43d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf0482030a8d1ad572ca153616f1da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2aa8d51a074d557f2ab3e43e7de74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce9c8a242128aac1daa10744aae45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe08371b658afe1feb0da52952db08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e04799b3c3b5ad6d970e51a606bcf1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639de8404158788142f3eb71964d7251197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c59c809be7eb11f60067b16241c362198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd220967967719c7b58bab18855372b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499bd08a865822d9d5551eeade7b236200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df07d37528fe0c1c7d60b545b12ce09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfdf75311ad783b43c8fa09f7ad13b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc276a5a2bebb79f2009a20750b4035203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beda12617f52091ccca2f6fce83858204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff2f38aae28fadf786af54c0aed0fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84ef8fd29010ea1a0a9c953ca790ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a627b0ec1989c87564313801527c4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f3fd45cf1010a64d0b4517d661c1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f19d33cfedd4bdfc1c2281483a771209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fb8e5c408dffe7bde6f02bfd89c1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1f54498a35f6ef2dda250fcecd76f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4cee9a404b92d495933d41a780b9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744cef0ee2a3a38928d29ebf24660af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b3bd37da67e9b2f71fbf360a8f908214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cf79914d26e1130463bbb45190092215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb2713993446e3002d8d215f6b4536216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c57d7d1634643047bd00c49e93c888217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8d0873ec7132a0386d7411a9d6a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c02caa595f23e65eaf95b338c0976219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc03f25c61ab90da39f0c6af9a34116220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c959e535044ffae250462119ff12f64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bce62d7b5bb63e2ae5c24e436f96b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9aaa2b24dd30efb7129488c7f24fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f49368047b11586af80dc6829797c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5fb27053cc24b0567074368789c49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf40d8c0de2a1887501f0dfc19e217f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b811d1c02ccf72e81331727aea18c32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca72f59419ded43ef08c9e176a0ca3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04b9d5e35746ac855d7940a22865f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95a6d87d9ad70ee2bfbe5d6c6bc0bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0797fd639ede7f9142fa9ac7c01427231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6943ce201b4d0c2dbaa56f1122f972b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf3059414ccfc922e2598394695ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f4d4f241f14a92a0f1fc0a8935583234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e67a0088a485fa3542bc3dcef69f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669d3a4f3446cd9842a6a57db2c519c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baf19a1d8e38bdc6cb6bbc40f70b77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f0d19abadeba7068fd768759457e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d0669cb6108eb5d862ffb433fdbdf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e11851fa3ed9db4fef907f453d642240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ce574c6ac05b78e66ac9d3726bd3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c18593d531cd7e2226772e4317bce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332f7a0518976242988b764c86e1933243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce3d58628eb63eeab80edf46e3782e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49719cf775832d2913f203d22c54da9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac99072d788df000c31cf939a9e9d09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794b5b08162699616d5eb4735d0ee60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6512d433a8a654074acc9e50271027248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97d08b10ad95ed7cf339ad9f3358ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8f9e450f3e9da8e282c2639c367c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c967c03bc5ac750b11720ce7075fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ff0db41824cc99b576be23882527e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7bcd91d1369bbb7d32cd0e83d1e54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b5872b7dccc4d7c03bd30a945f083254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd6f76ccda1b50d37cb42db40d66ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6642609ddf92d6a1b899a66c4ed73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d376bc03cb3f3953f82423045240a3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31fca4901434aec05b5c4d59fa7435258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a02983772cecbfd7d49d5dc8ceda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8ac72639234cdf5392bb87f727f0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d6af218915f49594c7b78181a38f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12edf9fb783d00743b08ba12f8e6eb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66027324d20ddd8812539a1cae7fe299263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c408ac49439abf1a828445b2c05b9e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd3bb1e22b201582e57fb2e9bf93ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587f1ea739d0f2b00eb28a396642f22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c0332bb79313b8d7c6bbb8e78d6c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51062717fd06c225fc2a3c30a3138ae6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7497959972d6f70f0862b265a8c5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e093abb48b494deb05d783e4b458e41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd281edfe30568c7c56b919282e0a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c961c3b957697b86a126eecd0be2985272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de68aa8f8f37b3d52c961136ae3369273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470d4a1d5ea2132ff36f84c070247d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7cf6c1b19e08173836d49d7eaacd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bbf9ca32c0b5c0e102ec615108d5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325655d173d5340f48c79a1a0743d9e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639569d72f1f8f93bb0e3bc29e4b97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d949eb21be88f82761eb19979b8d1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3dfb9f83d625ecb51115fef3fb7d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07848d5562011d3db0fb07092cf05587281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1283bd36bfca2bb733ee4e062ff6441282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b627ef6ff95faaac7fc8b83fb0c6815283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4179a9760c16bb9d1ee30add317f6d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faadc2a49e8bc3559d44e0ec3a872b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66423ea28d4e7ff35a7845a04e42ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd013d3d1ec8dc23b8b29920f15d56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0d87e1033666cdfe9dfecb70d880d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eacb0f7fed88eaac13a607dea870a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac05a50b84605c3dee578bfca5b736290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b516c55e8cca8b808668917a13903ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe57cf4bc71881d46c5b669f9cd347292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9d6d50151da6870c58b641934dde8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90567f50499f75c983d327f7885d90da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf1574c63ead6e829fee1762ab4290295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b1b1151eb03ba22f3fe34f87549e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434b6fcda8a9b76d0852e65a4327e58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025efc4fb8efa527994ca426a6ba8092298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbc46458d2eeb3a54b570b2fd8517e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3429f4e7bf8e772b1a5e8e6443afcc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabcd560cae142c00fd63d7ad0adb58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ef0aa27f3cabf1814dc3ddfcc65e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c89a47e00aa073c057ea00b7004a61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334ab0f2792109e60c63cdf307fcc42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d78c9158126f104b190457f7c3ca69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f846d97577ebbea805ad23b5654ac4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3febd7496d432fb73f8da1334ac54eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6dfeda8d1497d63be439104089795308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead8032a04d72e37d816e58c9df1034309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4219ba06bca247f085b252826e51a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ae66d0cf57b1b8dcfd74f6eb048cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fa342695905703c3f2db5a38a5394312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda38af97228e02cb102c4efe2e5194313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fac81e9e29501a588733b8302335e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206df32982e7569f4f89a0da9b3461c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366327c1e48db8b79b77863d8eeed05b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69207bbb857b29e16dd6ca7a18ebe36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6471059805788b6d5bbc37a623f22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d90b4c8bc43d9dd694537f06332f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfeaced502343378f47fe9026d1443320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905357567873d399b6780da88499115321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34773d19406f54fa7e4ee835b0314c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a14cd62a7d6fb6e62be6251d5b322323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a98630b1e4e2a28b27bdba8d3cdbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f762fd5640a62d4c05cd5290e5a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f84a26502b66a59aa33af0a0756bee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0245725f02c916cca561549585108327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0fda1fda23467a86bdaf94c512a41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f302f5c4eb109580e2e5de31e29c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c199d4eb366ea7e37b284bf5670881330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87c2009d198da0d3fea92a7579385c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8e3a10439f818949551ae54bd767b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1798e38e3384eb56fe351dd9c5186d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0d3e82860ec9f66892387bcf554f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8f70abbecbaadbf24b76260c77df7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e80961f258d046fe9a45ff4800b4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952cd1fc4ef816adac0a5f48a27e29b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a74962a02a6a71e9b195630b83feaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf0230a26496a1feb6bc55ff05202b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaef7514ced0c45911ddfec7d551e14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a9aab4c7d3f911e155164f3c0836a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600f9adc75a0fbe4ad3fe417381421342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6096e922c50a4f2d2f9b344e82373e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048c163e953f4b78c66a057385f8185344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfca3bcf27ce5846cf4737a3ce5a24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bcec00f21a82e6edfeb7658d3159d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4b7fdc10f811f37ac70807b657d81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b5b700b2b42db27272a32350a3033348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b642773b398d3720332cbb85e9d0db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf60d842db0500392bdb9d8d5234700350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9d01dae7a697fdfa6d8e9b27624dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683825e140c2246f9f7e0468698c33b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3c75128f8d4197b41d2edc18df298353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43cca4de2a63c19bb3b8c604ffea4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59cf0ea60add9e7b89197d7a4fb460355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2be2954efe66500503ca17f0f0180f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bb16b8327efeb6f0cf014a4e4211d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55511c06802453de7a76d041d77356358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2f9ebbc1aa9f356fac4bb3bd2fc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac8a32a8a77f7f59fedacd44086220360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34fb92ed7768c410bde4aad8a13c09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8d56bfafc1177f0419f8e052868e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d00698a2600ca00ee4f392a8b049ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7f2918cbab6752fe384e386d66477364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdf5422a1cdb315b888b4deb0a5239365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2added085c4a944e9675b2689c2ad12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2ca78410c2f80fd16e15405f277e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701765ce8ac8a5948d47ea0b3eb16a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87499c673a898677809860212fa73ecb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a4a875b6792893f0e9697e6cac84e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066c072441395f9c496e8538d066742371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3fd252615504397b3dfa6329f133a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffd2e92cb025309cd2515028670fcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fa867c7f867a8bdf678dc34834aeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9edbaefe949eb622f01ac0a14dcf16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638103a7d81982c070b784a85a2f663e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cf17f6d9006751da360a4cb14c46b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c311e5d7ab29fc253c25eb1420c303378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18367b9c419233fa103f8f61ec071ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b053c20a96996700cc2dde73fe45e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58463235923145dea827166e17d77c13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fa9d4e0a43be66f70328921732c2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee39274bea2d025e16963855e10c0e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e41f93b305231e7cbfd0e6ae11809d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6e67574bd446b19ad85ee669df22e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df807d12d8a1841cc0693a75e7a02bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3522d28a186b28f5c56a64cddd817da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9838d83ea5df2738f243ab47832aa14388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e625a10c3c51bac3639cb0c20df1e61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e51c9575b20128ed0b843aaae52ff6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eccfb5e076ba69db5542b7e641f56e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab152ffc2af163262ed6b36a00cbd5db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b5974097ab59bce93078f46d5a2a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6124e481ce4628f00b12d72135978f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ce1a72aed6581e6733fa6481116b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8885e0861ecfe8aa4d627730bab0e75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f20a0f79c474ca11c1fa12d18c964397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0836bc9924ce3d1e24576d857633418398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012ee5d3cfaa9005c07a83307ca3341399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e7c24325da91a66350d29895d20b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bf85cab144875f7a03cb99c81ca6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b081081366343f59d8fff3706259c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e7dbc06959fb33fb3a215ce112b81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6485e78ebb866cb38d1041da0e0cc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32e8ee31eaced3bfc8466c6cccc3a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebffb343db17f023fac0541b82226a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff564edddaae480acdfbde4a7ce704407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49466f2505e4d1dea072ecc9e6f64c31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0c2c5be14b7ce17938dd2d14488ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc341a55f2d06544fce1efe21a4ebc72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ba442abd324b7f829f59ec0fdaf8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ddc74b7124f6b572885628e03535f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d363d4aeb99de500ba1089b068673413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c9fbad32295e9f8cbc3447c8edb1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a792f072de6021b4c6e7d395cb092415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aee6aa55c4c2d2d0d1ac8671667ecd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769068d0c00d626295c5018032865e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e74a766479ca5cd4dbbd853ee1cdec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cfa170fba967c55cafae22c101c2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfc08ffd4589543d332762be5b01e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afbfa67699d567851db37bdb445e74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bd283f0f278d53da2ea4590ca7e2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb09719a09874e70c0e655e3a93297423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a91b8aecee16293142602269503d8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e040ad92efb6bf3eb1e559f3e3b8fa0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1c8b7d68e1e8d25cd3104644ce05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02f594326c4c1b0c1a493fb5365ec6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bf8de63226abc5fb339a232803017428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c32a0a028988803c9feb3a9c449a16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3951f20a20e091fe8e5ad5363df2c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8343b6ae928627aefe44bb9843558431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a8b112e7d9520cd502f2b7818820b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e382f52837cdbccc89f13c4d9aaf188433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd54f4a8497d87622fadd89585c2302434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3286fef389aa76a6ddc0f503816db0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9752115446c1763a0dde101090006436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ebb6ed47cf6cd09f17e9e8bb149ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331147b715112d9fd13edfa5decfe6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff865c1d93c6606936ea6ffe5475378439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a43e6d8371123e8554222d47c6caf8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefd654f2a5f7875a5910d02450b2d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6b10f543a71ae4b77609c3c78b9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1084039b66a9b7bfb61253344cce1a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b827943e5357e023891095df38998d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dfc7465d91d57c497610a806c4f83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13deb8196938557eb3cfe52b7cff22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf5aa5b3f984b17a093ac75de8c048447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0760d03759e532a02c6a28421637bff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da54ef9793dd17188cd2b2256ce0170449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158ff836f485afd5380805d8d557c8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc254bc011185aaff0e6bb0ad7e2ab2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf7239c76232424fe44941507f9af4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4e4357fdf1968373beb0a35961e4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595216ab5c12c8698f79b89d2eefa47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536be4766d35228d8d0b89d1360c40a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9000b965292069d4468201aad2886a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095d14b60fa403964efec91cbc89749457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729da76726886abecd77aecff62cfa5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f767639812135e012eeb1b955f2fb5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead7f8ef56dfaf9d0d56084b0a8178460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be950c61dda05a8ff3dc825cc79192e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4426beb0efb069ad74189b69e7a929462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be660526c5c219c481c707ad16534409463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c76201ac1a297915c72f8503fbfbf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc6288f4299172baebb35a8481c87a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807af5cbd95565cffb5f277fe80df015466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcbf8348962a8c16abe10b04bbfc4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9a9817e12d89c90d1cf510631cd4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70056398bb10aaba4ab4fab47de29a97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f2661c201bf93441f110fe5705f04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce6a9e76566477843af7d576439206471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a125d00e1e03434646d8e0189357265472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7e9c2a0290518f6413ac0197d5de6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede2eff237d0b30df38d9ca9ec9af56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463175560eafc000069aeae8fce8414475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887d5fc9c878244b53a72a2280ea824476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3cf085e306368e0eb14d373d5ea02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8ad94584b5a535d5d66af169e0265478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50314c0e66ccc559bb32d3815f2eaee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb527ac24b37e0c5fcd6cda6210a045480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd648c92c9134bd919e596eb474b6caa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f438c1df52245154ac60c4a99805d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18a354ecefa5cfcc13b5a1e6352860483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d9d1995dc4cb9b82ec4365e116105484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0750518ef07f83e4f7d34290b16ebc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f3961f51ebec6c7c5d77871b1b48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8e63040a63e0aa0f21cb1985f3fda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdd606a7f44a32e503bb9b0accd191488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a4d0743d8c5781d54d50f7bc7a568489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1fcd3cf9d118bea7b0ce3b197788a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a9740c787f723f81641830a6be24e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72204f007247d9d125acc5a7a190c072492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056b8b384702aab25fb44a4fdccd1f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11e6b46d436795947060faf67bad8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55649538901b7ea6f364bc941e8bac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b2c54fb9f86c22911627ae4557b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e62bdade7079d46ce4e58182e2955497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b0951ffb003deb3b8bc8fa89d56ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b389b173ed3ed6120aa1a44e3edee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6c144c20e5c4bd29503beb010ca41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce6b1ed122817781365ec9fa88adf0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1bd26c6772eac8eb196182e958ed8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c9108f9d71147a39a6f6739b239af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1717ca7ef96c3d843a683f7266f55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d031957dc3be4e49d72baad2aa0eb9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b82f168ac1e320cbf21228294f06db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b459a1d00ed79632d61b5cd11254a62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a489d9eb0af3098c8d66ea123576508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a85525ee146e00c51a000d90c9682509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8ab7451e8f1ac62ecc3c494c1eae1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653c218fb4af2bb5075eef69f973767511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fd1a863b2255b0668f91794a79db9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2331500b66b1b42478b6fee8a4ed42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df6107736fc3a2ac9bcc8591fbafa8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dbc8fc249c4ca2aecfd6b02b26af9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec7139f880c7a85a98fbc797fd856516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aba11622d844815c73a38dee5dc384517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308a4a08491c22cd4a9205dbafb7ea4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b468daead292248c64a359c5191974519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746279056a2c0f070a8eaa134b3df811520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27ded3ebeda717814557379322d9f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91ee7264b5ca7331c23f858417330d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdde0f41a8b2dcec4b248555b523e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee83e9503b8c6805b9c40d10567925524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7e7c2512ee531c712518f1c677b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5c262aa3048fb93a32f97c8280b1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356f6716d512e07bc227c7a33af309d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9f1dbeec6c48a4ff578ae98fa75b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb55f4521af504d7968439200015f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b064c5b8be2bf5532a8029182d568530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34430103ce8389c524673a8853a3480531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28dbeb9bd48ad3c03006697e4e9939532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854a03418eac36d8a77ca54a8459a7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be45a9f4c4ca9b6d9ace3b34f754703534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe2718aaa23e35814bc51d624d3013535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c1cfc55e22139c9a41f80cfc67b31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a53e23b05775a99a357e2af954833537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3251b6f102870078bc64b77a5de39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f5302fbe237847b8f356c56b80ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e985168225c3e46da650749f479b8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e8621a61f166969cacac0d394c522541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8ed1d5330d53a7f098291b52e45b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecc75097838c2600a611e6f6cfa380543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294989ea8f8093574e4583745c3d71d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62652e478ee563645ebd6912ca94ad8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57ae056aee4a05a3508400d806ec97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b56823301182a89ef9ae693da6c41f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd2cc8fd0cc087ecb085b87d7fafdf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc0f32eeeed2a2deb5a16c813f0746549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d83d427b9600f51e9ad4524b90b6bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dadf89935c55eb37868ee6314dccf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7181466a81d4e6fc93a4e79e5095180552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12326dfbdc91c3c6fa576f1dfecb45e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdee8180b24181507967a2537ab076b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5733935011bb084b57155a0906efc4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391750446b796b7a91485cff8bf6a91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503b2529076fb866b2ce9be4fbafc53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cfc2e7935d17706af2bf61ac214ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c01bd1ff98968c9e0d8912cf455c3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24c8e3a6c25cc978f7b82e072b4e9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca70106e0b05802b77ed8a5a6da631561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee46980362de6ea1a44a094f15571d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93a5e45a9898d979ed9ad34088fa74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a289733fe7e78fdb281cf6cdc65bb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6919c8ea4d676a0c09b0c5cb81d63b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d3985c6ecaf37c6e79f949db6a43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08def10129d5bdaec306fa2c2b23c11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ec123a68727a65a01472aa89e0d58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b9297d855bb19f261cad54b3ea394569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08a5116199e9883c1645a2cdc4ff23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a366d99cf0f26477635a1f23adb20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5235188e49b5e613e14e08e78066284572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cad8b45a1cc85ea71c40667f66d70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e3585cd4c732c42d7846c64ffb594574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31305af981cc9722b4c73ebc91fd65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a98890186729830f43b8d3eb520a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a41f52836a0d015abd9f4ac717e15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a42b4fc542ae207ae4da9e1965b816578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c31e8a1e81726e48ac415c7b0dc436579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef201685ec95bc142c34aecc579228580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960f685ba490832d9e3e63323d3b5af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5559a4b1f19a9a927c5aa5eac8f39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6de211bd9b22ba78d40984123b8fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b262e1b4c9d184e16e115b7d29376fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6307a2db80fff045b3671402fe470d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267b7049c34a88b45ece429822a5cfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae75556ee90ee54eb2a4e6b88223d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b7443f8a9ac380495ad061eed6ae5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d9976f527f69833b0bdd4774b6673589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b659142c7c56fe9ba4f66f5522ce6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3c98b38f5f365d8f520a144476618591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae39c7309719c5d1b5abb4177aaca9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6cd5a1dcbc3d8e43d04200f3c5494593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce60f2bb86221dead4ff25d91de3e2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6251a090dbdd526fb926e372b2384595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d75c0feec4855dc594b6156226c6de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d721019c744c12aede2ef5e0948353597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01b1b21fb47373ddc41426e7943337598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec20d072e7878a9ba4de6d2a91aca0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78f046b5b36b279e020cad0ccbe4c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652dc37750c19e6c95c972335127a9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23066e3e5acaf184068ceb5b6814a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8587aa62c2f34118fb096e39b4cfd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae20e4f028ef7b1f41251158f7c732e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f165b81b66b1592b4238e106f7d8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43324b98a5684953d627ed43c7ca2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0613db975362a4af86b377d824febc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bd1c2ca3bc0d755b59276fc6267b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b3fe230fbe7c9aa1d05dd6b6c541a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768a3b79e261f3b0118f52bf86b3f9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3e6156ab9d2a75060e1b5b9fc56a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f570625083d1c78ba35056ed6561761612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb5c0f9e9dfcfac4b0b5776a3f83c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af2e77f4396ff61352d969f75d53f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2258ec8ed9973d112c02045da6cbe88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04712a3e738025ff26c36acbdc6dfb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf780936b963d03c88002495bf8e6bd0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb9c15944e7a8a70d41ded415097b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2148fd8f56b25c9d52724b08388421619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daf4e5460015883103f6faec507a7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cea68afce3e5509ecb6f24ddbee45621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f603efd9ddc0eac26c256ec7f9340cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fd288d7f8163b271f31cb25664f79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3f676954da44084a124c551d609b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9f9e276a1cf84007e4babafe2a29c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f38dab232d89ec125e7e9c33b7baf5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb4f7cce6169505a291723d3480580627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81ddcbf57f92e56d8a83104fc3ecc2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceb86e1a1716af3871c61dd3c7c0b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56589e84c491b488d6da7e484d6673c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02807cf8d7854cdd1b23ba1026e06e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479e3940e4e7a4f985396611b75b242632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804ca73c6a4f4d6777c58a18b1edb1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43458c4e9f4ee8367d2e9c81aeff12b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5142f0ef223661db980f309ce21fb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5efbf3d9c24938e0686acef8a20a01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c1ba58a6978246298aa689e441ac5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce49de4f7f543fe78d749698a19774638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5c5a59ebbd0cb7d010a3063b28e94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7e6376b3f125fd42a87650aae290640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937a3b45ae2d6c2a2c5aef966bb3ef4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd901c73c0f11ed4e0bba6e5fec0d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ef9aaaf3614bc7cc29444c5d1aba7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f166b8c8109188828dafda10f55867644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e679ea1bbdcd3c0e3a84528434cbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bc29f7c9f137ed658585699016442646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c26f96334cd69b2bc3c6958cdb585647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73e58cf95f15e6c90c48356c054abc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b964c0bece961b9c8a0fd45c3582289649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e524b814ad50744dc9903f4a37016f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93fe76306e9e80b4deb8ec0d80ca41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872fddd19895e79e256097acba6e335652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d27532b1d941cb2c9fc86929c8c13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60469d437a7ce58fd9ad0a6b09266846654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ef90d8607f335b510e3ca60b753ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2358ff3f915f77ffe021e97ef2986eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90e5bd06dbbbb11dc067cf2fdee36f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e053bd565c4501cb69bcb09c0a4770658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c64deaef07d22c7692d9a5930785d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319a70478a23d7870bdc4db6ecb765660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0ff3880de5ed120e7599152b9a702661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9cc3e4e06737adf19faf86a63786b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02289d1d3a761d85e203cf31870a1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fa8d9f0dd3caa0b5df4a8d0fc72c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b2187fd5a2af2ae00b0638d4ce9ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ca4fc69d08b560910fc68600feb6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4753f55883abacd9189a5bf52f53ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257dbcfd81c53cfd7e22cab09d3f970668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a975f9c59f14976728e7ba5734e1fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fd7107f6ff451371726972d52c375670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843139d8801ad7f1732bd9a954bab4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14b659545d37efe8cef7eebdde8f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0db65b648eab61648193818df4982673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbc90a9b1f070218e8384c60632749674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf77c1f2394b9be46f4a6940d8dac3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e5eefd667baca9c935af16eb74d18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ac8dd5a3e4eb3bdc8a5fdd636252b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf16f047c406953c2eee36b0f8c3fa2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fbebc2e3f066d6df17143be715dbc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadb4c1a6247fd8e7007548287550ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a782d46823d3873793fac0bfabba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e4e949efe989d3d5903a940710f71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252d674607e29e3665636024079e283683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a57809d02fa146f50f941b92d7e8d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c785838de2b15bced8bb25d96b494685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f411a14ffcb600e57cb7ddeaa9d79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d647f531914bb072235147103912df2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a7c7f0f442e42f0f20c57e92c903b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7246f666af39e91abbb6ce7787eda04689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b4dd40278e4c4d0743af9cecd5ca1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515fd178fd9eba92eedb8f03f9db3a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041cfacc6de893ba76aada5fc30ea56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420b23da1084425f412248312608a9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac6db2bf5a963f8cfb6dcde21f753d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e37ac716ff8998b68c947b5643ee50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348900d9bd5009b0854b1f04a5f2e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d950b21623cbbd1ed25ff22661eb70f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1f9ddb024a0b1cda71aff523e5155698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff34e3d6f277281ac52cd9d93e12c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d8af874bffa8a8feeca7f2b58be3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219fa96fa3b2daf2542f9a0411aa761701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524eddd5e1b842c5da3c8c0c4da2621702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f2d7045c1e5f4aacd27c21ed3aaa5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436da99726b1ce978caadc574d1880fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121c27274a59ff881e78d1b2692c33c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f07b171c0884d24a5494ebf32223cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1aea79a981289cf59deb296166fad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cb64b3147df15c009fa7f9e21d0a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e373aa06cdaf3b4a0638f8927ee1f20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10c19de35e6edbfec328fed7ecd9da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da6c637ef0e49c8e1d4e5b05c24927711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac867e6c4feca7f7a636ce5e79af288712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc731f33dd393bb04e424019ce4d71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3815a4c59643a120968d23f8373397714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d909eaabe5bbf877957d00fdb0b3dce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79abbf237436d9e3d450dbd47da24f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77f2f2616261e0d58c91bcd20e6294717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fe6271421600e6937244c1dac8aba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d584a0c16aaecffac29f30437bd46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82df963ec81b89b314925b7772010ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0abc2865c89d2907bccdceb1426fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf729fa56d034adcac021f0c3e881223722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d85def925580c57ea7458234774b88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad6cfa2f8151d30289a4f7f5a0201b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75381608c2afe6a55712b75867bf5f6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eacc92022a52f3755d24d7363e8f68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76b20b700c597df210f0faf026a1ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb619f8ea506be94b93b4bd9367a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c2219b0e540a7a08a75a580afe7df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814d6da85737ed4bba8651d4c2763ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa7ce043917d52eadf06ef9cd40d1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2b35b06e3db3049555b77e9c6c1a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84690aa73671205df43d2f5ddb46b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f513a34baa413ef721e35514380bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfadccddb49d8d6f595c839dd3e5ffd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204d0cd301bff6543a76029c825152d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596af5ef7e8f797b65b39864e6678e67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4432b1474644c914fe40510375af9ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e071f6905a5267ff9b5d32812b9d8ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbdff53a3a964394274ded6161f7a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4080861890371230bac63ace04b07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1e8b1ce3f51b7a91db7c8123191fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149936a2eb105c5b414639915d450f0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c424da1971da5e6f990fea447727017744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc776336408277fc5dfebce9cbf895745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf61d8e0b3310c08d0181daa33d2cee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad95e8a926ea1c716b71098fe8f224747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091cce9ccdba100357247126edd9f25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f17e48b7d4595165ea0705a71e8ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7b1ba57b2b1896535028bfef64a0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5782a79f5f968a0ea12ec6d686d182d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fbd0ded794554b15a125b7f751bd9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c874540e376e49dfdb2c8096369fc6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>