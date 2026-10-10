--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b65c937b4775f1e405da816a188bf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb55330cc3af999efd40a86384df5ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a7805c9072b33837f8f92bdcf6a0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b8b1feb81ac96b5bda22f0fb885674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c330155a557e41122f5c747a5379a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b02d7c794183f4bd0046a3b81be3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e148629048403a3e3c18c087723f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbdfa9af72735b5bd99cc11b49f0db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cace7f062c808bd075e19e01bd22509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9316f4715c05ac676bb284fa91726110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac448dc37bae9f1a97b8e46e604b4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3fb41022fe9ef439fee02a85834f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c43425a2926b922cb97c8f4b9df49e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610ffce7f0389f7a9ceaf69c46f0a3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b98ae25d3dedb8274875cf24225c0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc48ef96618a075e6d1a37947974016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a889c87665bdf4e5cc51934ee3e1c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43881a8a397a29134a26cda32c426c3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b3b01030a969f6b8ec6569c6640e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf6bd21cf14f4d332aa64f8b9bb94620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8dc2754eb135e5049b57e9d6a5ca521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf41d816a97c27868fbcd57c81922222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7ce8058f3bb618056d1cd5106c77e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4d48f038d433b0e0be72d0923a95524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c65098d8e6e209b0a3168cb7cad6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f33a431fb5a6f95d2d62764c0e92e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c1c35bba63f08e228e37b4126c3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fc46e7d14e7499a67d5167701f08d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589e00c20812eda635a7103bcdfbcb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cb6d6c5c347c3a6ec209c40385b8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c065aed7c8c587451435db3e05043631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafd4e77b672b3f85077d4bb80e00fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64273a726b5c327917f4652f2689a1b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96841ed995c552c6b0ad7a82baa5ccb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48d1c0bc48a852a2eef370dc818c7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87068c42b883b8a829c541cab40534c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b58fdf65ac83d521f4397971a531a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e11be468ab1b4c1ff9c4e5319cc0df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ab0762f0d55567299184f16ed6da239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8facf36729d0c472c8dd9e8eab1e2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532caea8785a6b65e32f9c02e02987c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dae212cf325c15c57a5cb81907e5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314840f3bceed949b172880609169143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5560f0ef858013cb2af28336765888c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96478608e38d895ca4d4aeda355de4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0060c5a2ebf203e3a6173736e30a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f83c2852b6e58a78ae1496d9d2fb5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4ad3f221d02aa5a694fbe0172dcba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cea45690a69879d36fd879596ff0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9a80e23cd6cedb93c1ae43cb1b02850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09fa451f6c454cd20a5b029e9d545851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09063181f4b72d60a310eb25a09b613852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2f127d3e96c60bfc90dca219a90a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ca5291cf5a4ecbca7fab4e20b27e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a315bd54d7cabfd2cdea49faf6b336b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb7cddbffcc69df9d0718f7f2c4f0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a54d2bfe78aa7c19867c82e5adad057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fadfc790d9ea9ba61311723d24cc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b42533d1fcb3faf40a0834e6ed45b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436489c5254d62c9e3cc33b0729c235f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a604df949af9396bee80e897888b1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3e185e69bf1454d424d7ff1df0e4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f739a3ced7a7162383bd9200e512f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da59faa0a94e42b2785c2e2f12027364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23303c3ae4031ff188a80d435780c00f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531faad40f150c9f8405fb649e44eec466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd9610591bc6797b79adced464bc7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4b6c9663df126aff8f5bfeccd7db968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dca08b683f0a99ea09bed5457501069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593122013f7aa6f42840bbbcb0bd14b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b62e2a47164ed5c6cd109b582b9c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc2f5c39a664192d36bb1d06954a6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f0850fd38b2d17a9e160e0d5f7a0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee54caa48991f0fd7ec864f8a0cc9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75f74122e85fc07ef4cc735d5e3b3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05416b8c1e9e51827a510da1a747adcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd6c081fd77baf6b258e52cf35579c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f042b31e42b8bcc885bc9c2e8990178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4598e03ad0dd37fd4d846ecd226f8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad29aa8dc168a28185cc5385d41b47d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7310e56cc90cb867f83c60789706ea581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179a7523bb911ab952e1bfdddcd705082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d4a1b5b1125f635caf8a68ea2dc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d833d47ff7ba151523e0aa74cf9a8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3936f0ca4fb803041c7cf5b9108e70985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de52634f7a29c29d1bd38f5b10c73b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eedf3b5ba4a52a1267dbf82a18a7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93faba844825c8864b41cd6725f05188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe27e6204d1a31c49317378dbe52f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55d2faf4aafbedd236e17f70fbf85d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23271c5023d88a042d0a77be8d6a5be391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b073b700e957f599e0772a7d2e3e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81272e67168027f0bd95d553b58684693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda681f955acb814ac718f2be6498b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44861b0d68fc858bbdd941324e8207eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119143593e05fa0cc10340325b9334796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d3926af370c47afe0e1d90ff621497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f10023c9587d73a17ddd296c78b5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416f9e2c823e1a4eadc0894cdb3d9a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecd9af26bc6b02a17bccb171e05882100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f2310c877e021565a4b2e435e460b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8e4545ed59dd6329a5badbcb0e0f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232e55a5923524d743c45ba97433a7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585f6c9a6b0fc90a790ac050a11be55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0a45802768da8d242f3c450e4918c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd28a63fec20b054c00bc099f42071b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e32f7d3e7734f8e59b1a476de689c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c143ea4c35ff1765b20eb82fb6c3f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b594ca8eff67854e926dd543409cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fe57516f01ddde2b68fcf5240d159110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe8b3eb41b4955e51984d4130af761111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5194b58e48a96517647fe7f42de99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d9392344e54b92ced336692a43873113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b916add49ca4428018b4eba631401114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9c3ed89145da5cc147b89ae5abc70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b8e5c4568d2fb9d12869c9d8debc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166460587cb709dc483e2ae87e2b2ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aec97219ba9741b28ff83dfbf035f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f35e9aea0db115a696dfe50d93c4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156f4ffa4b1413c36a111b4da4e4172120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21b27859283e1655bd9664fada7878121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264973d68bb373330d53eba993a92a7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abf663ed3906c9768b43f5cea7d65a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bf90c9be956eb7d917d0dddf315e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd58c6133522e64c651a1d65fa9724a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b6fef1a24e2d370b476554ae7b998126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f35819482e27952a702a342a947e28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a70bada9e2debf2f2681035cd251e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9859f4567f2a5103d11336f2adc9ef0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57f1abf31140561e5f0325707112ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f98c2d0149950e2e7684f116cc9203131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074fe2fdee4b50ba70f41ddfedf3d25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0e91002140291716debba0178d4de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487def05acdaf85f2d5271ed7f602b9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b81db15fe1eed7af87176f516c35b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83c374a15bb5dc86e79d42fc807c59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6621eefd661256b71aecfb4c5234bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cca63b94d52fe99290eaf940b838c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71c6b0d01d93fae009a2b6fae44888139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e123b542a6375354a6eb0684c1c1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7056fd6dc48d1dc2ad83ac757786782141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c53ad6df3c673ab23b3118f54d33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b831c667397c1e98469ddc4e4526fd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f9755032edae80e7a37a36f90aef0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2daa217feb2932f8400164369ddc8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479319492316b1b29e425616a3dde5d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0a3752cbee0cef25ad240da4a1cf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2d2ace39d1dfaa50d56ab0a1a3303148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa837a521f32b049ccd9f7980e36b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fff12916828fae1421c4e28438bab0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b3e92d0bad3ba0da65b7167a62188151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf19145cd6e47e63a5111161097627f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52213d68c9cbd2ad2ebc2a79523dd37e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835137f90c1112c43bff4640ef1ffe0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3f3c5edd17af2b964a8d45470fc2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663aaa71918b3b0d3d57e2f32ae120e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bb4271e97a3f80d1a5beab0e1fb4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ff6c8d635371d8fb93deae500bc12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868430bcd9c1d335bff41f2418214895159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56828b0f6f32a912eda636d25b8ac74d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812657a5e76fc8c14e468f7c47579a1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5718135f8d5a6ea108fd4d96df7507162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba77e29fcf31083860043c992ecdb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9fdf45e8f431f96872d514a467c38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca0fc6e078c5307789115a9c7ca810165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57914474273b40c6e3dd3f27fc68b4a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06618f20fe51b23bd3ccc593a3df565167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc77fa393a8f873d65b0af64da070c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433f52e42f84c23ee3238bd931dd557169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde04810148917a40ee7498d79cfeb2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d306f08032293badd1fd69706dd0c5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eed7b2bc6361c2352deb5a33609fd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a241da51f417bd2dd29ead37798d65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53025ea9b095423ad7995ec1aa0db5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2073642f20d5cc4502974f9f4a1f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707ad1f456ac609aa7d8072bcb633ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21cba569dfa05a10b3110cef10732e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4c01efbba8ba45c04f8af0fba00d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cebb479384d8497348f1f6f4572531179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb97b27bec3905a0cd6989c40f6735180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afa0fef2f179ea782a5c804e1281d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c9d21a5cdaf355acf5f5ca9b9d31b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ba1409fa13045ed6f960e924e567f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab91f216ee1ba7a3ac542338a48e5ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a90f598a7ac029dbe565e5cb57506a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9076c77315f8aff170787c8f2127fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc34bbec507fbe6db9d477705fad7b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ee3a3008774197df360c39508f1c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc27906fdbf46212263060f40cc94dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905835587a4dd764a1730502299d78a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c973f69e761e1c9830b9d2e34f8c65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6af4981b5db035c375c48426e9d4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470376c519bc9debf097bf9251318e06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e68a86ec773ab59bd31be06282ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878dc7beb53f93f6d9e170d64badef0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c218e94bc632a6d0dc9c3278a6691d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc29333e4da65f17b4f2b7ce174f6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593d204c018166b5da28eb6d8736d37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8b5d40f39dda6eed9b54a70bfcc26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1f6b07be79b1d8643936453952893200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc007bf2035f25880726a6c4aebcc6ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ff69a0eef244c6e70c3bc9640340202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8c06745374f169ffddccdac2c5be8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aa0bd9e47fea1b4c0cc27bb6df1af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abdd2ed910ac80cc7c26c0f940154f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302860a4b013be20b8498ec084f651fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49316bc327a5bb891693cb4759ce9ce9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61252f98d8847493728bff8b2017c15a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c64d6dbf39a64526196baf14b6364209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730fc4546d703f6d1650bb0ef71a174210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de72f97795b367460ab300e21504fdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3a16f179d9fcd2e70dace37044dc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b57a4c687905d6656e2ed33465d93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093e72a120f4e6a0efdd18de6770f71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bbf1219e060cdeec6d0080a9321e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb820a44636b28b05e1eb4e49d0075216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088081ad113c1757134e9016367e07a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b258dfed40beb4de25e25a3e6def929218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f327cd8ff3c24546c25cf01d66ce8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615669330889f38ef3be8acb4bdc66c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f8c3e0d2bfd17f405b030e49b49d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff25866269c80e6a9386fb48be0e49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45369f004ca735d19666f89aae1ccbcc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91397e2a7b13fb5ccd8ddc5125ee8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59442b9446ff5052a18793f80204f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a8fa1794eb30938e5e16f18cffaa8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734c72d4a715c224dd950ba1433b665227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbe33cfbb7d3c058c996f66e965f04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9e275d34de6ae2eec5a9acab5897d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd0671165c88cdec9b2cfc62465960230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa77c26f716489599ddfef0163322f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9570d06d27da824f33ac9232deae2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ab58fa4b2f2b720f3149f29ba834f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc19368c6ea50f32f21861b58aaacd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efc195ef5024b4024bae62f6ecfa66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690a7ddd3fc3d5753629c7b494bc059236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d43675bbb46bcfc2d786ce9f48794237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a985e26e9d8a5b90af07625d78a6d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49ce1cf42ab3a424fbef7a35e39f6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2b33f0ec725b5e6afcbeae0c039e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71d83611453df82cd9dce1a1ced139241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f9d4362305faaa7c669c15eb2485d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac82d830998cc78622106f68800660243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903324e5a3a5098e58e450971fcacf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10bea077b149ababbc5882f19f47ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56edc67414adfcd553777e6e041bb78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a472bf0b389e88f3f6811365f2985dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03fbd50a84bc79f2cdbdfa4955ca04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc634fb3d348fd9b72bcc1a29ebd1db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430ecdbc26efb78c97ff6954c9778d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bb0416a633e689465132c3f7942b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0519a4c5b4faba686111ba577ef47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a25813e15541d974c0763eee787b03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038b0350cba76c73b181c4ea22ea4e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf49caab3493865a237b7f57ac29ee4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c8d883e33e545dffee37dc4ae48fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b97a11b20a5081a79d9b4c348f1e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21665f0ce43b4fe6e1238094e4706d71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19b76594a93b048a54bbab4e704f27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5d6eb990b5aace4abfbae10f0a5a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e6e447478186ab1ed926c25f98791261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd270273481e99b6476f6528a4bb25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab13c65bc367cfa63571969fedbd4cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec3d2e7af1f082e704bf9f0e75df1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85103356275949e965763f517170b392265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb10c6010fcd798fb5746f586a882e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce935458fdb82c3fd674dbad330851267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c95316f244a09a5b9992356155b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449cd6ff3bb4043fab4bc8608ec842269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aba003e2eb85f9c02ee6e33580b8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d64694808f6f132831ff08f066b54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58032a225bc7224d08301393affbe123272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d753022aaf37e35b31e4549847c94f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7344b0a301c8f10dcf98cdc449a0310274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e5d78c4a6d4e5189c84ff69d63b34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb682c4301eab3b1197d65a701b18a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d83e62838d66dbcca2182be2230903277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b03acea03f7210460a72047133232b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430346d9b161c8c4801743bbdd2ce80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8289f51bcbf00b1d1ae9fce9779f49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a55a163958195c572964258d043e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3da7c00e25fb06badf3ed9b6940cee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bddfff74d71466e1e1fe37f970c72d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df819b4973c0f9d2b9648d72502e3626284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9bed90ea8ccd136a2a63545b5f403285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfb5fb3f4ad8825d92363d1aa61db7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea56795d89c24f3526d072a6e367388287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25234e2a867f8879a4c510e12514a489288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246d87667159b098397dc58eb96bc8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a20a3895467e3335fe852e73e17ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e939f88dcddfcb0a615f7f98f86ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cff49d73c64841d37e6c854078410292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cc346310173130811342b2ca1c5b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac628247a2a786cf00a2665e1a229c82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be127b28059e22e2e2b614f6b2b7908f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db27b0fcf730b2f18db0bb89288654296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346ea7a29ceab0786e7898d50eae317297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19338c20fdfcf7682f6eeef23afb65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7efc2a438856a3c9ec77e4cd201744299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d578d59699d911ea0f4a825b5a71b85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacfb1d7ceccc3473b89766a7be0a22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32603b14bae01c5fb747e745daa7c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f884cdcde27d120197ab00e724049303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ed743a4c6b21b0d5b4250894eb1b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d892fc2462856a633356dfba94a32b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17735932040ac463007693d93e18d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146c34e7fbb4e357ff1ff6d967c7014307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cb74962c206500add1c0e2e4e7b39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027b596a817ab53302e86dd576c2e3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d521e4f5284a03e888ffa6cb4b953fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5270a25f97b826353716fe568e6248b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f6e467269b4d9c38aae29f13f45c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b80c076bf65237eac5cd8363eee5d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c24e1d68b29187665a3bccd00a8d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f3fe39012ff090c95ff58f38704f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aaa2870e93f4fca4013d40029bb01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c5981962bae066f3408361d2e3b87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38ce66958b42576a10ae0e646f40a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5ca18ed193f7dcf56cd9a5f04a03f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11db278bad8f5ab8225e0da482f050320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eefdaf30aec9a63479a90c146360ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4f7d4c0c79fcee7626d0a244ebd70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36b99d9dd270118060d940ab382324323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ab570801ea9e52effd93149089455324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a22445900da0381d1bf71f1e8612be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207beeb27fc7d95553acb5aab2217417326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766d99fe1bb9d1e59912056f0c6ef8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2d948763648026f654f6fcbf1918f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addc2fcc0c60a60041aa6037b93dac2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5695d39d4731e52f746633e9c041a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abfcad74a3fe2a249ae1d27048446a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18c45eb846112f89ee93c3e8f8d057332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4dc586114d0de620db7dc74be7b57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5c2d87efad38a5ea0a55e744bbbcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02e3d7311013412c5c4eed86162ae1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9db6dc5563113c2d6b572923d09fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aac927a9503eef7b552969bfa6087337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c0018f55ce932248794879b79ab8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355491f3bd301057250bee52f634ab3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c97787e149dc59839558aa6407dc59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b669eebe8524e088bf0dc30acbef6e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f7bb9fa33cb57eb66e91e0ff43ca1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b6b4fa93667d22d9152133dacf033343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ba523377537911c253ed3cdbde954344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b83736aab8f788df3906244162da2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d67a8cd52916ef992c4a3c07827258346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdc1551978b0b5bc0dda9a50578a9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134c1f995ab5fe4c49975f9c57d21cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5d3e9f413333fb699846aef09c79a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc52261a36b051dd405ff8ffe60b2fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2486587ecdf8ff2c981965378971d2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6a1a7a3fcd9bb2781a162ef0199d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3f98a3d3ed9c4f27e30f22213e03f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be30286671eaab049a829fc3209c92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ff50de6795279de22d93fe38719a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb4086ec0e6c7343c280849d891c55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef1cb6b633229e6ef7873e17902666357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8538ea21c487cf238c9691fd31bed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec702878ae41433a468e3cd3e6f789359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ad2b8969bd734069ff64200e7a03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c07d5bc5a64bb3d20a3d7adc0129fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dcb82d094673300abd3bf434684af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7c521db86d31f062aac325f3604a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc84e22ebcb56706bdb516f5c674d41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963590bdbec73f8bb5aa3e5cf316674c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5264ba51a8e3635fd9584242e7cfe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058f982ff18d009b7dacd2a883ea9f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0083c08a8cfb356b5404c52e1b3fff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6feee07217f1cdd9715cd33efe161369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15a6ab68a0ee8071e8cc0d7ae556f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387fa5fa322da197ad59ccefc2bb207371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b717b91cd445c7596f3691b2379b0d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ded0f4a3174a8e29f3852bc9b2c65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71a1247558cb469cbdaea489d794e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55724e1c02ee54e0cdc336f1d8571f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba82b054235dbde7c12dfc306f94ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b296fd060b871fe76c13118579c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173f15de123ce011145cd804ef7a7fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862deeeb366e46cfcce9a1a9d496fe2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9275cb3560017c08d3a9cf89017f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0a9b1003084fe52b642d61bd257af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfbb60a1f24887e1eb46dfceb59abd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef62fcd0749b230f47cc8186fcb66b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ac91faed995afa9f11b9bfd3cb7d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c899a19ac056da5de0f4c5ef82b40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2aad426edc5c63197a745f6923079386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd148fbe523a03cb4c57f281b227ff0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7f71b50331d9eac00c2e38b497ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af0b16c3aa0912dd778612525d7464389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16103158c3b936c7427ed6eabfd08306390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db5beab127cd495bc82d4434ee3064391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861851db1a38bee90b060fcbc4c5512392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dbbf8fe88f24803a9de50a5768b10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319d73916813ec59dbbe2801ecc85d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1ed6b0a821bbe5b71c934d08e18b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26beb8a6bc2ff7855a0cdbfce48b5c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7b540ab473235d76743a1ab31785a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c278e610d856dda0279cfad2e892fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60636b28c981aa13fc0b624e6c9efc09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bc3f50806b190f1211acb9608fc8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88f08f48a9123247e2208e16e3a51e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3198c456d5e45b1fd2c54fb5834ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a87f39b1ec5f4cdbe1243a6315ab45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef681755ca51b93f2c7493482fa4c25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac035aed32dbd20cc0df321912b8cb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640e23311b4395ca4c86858437d6d1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49676e7369b1c3513f67d693d73ad86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a4e57b00069f6359a440bd6de674408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfec494034be0d7ce44ce8ec47d464a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4dfeafb861c8369cf6e80f45aa5b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baf543bae0d14b8aa7ea7bbff561e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8081e4c0755459925f3b00a229f4633412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24381e8468f1cc97f1903f66c0f2f5a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec54a4474b2fac36f37b5370d1eb0fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1217e2da73dd928006da7c27e61050415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfda46cbd6f47be6bfe09bf7b518bfc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e836913f78a152103c95719d93fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ceac73187a291ec1621d48d3420c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f860c33ca3a60045666ee30ab195e53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59449ddb567cdbd1f4ab9fe7161e407b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049517708bfc2f14c83e661e52083f72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9119af3ed48ceef93657d1e7440412422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48560fafed5aaf10112a3b2a192900423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ae70fafe9aa0c7e5bd8737d9319de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c138d602b318cc89edc7ab8dc94b9be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f554057ac721935e2f5fc4d4c2144426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b500856076e8a63ec74d58b923f9255427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618b341147c8e50efb372c7ac8ff877428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad742ecb616223b3534318d9d3fa95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e373f6e7e733e47f3362e01773e033430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91413230b91627c232b160ddf3031a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8736bc3f7c4d2daec7cc74135fa6aab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af408f6db4a6d0a68af39701ba88e922433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d40c0cf1adea2c6da14e26c01d1eb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1d01537ae6462aa97e775f0676c85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee63e8b71004d2c7379a1b0e7fc93f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64c97874c10e7f756aa73fdb8aa0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a055281bb01a643ab424f0254ba63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2f6d4a949b011f0038230168cdc0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f90ac2ef287c6eb351893f33d00734440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef112a55ee2eb7324b45a482b35c1534441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4e453513fc84a09cf21c034ddf046442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f007ac792ac8a7b5c415e6b395c471443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570f73692f4074535d1d15f0ad08713444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b591d5b67cbbd05ffe5464db40d00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571eece90b4660eb26126a0f3066f0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fee08d29a738422fdb362bef30bda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe4104d717d15eb0dfd3100fb932d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41384832b91f1fbc9bc22238b47e2fe7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca01c8dd40942812a22bcaff8c99e26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934690715109966ef1e567304d85b08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145821b65d7860feaccc9afe3807a37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd01665f6d97a328df66bf11f2554c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f906c7901732120c165bd6d0301981454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78241e7bb15fb1caf2495bf3d8f4d130455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321becdf74d01b00c1cf5365d4217bb2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de240af9b3d2e5ecea96841db54a54d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c245cee831ab78e4dca5e0bb59e5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec80fb6a3c221a0337252892cfb35fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45db4c5ac536dfa2ec69621d8f6f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3a6e2fcfff45a2857641f00b6f57d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776056fbe45b11022cc21e15971eb47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda68ba16b30d3351181c67d89b078f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579b9c47550f578c042f3fd137e1f44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99c45e22b971545ee80a542cab34e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a0ed391084e76e5e604d552f76013466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90375b9c9f948f8e7fac1461326c25c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33080570fe42dda911b9804c504712d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308ee54d06af78af1276942289016d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24878fef33c1b89ae8465b37be0446470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d2cd680ad8fb8340f9e3dba417266471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b4a8c521458c34c9beaea4150b317472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed8e83c656ee56bab268eefdf3e723473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68938bc3987af37acae1bacf22d28ef1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b0b5dad161e525d7575a4aac6db28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d406a87f6bcf0a87ed901be714671476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bfd67fd5c67afa2252bdb744f6166477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe5f5b56b3c7e79fe27e1b0e8b47c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d299d10bd2f6598949456ce779e62bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3037ac00afe684c1b6dbd06a6e930e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efd604cb214c266328deaeddc97575481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564727e427709336e9815b448ca87f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b62cf6844fdf3d982d6d8efdcc9e54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa767b51b74917152a1415b88af517484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c199928e25f773630077274686903485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cea4b020659978b077c9edd9e963c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642243b6a7924c932effa466a65e406487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49adaec5777d57b05f2c0bb1524841488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3b744768dde079dde09e2b774a41b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ec6eab04d78a1cf68042977cdb4b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84379e25ad46bfa6aeee0e66d9792c9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e787809f165d46d76c92a04c990ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2029d58c22b9f73d9345241367fae3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35f78e099b6146f975127058a99557494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e074228bb81c6281d3f82085c629a94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd005554c5e676635b5dbb526a60267496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317a4923fb08b88a73598eee60f25da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bd93229310fdc21b936d3b7b90214498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686089e9ea215df51cd8f23fe675354499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818d3f71e3b11631e7668037fad2771500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d66bf868a1d98ba364c563a1a1327501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0f9ed6486e420202d93cb8e985336502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aae47a9b2a73be51d3bc84cfc9167b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed5b93a4f135a19a134fa5e071c381504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d671c02f91399fb1c1566b10dcca828505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b393428e7bc0a6eb86b5655ba0e94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ad98dc9f4ca7b7fc641b083ace35b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeb2429c63439eb7a79e39f200f004508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ca780253e133f247376e534963d21509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bbf567b9b66728839a48a2a883852510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823fefe0a24d81f996b39ff72f68ea5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6c60492e793b2c753ebb8ad921af3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d22a498991450ecb42ecb100d9616513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeb86dca1a8ce84b8021a4da37a15e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628570aec4e2747887ea41b415b67935515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518691f1f3b6854e4e28cc4ecc4428f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5bd398379cdbc29149e929570b47b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c1fb823d226ad0c22caccb694d857518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c3e1f9f2e1bf22045bebf31d273da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eed0733a23d1370392709f1581deef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b651e0aa031178aae0c8a99d51520a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f6ee1551b8c1814e43970371a49d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd0c4efae7d3ef46084736b99259d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f924326c21aaa3badfece5737b48f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cc1f613cbfcfdd6e164c3e64de30b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f8b6fbff8e64de5498fe3d74d075b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa7a0b65bb99eafdff767f10262b07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1e872b9c9f34292abf99fcf86a47d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaca2a4e91697033aea869fae928bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a85d22d4b6dccfdc45c6870aa5183530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccb5f4aa1d7cc7e3a33544ea815a4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fcf9b21ffca4e4654ba02552766ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b312a62be87abab345c2177b3088e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10b801a52ea1fd96bdfa3a9d467e71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3f7026e4a9be26c01f6aac218fdc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfc720c22007ae8f1a3ec99f4de604536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5342b2954450dc0dd061df0f6935e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae3a85f8feafbbfc4fda38104c9cb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54524a4eedba89cd1e67a4aae08911aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d6b3ee6e77d49921d4b6870c80409540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da646930c24aa4a34affe65e59ec7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72459964b47de3d0a6858dec55a89511542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4d87de5c6835c621fd40df5843b27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e0564a01689b98e621f41afbc70bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b568510683235508fc27f2f0dfe8954545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b4dc5b0d7a45d479b1540354933cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8390a36eea32953a43f42bbc926e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbed655bb521d65ec78758fb14196d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dca415b0e21b115544558d99aea33f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392a8a0145da892f2a9186daeb84970550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0826041e436014bf3652432fcbe107551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf37eb89d4a4ab2b3282ea74256b51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc5646e4a32d386768ce2c74e64d7b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5f3329d08a78d5c109bac42ade165554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed2a18d8e73047c1f4a5535b0c6059555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c78891b9e73e410926bdc5080fb4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9a0cfb35ce62bd4b1f88660545ab7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617c67700c1adee8bca5f052a625df8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5d023d97ac126a880690b56d14760559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362b3913eec0d7402b362192123692a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc95f0f89577add04330013b88d99cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeba5ac702ca7f1df6c7a186a843e7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596d7304c71bc14a3b56a53f0f42d66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb8d9bfc5f07d82f78205c1479e496564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed2b708948d1902506feae05cb9194565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb69e3a4a4dbf533337693c3dd467566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9b308ce4c671b4451a86dac658c05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa12076ffd331cd8007e8347e14346568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe2416d71a7124df77a471cc378df8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065b5f77171ad1820a74458995f22ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313fe9ae915568158cd73d2cf5825f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a9b4562edf76a765886a2b4d549bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b68c592eb914d68a268f3d2fa2c450573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef00cb621c128b3394ce9b889e104d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e139f89152cbf3638bb2d0869823afd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ff7ad4ad8cb8bb0614e8f1e556ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b2f934dd9b7d964b8a6a3b51551e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e106c150bb180f67eea43bfd4237f40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c3284468e0d0113d2a24902de2be5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8f750012bf5a7eac892323746eeb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576991570ddacb1f4b302c73dabfffc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2a2fb600b0b005fd3f655f5e0d6b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ebe45e6df9696f099020ff4e96e46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48313610847fc9d3f80eea648f47af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed226d32cea66943d99663140760497585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d80238d1d43365ddb4e5918de2dfde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5adf22db3befc18ca844a12fe93c35587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4397c254bd457d6ea6852f37ffe8e27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a1f227e44c1ee47e3a2179dde2bbc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449e1d96b450fba9342950db99b3d6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d73c09b65069053cc608ff11efb354591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51547b755aa943ed5c5266d94e4d34eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7302198d4790d00e50741ef593869593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fb473f96aa4676f4373038c7977bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e7e326995e595731a812680e082c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494825232852a424a5f0e7826f5817c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055651148a1a7e454d3e7d285f323761597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca85e67112af1b08bc3ec23d90552a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf8692e7ce21158f935cd95cac6543599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb5054e04597cb4516534fc90089ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feedab2b61d548fe159b5ac11bfa5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc779ae4451ac058690b2f7b86696a42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a92a281d0ba8ee662d760de0b7495a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ebe6ae5b2051888a90d17523d99c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ae6f758372f15cb2e9ef41b76aac8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0550f5ece65364f9c339bbaa030d07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05db951baf5a67e1dd03c27da34a2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e250fbe821463303d86456813964a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c07af85e1cd1a19df11f67887b7fa9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c260a30c03c4a605bbd112b4f1ccabc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843daa3410cfcbad666cbae27f02d142611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ef68e9d3c206bd0c9943d20a24150612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323891eb025667dbe36f019fc965494613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fdcd7badf6927369b7b78f82642bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099f10d879c13799b24d80e00bcad01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf46e1ac946a5e0fe35add589e12b9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c88cf974f7d8ce3f7374b9431ae09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acc99f2e5f76283268160be5b86255618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f560ed8c75297a4e8f6b052ca6226619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710de1e2e0d5cedb863cf1655953d98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ce1c032030ec269a0ca180d1e81b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f9d3d748e9932c08302204c12d0eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f043d767169012169134f47490481623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f038c046d09d00f116f0064843b7605624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e888fa7bc07d1015562232f770b847625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b679b7819777eb1a2a360a27617b9eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f820ef92fa0bf9295f80add44794dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be00f5b158e0ef366a57e213c8f06cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8a6aa27eb375a0989465a74a49f8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0d27ff36b5b7ec327c2e0269065ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f64a7946863f729f60c1062488c431631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a254c981f0cefefa79eeb24136d6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f53c0d15246194dfc4a36c74ea13a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b607ec5dbee4581e753402b0c2057634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b27d8ffeae549e8a89cad6d840e02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79edb05074993e5e7e63e651d454b19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2476aabeedb5d4fc162b1c0d28b6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9271f7d16cf2daed4dd2f178747b1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5969b75d648423fd99821dc77e123639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d5418b4ad00567bd66210b1dc6247640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da359e390571e1318b6ea8137974afd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9901188264d8c99ac6ae56509648e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e35d96b703092c2cc9a1551b66360643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807353b0b4cac528482d3c8d75aabcc4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eac1fccfee491bc6aa09197fb7c52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f3ea4128e2331f5a50cfd4fdad9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd210e54192818b0786eeb514f66e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262d586c8eee8f8cd733cc2b6d90ebe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaedb34b617f5b85c5edee87d864526649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ce8180bc480243607c76f306eff44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa09a62426ec106f9b7a139a552ed99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c402afb0357d7a0e7fe134983348be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d86af2b0bb05c5fc234b6d575b85cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0820a32d874b4db636677a1b724d09b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690a5a4afb5aaf61fe2c198e2307f70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db287c8724de0df5909509ff0d20148656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5247ba4d5bfbe988a1642f67a9bc3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ef67506d7d07282f1adfd0d8ce9dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836216f555e1fe43af33b965dcee17ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12caa2783d697fcf09a92b24c64171a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67868bf5db3993bee1df588975a52f1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be23dcf3c327de0ac7a4e9b02d13a58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3351e76a301a1ce65112a8cba874c76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a78683e15e0b693b3f066ab5fc638664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efe19a3e4ee0c9bf4a1504281f229a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c338585a21bb65b341dec183f59f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea269fde30d4201188f23b5f7c24df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35de6d6ec0cc4dedbef67aa09cf614e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c5e09211572f18708027352d5db4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c3ee86f5561f4dea05394f6f122b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a673c65075e6b50ba427f7980a045671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e93bb9b1055296119c3c71ec4cd29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09969c57486e80a85d7c6baabf06887f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f01851c9a7ed621f86233a17d89c0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9f2494e130885121bb060cf308617675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24193fe6821112b3e24047e5f3792355676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba41202d5d4e2b79f0010ff9f240a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91cd015e1a126484a509834f4420b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0718f64888556bcf1e5d5eeacde9bde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e3285357a1ab8cc22509ffe079d02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967a6b76e60f115896d6ad4e9ab2962681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faef02af8ee4ecfabef1c2e5f7a0a51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff44270fb4748b28118c77cb0f3c49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29a36987a70e4303dea1f9584bf3c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956966f1b03fa2b247e3470c5489b81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea21594abaf807027b3ad4bd292f08d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce28e3baf54849e8e335014e059f5a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f1bc3ef7b60d739a638055c9f1d92688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4395e72f36774537e9535361e33a3a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129857df5ffa1de687070fd7693e71c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526fa38ba56c58102355fc5636bb65a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ebeb2a0de71c03e46559658c1345c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3371b8394ca002d29b5b1b84c563b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd7735c7311fddcc315d95f36069d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1260569f583dd9ba326977392f8c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f335565abf4c1d43e53ef005082aaf4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54b080a8ed927e26a05a91412c3d8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dfda80ec2babbd3090206a06673b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a8c0a8812fd30c149d9abdd3f82d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b037c80c02cca060c698c6d456efe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d78fe1029286adcef932f163242b8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b23ab3f4e4197fd7a76716754237cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1fd4ea0d52b4999d8a4935dc2f889703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f4a4c5463c106a022a107057a39db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd4a1ef97f569a95a3c93b4c6c0f8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f46b28562054985791e4f2c059681a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29990edbce5bb885799dc2c068b41f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295994d0b188af7835d0eecf40d9ea5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcde4feec31fbd67f2681c7312ad474709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4bc3834e02e485e2f2d892838e51a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe1b543d78b52a7f2cb6b04029dfb2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075a89d62291c90bfefa9181fd66723712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d943f825eab4a38721fab98d66fbb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dd6f334d3da928dc290ccf21df804714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525570b8b89dfae36d3ae59e43e52089715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330618fa00475724f15fca8b2b6827d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20593431ad06d9eab7f595533880cfe9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dcf94fd4f99d945c013867ad4ea2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a5495244bdf3622731e40d20d1d28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb4ad0ca06e84daeba6fd6dfe343fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0839a0a40dfc0a8a69749a1bd1c0b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb38c7f768c4cc1608b9de968f4047b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fcd0b5d3577ff5d0683972213468c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb1fe54ff4744d60c8e2dff2b6e09b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4324b2cf414134e363ff0659874be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b8b243c5ab40f3e19d10f4aa4bac9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d0b2a16ed267e4a10af519d8dc84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9ba176a7ec518168d416508c6fd96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd74edde17d11168d7f72de859c4b93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1358ea70ca694df5af9113656c47d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affd831c72d3e01b81dee185fea5d67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1b5627fbe4b5d7df6acedff2ba000732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c977f7c76d796c7cc6e9cbab849c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753d50292edc50461bcd4a7802c0c49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546e3dc6c967f7cfd699b9bef937af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec17402ef61e74805321f99a9a975736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f708437082a36b0453f7624ac63d74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327d7a0744389a2200d55b6fda983d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639c2b23cb120b01816b3bc4e064372739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d081c2f2d1a0383e187d5f3f2edb6c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd02302b5e1545e4d41810cd60ae4b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2e0f05989d289e02accade7d39088742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedad2a5bba1680eabf8e077af131530743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c7fda2d3fdce0decda98d0cf9830a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916062ffbfce9e7024fea291e0aa56f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d976d62d0a647b679a758659e082c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de0413c29142804620509562c4188c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d838586c8985f7a9703f8d9d82bbbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4e4f44464a8d8ae747466a9a6347749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ccee1485e9fee8341793db0b6582a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be715ecfb4e927b013c259a39063063f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0d084767f5bc3329d15e18e3f9329752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb77c794fa52283e5ea15697864d154753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4361ab83b31e79e5365d135da9ed4d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d627b92c57dc88f33cb27602b6f8e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a03770492b4a2a6020a0108656a5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb629edd29fba9a7a44d62c5f74aa3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a4031564694d2b2718068b494ef30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2340b4737b2bef095b9ab20aac4605759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deca7f7bf0d98290b7b7091c8ea8d2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03b0d806e2ff9ce6ccc325ef62bd902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af5207bacc1967aa353a7e96290ec73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8454d9daba3e4a53de97f2c77e8059f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310ee612d25e1714c965041f6f8a0ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aff3829c91c13c9c60901d694a1096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730ac4c2ac000d266ebb7f3696e1e357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a65fdb07562d9e87501169564551f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4672a8ed5588a90790025bdd598f769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b34bcf9ac5a11063e37be8a2ac10f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9365d29cc47f63d3554bb2cb081e25011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41edd7faee27623739e8becddc866a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26e87cb22bc54f1a0197fcde548d2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554b94a8afa6cead8f25b5363006d1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabad2a8b61bf886aea2ffbe698e894415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f287e390db6863b13b852981fc851016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516abc8dd2ec81ec41a5498ec91435417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769130637d0c74df29ed366c9ccbee8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f0b56bc6409ac861e082f3ee5825e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8076ea7cafea2e2427eb0fbad3f1ef720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2ad0e93b0810c6e5dc6cf8405996421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c06abafa32108d3303a601b2e172e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12320796982f888927e98cf838b2f7e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92282313c76b63504ff40f0f7dabdc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cb2e900b58df36617e76ab27fcc4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2302dc1f1fce66084813af36e39c1e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de3ee15dbca07336190d4ac7f8b1c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56cea6b4aa27d2705a9129039769b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ebad37134ea8513d289f7a3e2e63129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4e45c3425d5f1ec5c18cb362aa0c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde2837c82ad445602ae5aa96bfb40b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270df5f6c52a981117c0a7f8c299e9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5bf56c1afec79acfd2a03b400113033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add2b369d08052e1bfda93effcca58e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdc763d0ed984bef8d3ac96b5a577f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743825a26591aa095134500889bb785936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c858b097c68a0de5109a3b4b62b7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c0eba57612331a477c99d2423ead938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dc3af1de2fee4102a30cdef7c4eeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7a5ddf04e01646e3b080f63ab76f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e620e9dd5782de0956d349ade181941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a352b67736645d3e4aaae47467a40642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aab5ef5454bed7b004a28891af6f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1121298cb34980a48c830d00ad059c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68348015f2aa043a2b09286a15ee296045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577e3664833d15e3ae5b061bfac34d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b91c44926c8bb22e0cb9e104ea1b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bba88fb78cf9d2e67f4737eaed465648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a582ece7491505c231e5ee911aedc2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37d1cc44ea56dea97650bbcce7dddf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9a016522b883df360154f013a991a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd83be972ebf22a39c2a67c24d33a7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d67c3607f1395f53bd522b196771f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26910a068b79e925b992c563006bbfe554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820a3c0369e05887b37cba158efddbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f09c2b6e56fb777a7ac245b9c104056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2fa4adf46050e3cb5fcb32531712957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758f1dacc474dc8b20cf7d98046cd6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33482da98e17004d871968e6fd9dadfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbfb61414bb06e83536b487ff3a89d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204df53c1e1d1b0e4592fb4a9012ecc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5f8345122b4a7607277834d2fdac762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20846a3aa8eed1efb29e5ffb5c481763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4fa10cbb060e88704407fd781389164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2352f1d016f31a51d70ead643cd2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271776f3faed19f61f7631db23b8cfbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913b94e1905807de22d1a1fbdcf1e7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e5495c12056591be75ae03d8cd8be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24639acd531b5bcb829d5e0fd2b996169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d51eee9f776a9adaa1fbc2d3a9d6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0113bf2cc8049485f0b8e1a74afc6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926fc0943809eee39638d8851f8e50172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f8ad7cb54c4dd33ac59f81292c7af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b72d21641bfc9178789ba985f54cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ad1d7e727d8999b1c00867792c32875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dea48709f524d98490ebe42fb085c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d4888322ea9bac56d9ec57e579dbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f178fab0a948ac90d906b7a9fb624d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cce462855733438a03c35732f62ef879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f16f8102b104386c98a45b0fc2acf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454304d23ff296a8531d033d7f4bed5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f686c76e2dfe057e944c6c28437aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f473c32c986c8262dc990e50fb141283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d469a1c0d26708fb2ab127bbaf13be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259413882f55f1cf89d8a0dee07f1d1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860e9295cee02b94cccb344b1ef887a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22303ea575e59abeacb48b1fd61dc49d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bab728ef443d574839f23add7d05288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1867b15d4080f6b7aecdb1c26d03c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b4901ef53d340d24df89e3e64a69a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c17b321bbe910b6dacfadf3842c6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67194828e8c8660ba6909cdcbb92817292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2caf97d7a79998cc8ccb36d3ffe7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88672a6e481a96ee7a66723e73456694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd627090a46667111f2809a3e2aa34595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eb3148d5c422341c6f54479ea21ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1c4fb8b7c7519c500ad6e4901f02997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d2d3c86353d1f4084b6eac09a05b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c006416426579f26aa1cd5a61387ce099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aa16fdd658892239d1860629ea22a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d85bc474106b119de6f4f9af76e55e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe259b4a387a535051e43bdfa79c501102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1920bd8a18124941dec844aae35e46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0c1791a39213a4c08e4af085fa262104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002b40b1baf7481327115a9ee36d389105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e31fe00d7e3f06c053d6bbe42b379106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3763209651e38b833cc7c543c29808107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e67c7743234599c937fba04a35f57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f461d2cc5eaf76afd1c06d9dbc6ea4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0469f8e1188efef728f5e46adb411f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8820782748af774ed86cc50c99272111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ec4640177799f6422ca172951b97f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650ecf2dfd65710171cb4f417ec0133113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431ee1d4566b45a72c1390e21f5041e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddd805ac539c9ae107bd2f6c72b9fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a53a0ba21ef3aec33e23c55b5e3a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a194612c8a598a156b9df779802c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0a747911c7c9b0f5a5468668d7ba3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15054f5b61455ef4b040d21bd05b31fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbf921c0053b31e9bec10254c23c55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77eeb833859ce3bd196064330b21d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580537b08b030625bfa9296aeff71879122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedcd4a285f33c7d2adf1be72868c5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0e4286660f04205d5e445ec79efb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b095689dc4b69fbca1ebcf7084780125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed981b37375d3d4fed38e3f1326da142126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32121e544cd0a5956ec40d6521b72ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64386656df29948d2f3a21d49dba44a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118974b25ea67e01c6a2dcd073937b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e188460d12f43ad2f5fa2516d201bf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece98b347e363e1284f29793f489dd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46de8d759b90cf1dd01a6b083d740b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78106b1fabceba939ff01546e158e19f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da392982a6938ae1876ee3cd305d0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393748b4fed1355920db7fc7e77f457e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1a11205070ab58e761e61fc39c134136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e2cc2aad537b60d88f78c8422c6ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a55f446379e3028de1e415ace81d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791ef316e282a766d6069c043c5da3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2073c4e6299981a879526b8b2214af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cdb19f01ee0fc93946e2787596aaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ba9e0efd7763b17d812bc92ef1c7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4a9b962f8c945c72fcc8006394e88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e15555a5bfdcca72a2507cf87c39e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250d26356abb5bd4d306528ed30d2c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63742aad31332a3eb55bf39a1fcfece146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521171fdf4cc84d6ad3ff83b1882d75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec453adb437429a7bb07d36b59bfb99a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351082f7441a0a0909b1177ce2cef9cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565f52239dd89ce47b5d77f4bf3faee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643e9bd1c49f022f0b58712343e5e80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10dea26368eb7069c7c5f5c242cb3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa0824fba70279e5a0ca0b2cd11fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfacbcdde6ebfc9dd03fe2d5f5127af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e9dc92f2dcac191dd1a05ce362ab1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299bfae44cd668f1776285b20ac4b01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924abbc55344af123d1bca9372df06dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a3bb7377fdd15f16f4a2c411118ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f2e3d9f3c34eb8c71f48562e0b228159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86b1e2a6099ff2ddd5a6986e2789c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d909f78ab175433df836ff37e4415b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc7ffd3ac2bb668aee1d4cfa9a0618162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662704c643d609f815011e625f88d6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee53b4ca142f75b101ebca7e1fd175164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ec40fcc235078bd7c02435ef75530165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2575dd81079e43b337ce1308a21b817166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d72d3297fc2eb1e1002fa0b308c80c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f2ddb8f3b48de83fcb05681eea950168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c4aeef45d8cdf2ead309e48caca76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9030740c5a939d9f67490a032223d85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac222e98edefa4656cfbdcfa29f290c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bddda29314a6a8c43c0b1396be466172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b38e080284b3cacaa164123e6e6405173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677dd174d9b0f655bfc1a76c10314ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d9036b16aa3c70f4c80c44e3b4b16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e33f5e59489b10081620d30ab92e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c72ef89509c5fac0d2af3d310f1c4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58e3df08ee4b6e3bc9d48c814f9053178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fc79d34ef15fbe612de8aaefe9f74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3cd9facae5c69c8316879bc7ab19e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c372bda3ce586fd307b6d1db5b69a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf4e38d60d254697b3f07691e60b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2d6ae0b3d3b6b2484737892e15863183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1fe3058540bdc4682b59b1437bc56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97424d3d478b94166790894c689ea363185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5170b0109a628974d87cdfe6d43f02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf77ef8bb4c5789b4b54b2a5ffb5648187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bba77cebb5f54975f65ab2aa08569188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5619069acd96d7be20ce24216d0be7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba48646c1f8373778ca59beda2e4656190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc6041a889b75d43117084eebc5ab1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb36798622ad8dabb52e86c5afe7626192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b883f05d831e02e693be3521ee7ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392cee618ec7c4248b718656e5bbd4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ce07f65d421cf45f13a24b43b67d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dc34a8b0383718129d19adb9f8142196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719aa3a5787bdaa87a9f0300f0e5845197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63998339e8dcbaf566826667ed424a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c764fdf4873c7682b54e609d313695199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8897a9620c8b0dd62fcc51b006ab1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48936a90d9b95a0966a2b1151cb905ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599723e08c0c885095816174e947ee17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f48fe63bedb92cc9f521fe5bc75fdc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ff5d3764169a16424a9970617af67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa225e4565984b2ed3d71962d6860213205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c043234e872371cdc1886f1bf862f26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c6f107abb1bc3203de062afc75261207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aaa45c8da2c0aa4461ac1d23de45a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16572fd202f3dbbda2e18cdb9f9648d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f346d146b61fae11d4fdad869d84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913b5e816ad154ab45e405c1a7cf427211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec994a647783ee75467b0b8f6434ca8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff0668b94b35bfec1376e0000189a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fc35ea74b85ff328a7c480bb0aa84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c65e00f20a4a6f655a5d2886d22245215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9906c52468eaf772791e7fe10a9bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f08fc1f698b65e805e88e6f8e970eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9dcc4146273050e0b9a260a909855218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755d54608a1d01e8e803a7e196ceee8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab479a5948436efe3c25d51f27afc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9dd7ab42986c04cfc35be20bc4a5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad902b9361d9ea328bff5ff17d5ccc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8f7817a390195bd59a26776ee9d35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3c4b7dda802b98be7d4500fcf281224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdea60a3d7c7b9faab9c67078815ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675de7e2b59a0180a84995ac821e8717226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a05d146868c97205f3da276d5d3416227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def4b7c4bfc44f8b5e9c1c7abf44397228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c954aefd98dfa1e4501ad6b4c2066f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cfc540a51016bcb3f6b68a051d7a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd06047743c94eb5e81a4333fea4d0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37366feafc3e9e74e6d3cc0c5492ce7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9d78b8a2ff2fb5f457fa8a35e8cc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d41946039f717a8cf48cdc7269aee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1fca6a9d0b92876f033db4becd660235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c867f018ab4bf691249ced7eece30b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8d201d50fa86cab61a308f1ccb20e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec87c66fb1ab5cedd7108386468527238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020238fc7a0452b4c91ce6c73572f26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d099a8a4d607b113d311ced8dcb62e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9079fd1406573d3981fec85d648908241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf569904f77f8fa6fa8e7dccf8f8db8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b37eaa7bd09b5e2e90eda1853b87f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1811a4171f8d58cae4c200d1d2c1b10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367157e31186163cd812f034da73fb7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28ae9673d834b663979cfa251dd22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02c335e1bab2ff9e3cbd134c087b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1e3177c0f53d000c94ad258c534e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddf517fc52085435095ef8b87a3ea0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa64198aaf17efbbf2ca2239caa58ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b385ee45703689864fe62511e8bb739251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc1e5fff8a58776063ec2ebc4964bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8745ec8cd9689b0f4955ce0170f25c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817179bd9965b3d6a58ca3a2acef184254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aab85e16f08c449e4ecdc2901d676255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11d05c8f49227ede95a212da2424d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63bce8935852603117c205332c4770257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e18bc527f9d398273e7d21325be7e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26db6ee2d7a8cdff2dcc6ec0dedf8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfae6bc1fc707dc55c898085f8d3f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ff10efcbf9acae297169d45d6a6ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03e91bcff926363b3dc164f39b64fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e43bfd6155539b8167ace7b6c5279263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d40ab6f84d2b1d148419c8764ab48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1965f8583cb7efd3f7327f5584b09c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4cb429517435907322b6c33ba0c00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee678e8a3cc9efa31ecc5098f2b3961e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c97d5cad32448cc5a6135aff2eb9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8185511ac475e2b1fe08a8d406f0a62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc26ba39e3ea974379b433bb7cf4df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5aa31527cb4bae4323788c48395e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5510e800149939f53a10b93d44508ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea5766e42211fe7fd2206654c53ab7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf60a03de4e948b1da22400ad05497a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3e5e20e98dbd4a7f885813e9e468a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee77e103fef9ebb4f756f25489ec73b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe5e7092539d08957a49c1199b20d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62523065a814cc893f7881298a706c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fb7669651adaea415e774cee03038279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e406fa3990199488b996c35323e4772280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757fa24b377c73a2268826c2d0fb9c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8175e4a0dafc31ab0a7620e5182d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f27f23c46004218d28f4cc930020e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92046e4356cad686aeff4f6f150ff8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003420f67b996bc52fd309a230815b77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c27ab48e8a4f0356b9163e7528b16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689a561aa7169ede11ec3028a03de6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde6046c2518f0b52d82008a28d6dcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef46b72b6e936f3bd582fdb88b52356289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0662f803b569d4ab13636ea0795b56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d938a0bfb47395f8e45fb4f41780b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddac91869ec917b467ac560a85ce469292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17dc3e81fd78c295a46539fa3848f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad402eccdb49b602129035a9a41c7459294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955a85d8ac82a8c8902574701afaba5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb969b40fc39d1918a5ebd1377cdf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c4172276ddb7a19e1091aa26b6bed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f76ab53d8b0cb5946b02db02a4a1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96910830a06da999f1c966d8979995f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfae48b9895e462489cd22feb8dcbb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4b8c6bb06fb54c7df5b78635d2bb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f53caa458ed371ed9433a22e52009302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a734572a383366ebbd8837a062e4982303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e1f05215f21fbaeeacfd3e83839d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78868f6b9752c4c891776577434b6cf2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe099a7ce7a6583c56674d76f980d9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb986c26c17955599d0673deaaf71ee8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac70ddcae2cf7e3063dcc6036d813b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db849e329ff609f6c2464644cf96dc8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbab2e721086204aa4e51bf7e697b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3953d11f384444d00386703c5ff84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f206069c4a3dbf9caf252985566687d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d584ebd15f20b8e05d63f66b97c420313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b7e537302f9c84dc162090e59807c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274077ea79d7ffc6f02593d63e83a91d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d6552470b09fc9dc33e55fca4008b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d7ca431427d2b818e779669410eaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce638d7fd38f9a1ad301d9ae9e253d4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8487563425d1fce24e3e08e96a265319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704d34c025b9e8d52511600bc0da614320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf51f3340711810051fc3b4e26d5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463454a2e7fc9c09763081d21c5adbbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fc5d408f3abc02fff441cc180920e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342d5928318667cefec82fc30b23cfb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572fe91ab4c9bde55f1352732f8b3ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac80c6b437a35bf90e908c07485c52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582428067a7a0796c39d2f0dc35929be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457074f7a58ca5202fc56fda314fb979328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463effdd5c7cb5c34fcae515c01d9b9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bfc0be8467441a733bb769c1e1496330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadf94b15dba537d54fd23c647052cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2b3d838604a4b33f9307760792587332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54195df63faac898ae62c802d252d23c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5183628c4d3383fea3cca813d3b7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03459793ad40cfd47bd412f7a2fc7a78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138925a3a82aaa5677fd80402e921a06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25b70b5cf7ff98419c4deda368d7a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a020b4e723c230c0b93c0106a75e13a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191481fabad02fb1f364f9b1770f0dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef95ce56e3e3a2dcab544a8a380d168340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34665acecb12d7c372c8642a04ba02d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9bc5e652d91097e977c39e7a4b092342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f2290a8a8b9328b68df6ec6c7d2f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e699bea948bdff4f2c06c67ee31684344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910619406e3d08475a40769552366d27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f9b359a5067dea431de92c56704e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455101b96b54797ae2aa9f10b3df9831347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918bc2fb6fd62ec7ba451df15579763348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c159aa0d52d3ba969cfccab58822f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773968fff3ccd95632c44716e3f389f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1390d5cc327ff34e3cd76c1511bf503351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5df75063a102e87a3bd36c8a209f94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd1a39d54bc9495e807b2b81f6e247353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fa9221841296e5e689d8d940ff85b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b763eabd208469169b022567c4b22a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493073a45034fea5c7375f04b6c3539356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460119d4d024c40833b1935f029578e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b75a2b88b924766c012962af7fedf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d20306979f2daa17d79e6c7dd8722359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6b7b01a3b17a602182ea49de56051360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb428085832a1c692d53f2d7bd78bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f178425f20e462b733d1bcf5dc2a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820fc219cb9487b04940998e8b6acb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fc55e09c2e340159a5d5db0859402364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2958e5f05d9a3ad126a3722d5537f67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e4e0eba05a93db36e477277c9904366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca5417359aa506bae37066fd1c75fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb0887e691a889f1e07bbbdf67126e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404685af1cda5f7a0edd809e6db2811369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f77b9afa1fbb53136c1984a453791d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4ad3469f9d93468897fd1960b24bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c539b061121366f664905a0a44add3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa5e1435052ba072e91b4e1d4c85f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf402bd3b031d28e84be27dcbf8b5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f89ec070d15d5179618ca8911889375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bac64e868885a64773fc64c9730753376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64640f0a82d1f3d4644a7c14c7b767d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40bb5a61795ead8c8e8d593d6010d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40745966c3581b7c49f06d83902c065379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59596ad759a6009cc7c9a5c137ba55b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1567770f1666940fbb50a7d05bee95b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647c39cc8630bd2d95d2a084994cfe7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0efafc8e1eaa43e8410afa140f5d8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92012914a123ffb218e08699e7b8e4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c758247316a70553406b41a94e245385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344365c21c9700b2df11932869e05df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792ffe192f8266d69109d15b4f02348387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5d25b057c847cd751f01fbd2f62c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02715196900a63c7f376d564ca222e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeddb205cf119b6538fb36601a7984390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702eda83346001dcac75649a885036a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d093ed3f5fd904c546e9e7fc4fc2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e376e6d51a957eda82aa97f0cdc23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ae3b63f25ce790fb75902131e405394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745c6df40cc31e8925b53fb10b06210395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111382ffe2975b0497df2180def7ebc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23901b376ed1aba18b43d074132ba4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd0b3f8a4dc918973a9204668792eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b220b1d20f551b9f25ba2f630665198399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbcd985624c8d1c3348219e61877ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e6a8e7813fd5bdc8f3803eeb04340401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630102da2a298211792ea31f5c25056402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348515c14840020b97d600588c7eb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cdbe5a8c45994049b80ecad01574a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5f6e09e63403d9e2a1d54e6a6e2c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d287f6aa7fa31573fedba8156b83b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983a05f4b50a35af0ac9dace1230eff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec419ad699f877561f43a420a2671c6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5facd60c17457c327fe7721a93012cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c78731a86a4438d50343b7579eba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e788dc4deb20ae0a6286ae558742411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0927505d174164dad89cb0d591a4b4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42269dc5caac0f5b8524ebe6ba7f1bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4ad0b88647110a9bc3f75a2469b77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa10dfbb7212676edb71d6ee1bead2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e779a3e90ef7829f9acce1ee63f5d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c03ed06f1decb2d0d8364fac6be2e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ddb36d7e96355b82b82f3d2d0e7e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231c3670e78356d6251099ddcece933419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5f9b937f09dd372319e2f32b48e3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc20d62dfc7aa7138ac060c5b9a61da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2f37fc9cff53d4690fe7cb7d62868422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19656d6ab072b0fd6ea6bb3be9f93e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358fa0932df8eeee896ff20bdaaf84f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df72c5c8c2bcc3cfaa24341c5ae2ed1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d822d135bc2df2432a1f227411ecc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb1e263104db1b6c81325de472f0e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0e12ef988e88c14018ab8b74d3ea1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf708ffafbcb21045ce7bc5c61aa6764429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707b8900cb81c0def212b2689368509430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1782774367dffdfb4aae1786314d53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4dde1187bc3e32ebd88b66374fb52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692d4dd10f108987fd2837fafc4c56d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b987d6c4eaf4eecfe23053ddc15b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a58ef9ca7dc9943ddc50b2fb5de86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa864b41f011ddc458517f4c1a87fc0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50c4765dc849bc22140141add34699437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa20a359d9e20c083739774f552a72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b865cdc851195dce49990032227eb33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae30d5f467b14da8c69ff50f7fc8a42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e715c89e03b33998d0fab490314f22f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79128c14a2f708803274c3c4c8fc2aaf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd00f9299947eaa98181ad874d0cab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcb87d822dc2f1135ba77a68b3b78d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f548afbcaf5198e9b8647b759f23e93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d5ae2afd0b42059311383c3cbdb5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650c41e591a4194a23003d96b6fc24c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b4a194155b0411343a4c25e911905448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd109a2098ba716636baa0aa66c379449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a61c8deda6d6feab981e1ba75a121450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca65bfe6794ed0de23d0b7954350afa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9474dd7152cd56a3147fe159729bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8220cad589f3b184a23b0a7ca9825453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5f959928913c66c1f1e76780fda5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11946b07dccc36304c3224e3d54ec6c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d65713a2a304e6e7e8a8d35dc3583456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655754b60e641ccb9f8576b80af2ea2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13dd8b1ab5ca114d9a762b38cacb0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a1d485788debf173880cc77a4c162459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a733404ccf1b0ec2308e4d231be42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced0354b65be646cdd8fb962ad4ca3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69206fc07bf820c79a36300844617b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193ab13b7b20cf7f7d4d4228ac3ee3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687efb429766096d7e908de820ee670464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9b3b95aef4f88e5d8dd5afdc932b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eecae1a077422538bbd9ee4a6ca02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2034b4dc16015770af5c2877e3b936467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cf88790d3241e25334c93f285626b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725b45dcad72a579837d2b2854eea75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba12f95e0226db7c8f14d8513f45e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696ec0a243fcb755de0f2786a4e3564471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c0d29fbbab7a62ea7f34de55fb797472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b407bbb39340bf45134c63707311a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ef4d0dbc317ecd9bc16093a24061d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd350cc12e85f115dc09300dc76b96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30a9d40bfca0d2f799193699f6227e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c7e700c3cceb317c0a32bb155cc4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a84bb35bd585f63895f8d328d8b84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaff5334ade926b892eef1a1375b00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653333610cbf37ebfb598be63fdfbc3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22db79faa92ccb209a5e291dec838a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f5d57e6c75b86b4693338b5fb2c73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e00d617cf46543e64f739fb813054483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd24e6ebb459b92fb44d62aea793e4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698d413ae772f20762b4cda634509d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae2f4c7f57935bf13a182258fd2d07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57aceb2291b68eab7cdeadf77a100f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bfb5a3fd05d2945eac718deb4a8cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214990f26a5f76d465fb0bf702af7f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6c5e11677b8d99d427fc2e6e31bd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a064e12292fa3ea3dea4788344a99ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db125123e41d2716a5afbf6a83186f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aba353210fa0e20a3dd681c80b5d19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0ae7da542db0a8aad5d85615bf00e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d27550cd9d026560380b1a00c26e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dfd87f09b818218da7df226cbbc9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9fa0c2c2e08425e83ca9666b58761497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40587474f6a40c199c127ec66f519925498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7281d373f68a4e34e6d00c77ca48320499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e0faed5e3f836442089a874d54a92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce985521a09871da5d1ab985cb597b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88bf1213142ccc37e7ac03ed2c635f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc56d3774e4959394e2fd0860f12b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273c67af11b093b9b2686633c9ad73d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1e46e721c01154dea64cf0872eb27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc40501e02f283e1bfe2a478ded46c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a8f19b6bcab442e0a4f591f7bc207507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac0e23e570aa1adf6392c98b5f9474508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42333e54506de20346dc51f0ece1eead509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe31d701c576a58461d816fdf1d7f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05a326dff1e62cdfa4bda087026d80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e45f1464bc2b934d9d7bd4a733eca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3ff1b852939e114d982308a894165513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeee05e9d56578388ab4c477b18192514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b66530564d666aa9ed1d324e6fc162515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5dfddd79418e9df14eec5afc7446a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eaf3bec92c4597c9fb962cd59e966517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68685686298c8ea82f78628bfb17b16f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787377241527a9d453085886e805d9f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af054ec685b90621baae6950f18fdab8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1438095249a4b143acd8c8ee664be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ac602927410fa0eb5cca013115f78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44bbf11b59162068898fcd391cec6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a496ed7dbc50204d0af9f0142f8fa0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58938c5865d553fa3ce255654f5e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9674bc6a9bf0752477ea0250b5b5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275ce44727d0a511548af0252b2be5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4f8e627d67d21d41a8784b6657a3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81006fdab5becc5a7c1ffa74a9a535d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa581ddf168958444e9a7c09ed07892f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564f7456fb7f896bd2dfde3fbf3ab3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d7e44d65da42cd3f4041b9ba46b86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7100d82f86cdeb34bfdd0018d3b8c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282f83fa51aae3f8971cfde762cc4b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44154c895df4f224b4f6eac037207be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4840cf028693332a050e799780b15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892ed0861ee32788676088ae37a88d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cc29be746909446af06f20f9e71e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba2a4aefb77fea267d20ff3be6244c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746c789386f5856ebf862f6c18f0bc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf785ca74af2e329107eef7bb6cf81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965ba7408fcf9e73afeb8df69102fda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d1cf6940dad087a2718c7757a5a67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8184bb0e25ee582777eea0ec5eeca3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40040e1e7fe4edfce9f5b3b11d0cc08a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc368df4e66acd7621f199e633eeec6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1624264470da34a1b7abc11a864e786547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3de05c039ba740f78cd57d7c726ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397f1cfec0e1dd9e24762fd75d37f83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5edc61dbd9b637f62c1ffcbf7c846550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3980bd6850f4c256287ea4aaa200d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae94510a14bcc4ed60e3cc4a9afec6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e78e2104163966c89e9453aa9d5f45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d86e9298e295adb92a2b7853a2744554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb76fcb413098efaa4b4d78c8e94b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487c2c6a3098200056600b298882f0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f02841e4c700af9f6987847d82ea1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa048a3e15b9b9b49ab52de1bbd5b122558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efff6263c6e8cfbfcd80d135765c62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a04aa8584fcf013610c0aee3794339560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531a3b1d92be0a016f2f012f56062f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427fab0aaf948406f4507c9f042ecff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416b30d7343117e83402d0ab65fb74c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34844e3ee496185201ef3c3944cd6c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c35daf1c5d1b5c2705c9b44c49cba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae916967db2131ced7861c7f20c0f2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc78e58ce612b64dde71d115f76a92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7c272fbc2feba6fa9e165033ec04a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cffa51c220655d18b53968141cac69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980d5678bce8a28a2c1589ef0a6fb31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fb3209ebc659cb0f11a35d066ad13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bd44e4d8cdbbc28b162e4e244b059572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cd70bfa751bc0d3b4013b71b0fe73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf925c27b92cc92b74cfde285a79a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9b6df85547edea957f0237b57c9cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567872c05ff7e4a219bf5773638bda30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959b03673f40c4c7614785bae755cc8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45be3d6e87a768c3f9a2ddede051c54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aa7fdf0eddfe40a5ad881a567bf0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd0a4e2a0ebd36ecdcad521c5cbe2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f1db0bd78a23b0ebb3972cb64df78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad94cf7cdbd54d3ed7f38394523f7ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb01194390f3e031811b162ddd83749583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad40410550b2cd0748444edcfdd2424584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af98c4223c54aaa8bca63f0f408f601585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d7caa436899b81a4cecdb7019e6c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b543b6e3fdbbcb3d9a2d7224c690ce6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a570b3a00ae34775cda76878411dac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b531f1480ef93a6946ad4bcb997d4cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e65c5db013ebfb9efa6b2ded819f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58abe50cc65c8801cadcedb5667c0a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23871467c0ebab80cef63129d9925b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8f76a29e480adfdaa13114f94cac8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892afcb721b8671d89f9fb855fbe79e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20c82fa375f68a4e1162b3e828c4d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8980a53f62524d854165db69ef6e0d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd888c5e49e74c07c693b1ec676c855597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c4963e65d300e6782de40824f492598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5f4ecfb982e34a8b17ffe8e2fa15f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d222240edf73c57a6d78ed4c7089b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3c5c7a46108b3c3010456a6cb22e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2be9d1a6c499c8e1ee60bb259f4738602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4be3ec4cc72226d52a493a15b7463d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6111e4d7c2bbad1cc46e49dea86a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc25085d3f0d0b5e0af029bb23d592605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbad6575e0066c16630c9d26cff464606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b4093929b7e61dc436498d4ff40d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fc9eb87c186c5172c82a712a08c18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29e259f8d8094de1957f3cbe904c8d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf3e190f969c1f3c51c74e23411280610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7f9efc78a49ff06c3fe77a2deb8c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1388354dcfd9fafa5cc2b3aa3e25a79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ed0863a5639d8c91440b06b8ef54f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663bb89e5790a81098cf6d3fa3c2ec7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c480e88dd67053455d79bd4e9ef79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215a29c82de6a4f3fd4826cc828e848616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196869bd0b8c3a2531e21a6f3aa184e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6080f76a536249c00787e7ad87951b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3083d816e7a07ea8390d47cd2a92adf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22e711fb651487714c5838357cd83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9ed922a867a3e2f0df6ce2568e880621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc1fa3bcb89029d75b617c41d301e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6a8608f78547b0e55817b0b2d1483623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609775632303ea1306d05a7b3f3eb0ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e7735d5488a1a671675012bfb1082625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868633cdf6406ad4c8df896bdccc5e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d9cdba10b961ade95d2dd50f41b89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78089192220db62dae4c5bda14e63e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff12c92cf564427c01d51612c932803629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f13d63c46d0220df639f25aea7213630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4663981e31f01d6c8f2b6e6205b7e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bb236291a2147ce2ca9860ef646ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f40e25871b2d44d306e921613b2e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b1d130fd706e4b5361e52d1aebc9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a53702d41483bba177c02d652f343635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314bd93588ef94cde874ad9950c451d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273406214dc614c7c2cc5d3a6149a98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294ee7be8b5b328f76e639c857f8bb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1959753b6fd91022bd4157af0f32ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd781146d58dbd1bb53da004804f708640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e9bcadb83211fe826be04505af4f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec9185e853aa4095ed928510c3d9f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31a30c87a97aa36676668836513144643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6d27ac58bf6bf764ab98fb19061a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762f4c049e82ef119e5fce4195e9dd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396c26ed32ec913ccf7502c8b1fd84e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e92d6e214fc8a5d9778e7d8a7531b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23a223181789f396b0dc6a35a4373a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f2841be7941e9bf060714e62f09d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76637cd9d9166000c839354020b2deba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7de5f17ce956e555fb1b13c6bdcf9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d145586c6e6683e16a36487a56785652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9fbbc5c359d67701a4f9ea91dd743653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b64cd695ad57de09d54f0a9954409654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594534228d7cfacb80b93fade784d5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b836dbc7be2beba4960dc112e130d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db0659d89a5e39e7a64bdfbc46cc5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a006b4766c6a5fe4809ec4f0ea6761c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ad06d9087e3d3d1bfb151b3bef76f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c2d2375893bee0ab03bcca8f4617a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861a4baef47cc37aeb85674c16cffee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3095a8e944804e3aef94919babaf14e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39069e136d74ae2b18d037efb5585c47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8a61cd4a5297f780669e16ae0d7c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ab0bb7e2faada6c70841606b06d4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c8cb1ded6380a8c8bd12377e62116666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6146f8765ec13d2f97a26813c3505667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e9ddcb23fe1cf12eb75954391f6c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcd8895a07b1a2a7081791c5909148669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940db33afcda82cc14b9f6f5e3396724670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c08be5b60930794d99d8a4badb072671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9449a6ce166dac8f3e09eda56d8ad5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8c54262fe8a3f92d9f0c673f69f45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897199316c90eeece19e6b8456712495674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e40922d885aecd5dc81bf05a87c86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a7f3f968ce134e00e5210d5475fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c2f0f5b1e722d98ffa6b094a9364677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1faace94327c41a77b14ca2280e9e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7123b68ba92d2b2c759aed8b57105e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9f35a4a1feb76dfb2ca3a3e9f52b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d5b5de1373e9b7ea0239c5a107bd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef163eb4eb3e3e2f7abec746f2b5588682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3c96676ed3c1730c5ba995e955a55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28425e7fde0d2ee9168f2fa1748a4b41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b96b4668c3f11ea03327dc3a1497f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00271d43af7db91de3456fa813f48d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a267b1d069e20dea47974bd48f64d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f76613c18a85d49facc26bbf785f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1dde8553efa587a8cd620e8333e59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5ed507a164529fdaff69d6698bebe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940e94d2a6198f1ca403e02f58ae4f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cabc161787090ef8ddc7684e5d075692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ea3f432c1fdf4f3c6cc5816f19655693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c0382a0357000387ce2f0c260d0cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fcee12b8992e6db7813ab121d4df5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150f5988dc75abe4132d0cd9be08f3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082274714567080d22a1523886c1ae99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a59695de3902dbffee0a9d1f15710698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556e6c18f988b6859185e07cb6698d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4500bdafbc0e2e19d3523447eff22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd246d736da098674e2a34f374b418e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235becd228e95b83a9617afe28dd65a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033183b1310d6510aaee3c3fd898338c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52852af422c640d7cba2c24d47754a7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109624169029399542b91b14ad987a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555eb5f6809c4fa91d1d4d0431b8167706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98445e63b0f2bab34b2f1dfae1feef73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5e1f69d9cf151867aeb3bca7daf44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852f45bd7b208b6e686ecd2daba13cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2994e08164e8519f11ee601897c45b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1f5977326d3887b69ad495810e49a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d2dda21bcdd7ea8cc33c2081615e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3b20c377ee8142c3af008e1e52d5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cd947ddf7bda90e3e7e2370047b7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f688f7a3e8e16bb0fbc4c2b4d28212e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0d0f1ef5e40a4ba10abdfc2d539a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3611790a55e8f39a83a50cbb64422e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21c5965ea2d0ec719e2807ae2e584e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf7f7c172d5253440f0b8ec262cf81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c5dab30833916cc28760dc30873e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4fbe49d22617528d3b19e602965a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61948753db4a0a3d4cd0301094e00c33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14005ea0ad94cd4b81c250b73165f3d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2bc8a225a822c38f1fc6b14845070724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48177979fc8e01b106a26c24c620caed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdd0d0b36ea52b7162d52b885b5597726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe92a1f9d4bbcba9f9eb801731f088727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a54641bf5e1f40e0fa94b19c2e8d85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ea7fe236b1c56a8381bf31d95524729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155ade641a40fb9c69fdf6479829be9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426c24d9bdb107fae4f558d2b975789731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5280f51a145602035fd6aa29fa0db8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a523d59f30b6c2eca78d594478609733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525b45fb6ea7f53d60fc5355bee9471734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec38eb93cb2fb3e88b29adeed1778a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cc817130691d941e619241619fa4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4d341b8d69af365dc4ef0de29a60c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f943666cb231eda65c333f6dc4f6fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac931c64a665e14a58450c19f819090d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae993d6fd774ae35462aa2ca5328f187740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c6f2919718637e6066117b9e088ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a592f6062fd8ae8a888f04c727fbc6e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb347b3fb741c154c9deb0f0a8e34013743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddf8064eb14c5a4e099a1269999144744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12b0e5f0c6906d9705236a88ee6782745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeecd3066d153d7c8e4f603d8b3bcf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a4ec8a101c1340a5ba9111877f88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e07981b9f4fc2c8eb1f3beec47bd02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc570a2c06fe6777edbd0582dc94e901749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408f8fd3609ae286fbc8f0c38a7c6a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c38df5a1d307872ef014899937669751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44971df4d77db0a0312d53450a389de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385822a3bf5d209ea3dcc90dd835d4be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc36655f340e776277ec7de6309dce1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19d6d130a53acd4c3f6e1012b60cab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3000a66973da9fff505a23e7228808756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b754094c6cfde90ded9f6d270d20b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1bb115b3c040d05a00180629f9b16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6efaabfcef27691f0c496f94e658c2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>