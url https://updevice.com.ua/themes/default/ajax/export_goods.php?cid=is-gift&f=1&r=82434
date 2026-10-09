--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872c9c2e6384f4f85747fd43be6263a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69992184255a281b135e8458c0bcc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1b48f2ea17a30ca1bdda837a938ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc9aeee496fd19fc5851ded29523944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7ed93fdd0827dd7d86aaac06595ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a151ecb6b52fd9e6683914e57a4c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40155e0422f1256987b06f2b54fcf59a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e7ea379d369f74db72e1915dd2ebd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6d36d7c337bfadf09c96632eeee279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98802f6686f19176166e5e0624699c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd60700f0839c02ae2e3a1aca47b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae884b4ea27f8c6f88b79f7d149712c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d96f02189edcdca5ec9517795a7ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec49ab4a8711062635203742f22249d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3269819f85d26283a8939812371bad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5865563d4619aeb67fb32949c17f0b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a370ae4dd0e65b7dc85a9472b0b77c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09bd6547723a67fc03db9df5cabca118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bff40313dd6b9cf4fbc1111992f2d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806647df41060d7c41b045b727537bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf2eaf116510eee0335c0808c81b7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f216ada236835d27186c1931fa9d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58accffe386ddaff46bbb4358a92b29c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94565148e452bcb2c31a2d06720bb3ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8573d713f3f3a929804f3eb519cd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8105cbd3433ef04f8816efe9f546c9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed392c3c5c88ddd8ff23230fcc39a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6eb7c4a37a1c3442ca516217de48d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e8f1e4bc1ca683ad496fc0d0f60929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6670b122d1e5d256658f7056312c1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e37927a9e53d2cbbff7919c210310e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef29159a04e9328ae0718e7e6bd00da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1be17dbcb2454e4c4b9fda9ba226df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a4e50fe25cba8d260ed6ee931d3d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb69c08a32d291b283967551607641a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129778a6e2f0a9870bdd6a1ed936ce436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01c72a316f336208cdb97a43d98b2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f156e93cf7700b49d63c2cbd04193f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1d1679a83dbffa74ebbd14f725f1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21e712459d54d77c3fad807744975840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012144771bc5f70ab238aa789b8d15d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500f04aa15b8e37a140d89bb429fd3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40d5d1962ccc6229e75b0cfa5a84ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78454f1cfb9a043da0846670f5ca9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99e198acca6da0cf627bd836ef9a0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c5063db872db414a873b16f424cd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76ff380ebeb3ef79a27e2848411e5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1341992519223d45684c25f6c4065548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df2a99db4a8d250225e95c82cce95849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfe79bcc9d8e9cbfb69b5f1e39985150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921bb359bec3b3401a1d32f56a8a39d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0141fec47e592dafdbc2e37b770856352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9668cbffc75c34e8f326cdc167a9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a246a7ad64252fc927d41ce273fe77f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdeb111dc12483e37a7579ae2b745555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da252cb997b57d5da9d979b400865e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07e5403e4e792ebf39d567829648eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51d43e603198346be83079d5d0cac258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed95939b88ef92b5ad5a09280a694f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d4e23a73c46af35b1efede5fce2d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01536764ec255d15b15cbd4ec77ee9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243a38ad1dc9c648051f85ec22155f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d779c8834847182ab50cf305d834563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373d73dae09e7727968f66b771769c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d5f37d39113e4effd28e21eb6ba4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff6a88b873eed5a2408091fb6dbf4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fc44a910ebd1b3f90d21f54030ab367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fe60f05ea955fe61b6b2ff92311e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff59a773114a1c3e83cf34b287113869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aca0a0e4f18415e76dc72c4aaa6b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c326c022e81a339c27d6aa7ac442dea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c75603f1e68f36ef0e17d0ca333d3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55794aa84fc15dc1bce8f1c2e3fc4dcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aad4298b452c089a1df19216116c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a8e9f743e0b8f6f08eab446c8e8bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe62911375f5441551f8f0134318c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b93abadbf0a840b275d3aacbe533b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5579cca4c59bd1cbaed3256dbc0d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64700a6002bcbbf382faa84b839e4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c03bb6d212ae755bd82b7a1024ba480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3ca84549fcc2db4ac3b4479821f9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517556461cf22026e41fe0142ff8d04682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a33d8831551fb0edd657dea743f6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7ad8d4efe99538c59f035b590720284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711808a2ec9b7432ac502816cc430b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b7669798d1ce36e9bd6cbacce69c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15098c4e4d078edf5667b44601e37bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1871faaefe4043ddc6693c74d5cd04388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cd4583d7b5649af1e22c016a4686e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53b7b2a79eff10ade73bcfd8ba5a9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe10f1de94bdd6665b9db92f64de3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa3890412c5599fb74ef975af4767a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4359db42b52fbc89d4013b6de4366493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38eabbb261f0752819672bc522c88594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119750c8622a5eda3d98c5e0cd844fd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b482e0e389d3a936ccd5d642a8e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49740a96685691f62d2cce99f711e64697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f71fc4c23ad7d1765a3709c82e594698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26b18aa60afa0f72ecb67ba820271e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe93c5a97271582a78baaff563f6c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df701fc853f91e81dbba6366522f13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a53b7464e916809d2ea16938a45d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f60da0baf181029d668e690d6d5246103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1859c5c94f23a2604525f0314b34c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a1da8603d33d48227ceac32c29904105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d9f20f04d0c168d0ec9820d4d64c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cc6f81abc332e3792c14800f151ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd98bfb525701e223c15e5fbf98134a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de43f9d10ec5d242e96a77a4a361602109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df465bcb21a6d70e45186fd61320ca9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b4983525764b73171660c12fc03ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06a0fd4fbfaa028a1f79c36ff886f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b19b0d19acb7a1e2989cc9b936d312113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f85bde5f134d2feca1ff031d86749114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8661cc06b92b1be0364a849726e99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9cd7dbaf2853e7b15abdc1556049b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3ac6f90a4f5a36e3613a1c3fe23d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb75723f79c07c34e9f0d3de7a83bda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cec9a0d56aabf99e4569e03cd1d4d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585c3192478896243105dcc554c381e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b929416e4bb73a66756c0123f762d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f3b6fe9c43c95e92667776e518e40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51e75f40fb1714c72d581504cde245123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b454bfaae4a79f737ecb06d1c03840f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3e00495710d1b5d0ba143ff1e7118125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c1bad3282f5d75b84f544817c86e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a6d954d1a072e0d5d3a7020d2ad78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5a8baba83def5ec89b7409fb6c9bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee43ce63661f1509004f512544eee02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a02d33703a07f00a2e60d3550a6243130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226423ca500b22abddc74acec1c0c81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d50d7e93be9cac0e9665028412a65b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c433f800500388ce856c5dea933d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151512da4386b448256d19f3811e626134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90644610e978b416331e4a5a0e4dc94a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b25ea81272520033d5a21aa6e4f28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5a8a45604f337399ce227f49e3cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54027e3b3aa6b9412d5a29d454d002ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e28297ddf48ec15c6469a8acb48d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba672aece91d013343bdb93770fdc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d645d5dbce83989f4d2b2ea38bf90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453bc7d04e16ca938a0cd52d64307a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65125e65fe776a2c342b0f85433bfebb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4089081c7e440a323ebce87388a38b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71b698de8cabd03e853c2d0c853227145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649764eef73777284d8fd6f7175d9a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261c2a6ecd0c188f406da934df08100147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569c93916b38be0a214e925aa0ec257148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fd24ef08df14022ac6808050a8bf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03c8438d75521d47f634cbfee9f964150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de3c4580a69a5bc2cff01dd35659f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74987253ad4cff4e0c6f73981fdfe002152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e328255dbd0a71e282fe9949304ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a52d2d8885e1ef83d6e326c46caf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a163554248f686b94c3996f96e5eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442f0fc488c9a2e639141aba3470911156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809d71e26887c5acfdcd48da3234530157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289ba55a26e4a7463f9c8959bb416a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12902edb56a378e72783eed21783bf19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e99a8058c18c50dfcdf2a144db9653160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd279b7f1825ebefb400e839210ab38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dbe27c6b249e2d7e7f92b4fcddc0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6c345732de58950b10991573d0672163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72520f95619751cae9ebb606c0700c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5a00d8cdfe89a7e979921a526661c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2977ab84d774b178936a2f3e6876f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23d8665a0fa3239b8b836a4f7d0dee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f009d0c638b5b60ae7fa5ab840bdeb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f758290823a7f75159ac9f857cc6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a741f7af228a57b9ab5ef739b6060170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc270665c37db9688d3a69900cb7cf3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ebcbfd1f451b0e0d37d80a6a8301e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0e0057769ae6e52fbb2804f29b655173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0c93b41475449ca03aa0687305272174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2aa15d06b1c1c5993ea8fd4fbdb27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069185c5e9ec525890d5e74f8813000176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7999fed41cd789741c1c6095dad2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72857cf4c912b40074b8c77fe804fe37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0a795aaa79a014dd14098d87a11c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad12a5f3f2c2b246f845f362c18644180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98850b9e9343a7a2b4afc53c28f6f700181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce47e460f10813ffc39615a8bb05a27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b0e3967f129c0099fe5c0454ff7ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc683039c16c6de0bc9c307163973ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f8f26592217cbdc5d5e6ef2d51dae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329f898b8cbd3bf8328f9b3db66fd66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedfad969dd7d82f762a51bbf7e8213187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976c07e8add3f410561974ac51c3d3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe551e741483332147702efd8fbd5a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76162bd3a5b000cb14ef1130bd942542190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5de2c5d246a3a6534cd5d3dc14734191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea842be107f7a9df42bf9a9bbe73eb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6439badf361cd7c182b1212f7f80aa3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3608e68549dd1f727f4de522d2177194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6759dc5491279036d4766d938a5097f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef09fe59cd8f401dbb2effb097914e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8b2fd54a341ed75196a05ce099109197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346170771e14e1f847cecebd41b9cd0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453744bf753d45d4a52e32e87c2d374f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d67919a8dd4c46978a29bc222f79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec924285d7fa86798ec95e9571006b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1cf3893300468d0d37b9b073db6c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d758318d911afb6b072eeb4848db33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef29830e6fa4a6cf5164edaec81247204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325452c5d8a4748f776c5f417760f53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76b5b0b6662afc1d676896b0f9458c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfcf7e4a7bd6e83de7392fae734e50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abe97e1c3d041596c086057e341b11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365790c1be5265ad3408c987929b1600209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67f018b50ddd4bb5f4c8801bb45107210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa12d2aab42607d4eadd81358a026fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6908f0113f94c8c9e4471a7950c0e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec52886cb94136a6dede9f0850fe890213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484fb5ee582ba56a68b6c2ae9515608214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaa7ebe0dfe1edace346a93de8e9a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c18fa6bc41a1cb7a272922e652d11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef021f4c1e73eeea4a021eaaf7bcd5b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf5c8c776f5f0fe3a49c9b7b595c75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418fc999176c0abfdb54659ec3bdfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eff031fe43703919c207ce78f34ed1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32179059336a2a7bd7b5dd97374b8a1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f3952053427d826e535351c4aed00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d89ff7b15be07cb630457c2860e59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01662c641261758a207ac4cb244aabd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9e8968a7be13db1b87d1907e77f47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6cee07357fcb5bd9a02481ef5784d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b05b57b24175616b77c2559e21d67e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064f30e94bdfe1d6ed6db12b303aa75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2e7fd36463bbc0ae0b18b1e7ffecf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44706860cdd37e3500665b00c5defd9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bc09455eb0bf3035a665e43e42a2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e860c1f4795551751294706891e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27b6bc226c0120b840d73a22a1ca31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a960b0100fc28dce5067ec1770dae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c76f13fbada535fad8d9cf5104f80a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795367c28415baebbda536654f0c3c74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0d14f6a0d1b41116465c6c4f78b8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841437c34e26c4ab7cc8897e6e30950c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc26d7dd313248efba16baf0eb3f55f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5dd110fee4e600be28b2c092e902d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ca0e9ad872990ceb125f52bc6f8fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd6b97379f00d3a64f376b61831a9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682ef4c198b19f715318403688f5c7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36021f827c8672383a4ccf8b1efe624c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5661d7983299955c8f5787ff57652245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313870e5cc55b018de8971bebdf8b03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63176ed26af3c6b681244948708a19c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96166f4e2320911b8a7fcf8f65cee9f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d485fae810bccd17f067659db150b58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634fbb1aab07799a4b825f4f8ada1d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed38071a105425499aa9d68a1d74c53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8798575e3cf0f84e67f415e6f6cdff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612d358e7f8a04711d7403c0550bb49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f501fdf45bc2eda46dcb4e6a87fb85a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8df5dc2eef1f4c50b62f6ab149969255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94a192152eff5baf1cba2a0cbb3968256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2fe857bd2cf7bfdcd50ee777bd4e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64447ee27b2445e9b42afd3feadad2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b9f5faa010d405a49d402387757ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b8c7a383b9e89d516a63e40f63e6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1c0a830ebf55e04c371e97b299dc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf4e3578e5da3b7d4062884fcc953d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b0627dbad0f0101a058f3057673a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647617b728abc1976ac469026e73d04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cf185a9acab20f6f87e9f7c66b2e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e44ff910fbd19d8f5a80fc898067f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07241b6de0d9a62e5e5b03a4e55bff9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4387fad48861388438699ac1825b46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3948f112894ce97acd1b5e93244743e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfd4d9e17d7398508fa8ddaeadd4d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bb487fbedfac5dd8a834afcd2c612271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282536f4ab439ae43c9eb3c09b15ef9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacee2d00adc130ce308cff9b464ec7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cf496917b3201674ff96c73ecc394274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d464863a0021f018c18bf250b20263275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4119fb133df0b6d74db36af9e366a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34186940fc359a0ff6a0f6cf3159cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6d00250aa6f304730956cdd0d9f2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9ae133dbc3ae8b4f13933e6c2d1c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23118015e9996754d08ac7281a7bd5ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665fef1f13d72d197272592fa868b0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaed0d0247c2cc810715aacd9576b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273cebc3f6b223c3a008559bdf13da7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d4022f99b01b7c5bcdbdd1a02c69a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109be7b978e12f5985d1b01312a3718285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986c131925abe73a0a99c4cf35b3b0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b440dfce903826f42e844c68284f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284489b1ee6101e19be49847013ac050288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e20f3809d77d4f357ae7a7ee007894289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac22f4c3d4f40e120086daae951487a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b812bb3686d6a7a5c5b75432beeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad645d4f2faff8f5db53f63c226a38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f08a4b8cced53cc5c7453905e4f93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975ccdb7fd603f6a266ce85d68e497f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1d419fef6686baad5c0306d8e2bba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b8412e2d249030cd5f8fd5b79910c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0f1512b2e3f09ed64aecfb3ab080b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0414f28357874ed2cadc3488fcc082298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b413124d2dd1639a7b9137ac57cf0f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491936ef6f2c6ada8e32d000b8eb693c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96a9fa4e3d4f03d64d75f5a590de17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add96ee3c76bb8fd24224eec0b27459302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19564e79f9ab7247540bcf4f3a1d7194303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa7799b244cfdda0d4bea06ebc8599304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06422f3035bcd6d7d40934b3d35f61fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56c31146b53fad3cf69b037fe4e2aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b634b8efcd7b2705346340fb62279af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe77df656bb12ea9b0082b85c0a42e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357e142c74f392eab0d86649bd1752a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ed21ccae417bf2afa5a5d3f3dc16d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f66fcca2b46faf575e87b662af5db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df7caeac5808c1decedeb7b2c8373b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016c0610bc2f29a51985032532acb2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c3c7f262d357b2c0c79aa27c26608314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901644af80b13d441a4d08f2ea7772c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a3891d2f1971c35d3140f2d1a2915316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2a60f384f666149ed38fe3affc376317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6148d21a66fed767a011862c46b1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a13cab1abb45a5898c58f5a2e21fbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0679dea4e7416c6d249accfcb05bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4418f53d4deaf524cc512d6a3d103b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5f4ccf2cf54082580c8084d351e95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12680f3a395c944a06f02f7bd16cccb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d4185d33efa716d5c050e501196ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8228b98a8bb23f2e20123c07e5d2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56ff274ad991b24ce3b337d0abd4a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c13be127808359d12dee39a9043d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cb8a10aec2800421e3d5224aaddbf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4aadb143565064c2d412629c583745329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddd3198f0335c6bedb39beb86061fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ecf518bedd4bc23f0574175b55fd9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ee3ec9775e9f611f86b163e2acd5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16d0220d6a2881994f051b6ebfecb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f31e518b19940285d98763a62fd7a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfe4a943263dd50dafc8fab5f05fc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853f854cd94d6428b536aedbc91c210336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c938a498e061acefc52c72689a6899d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fa4a90010f415bfa0078291ae7a64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc61fa8553ddf6d25e1243418c563f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4fcbe73cf3fc5d1f27cb2ae34abf0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2cca30a1a4ee60cf38fc933dea426341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa5a97ba25ec05796eccd323873bd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23afdd79f407d01202f057fe266c4fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc029e30ba0c6ba40b21caa3d432726344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b319d2bb5166b5939121ea65a88d1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe73809ebedbb3e74679072add548b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e6663acce804db12ba2814570f735347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf9e92ff9ebd3887b3a79291ef3e23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4010a2e1977fd83544317c02b2fec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d14dc1254e4493c14c307609363b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c416fda57b5f0bc949a05fdc37979d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97ef486ec48b0cd62a3ea0bb524956352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a46d32dd21a5f6c5c385ac19296963353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d5dd49a63c9673e694a9963b36940354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b155ad84f7098a6cf7bb42f522099355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf24b6e7a829ca98b079dc6a29f96a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290895516891362ac72b0469d24ee5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9557de65f0bd2802cbce48ece8aa6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9eb68c677693754a346effd61a44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f2bc87e89413d56c8b948c0ca6d52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4304f48f336f700308477537def5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd90286b5c942768dd401bf4af327c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e40bf0fa41f3da6aebd0fce9b87724363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7e93698dc82c43c59e51fa374a4fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f9a5a369c07ef7c20b346a0b951d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191154e0a8e659de4415bee617e5bd77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb606d0e6283a3b76e9ff4cc8d11d91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b31425ab77a56a72afc0a9f70154e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c800b0a3945046fec291b9f0b4c616c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997b6d06f6d9af43dca43e1abe07d66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8f6c2ae67769caf27f1c9e140f1f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b165f5f366a463038d548ea9ae5ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87364abdbc86baadd45b72b6f1797996373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c8122c5af57539befa2f215c63c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559ada8c2d9b182ac92db111b203163375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d3cc29a65cc10faffdd10d4a9ad25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb47d1807fa658f769e78fcfa5d491377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecad5d817a7f2da7df80b71b02c752e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4b165ec9af270ae40820fa8630d71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554af423f5eb9a1d52483424eb102439380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb63f4ac257cca7b42017c2f32a86bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efa774692314fb09c76c2556321dbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056a6e48fa144b86d431e0a1f3f8cca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476326b27090b0d8389388dc51531bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f45d54ae41e369eea4902417cee507385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cd22fb8f7f0426c6d119617429876386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ef63513759460937b64eddc7114a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d75e05996fe50a5d71889aed8a77df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b240d8a82755fb517c96c98074c913389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef79b87a191b2131b64846b8ba3bce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afb96451e02e43af303759b7cd899b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb741c4627fc08e0581dfe91814962392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f10b8fcec5f82ffe24ccbc432c654393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce346724345044637e1da4d6deabe6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dae87bdb1bb5c8635a8b4290c0070395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19e814766920047c8a87596b185989396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610af3342400b4d456830a3fe8251f07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e8d6706838cdd883f5825d05e53c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a14809b1f808aa81273a71b55f2337399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e1e9e53fc61861cd20600b19778f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b6f056ae9ca1dbf58f007d97a8ccf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a7468e053e36c8ec84ebdb8977920402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88542bc6352165a3dbe869f86da1a412403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9461cda558bd102de6ff4c141a72c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea2b069c6eb74c891f58ea134c355c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32388b6d3e1409123496349ffb91c97d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613936009a94fd13ca00155a3a844d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3a3b5cf9f5f96c645364923bdf3ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7e8c296305c12d9ce488d07c86c9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da688ab839969950cb3f7b83e5c090410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a89da79ed99616623a7a3fbe6454eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6ae0b1aff9bcd396bd39519d0ecc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8c773fe6244accf516e80f56469f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e4e5f6f7f82bd7b8cbd9e10cc1062414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacabe8630d8e088761e3e86d2b52e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f3e610823f796a9611ffa138c2745416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ac60e3ca7e58452e2317b99973a32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251151032a52e51d7b9d94b936c7195418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44041bd59d64a34600d80a00bfa418a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38337ca7d7e1ff76e941e55f205caef7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222888ec91eaae9e213bb45f3d4b5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0823b532f10ee8de6ba4724187d417e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef093d96337d672d7bc795e255240f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971c3f1b4e2fdccfeb08512f8c67727424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c15d6cd1b55ad4d91789b5024e7444425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b50b082710772108316a72541c3d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bf7fc3b7d5185c0d4169bb38223a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90026562e4aa15d2e06a76757113a888428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd361f155aa4d2f8971c684c7c306ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0991a7145f6662918be5daf2572b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0012fbf38e8499f2272670af7bb1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be6bb102303f80d4081cdaeb6215f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc2c7e90e6212d921198779485a2fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1ef6b3daaf8b18233e98c395ce866434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e921f82e8bca11667a4e506abc4313435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fa641db1cacabc599e3619e3cbe0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d9ac7b1f48f11e0312bbcb4c6db31437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80646e1b34126cb018586f15eac5a9b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2405cdac505e4cf88a8c6b84164d20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d667e0e2272bdba982e30f963f4b64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18a110485fca8e9e7a1fa23d92a187441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a12b264ada42c8e32c85ce8a2f4580442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba39eedee4a739fa6fe1344ea3dca14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416121088660f79d133c7f18a7a58f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf634af69457b690ed385e1c00a96a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab3128e8c4038cff9b50a78b9827da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6318bb4bbcc3aa498363f8e9f510a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e76eaf9da3eba45324acc2420ff2e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51444ff2dd7cbc8b3cdbcfdc20fdb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab4ff0958dda2dccadf62b509da05f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c530272ae73962b544a5da43ebc991451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76165c20a7d38d4eb69bc2ef0290a81e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea583b39a2129d9e1269b1f39568e83a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840dde18368a06efe014ef450dceaf5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9c3f4a8da5bfda363fd69fed927a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06d3e679463e9f3536e76587af6e58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e197cfaef9837dee0bc3ccc8e35cec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c44b99a780d957e1dfe2f24c021d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce678eeb54b843619c7642285e76d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b501b2fbfd426d09a66d5a2cb440d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7a358c176282d2afbee53640ab7c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b95da283f9cce4b81b13f90392678462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe08d1c3aacd106db0d37c93f409ab8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273434b425e12a2399638d425d06ff78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e72fd4c70a95ef2d2555ab1dd59c75465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a22aef136625e9bec6ca8413907440466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa88d3184897e5323c08141bd01eba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374e3807aa74f4b10b47585db2228d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c26c0c62ba089b33d2077194110eda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b50b7c1ab312b150640e9f1e78cad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f224456d53a94dbac15553e1dd2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45cae6245b11cf398c2bbb613df49b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40df296f1ad17274c1a57d0cf198e36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bc7c4d7912061fbbbee5388edd9ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf884dcd3d78a70d32fdf786f8fffc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add67ae831b0e7ae291fc94753f7e5e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626824d67ce8df135a5c80be04ed1c5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e4c6f9eb820567be936f87e30a545478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65e4155888a19917595c945168a885479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e5badf22e1b2b5382c1aed720326d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ab7e7592ca7e13e534d08828ec738481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd305344f7b6274bdc170657bf1e06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d923ba0dc2d5b07639c9d6351f43d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cbfbf3c7a3e48c9b638b479b61c90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ab217cf78b46dc023d27e17b5de43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e30ab78b3834e84a80a40352c0db4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a124755db2e1a457346941b4c777081487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2277ab994662ddb3f5fab8333c33fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f097b2d5bee874da147c9cddf60689f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2c6c4e967db26962dc4bc09bac734490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab24cdeaf21aeb2473f7e9fba15411c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237a0811e33e181ef75bd6f4e33fb7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996feea63cdbab82d03f03a2b04c9c64493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7f8684931638871fc97572aaaa241494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452973535024fab03cb8ea7897536dd1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfe2b702e0c854282bd6228f085a74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eea2a16b9058bcd70eb42500d1949497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722679022e4b3a9d5dc546d36a4b686498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddc250322f71ce8de3148a4bb0a8ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b9198e8d10f7b228dcff31ae54e4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f956946ca512d70e0f4f6a63e783d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c98bceb53945c3b4fba4580d0a657502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da896c126b6d78c84893ae5b3a6c4c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3330367f29d1607dd440f07ce81d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4ad6efec0d4e1419f88371ef9643b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52492b926d2704fec6268d21814d9a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e35f7a58411cc142a1c0cc3f193d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3497b995b1037515fa66255b21e70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4972549fd8cbf066f0f31dc82764a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58047e37b5a3a5f8b1062de1ce01286c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca5d9330bf888cd1d840d7c15ea5b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da2772f5bad7b56b1d9439e5905032512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93970e579bd1ebef22a2d2f27b00c9d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3beb8146cf513d022b9f71002741e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de9caf03189f5b3198da7ec9a2f7a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc47705d5e41089beccd88099475120516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a587a1f144c43a42aa79e494c6deba3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf259de782bccd8a85f6f95a22b50a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05106edaa723db21f82dd7e5768bfdb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f796e18842df23324083f3b6a5f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1196ef75af49d7edf4c73fd3e9d15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402df62539d8317a426989c45abbb4e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b45ac60258b8f6660c27ee4c8ddd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dfd5ca7f99db077d304a3df41a1e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaf934f1bae5394cffe305ec4a6dcb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecd1e7ac015839f7f4b75d34d0458d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c1f77c48853e68a6c9b71778a250b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a040ac3951cf91baf04a052fe6c945528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2816a228b630b9f01aa0719bad3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a652efe9e3be120fb10eddae464e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b91be7e18b63cf0b256f1aa39f8e88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138e54bdd5f580b328d90e21138a9bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254786e2ff183014a6cf652e8577f4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98713f982976473c753aa312caf03574534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c507b225b6fb1c95fd76a8e43c6a793535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19fb282cf412b18d8edf0a8a89be27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02fcf13b2afb1e415dcb6cb151ba63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514ad9a374b42a520e97712ff0cd9c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57901ceea3ddb2603c6fada5f87396539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5babfbcea31a5930bfc2ec802a408d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4033dc79e4775e3732a4372a27e973541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56d54582b332777ad79987e5d43921542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fd49a158f35e25d98c4392e9f13ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b571b62de35de6142d266191f3ab24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673bbd8db9fe20c5b632bc3ac3cf9db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2a9e78392a248f81dcb4f687a3b2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145af01daf0b48f20c85ca5af2f5b41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030814dfdc4d7a5c86a46d3afba10f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d16a56de89045dc01a22a902aae10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1debf5dbafc35bf4f5eb7ebbcba8f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7880efb023ac144478227388d48ca30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee4a23733104838b67e34a6938debe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb5275bed2910ceffb6cba52a86304553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddae5cd28a5f2b2f8c2a41f1a54121c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a673b56fb21ce97aebe791f95a3339555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421d5df8f69e506b2ba40159c970697556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d82e21e7d38240bdb929b467b79fda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537f29964df94ae47c312646a329831558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d990a56c2b401e855b0ca5533edfbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fda80486c8aa348f30ada942c9ee2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada9608c2759eeba4c8587d9cc14044561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baa1d352903aa51cee258e389890c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2d97c21110d75f239091181783c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c29e9c8f1b57c31809bf0d1e7ac904564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656e95fcbb93bf2f5bd10878a703598565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9238039568dee2df1a8e94f14b914566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504e560201078b9f138865732479fad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7868a3da1d1aff0c9bdf3ef7ca590568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801adb3f5b5b9f775999188ae446c4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fa86ef6f5ce215573a0ae25f188dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69580f22e03be2eddbdd9d3606b79ed4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8737d7174c368959b1ddfbb420f69d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e00994631426b259216bcc286b31f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be95b0ea12f682a2034bfaf3d796a42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcd3c9cc1893f5e02c685c326ff207575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4131935a333381c674d71be098f79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4114c5ef390d6f7336bfdbe19c55b5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dd6f6b96133c6cc88ebaa3c39abf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821818edce4ace7844b5d7499c9ed80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a39aaadd82e8326bfa1e141d1c2a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25146129f99915808259bc44b6f2b1f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61304e22c293de6eb54cbbf6472dfcf4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555966d8c41750f8137bc2f222a05a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8279e211aaa07d60e2de181db4484c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c261c07e47bf81956f0e651398359f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e90c292e38be8828a888eabac540b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f4491b484a40d85f1a84a696e39ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee23f103bcae4a0d20becbd7e8669a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63bf44d1df7544b39ba09ffd86124589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dce8cb7aedb41f840f128a062a2f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c942d8d1892f108ff0c89d5a4b578b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044337dc4541bff8eef4e8dc141f8f53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe139033c6fef83b13068fe02c8ec2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee46831e73956f2eb23cba4208380a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0579e760940a2a4b135c2c6347696e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dde3d5c1486fbe7d01593ce061cff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354acea5ae5d671621ffe63c9252f2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5d97baf09518bc92cb74a6c81e3af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b85037cad393b82c676386ecb549b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bedfe6790381f9b2086a83c6266dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3bdd74ab3025651368c3c55a71ff3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510aa62c55ac9d010dbe868cc0afc20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77308955652ade7a670b4d55948b6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3afe6759f8b23d0bbab2a09b6cd75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196764d8c85b6a80cd0e3c03a3fde957605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9034206749957984f938cb2a0e0e31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee193e1de39b4cd46874a1131da167607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fc28f8059dd66b6980a5c2da3f00d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726873783f731205b64e20e5f9178d1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abc88e1cac19610db9b9ff5354e720610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29022653018821eb84fe38633dff870f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb84f85f6bb58f674902340753cc890612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f075d25ae46e109e57cf9aaddd1f36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db39edd7454af7062cc96619ee2c11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65facef2ef4caecde734cc72367a6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cf6168b242b992ddd6a7909963f4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad2c277a849614bce591b60949a2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d55d7f5d8fe6a94d1844054f1c593c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503ac0810d947edb2aaa719a0f7ec3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9c653ce20d2563fb366a1d7831d4b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28610453af571f440f1f3a0e147b81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b70ee60533b71eaa922aeb59493e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bed17174d4bb7d32abeb96eb558c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f936700453d12431c24e30473c562a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e2e7e35ed07948e6909c710f06db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15ea0c923e4a36f0f7519643c4bea6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773a41a23f43a24548f93144a0f3bde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce24fedc3b1f20cf0c3c89086b650d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50685835959217855fcab6e36138a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176e9ddc68eb17cb1f53e676c982027630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054e7c031ebd00d75b8c10ff088d397631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af148e707913b01cc2dfe3a912679f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddf6e13c90f8d18f263efd080d046b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3e4e2a8aa3b16027bc6f3ab98c696634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb09f22aac554b12c37d633d7df9052635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6d7f710f3121f07dcaa73189b8005636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c23376ea981303295ff7ea5ffcc334637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d2127de392deba0d7636075df44be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e434e00e46e3bea25923f0d3b5690639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2edc0e1b8fc82ea0caff5e66ec0ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d778409e8fff5c18cf48d8a03b8eac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8f39d57da2958f28bdb66ae7f62ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b94abf1b7c2f248f0d5a91c61af478643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25fb01532b4a74dcea9a5c17050e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6465402afeaaed3cea7501f895e9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793b2af13c5116839b1bdf14f1cb25b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98315b82786213e4b6df6e1d545d9acc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfb1efda756ae6a03dd10635c26a30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96456590675d9585f1ebcff1886f0a2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923de39b8a38137ec967c74d506b21a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef8c3e91f0ff622c5566eb267d3a66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c64ce0f266d4a4fe273f6a9d4adee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81302fe1d1a63c9fd70d036e2beb52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a8ba1b7a196103b5d3742ae88fd45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e358ad6efc8eb3913e6612b2cec5b37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b33d4292285bf891a66b20a91fd20f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35661f6eed50b180e1c9cb80895420657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0877c4ef0d84e8f34a421e1f1cbfab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46d19b2280d21185fb588447390550659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32211e4b2cf878e74c91b5f2918ad47a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd2e547ed8ed52f36e902ce2650788661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfc954c9821c05d96bd837aba95370662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf684f757d7bbbf8767d621ccbe40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c298c2f4eb45b134be4081665569c4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32096325452df98e0587836fe339bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e8f4deb632bc22b38125cf6381f9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790bd6db990a22ac800885d306709cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ab90359fdc0a3ac9f431147fdf8d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf459a84daf0909a8edcc1b7d9d0b82669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469e41f14e562d57f91b9141591a5e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc1d106f609e56daed335a92c2c487671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c263c856a5a825a85a78f673dabcef3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94854649b3f9474724a584d8c781bb10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b6f0fc84a52b7b01d4a8f63954a8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501580dd83aa454cf75aa6d95504bf32675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006600e720301202822ce6076c2ede8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c3e80c25ca2b3a0c345c5326276f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9fae76a78fb43dd58226b410e8fba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aeee0da055bc767c33dadf630d5d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15d48c74ab7b78b0e1cd306ad9623680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd6bef53406588314da11c4bf7039f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b8ac388f0f1cb4357395dd524edab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f9de2e89c10abbc835871c5a48b64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2cfb980bbbce01e62730d4fa6d2c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178a20b54d06f570d778e940b52ea31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57831a5c16f565ff43ac8da45cc5ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47138313704aa5b867c9110d914a71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a293caa8f05909cb901ffe208ba11a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097ee038035b3c81ab9f8b1eb311793689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486c42f92c55bf7fddc035fb052e84d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f963ef094b7b628f7ff4b64a79fb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4079843bf6fb5b526df30530fcb8ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c6875386cb24a2bcce3197320c7a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb19ca44830109994864253f960230694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5221c8298143776b7ee351d1cad9ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45481c2038ddf2abf970b0ea1173307696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076c44c59142cf289fc8f224c83f310697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f44a98a37964bce906c9da50440f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582c94836bf21c8dc69ada23aa19469699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adc972108ad9624e815de10577cbbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff50918fb62e4b244618e81a8e9f1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45fb2d8f20b92c607bb9e8998393d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262526c81ee0b10c835617c791f147b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305ee237722c4d491f8b45964531b0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650209591a86007bf46d2bcac87fa9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe989394611552132d2fb91376a214c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94d29113c0b02e882cb7dacc5b7d34707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c187f372796b3d1dfe3c804cb4a984d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86f72da0821aff9f32b8dd875d9508709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417b353a8e149d9fd2634a94a93c23e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c5404e4348830018154cbe557a80e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09214374cb319bdf9674d070c7d810e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2296f47615f6152c523223f66ad7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a642232c750f0043ef0226ff30c20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d2ee31f49207954a24b86a241f6b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee4055439f896a204d0c90b9b27ac9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223518a411754549a04662af20506dc3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903350ddeb2e80ad36b31d4af2ae21d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed7c12b447fcb7839c855128275f2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4cfa112ae00e8d56010a7b5c51bfe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adafbcb6029b905bb6833e1d306b58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d50ff5f89100a08944dbf3dc20f91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b616507cc61011683b92c8b162fe202723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b9f22c4de1e9d34ac2b5db6610579724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c43e08506dd06a1043f104b12a947725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe279d886843ce8a52d34ceb4d1ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb95a65f31eff873b4e7b59b395458d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcfc335b4a278047660b2bb2fe7aec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061e6829462b418190b49dd40b7e368729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a388716f0ab93a1bae7957477725a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6729e281fd6bfb7c165ea1adf7f339e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a83e199bb83e5ab811a6b277c7153732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521004ec4abf091a3f47d487e973331733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc4028520aac479e31fb5392c9748e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6afd11d40272121bd290845b6baa0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dd272877a6a48175c494d61a80d4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5353bb659059cd3a19fc5efa78c9655737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e0908e560c892f4a5f139f978e989738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952eb0b55b87dcf6e7f134668411c16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954ffe3b5dceb642ef82d59a2664ed2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be03954c2cc6c4fc3bb8c597db456aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45803a1b19ea4fdf5e5d98d4018adfa4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d143a41fac5f8f3571d71819866503743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8e0fd7bd9da4f4bc02e779c4ca888744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5370e860e361158532ce8f4c9c33b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c5e661d3b7398ef32ad860f4e8c5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e41d7f9ffb6bc5bb1e5b26dc26c1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef01437118848851667f513b4faad1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cc2431b7333f93d4634ea567856d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71539d07f52c7afedc3be8ff60b4cd44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9dd7392a37093e0b2b09353304379751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d03560fd758c34f5fbc6bdd63d3ef3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87ceac7ce4ffe9c3857db1e245ab92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6761d500cd02d483a56911c91c0f4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99d8f6743f949df5bf0d775dad0153755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c422f04a8e50e0b15cc292646b437756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cd9ebd3bcc8ccc2505fe69b70d728757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97326613ec3c5ce2cc09ae63b44158758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fffd7f1a0297cd562922e585960d3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefe2ac3970de1d20ba209ee829e84a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2910d89475bdf56080cb666b07b48b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fb3b21f56aa8e4398d8cbd70b18fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4940b70103928889783df7222baf984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a2e7aa58bcd67992f31f2fa1a808f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8503eb66b2ebe200564e038cdc6c9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443caf9c9c1c24d704e228692c1f1957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558082ed360450412a27f90c0027d6148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80847802d618d25e748f029e4b45d82e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ae47904db90141808bece54e11fc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7368a016c161820960d97326e9d88111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2e12fbe909f56ae9673bc3b1b2ffc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122afc24e0c013c2d51ead72fefddee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703a6cb66b035cb434129382334914f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf11443c613fc117498f35ffcf8a5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db684da2e993153fc3e3afb4e301316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b27e361f228cf051ce588287833ac817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca54f18d8defbfc0dff5fb5aa875a2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42870ba2a3e85fd5104daa3886327c2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eb1fbaf6db9b2ed8d85df18cec89d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980176edb0dcee1f50d8ca34e2ac17221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfc9764cc2ad8ea244f675a4bb144222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63ed6b222709f68a50b9841fb0bdb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd55590cbe409832206209e69b69524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a2f514ba51168c6da50282a56e7e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553483c79e177c1afa9a1943af4a45926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37410faf0f0ed26166e3094816f3511127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d64f82167b64654fd53fcbdc4dc40928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6c8396fad9ae9b4979c7b4ed9eb6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf85fa8a53ca0e658cb74ffd785819b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376af31d79f87145ff1ff9222912c9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78be3970f8d80733c54228274df36f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e5f6fbb79c0cea87da70d32cfdac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa07dcb60c438656a35e6b807489c8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c28d07b6e7344f24559c356eaa1e0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ef17db73548c1745a741755c37b6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a14071ba71714d6519a908f65c5a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cfef3c2418c7698e2a944199d268738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778889915ef00d86179758c5a8ab8ebe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb421427b9439ec83355db56e47f505040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796064d054a46bc6fbdacb383f690e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2354153c13af005accfe72ca8735042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae995e18ff4b3623782b12cf04f50dda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3293bfcf68296fad88b7e40dc555c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aec3311d9f5015ab1ffe22ea192ee945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c691cd62d48ad73514d27b40f685246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939af2488effb02035e5b93de42be9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69823774e6e4c5ca020b4e240219d62748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcc9429f8a416aec17234635bb0e0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c911ad0e5dff426732b7e19dc822eaa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ded11382f6783598f0f5e3c9af729a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35cf76d16dd2081b3d0db868b9756d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672f509f7164621d080d5d803e1edf753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85672641891c3066453cb1d420052df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f7a10fe989b77be37e7176f1deb7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903387af7756a8eb0d80f6760dd5d9bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031b040cfe9fb02ce44fee88f5d2bfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dac898d0411e55731e96ee4f0cdc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e27cded30fa9fe50f635b654d7b8a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc51a59adc1958b8a7223824f76bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc21eadff00ed5312d5d505eefffff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570bfd7b9027b48b9f72325fb2927c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a06802d886054a62efbd45cf7b73e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e48bdcdf45b98b3ec91f8967e480c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49e832082db257ed850fd9d957264065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f507f12923a15c06bda41569b0372dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8eae3eab29f76e74ada7b17cb960e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f4eb55d0f55856f528f3cf8e0c5f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d50192c816be2bdab30b05be568ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d728139ac9ac7545ac6dea40f186a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2b8f14631ef884e02588d6e883c8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ab23cce9b6246c001259ca55726ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0db7b00c4cd263c12c9c5109c948f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b39f074456ed6f29be9fa0194987d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b39528e20bae3b4160da6cf5f2832e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2af5677d51d546be36eab06579040f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc526250d326091a850127509a3ffa3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea147337b5a5c25796af436f6d58bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3791d4b83da981df361c16d94964279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dfb67a20a5f0d132d872633e8463480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75bd79035880324fd4645cf264c1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209d2d09f4beb66fe7ecc7eb4380d0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5187030f5818871720d4d1966d41ffa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbbc40d6831b876d9228f6c519f4ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569d92c80ff7e869238c371ccc85f3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b786ac987065c75c8d031431969403786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec834d3a266217af6cb68563588390d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e228b2614bf35f10de277ba15abacd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a923552e7fbde1ef855651fab6f331e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5fd1cb632e24366df3bcfe2bbca0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c569d1e8b518b38b31e3bdf82996ef691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607cf1b72b20c3cce6e929189f71ecf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341f7fefd8c84957b8709a75b769ac993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b021d75429eea2fbc8dddb2f93ee194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7692678ddeae76b7ad3104183efbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab657bfd9e8f994eff6e12f7a17e5d2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30e2ba2f77bb5e89e6ef1ea2f3875b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb398f2b2105a9f0ded0f8963acd125a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e43e2e1cb35fa1023cc95592cce5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e11be0497901804dea6df0b40dc7da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653694010b63c6d16ebabdaca8c4935b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a28822185a5c47f6c0cce35c3c209e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f1422a18d1d15567d65b3a5b72a29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbfa3d80597dd9eaee38c70c8a7a18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bfb04ef3b14f73387aec81945809d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f47ebff60d2df10e8de0dac5fdefa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17899d4f7390675a95254d0fe77ffa36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899f0bb376155b86ecf4123ecf3a47f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8a8f781f9f9b649f13648a4f56806109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d634cd325d5ae65735402d9ddfada8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3314b80d737926540cfd824c471e21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d392fcfd66184ab9240819cc1cec6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa482228f6c5d9e47e0711521a70838c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7234071bdce1276a6a1e916dd62e1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cda051d16db88bfd4734c22c344fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9338dc4b6d01f765e1e9b0d8b8e2d0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bf80bfc2d0f2c0a557d34fdf5bef0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b33a7c4d3c342f0ce59c788e10505118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16610529dd83d9d25992ca52c0cdf1ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ed263d7b5e4b1c09d79e404b544a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179027731d4094633bd81a49f91d916121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac111e570dd97de7c7d74d37986b12d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317e9a205a35ea943685c9265cc3fef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d81eaeb35bdb975031fc88019a60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea47e807464eb0feeba8e3f7920dea7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47886bfbd34f9eea251a3349f90b33f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d6b33660b6373a3b7a0de9f225e38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd64dfa9504a81593e962308845d5f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c5c37b7002dfaa889e59e3b6bb89d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618788c40200daf46ec291bc243f914130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb07b27a7c7b00417ed2171667e3f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb82b9fe7aaf377076571467664e2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4077f44ec0a8b2dda1acd7fc990807133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335b59bee8422ef477310f6dab34b25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7d113d2d071fa7920edd8e5eb72cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb79d70f80eadb810a3ef7f8f2000f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338b9ef5cd47d92b57da2624cb55d28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9167f2988e95859ede61ee9972a50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f850d8fa5312e0d5e7506dc78590c8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce684aa35c389fef04a142dfa04b80b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867863f7718d0bd5db0bc30f55215613141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2723a736d6bfd750e5258043394661142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfbfeea712cf9f9987a43352dadee7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c175f40b6747efb4462b7299bee93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff635966870a6f31f2392f222c461a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a389ca6f251a72446e4b1aad91b74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1221df5c11b18725a09b6ea2b1c18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e219671e8de03c0ddb771bc5fd32d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d7029dcb4e55bf858840ebea3ecee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532c8beef14beeed1f41faf94afd725150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6585caf9b160b45a164ac077d9f70f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ebdeaa06396f15201248b138e173c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22a4185c8a156a96a328a719ca7880153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465516c9631561b2229a035501d525bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582cd31b332d049e5d5a08c4a04bfe7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7999910b15ed8f2e842db4dc6774459156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec9e2e6d4b72ff06c7ee14d46722ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8433ddc2e5079889dc71c0a5acdfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f9dc4ccdb279c3b930ef21b21db47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42de537ad606aadf5182176b0112162160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8506117d519cd6762c2adf7a997300161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb256c9f3099890825aaa1b3614bd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001befdf819caba19745b92eef5f9f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2c81aed56e56e025a16ad05065b5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bad43582ba69edf75ce285dcdb4ab7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d878fb12577fbebd943c0dd27be44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45eeefa5e00fb2cbdcd0ac38c70d34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4a7533fd5b348edd8207db473d897168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9497b695457bfec531cb2ca73032f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443241221bf819beb451a102b71af51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934386fbb09f803dc83d579b11b2dc6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5397b34c1e2b906530fc811dd47360172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c86e6e68c8e2a6512ad37e8ab2f4a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85ae6213f20ade41680222ce7ad77a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc96cc4d581407401d330e4db20d443175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d3681a1e53f8799d8650b63e62ee4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee442b961aaea098324107ecaa616f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb52410c68dbf9fc270f20104b70231178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47f519312f808f15eeccdaf0dfd481179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa531dc0b460a43ab1c3d2ce040e90db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1639105dff5d8de2d707e5ead41bbb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f64cc839073107b1a2266d805ff63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cc17a3d3915953ca3c73c07024d59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad434b90ad8c1de4af23ac88b3118602184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bbc646d44d729dfc2c3e3c752a3e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405144a360f7bc98af88bf9ce87d5eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33660957d4948e0c17af5243881b39b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88eab8638a9a4565219f775e9b8f55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3c96750434b53fac1e79646474764189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7763f319ab113ccdea3e66e0be60af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7656452608dd5e6081ef823f2afa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297d7d0157d32957225cdbb20c3b337192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412c8a9a55c8846026985f1c78dcf06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d60ae7f22add2137313045babea24a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb04ae1feb2610df4808776fc159ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8def043abe692f4eba698a5d80734196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f440807c2b4b736764a04ef27c3e7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d340bfb0211062a9d3159876e3dbe75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8464332248abb613444688dcd0884199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fd87798e124ea688a5395c26dbd1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1443eb2a24c2aa30fa0c417aa3a58ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade73e0a702d8afad7739431bcb7e254202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783523c75eaec962d1de904159417207203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0474ed3f8ad1d8bedf17bc4d8c885204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11401587389ea20e29717c72e6375ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55ee0914b8429adf208e130be4cd06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7816b9862277488f9d6bd876a3610d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e90790aca0c461cec2c639dead1fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e01b8a26dcad9548e93e9db462697209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e4e79e5d8503e76b58d4f5ae77d9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff58680d04e45fe24789e173de4f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c267cb6014751bd138a72ef66d043212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9c9f1b3584845eb3a25ca86a1619d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a75883530a543a98fba2753750d394214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c7fa8363aa52875ff442c08e2bfd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f345873933d4a9a97ceb8290dc51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3fd8f7843bd494404c9bbceede5a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8cd643c115245d33f0658c45291b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f83197b665e771543ff22adc9873dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec78b5f4b57db984ebdf8ef33d4cbdb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06a54d0161eb670e4f67a863333173221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc36c15971a7d980e4148bdd6dcc0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206f5afffcd0e87019e2c21b73d9a4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee6b3530f3288866c60ad34d572c38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc24cb76ea3af3f88b713744faea036225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fd449c526a171d806ba5a8643ad14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985555887ce169fe7003a066bad61fe8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebdc3dea9f2fa782898819bd9f5583228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f96c29e3eaa70686e6b5f4413ee88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340c63855d90d8a8af966344c123713230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25950192dcb133e9dfe078004064fef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05970c78cd41db60262245be4a6c63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd762db50221edd4c734da846dfaf9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f7d3b97242b0aed9f9fcf6f6c50a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638399e669ff4ed9d8926590bbdef22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a2086580ac897db386f40c8417f9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bb67d6d4b20db8d1d864d60c94a96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4adfe8b2b61c76b71b073843b4ad7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76545ca132c3f66f24840be6053e900239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f0bc4925f55c5ec7c7fca5108bb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f15eecc8f5866663c97daa81f6d50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db45dee66503b51483c9b9a52ca1a8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352a9d04d1a19d3e5285e76cbdf5bf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7726282626e1f1d506d7078e63bb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22602e57c86e671c7bf19e52ff1af4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5391d7819a8de4319d773dc46e985e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618d63db42c27c4ef964dc6ba7fe9d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982ef9ef25228b36db2a444e155af08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80d35189ece64d1820538e529f3c4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87271e12681c843a0ad8bb855d4f48be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9791b921a464666dfcb1caee00ec4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380d032d23cecdf8f75c94929264484252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940396abc772395edee6ee1fa7b9fe1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6669e0f61374bc5d1afe7670844d12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb592124078aa083bf2aa6f4895fadf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ead2b56f8da2a2fb6a12a68f1b7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776117545fc9de09ee83218d36263ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48265de52be1b2d025c8b6035e0eb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93080592731eb7750a2b8f4389df11c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290f62c85f81ed3aea5ad683ac98ba5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b441b495696d8259f4760903d60bb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efcc8bee3d14b647cd292f0cc332a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f68c215a78a532648c671a8044514263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bc1f2c23640096aa32a5d45e06c72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8d3366393426c1583c41d119e4fc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e245d12160c73a5953005f6f54dd18d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b5dc657f1a6cac68cdfabf53ed6c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07fcbfb6e4fabf00522ac3dd74b28c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fde3e2b7c5b6f254eeda5dc3ee509269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a844bbb6df44938cfa4add28d07f3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8555c605b32e572662bfdea8267c5ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397eef32dd6bb4f8c3598792178f3c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559510bf3500222dcf9768b4367c22c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88695e65e6de3aa90c77e46ef6061d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b936e3d6f20d84e8b2fdb33626c47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca327dd752b0d727091760cf688ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb488bd045f47acae8695ff3f43ba88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770610cf58f602df601d342f3019c15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84841ebba4f50c0a1e4603c2cff7ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952cd0b65a33f2d2f7ce354f19ec87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e4a0e7fa0728eaedacb0bb147f0b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b972fb1470aa8dbe40a97959933bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f282b04760b2d395c65d333cb64944283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a090b7e702fe72feb20baf69d489ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e86b40f35831edc240833774e3b89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072a481f4e013a3c33342b773f306b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e490b287c45df40e743a1812cc1fa6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b22b735a6969e7167abe8ef6110d52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a06b935cac8fa60ab6273fc762115b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db88d81900c1bd0318b8946561fb53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3937c2df68df24760aaf797359e00b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843340981613729eb4c0c8e8cf255660292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35931b3bb9d4b0aa4900e7217380d7e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ae10ed4e1473165bbddb007b2820d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694380f49f849461c96a3e9d2300c6be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03844b4d84a04518521b4fb25b834dc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b67d31000cec1b9343c36f2fe8841297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac932d4140a8076dbf3f5f23ae1a3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ab80e6b4ab8123bb874bab72074f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcca39569797817f4fbe6216ac84c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be118fde1dacf9003157bcfc1843dcb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d009f0fa011ee97e0f6d614332ef9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff8bf7981c9912c90acd2910087dd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b08c85e88add046a65a2a80d9732c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be979e55b815c0325aa4266908d5fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fc29684a4fb6d56d86de7e78fdd62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b20932913601ff43f4c9494991f17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7a54e4c054e16ca4a81e15d1efeb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a64fe98dc8632bc72a96c0ad5c916e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cccde89223bce42087b63fb7956170310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e43a3a80f5110221ba28c99137b2a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1bb4cf0bcd22de996e49bb71770d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cc93a7add0fea7bbac37b94136ad6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7b9cd2c038b7ea9bd6f7d216057a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188187abb67d664273f80af830b8bc71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2152ddf52dddb494b2da3b9daf33b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58096a34659967f275a99170de3ac887317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb805a6e60a69d77a0996b2375896a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa05bc9d116dd579fc84e58c8675a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87c5c706923a285338d4a52a5ccc73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae61948fc01481298d6493401a5ac19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770707c75b2da8eb8c412c1425c5b77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b8ba063d22aed923d1be69a0c4a77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22490942f8f2add1ee2266c0e6ec94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feff7c5fb372526fc02d81836c07a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d77086893e742c0ebee4c5ad8bdd8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61d514ffe13f812b472b99716760c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341012c9c95cdb41b29aa4a25adad08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a09593d8749cfa7ad667be4d79197329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9490a4f71f03cf2e56e653f4890ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03c7e64cf61dec98af58b03bf17b9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c43d3d66cfbfcc7f4afc0cb4b4eb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581329cae8c688e2d4a8607e1a753c1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0d370c8e00cb606afb1728df3d5c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f187e5fdb2506f0ae32a9ff663e8062335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df74ab3719aaf87953ee5a12240f9b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174c66673e2e25c541b7a6ae0effab8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ff17596f5ad3e230fc19065b503c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a3625f0bce2126861e1ccfa175934339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d8af050bea84e04a56c225ecbae13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67764b65f309077fed0d443225baa88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900338e632bfb88462317d94c6bab2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09837baf74d63375dc083f9b1c9c1b8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b0d7bfd147e62504dbdfb140b4c92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390e71cf29cacae1addc06f3c68f3a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9a48d0802d3ef6677e54fc24c3a8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480cb06f8d7c248349f070aba5c117e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ca4e8f7743ad766168df6130fc299348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916de2ccebe0af54ab902eba0c96313349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966f0152538e52a3185f01bb3f3341d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3f8d105983b58a2092ada9714a1c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46c5decfd3448f96a3fcd10b06c2b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce60e49aaac6e23646beb672670e894353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad66af7dcc31dce7dd24d7d30b2f85a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fed2358f0fb6c33d099395a201ac7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d61838ed68ef0fc0f686ad6ce8e273356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9809c47ec7bdfaf47435d058af7fdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbb32a34edf6c8751cefb495529f0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f2da698afbdf8cb17659e9518675c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1a599f71befc1f79e324177c40554360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1e1641e6b2aebf9a74cfea9f1f182361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3e8462798575cc28ddde9af54a186362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b941c51b76214bf121104c7e5f1900d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff11489f4661725132b7830aea9ae0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb160a86e516f0669cd3413898459af0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe439d6c61b435c1dcb01766a8bf38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235e75c246f7ccae18641790e3e86df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e08c888ca8df18a8900010414b0f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276179077eadb25120f1ce76fc97c786369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010321c57b398a8e8d533ac73c80c5fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7405453cc3ecf05023031f496bc26f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a2e7eeae5e03e02e1896208f33bca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3998e0519ca3580782e78c5dc36ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d490694214fa0f66b31a904797ea962374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27477d40a1d632756d98c360a7f80ba6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9024b3ad6c7003acabaec6cc75b2b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0329439c67c973a0b805f896d45e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe33547a7438a7ced5e0dc8984b604e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764dbee868d230e8562240aee48f90b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16f997319ee8a7be741e75c19ebf66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02430f097cfa45fc26a9fb4fa7596e5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840653b0e613e653b3b72ecab48e924382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15913f707097959746892dd50d8159383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea539a404752a83c6ba8bfa2482720384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29cec424a7c38695f168bf48bf62e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482b29641d9f85c717ebe13ffe98eb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdda794bbf1f62c0fd1ddb1193bbb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72657ad4cb24f00b78e4de4390b58791388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07aae6cf8f62124f6a2e969268f856389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c21d773ba87cb2e03da56bef6c3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f197c2635ae35b63745782135ed7867391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c226fcbef1cd4a21b6adcbd8687b4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d474145f5f166d8ecacb0f47e6c2ea0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97356216e0ecdbd379402e997ab0be9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e010be6a876b83479b34c57762dbae7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d20647e0e58de98b20ce8d6001f7bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8e8ff0da549ff0b9c6d665960cd39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d50af3a244ef6642b1bf8e219bd23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf4c13c15ec1285bf7e14afe0fea3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb427666d7f81b4075d5f8228919724400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa52d8b142d3a1eb2d0d31d9b21ede1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc13994993f72fe3102e29c73fd55f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96dd1075c6ab1577b9c8a31a37f45e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5c6517c4410bd46b4e0b22bfbcbe8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc899d3caca30eab3945f407f1a66f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7f1687af575759e37ccebf8587c4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f2b452dcec52c8fe363803781d639407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc6a0e4ff0004e8b3bdb3cb5446d98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967bb273a6bd5a8807d3bf92e18fd7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e6996f369bf73b62a579fd37f6b50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c1be0733d53b87e1a16937ebc87d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93b6b03edb82f2fa77b3bbd4087e7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb24cfd6c043564316bf9c212a60a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0747d5b73cdff111aa27d302c0f359414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0530b1ff0679e508cefb99ce74c07a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067b490c4242a4f0a0fa8dd59ec9877416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f3b420ed1f9f1c2d07e58b4881be5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c669e19efed1c160f09f77fd309d5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab7fff4261caf63675a4c34190b778419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640742a33594e18ebb1ba2e7548cc2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de66872f5363036fa76324e6521fed8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ecc58b6fef8fa1c34a3f729f2b692422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84659ffd2dc5e40a44007db8c6da6594423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc011040535263a906b276e25c62bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e322c4b58d3ca6698e0488ec3adebdd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17b2ac83eff870f8845d5ed89ff4dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11257d4e97c760533ffe9e8275c3076427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d462ca7aab808b62b28da63686746428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381281ce14ced9f260191643cd8316a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b8dd23fd2ed33ddc99f56a7fe0107430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588e4fdfccdc9b71de985241fe6be06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41210b28610cc9d706cfde0298c84fc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae878f71f38a7e8a63bc7eedfe1ef8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89885dc6ab0ac7ad302eb46f093f9dde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc959d6740fd1265394dc72681d9b8c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba9a6d6ed7e250045b4e7bffffadbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca299f94b959e2118038adb329b94bb4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aedeff08bb3d671154455967c02a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f157701cb4aeceff01c429d72a45936439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641748e3c6f8c30999d817c2fc93a85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aba12a0499c599a45db38a71f4183441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91799af82142b368caac231e7be6d789442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a717ebb50fecf8ffdd3f2c116db9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb9935a534d78a4d47f93435c742ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154d956db5654ac75a0dbb1f34d4566445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e064a29ec31e4b5646718f8ad582f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d745cae67adb4ec0864e841635e9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c41c25355f1ae752f844617bd58bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e61cf8c6f9e62f5211483338c5e430449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ad4d29530451a26ece6c4f6cb152a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a463940a70f6d61f9e2d651eca13c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130805c2a0bee18287badc4ab233453d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1b2411708fb3feb0aa04015971637453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27365ccb30dfc02d40ef9f9e17ed7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c94090fd145e4c0074688b99c03f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee52d3eafbe979fea1681ae6767bab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbde67e641c6cafe77b3f73300078e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09607a0c84df35df727da76c7da24a79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea74bf4e7b0f3163e46ba099a0a69bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77e1e6c7ede19b8320e226a280352d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cb92165617009411e9f7a47e0b15d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498583c28598bd20f0224d2831f4cd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2c825c33200b7050577dc726c3017463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c40cd51f18b88848c928e592a13a77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979524c74fe45e2e0955ecd3c691eef1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a0e2f86fa8f9f9a26a2aa32678285466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e9b683eeaff6c0e78cbf8b1b19eba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942c5fbb1aa766efa862bc60dc1ab79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d411b57a09eace80aebda23fca2bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e3ff20c581742bc00d1972f1fefd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64251bea5763cb85c0797ada2c237d08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0177cfbc0697455e81b5ae1f7fc38da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64e46b62ca5776dda9c7d2fb963275473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928579f8733f618c859a9e677b035e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969f2f2c0fdbd3e8fbf4f74cd704394475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ebfc0e9b8c199e253d0febb904280476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf993fe2627cf0f217e7decfe3a87aa5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70db093ee5c11488628f21a14fec421478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60d229630b81bd95aa8f051edb71d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14db7445068af034d8b2769fa3d03d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5d866c436dcec1352ec792986096a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c8f4f8252e175fb76a22a6ee006d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f73a2d77e852c27f2ef7f323038ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7893a4ad15a39ff74fd6eac782461c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e497e9ab57f25cb97da852ff53a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57691ea5ea875f700699b29a50fdabf3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655819cbd0a2a3fc64add8889a2566a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744502fe59cf56d2f6350246949bc55f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aebb02baaff1d2fe2127cc25c6d16d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65335099760e3ff4884904939664bad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288606f857ba9c96ddb1c76d71360420491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1365d3fc1fd93ecad41d5a08a936b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7097dbf765b315f8812e8fc0eecb6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bc200d715dea151c9aca20a5c53a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bef7147992b028859f9d5c6d93c04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d4d2a75b64d5664ee61d8c3481816496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781d337abd24d873783f82438de141c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ac79769c5de592f0a12bddd2008b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a78d1894d069d6b774b46cbfdc8c3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19522116f96f2e304f6987f8a6bc9d54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99440a53880bcbe9e64109c2c29a177501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1056b9a04f4e0d4e35e04744bb017d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665238703949459f7926bdfb143555e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df517f43bd73f7f79e7be431605f9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a3dd3997f2a0e4de78c41c629119a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b49323f397728f936722c16d757ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6b88fae133a67b54113a176e2394e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831423e5652f039e68bc421900a5858e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb71e09193047525caa63b4d3cda27f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f7c1734d807466fcfb3178f35981510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611392622b899f942ca6fbb75d2eb754511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd1381f0697d6e14ef25fa1a5a4a32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f765eb5b306fff6e3791418300061d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aea82384a6fe978fd7e4bda0eafded514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca12c71d386755db47b2521e876d390515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b799c1ffd2ebdc6aed777410921bb66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909c4d09855299178288decbb691058517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe5f1ab0ba045135d514c0e3b19b11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2daefda8193caecbe20c51fb7d5dba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1596b2f14a5b2042dfd19aef86018520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e60c0865c909f51b03aaa7a38ad80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7adbbcb7b404d9a692081e7e4e341f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753145ad0595dcb4bff5111c6d44ecbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8152caf8d96a13bbb51254c1bf0d490524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8587004a861ac00a6f899889b02d5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665f5401b1ed6ce312db7d7eccefeb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b98c75e98989daab3c5d7c610f1cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ec4756749e7c018409a8f320f2b20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff4f99daa3f02e7a95fc4554f196db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9624aefbcea71e7bf197694b91d9c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2f99cfcfe71e54eb765e020813f86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a9ce6982c94b63301d664dc7934cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedce41695710eef44d03b429b6554a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ed9d6d73f0184562725489f082d04534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd98f82fc4ef1c9218e6e34511b54c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4ba9fb70c6d519e90975e15c48426536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5da485b42a27ea5a9d9bba0bb6e25a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b3d3a3c33adf40f0e99794e6912f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c1d0424201e32284ad38b5afa0bfa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467a106084f4932862b6a6333d0a647540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc47125ab0437d22b48fe8fa9389750541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92c29a621f1f56db28b77f3dd0a0a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f285f18e133bb458171313e1e9c6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa69b68a366fab5c4c900ac7f218272544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e18819519e8d8af16590c0a150e67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb8effdb1c755f3d2fd0aa31be145d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438c016694cca92ff2268cb63733a01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6e24c962d99ada2d853a53e8567cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705680fd5f6d28cba357ab430c537e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8654abe574f003a8febf9bf302274550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014152bb452d3401becfc51a330f5149551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed745b6f5a2b4563fdc4a74033c60887552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef16f3a151fda1c9b8614dd4b4f627553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8545fecee4d953414d173a91db16071554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c363275251068de433815c84d8fe49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab15abcfdbf4ce323d7e98171dbf72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eed28cfd42789b955de297b6742f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6018aa066c394b0b0d29d9f03d93c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8357eb08f85906de2a226fe28be519d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf036a042fe63d9a1cc36eaccd9490560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ec54e0e3767d2aa3ae2421b6c0376561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c421e00d9c27a233f1175ef7e222c66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db4ced3f6d28b12c6b86ff91f95c6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33e946a6180318f2600e0d5ffb164b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2871f6a84d7610cb8daf9564c22a50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dda5cca53610316672f5a2f5b89c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13b5a4e6eff328d310634e1966789c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79d6b53fb7f43cb91ede7a12d055cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75803e663200a090216b9943c894805a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee17e6ddb781c5901c122235d8153f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab671f79553b1960686e8b6a068ef499571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c1cdb8cb1b9b308f892d3f1a7ddb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfd45d9204af5f600ca4a65eadefbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7c3f9e970669134e7b22e8bba8226574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccda1ddba6d2fc22a367c2c0c47e00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e19891dc73c3e042b9f3bce8aabeb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc533bf32120ba08da585843d49f0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa547b6892bd60700eafa9f59384bae6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf962356683b7b23be16f7f7dd53a137579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260c604763708b83c0b572ca2634d0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4310f5bdcfe0fa749e2ae36421f1c01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80c99fef539a9e0a16e4fce9e9e995582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16480dac6ec9885c1fef08e26f22e81b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817db6bbaa15eaacdd009f469afec7c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324fc24d1db5f8c56c3ab3a9f9a826f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bd8c082e67361b9e1c0395a5c1707586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3468fe1c9bbd9ea381fd8deac1921f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c06344c8600a82f150a0a281c8ac85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385c333b110614be68a199cdb0644a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719c7b27fdbd5adb94f1d586eebafe0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d67d87cec7d018930e9eeb7ea5c5d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98713bd442281029f0855e334b3ba65c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78d2fa1fad4db6bfa258d0694a3ad2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9299e6e224b0b9b475db0db482682594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e19d88b3c0d7f11a11bb1b07bd6e3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6546306372bf6d594182bfe8d80959d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee30c01f5cbcb612403af62aaec262a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b8fc8e2905a63d3d0b0ae4b4d4d31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb304068acadec15ecb4eab1f3a39ae9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adceb6af5603cbb0e04b8633d505d19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d52b1fe748de8a41bda494184e501601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec59fce476920fae8924f20465cc036602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dbe1599ea9db1240a7d895b378a31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77436a4c6eaf5911c5f8b20c5b760fa3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773798d74f5c93f16887a4e8d637b759605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e6fe40418fb77a823acdec15a8d03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca2b2a40fd99e7cf7fa7799837e980607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717a880dc401347277701d554010949608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25206595f0a16aec039a89c6bb9cc3cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fcee733beabee22e69c686e5f56f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97e95079937f4f95b1e3774181d09f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0f19fe617897362ea83fba4fe31a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715782a5a2b3f68fa35f4357ff48ee79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d5037d1c72c1f58b3db34fc1717f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16e0ce275aa1ed19dca482cb114828615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab247d766d6476b0d55c3ba4d454165616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057bf423396105865fe9d2936cc9444617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becc050a2e04e36cbedcda6f6161562618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd16dcb7636fe761199e40b71bcbe2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6904de64bda1f586cdc7d220bf292620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea765129645c41c38d2b16b516c49d7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baeffdf0c90eacdcc6292d401e6199622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e5b5693783d8a11026b734fee242b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a77f97c14901b7e63cebfbbd07baa5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d11160a2a910eec951d28d0df147625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa0edb10b571b1a224272c52daf26b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555369608574dbefb1b1b5223952f7c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7219b58852c09c325d3b6081e3b71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e877f8d9d59dbf1757a0954fbbb179629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2680b05f58720938456e958e22f6ade630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cce8e43707b818a837776785a9119631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab2dc97bdb485794d26b7c5097e556632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a458a0295fef2691ae4ad0d4d073079633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea31cf6e9e784866881cc5be3e4649634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94826e76e94d508253f16b65bc4bea5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22938a6e00cdcf2d1d09d33e41926545636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e55b12a82b193d3d99aa2cd381669637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc033db9c6d920b6fe4dcc92f775ae5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fc432970e9e4b3fd290b44c3a9791639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d2b71ba2682f181667d98a6e140d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd2ac0ffe29de7b20160806b53ece2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54edc801ce1b829afbfc8354972424642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde90fa498d3a35b9134547a3400306643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9840afa23e46e275ac44f92f12ecf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c1ec05e4a3dc9c845517204d9fa26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb753fc144da47d2ad0776e83a62d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3615c9432ba8fa4fcefdbb2e393c953647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968681ad49d44bc5f5e8c3147242c72c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfecdc38d4be6abb11898475cc168a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfa716f9f2100a415633939348e626650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604efdf8e5766e1e38ee0f7604df03b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9195d1190c82a0d5d936b058ea792b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c382d377b07e1273c5b948585dfeef4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da023fd9e1d07c6bdbf0f94a683a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4a691833c7ea06134fb774fed9f20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1bffc5c75db244169d34ce4e8ecd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39016376bf491a247f55aac0e0b702cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862af61e381fee2cf5aeef8d669ea84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af56e040ed10e613bfd90726c8f89a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97fafb8a2411e8d2b40ceb59e8d64f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569dc13abed3a73a33a5c7b964701d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eb6bb3d412224a9383f52f8634523662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8befcef84eeeb85e5350fc8f8be3b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a46845b403542f22cc808670869bc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec2bebce32c75752fac1688101ff87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d24c639230fcf0d7007aeec5c002d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a00359a89eafc38a2b8576f8675556667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc3abe7844b5757aba69b27cce735b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f13d1527ab3a8fa281dd63c947b505669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230141356c2485892d36387fac20ab0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c771befd898794953158cbfc68230671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96e3eaa1732e5aace96ea62d4907a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0eda4f61ec0fd676caee91cc58906673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5bcda67489682eac97453ee47d900674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4762fac40d438b3470325a68894df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ec39da5da64cb1309a6f79bc2beed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed3b7a095e9b687e1714e8eb340e04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7afc9aa5faa9ad4828f5b906ca41dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39ab58ebe31cd519a20bae278e71fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928c2f2602b68ce13500ad76283b1c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaee1716520dd92796eaf9ee7fb9a82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac52c92a0506abeb4c00883118bd2fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4d1f70c443ceb0395a9437d2bc63b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e9239f34cc414fb00c09fa38b661f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53847c9a09eecf16ae9a7738c859a311685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627979181e48d171d70a4bf9f8b1c34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc25f2d01b08526d7a4e764e5fdf053687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75647f96dd5887ed28605ff960e5d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba949104f0123b6807985d0840ca76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1afb463c514f1a4425f9b78846a00d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b8e9b672f368498afd3059a5fac43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fdcdb48bfcd3c76ae8e34bd91b6b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f671c75cdf98110340bb02384b136693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd685a64a6e8a270a0071cec62ddb343694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebfcce4fdfff98450abaff00370635695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1f3ee8e65c794884b97e2692f080c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75265373cc67e69d19fdb6d0f7c26c73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b8471924205e20d5dc1ca72b6cbec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4068a06abc700fa5535d86f42734bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620c3433010ba89cddb152f389cf96b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de63860adb39511ffa3c6e97e3b9b30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843b25548b45b75a50aa6cdca7c117f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0b5b3cccbcb156f6837f302248157703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3184a14c4fa45248cbe710bbfd0e583704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb8e1289b78f071d2736725489814d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e180c91774aaac256cbd8078577f716706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29144b65e0a0c02d231284b37590d6d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a932f735125172185c32417e945256a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5193b2dfd184ec82f1250ec014af9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9c0e010250b17cde18fb6f790396f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8c031c6edf0043b3affbc277542ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544da97131935df3d79c8a6daa779965712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777aa6424a680eff2b2672a0a6314ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dec8c0efb7d90042fad7b9a832085714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df269d7879eddd844436a922daa0fad0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e058e42e49352afb4a6e970da656f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26199d829375a05ae68350a17d235a7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c08fd58835e88d056dcd2254f05b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f783752eaa2ce6b994fa2af7b423109719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee90b95271aaa13ada02538dccf9fc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc22050cd17fea96743158759577dc1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf343b24f7bdfdfac98599ab3f915d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed30f9e05cd2b051eb5721f41b6d3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f3c790945d248abb4534ecabafcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae7225c8c1be5dd18eac57c6e1676d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037b498f61f5d381e76fa5dc808ca23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e022576a9e6dd6c29fe56c8c752da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dbbad3034cd59521a531fb7af2bca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549624d907f84c521ab103cdc4ad11ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a92a411dff1352832bbce6317f2388730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef52a0b8422645e4fd7e9154d53beb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8821dbeacabde63b632019344f19be1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8516e030ebe1340f8acb2bf615b71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c42ece7e77cf619f42e4bd4ff4bdc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984afeeb7811a60599055d11fa0a4f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255183a21791f1a5efbcf3b818f1a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974c183e1c54e828433b57e08694be7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7191c28f6c5f36b3c8f8fc3242e31d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91318f129b4210cefa42d220a9951c83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f9a4d4f0ef287e1d0afa3ceace95f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f7bc9137dbb9c516836aca55705a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9dfc25ccc8912047eba5fc4f33fe7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a45a5c51d4db437ef00b7b39eac1ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3038d1cf23adf7f62a7d04a47073bc5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fbfec027970cce30c755be056ccec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac610ae516854077446137200c91692746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3ca116ae1dcd4cc1d99aa7dbe2cb9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d7db3bacc214270588a8f5fc1e32b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93066bb47401d237bf8b4355a0ed1a6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf503e51abd495ce1e2ac476669eb88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ee820a0d8b1609d26ff307a508093751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3addfb2fd8f82919c3d2c62cf7c65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ac5ad47cac18d13a619de13d52228753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93864f7278dde28fbf6d4f5affb5241d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288e4c78dc033ec969ae14f018986e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46932652cce441c14699d72e289b7981756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdadc5219aa75756378b0906a3e5e4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648760484743b14068f0204115c6f1c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2029f842157ca36ce7ada2729a5f2e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>