--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53cc4208f4c66e1a0065f7113fd4971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ada6dba87a152065740ddcdebb03972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24ba97732eedab70369bac8da61ceb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa22c0fdd7a39d487ceaec29298315e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40886189b6f07004ab8eb5c3460fbdab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d31f273bc66e26776d7c7f4c73d676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae215af2d43fa3ceddf780c2e7f0687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e811e5e70b9df71000981ec55ba27888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83733aafa779ee6c8ccbca519d3ee3709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962dd53621bdee1b059f06478589fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bf55198df141807d23f0b41eba8a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986813063ecf99127456fdbf161fa89a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ca3a33c1110b89e87d961223e74b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49152d7a69735bb443b50f45d26353c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3a21d0e5652156a2111dcfae99e8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad56f78c6e100a55f6530c81b975c1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6031dce22ae85ebd5cbbfa847eaf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffa8d86e594ae89c8a5609b2640e4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93657b260abf708fdefe56f27ba3fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f1004479491835546a28bf7a4280920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a91c8e85475786843817634cb0cce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b634b027f0b19069b4cc7a6a8bd1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1300ddff9f423182582a63f92d87623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43247eb857fcd1d3bdf455d294f050d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0784f5bccbf12e7d25b7cc1133b73925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc22dafc52b7e6d2f6c245b03100126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98726cc739c5ab33a9670dac3377bf5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eb524fc4538d8e5b73c31548c51f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712b3520575f6a02578a9082aef6e7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65069f858e8d73a6194535dbfc598630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc24e8ca659bc7e4fdbab188d15e1b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50344c15965f4dfe7d813d2dfc26a91232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a89e3e219993a603eca6b4d72f00c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d738181adc55875dca0e250c3078834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a3853762477e29af450513148aed035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0ff2a52a3c65809798e52850b955536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dcbe2d990b3eab54bcd325783455437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db61e1672810bc61b1b9584876914738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9de27621ff74cba71169a912ed105c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ee878be1d4e5f4f6f888341e468b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1509b006a4e2b3f17c6e24c08fc29041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe37fa4f74bc6b98686dcc72f4f8d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139069d3a7e0b47945c0f9a9415febb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf61d104717d7dc00c4cd18a46a60344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4963d5c182c76d757bf16fc9961d42645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914ed9cb39c36f5961ffd846ecf021f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dcbe58c48a618a36937bd57dbc1bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8fc72f62558986ca784775c56b03148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf38de97aef2a26a4ed2f25dc16a6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92704d5358537caba038e748fa39ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468aeac330bd68376f68bab7db0461151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e24ed7ec32f38f775796064814a7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9845d2cf2127cdb78ba64fe045e3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804208739ae0f7a457ee38a1862eee8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf71a910bddc3200f109bf970382e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2846b8fca0398b9b94aa0b741cf1a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75879ed90b26f9e2afed6d66932265a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19451bd9f446ed89633bc79f8ee5530c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272a5b77d1a2f18f1b2ee0017c701ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55987d700199721501f40cec9e80e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086389458e5860a7722351d66baef6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac612efc660dbafeb9bdde5f6541af962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf75f8df3e628522fb1e5a0dff43ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072060dbad9dc8c64b293bfc96d07164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd67fc59b3f7487b1688a305504c16265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274132bb01ca870fce51aa2ac535025866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ccebe824489d5086c038e56db4e1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618fc142eabc8dcb8357e6f285b9bfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b972a17c7d6f31e019510d7e71e67669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8befaa631ba706b910bb2788f8b6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcd72449eab606a3b1ec7c4a97a06f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89782ad0c7bdd9f0687eada386ccfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f45e1775fc8a4e924449e9562e0d8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bf7bde377ac3a582399124a69a08f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044534a71e3f32d70236589cfcedf16575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00ceb0a0790866eb27f7f4e3d84ad176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c1d7914099a3c4c40a34a45b1401477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edcacecd9a212f5fb43fb677a94d0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e468fa91ea4e2c537cc8348ccde04bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50606e7e3128b9cb8847784af528143180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f66803711453c139c0f8cb9777968c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d87e9ca79dbdbe84fce02fd667621482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c916f8128d1fa28f30b12abf8824f7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb6d7d68e13bfc0916f76d22b347ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992d42a43afc52d444dcc834875d8f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98317233fbd393445c902458c228a85686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6b2826f3fab68a2ece82ba5fbd8b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d5b6bafc601718a0e55ac1bd18aed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3646c0b20d0dd305f490f6a9c1c3fc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94168ad0c964cd2e5a2534210439290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02cf51bdb8f873c46df9196c694ccd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cea526755c645a2df4c7cec7a4c4fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba60241c5bbe2716a5f877b3f7bfaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2240e04f6a227318d83107ea94a89f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0f1d614b285f16999735e9310fe3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896bff05fbcec6848e22c3443fb617996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90617d34c13c0f021e625a3af5f3a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4965989a0d4f5608466f0fbb1feaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e86aaa12341ea31b91340c8ae954599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0f285c30ad4af3079ba62e9c09372100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec891ae7da8080d38763190e453044e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e40beb517cdb665344b232b17e28ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aa74a2f27f526a2d07567c3aa5a00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e96dcba608c9cb5318f5e525cd65c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7af499a65e9204671ab2fa9eb00f65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a19191bd39d2a4d0f55b8cc4cc33a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6ca396181f5dfe4e731bb3bc020b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1e14ac87fcb4a40c94ac79dea44ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e571aad211ea1c4c0b27c795acdb0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a81b55957912d0f9b00a05ae51014110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2687e7d92d1e1c283e522143c4046111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9037796b15f134a65e1753c55e4e6ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6cea563afe30e523945c8d1b51595113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760586d6d864a376ef1edf9ee0f7fe97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae4f7cf6b5042db4dd23ed85a6f042115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f88aefbd630f4068f1007d000dbf4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe25b26f8a781d5388b83ad6d3582e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aeddf44339c55d3f5c4cd3e738717118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638a497ec82ae0c7d1548a4ffe1eb63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde972f2dbb15a4e86e59c901f3aea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cac4538eee61a6d194416982c8ddc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080aecee9035ac87b86786c756ac786122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0e1914073b163325f1e6499c41286123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c5423066d5ac56d2b76eab7f975e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fcca7737279763f14ec8150e432f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3a662bb3be359947841f7aeb92624126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c592b1c9295b5e693442a20ae6e940127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ae72735082f4b299bd105e55bfe7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9479c4de82f83cca385a5104640c18d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352caf597f5ffecbc409198195d250e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ff963434e8409d7b71a8a9fe84645131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d63d8495deeaf959ee91bc7bbf1191132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28126b45a8113352e835041911dc205a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad0ef059b562904b7674abd0846e83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf4faf8a14ac71269a4e00bb94d52d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18a08ff7a036e8c0164f66c9d0ff8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f535e4e6e1cbcb96702ef58a2dac95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff27bdc70ac85f163d1f35b01fc59c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf2bf1f244df32c157905f31ab244139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756a2cd330ba5440b864d61aa91864a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd2ddf4de67cbaa3649d91cb3b0ffe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6651d60571abb5a884fed78bcc9faed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3515e4dc8a63c5f0486f543acf257143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54ba52d221a502a2d9db97ca40a0cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752b1489d610b5307123261aad09074145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6554e95fab16e89f72f6229aae8bad9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95368ec788d50a11c84e9d8f38c2e52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788620b457c0f96aa27a68e69aadb423148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f481e90f776f90f670bfa0611672c19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9df477491d34cf0b460ecdffed36d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6b1f23fd8363da416d9488fe00779151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb704afab8e4327f652eb140f485fac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182ce57fb5365ac151e85baa856197e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fca8e7b4e9adb5936208b83eb21b04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53abb0ea3dc3d3c6c0d1f62764067c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbbfba9e51e6420b2023ae2a3bc814156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f082dd16d70c7d8b3193f051c59517157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb140312c080569f8f9821fa3ab52e04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0276ba282dec2baeb9a5902fe1c1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8a0f6810aa6921b60f4139b64eeba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5f19db7c4295437b988384afc9567161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8d116a70fbc253db72fbefc80456f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e6c7f302bc0b2123ff2df1dd11511163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d66f497664c0fde8ff34dab7a467d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5e9924dfa056ce630965575b600c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d310b9ff9041448ba19aeea02a68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec701f198e5acd213346a0e71e63d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147fa961e6977897f247bda2641c303168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5bf86915a092468687befdb762476169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db990ae9680e4ca86b97812448062824170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84942c4c58982e07780ded05a21eaac9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d629255562bb5e534c3c54ca93ed56d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ba742e30a3b0d043f1b5845729854173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50629a79e9e74d8dac36d147ceaf1c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10c6aab3d782dc5c096ed554903a1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00804248696dbca7f9e9f41f1b5606ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc257e9505b2b965e969b29e6f9ee441177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ddb7ed61e2afa0015db9b82bb188178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272d3be15384c55c89c0a42d9bdd1f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248036dc575c45b0221704d274d54f15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6884fc0a8db8f4f4fc08ad42dbfc5f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c9883f00bdefdee6cc453196b1ad4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546c11daa83e5e510177302c9e65238183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9c0f062fcb3eaa1c10ac9e680775f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179879ea4646a6a3629dc0ebe79d84c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185587ee0e008e832fc9b2f62c405fd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8e552472d7327a72b262e6d9a11db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19cef875b1e4fa3a74dbffa19401ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885340e98d1b577742e883943d36057189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac28c6b8f24a9c880d67ef2bfb807e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7c6b1e381db7ac4049b8df1ad24d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253197cb60f198fc69a36c2dd7eeb18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a5d05b406a1be918063122acee26b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf82898a804afae3f7ee1c27169a7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bbae491204f94cab947debd25d244195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bad4d56c0c36cbf55bbade0820ede196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb57c262da46c0a4c21b78b6999c8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988e88042d72dba7178a55eee65d442198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c939030ef39ee9d882120aa52bf8387199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9342bd1c9f592995d46c354fbfb87a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f34b796df8fd5eabf2b780f8fdf2c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4097c99df68d341ce6e4df15facf7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903fe65e329d9975daa96f0a77dc192203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d4376325c787553decf8025924e7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebef701a1a20fa3ae3d6c9d27806ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d4dba9766be4bc6b4c77b18a5fb9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887ae0ecc4c6a5fe5b75de8d5ff1f63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0775931690bc360006aaad96edf035208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d116fc6092f958c7de4d33b30e3545209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79a5140ac9823036d95bd00efb6578210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4645a4774caac3b645dced859fcd276211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a780e15008c51c9d61bc41cfa3774212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283dd6b319fac343a1de613bb79be16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595db6ef50070f06c5ba41ce2ebd5d8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a22ddf6b26c5dacc07f47599259dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e03fcdfdb829c1a76bacda671ab79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451148d0a51ebd3324ca4c885b3dc4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd819a60827d47ae405abf958496cc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babca476495d9953353699acde8ff8cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a44336251d8b05d7c68e30d9a7f48d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0102351232567a77fea0961a431ddee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49c2601ca372f64fa6905ac0069e23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7999390afb7be3eaff6ecb2eaa34cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b3711592e7d7b30fed8130309f303224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c79b5662499e93c8477b938c63eae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b7954dd1ac0f7d143cf34591947cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fa36f2086e51d1042d2820ffb92d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41da481d68eebd21cfde45b7607d103228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf78be2b8adf3407685ba1278141f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b27857106a58a22668d50206bce7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f826d37d3bdca93744bf7b75c3a045231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab6b096518b892ec23ea994787df07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cd3d8edb7ef4076f96a96eadb6e61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa773720ef5cab5c464134d46194fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62520a2fcda32e37815906b276d0dad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46568518037b3171545ceb611f2eacfc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f2808daa00c4473e1d37e11ba3fd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1fc0b9971c3b115dbb9a16ae6e4d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19652a22ef62f17454fa8fee7d8bc70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aa950cff9808c2832264788d17417240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3241b44720c0519b2d21b48284cd11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788ea64b0c3f5c7e2555c40fe760742242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef600ab0bb231fde0acbdb12c527bb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102edf5cf26456290906a12d9d3378b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2afb47e0862808527923975ca6f82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df4406c9900cdfbbe36b4720fc72c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e95364f306b2a8fbd207eabe83cb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd829bc7fd9d9baade00744685d6a88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb00da4a8d4ecc27eac608ec7b785f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c04a6e255f8ea470b6ff5a3eb7b83b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bfb4590a00e331ef6f824dfefefe7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280fde35a619a0f60bcfd2a56790f31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50473d384158453aae99c3adb8ce0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6759f31b3fcf15d24f159b647e1b8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d30aa0110096e4167ccffeeb84c865255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0389340722f5020e2402a1a06f9b488256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23198343360b00e9d3eed3a01842db97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2abb99424056a9cc2807db754072c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d6686e29dc7eac6d37d84f5aea80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b03eba03526bae17f21e68dd0f708260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd31f05a1b70ea04736c892c14587f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312e9eeb59b539732e4216172c363af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b043f7b24d5569644a5002e55a10f4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95943c52ee639659b0a193f50eac40fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3539d6abcc20f40147a8a8a3d8544265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b38c9ceae089a6ba7f095528f36bc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0357ecddcf09b72a8c6cd90b06ae7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb7d0d586c0ecff0caf74ae8fa699d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d72bdebe80ec815375c10d511c8a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a02197371bd18087d76cc89b82a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023ce455753e505293cb57ff4659015271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d30ad11a82dbfd428a0a3e3074e3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bd25eedda7afffab282faeaea1b87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c05d7ab8b42b7d693a75c87f018c3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e1a3e69b50b1c1099d8582250e1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14499b636ba7aae0812404ca3b3411276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca1d5b400f3b2dd783c5e332b44454277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41f1d0925f9b7a144552b4888023c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125fd80ab430ee4a9b62cf1af923826279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34e234f73275e1b82c76a473658930280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3b35e5e0b50a89a597eccf3a4ca07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfaca0fdf823c1010104ed41003855282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa4eacf57c53bddff00476f7809f36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e312b621961abe0d6f325ca568a05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4905bab154aea46978d9911f09270285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc889b9f00d8f9162d4c5a4ffd8e5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e49f8188d0e9e61d069c53f350f0b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76f7880df62277e44154b608ee012f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f670edb0c3043eb33f830ae884a0c14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede3a816a9488d00d43fa281d5e7988290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bb9928364e1a0d5e1e910314e31e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db13f9ce8b9a5f63c1ea7d28e587e29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792decf231fc3a5078100305e482a71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab9c8dfcb0bedb7f494cbf331bd2aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f40e5452ebb38bd8450333d410600d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452ccd64c03a39a18652e131d245189296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80bdb8e0d7955dc4d553e51865c3a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f070858d88dd356d77f001e4bf46ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd91335aa21c68aa6bbb0b426158ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf969c619140e2304dfa587d14fe3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a294d47684f91c7b8a313b3ef8472301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd876154661fa37ac7fb089ddcad9d4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31583a5af8afc0ca5da9e06ff50caaf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813a5e9463d2891160d4bc2300d044b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08440b2072d816981ac6f08f08561e0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a859a1fb2dc60dcc092029a7b9385c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a39da93ec5737e50f8211b5ea9c52f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d902eecbbc10235dbc39c78a2ebcca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4f6285dd3a81989dcdf55392dd9e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc93aa398ef0c8a59d95190d210c485310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582e7ae349765f1738ed0686b151b9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a064f814d32f6fe611620b6762d1f8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6a41eebabb51108fe3e1b18adcdac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc99ed4ffabdc55804d3d0bfcec7019314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca235f90811a99b3863f5541628c19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fd6d17b2fe9f2ebe3abb21e9d7bf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc572f005072abaa61ae0b9987c1c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcee959c6ff9a3f062066b6aadd51f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46968ff28940ed28cbd4c987e2355e5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61907bfc386cc22fdd505f641c415c4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0b70f6e71b44bb02531c216319e03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f4f0a474fd70bbec62713d275d5dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fccba784b774d5282a2881cabc022323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697631902e4abd319dbe1e8fd3b791d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec5deabde7bbfa90a3d4c4d87bfa20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151241c6e73e639f4e2f3a862a44905326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086326a81307ec3191c0bcda57f753fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f76e9a521c229a2ee84a54a284992328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09da508aa4d809fd62292a75ca0723329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edabbee4762c6cca8f32925f1d0b96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e7299033b786d2d6aaf6e695734e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f479f10ebc0a28c70de8955c748313332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c474049b86bcdb7e7471aa12d62d4f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cee61f58ba4220bb729487f660032334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29d3b7725f29c017f6e32e6409840a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c8227c515dbc72c932d5ee405ede5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5fa05ea89eda1c88421c457f42106337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8383181a193c492c7de19c2cceec4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63ce5d1c087a30839a75f4b209e813339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da8aeea81fc8dddf405ca55f32991e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d41d2961a6877aeda930c1005b0cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbbf53879f63f3d8424676ca709a44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec565d231a74d392512d342649d63d0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa27dd5aa9e3267282c66c1c910455344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716211dfe4ad8aaa6f8085ec1975e8cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd865e84ac639b0bc35998dc97dc382346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1af6c93b4a358bca34c089f91c580a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc8c6b1b571753eac1d73f3b878afa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a43cc27e80a1b347da709e153615a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35805796c922d80a26a330be9bc65d43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbe8772d48efbd6abac7ca13db9ca7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7ba78fdd2e1b4acac6bc50e421515352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839db346e77ad8dfce20be78b953e24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b7a8d09b5fe25f5ff77633276d309354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578abdc501fc9d41ae84add3581b640355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e543c4eb44f572d1b09158a5b633356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f22c2a8894f0386bb003699855e0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaef04d79bae0af8f7dd4951be12a13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e087a832c0bc304134db7fa32336a75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e3d2bad576bc0df452740ef6f5111360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693be15444866562c3df9cdd7f78cb1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fef977d7547671bc6d8728ad93dd3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167b748c115eb13df468e929d49eb28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd82be42e8706b60bd3287bd72b2eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2624fb180281195cc5a882e280a08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a29106c2fd69345329b48a97576aad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62877bd7d90e6a3fb6f1d1520b5ef7d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640c0145b26653daae7a05d470009a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aa0b30d85211a216d9593fa9a8781369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50207ed02d36b3b35d0ba0d7b2cc62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060f74efd111917ffa3d6cfdc6e9323371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731321e10a1511b25bc305fcc72c984372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632331505fef58152667cba26a9411b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406c5a0c482105f29bbfeebc4d85ae5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e8c70da6383d6426ce92bd57cedfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1f16ab36521f5c89db8a9b29e90dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d83fece35b0b74d2aa2e748a096961377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bd1fd22d9a61e867775fdc8410382378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc826953601061c808d2de964779b34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d0a772b6317d7f8455833f229b8b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d114150ae54dc47a5f055f18f56ea21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44150a3f90011932c8b3a7b0d0b0bc7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac6c913ae8d82e4f796af59fd29b99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640742f5139bef2e725f468e53559c12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b1c7b05412ee7b69d5aa79d6618a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83e68bb533eb54356bc9f82ecac9d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f7d1a16da7646d68a1d1732e2f99c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abd099288887dc1a90da79f112b7d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17762f2cc858c43e385c6b06e38e4729389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4fdda0052b267a97e55eaa42121fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923aa1e64f6af40c4c3d490510d2440391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aef11017cf2f377bc2475b728dc17c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3701cfbbb75333765e9bbfcbb41de1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aae0154074f820b3f5ba3436863ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd75b2579afa8251cf6b81b8a23e22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f02a502ca5f642e2415b72431ecb35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f2aa067c5bdd0c75ab334589357b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ad342000e34910bcf0e5a9b11fda6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684a1a82907d42225cd372f2304593b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cb83241dca9ba28d288401868a90a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a56bb21ea0d516b90f3592f378ad7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792840023866bc1c152f0b464d5f7043402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c273bd846458d2d061ab2a2e3ac0d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5513358b3e5e8a9035d15b97f030bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d830fed94e3c36ce52bc642bca2050405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94cf38794f7f6477db0f2edd00a66a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b5b06124429abc08a7e0a87bc1bf3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3795b33784ca8c2aa380fd1af344af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d6ef5f2e38bbd00ddad92d2395207409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08299cdc2fb621280cef5e5853c68e75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d039b70a409c5626df5a4372ff72aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253900c46febee9442e03420d37071d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4e183eebef0b32aed497d0d198393413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d102675b5fc792f98bb597ff69eb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049ed83eb192ef76e35f7677705d85e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf60aae37480dcf3bd1012a6f4b797416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d349de71d52c96503fab566ce5849e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda41b711ee4e8823795ee58d449b2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c14a854dd08ed322db5efba66d755419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073817f1752baed1b2bad50de62d2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25520e84fd89c2b21cdcb2a21b326a1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9fd9300ddf553cb542039da031e62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200ef1d7a4c7664b1e237d569239cfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e4d4f34c76600742fa4db906348b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885ea6cd3941404ce7dbe931f9a4bb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70042c9ea380b2388bc66e5e5c1498f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fc64ca63493dc5ad83a42b6e8ca7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb16353a34e1430ae6ea98a3697766428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929028c9bf5de43f206a03b24743ef6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae0d11503f1a61250f05d9c8e4fb07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292f3799df9663c1763893e1994853a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811321b946c383bbf7bf032ac23079d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506136cf98055a61dca0da56a99d0a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b711f951d3cfaddd11c19e8e29ddbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb401aa47f5eaece1cc596ff4904f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f082a5ff84fbb66bd547ed2071de49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d347ef73ff26ebedd8eca1f6cd6a81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a99387c05b12c79a4ac04f6ef3edd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd34e9150cd3a1a51ae8d282a03650439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96b0a1fecc5cd6db3a7d4cd820b3cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7b295f0ac4c4b1d3b702e7a90d883441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9df891cd49b4f0e919cd06759bbb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ec8c97f309a3d00df378bd70c4817443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc5ea6d09b54b1f859f15cbf3e55c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40628ff71a485fd6ce546dfb5f249e45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752124f0e77b8f4d9aff0eed7a88927446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e0a5822fbdc8709e3999924c7f499447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fef0d96114f8faa73cc579623462f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c255321743cf5ea47a48d960389a038449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a267fcbc8c83155c5cb4b6816a3d0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a072321a48b30076152f6f0ed73f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ebcf5f24fde91e4d4c6cebc91e775452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e74ff5d00601f092438587561cf63f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7986f8e2a56a75782e5aabddf4e4a38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66328e6f0ed3a6f64704d5cda584dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddb68c1ef5c5f6f5fed9e05a9f0ca1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd4a70128ec3696e76cbf834fefa54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881210b8f815423eb83fb2316cd1667d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31e47a973a314e9df469a450a1aba9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a922d6eb24b1742e4da33d65b59be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262bbc0b4184f6b4b47bda941d30b7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51446b1213e4849392c2e165eceea841462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537568bf508a3d92db8c093dcba99540463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495379e1d00cb4b91985c6731026693464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a33f955e9ca2567061baeada34f04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c747627fe26f9e196769337d2bc0c4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb96bca98e6a2fcdfc721d640e6c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ded52b0ee43376f1cd54b05061214468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ad6a402a3411722176e058bf67f3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbbe2d4ed8e78af12aa9e4209c04cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195b995b50f47d4285dbb14014f2792471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ab1c79f3b8b9d1e5a29f87753a7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead44b516d00f36c9b24d0a3a7de79e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d167fe960b2fc1b5a3cff3bc88ee19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884373323f48174f95238faa94eb9ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f63d227ca782329e537814d2f85e05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b06d6bb21db4ed3d4c2ba2fedc450477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e201046945c4b28c11ebaa88e7c2dd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5dc4000e48fbeab0f1fbdac005986479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b74b81b830000e4afc73fb06dcc702480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1009b8b836058c9808def218b01a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e8f9aa805657044707eb0fda4b95a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264d549a02e52808d480794be4b26ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece6ac3eb9ad88ecf69f61a8a3990db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591ca5c92b4be340e960a680ef34d9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3737b0348905a64c5769459066328486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a461676121be8784365cd46c0b73828487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411078b73d966e4b5228f6e2ada14c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785194575ecf923189be67f1208c1f39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08428d4654c2449089c665974c8373fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8eb8274fd2e5f5d762d6333bee716491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09a1278d796ce4cb07e3559b2fcb35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51952e265ffb9e71e758b3b9952388493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0c530eded475902cfc2b2dc7fb915494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f488997fe8ad76ff5ec378436023cf3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff4b6667437a2e42ebef7bb95df42c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c543816911a45913345a19e0a3c14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b61a320bfd4ebefcea51b40c94874498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534930d837b8061cfb65f8819429807499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af17c8a43f8d6a628d848da710db089500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eb13c90c36018bf96e3cc535df990501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5173ee86c21d2a27ffe17178acd5b9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2063788e012f1488333a3f7f0e8f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f69583e4bdf902c6226bcd32393579504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb450a6787f6a1905ef9a0dcedb638505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfde0549a997d981757e98dffad9f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd3c99404d88f99508180e2a5cfd1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785dff6ac12b813c8deebf16a4c4977508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b18be551465a32af524b101f6350e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7617a490da0ebf420d53eda442226510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220216f9bf855967c9f7fb4d0b83f7a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be83a79c937efbec72b97dee62c4bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ee30d39267a3d5cc3d0785f30bcba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d705eb16d2af73d37df1dde0aa0a5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115571922e1deca57c7b0ea24bf025e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae9dd42fa2778317637f329ba5c981516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390008af95587ebd67510400de33061517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05be50428a54dd1b3e38270e42d05be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c3e5aee7cf43216bb39dd4b2303d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3404ec5ec550e557bad4ab4408df5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c2de1e1b435e446dd9d79153ce0f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11095cdec6ce7caf407363a076cea5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87666f042e6f94938a85aa536c058d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ab6b756fa79406a10561a785c1d11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5f7939ad419a3434fbb198f55978d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19fd0948376ca95091c581f8d81282526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815837929c7069cbeb6a07287ea4c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d3d9c869ceb67a10f2fcb5601044528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded22cff06c08436dd6255994902df4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbfd0b27397c5e8ea1507ca96d6f65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89300765d1cf51fdbdb7d9e102c9568f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b95571aad992169ee9ad4970bf52cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ca853683dd2781b488705d1c70de2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ac357649a570e907d31aca1912fa4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bbd7eb0bcfacb3b9231501bf89b83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53709ad2f116f348f8711a58cb0ec01b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15f1081a8a0daa0d7ce0cb987b837b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47c4d07785e85912be98badfd50d16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b29c685ab5bb324ab3972f30777eda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b95392a864fed4c7f39e9c3e652bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6681b1264f016cdf8e0c875b80497b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44bd79d020cc1e20b2e7607aad9303542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7516ee3eb826a4aec5017610aa69d8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8163cd37ad436c96e5210be7299a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590bd2e1633b9da89eeceae8b38b22f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772343e115cb37e487a0669f13fcb155546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2af41011eff0c61716cd7fa813d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dd47cc6a39cbd1335c11332f321bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d20ac607746673f26fd799b82cfed6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312a4d1ca391147016a3224a5ff0cf1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0e909dc68abbbb0ec924606852edb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361bb101114ee3a84905d2a1d718c74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaae735e557186e9a4435f874922109553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db0181bb2145d50df5cfdcac377478554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63971ccb8c46ee0f893339e72e56233555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef3e6bd3db651ccb81347fc528fbdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964e46637f052a1a0372317ac1ce558557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d4cfe4d730d3a508adae0652120c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a535f88a9971f0bb6cd10b6e74a338559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef473313e213b0b8f1fbadffcba878560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cece354178adbf1780af8311d7bb3ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8635d99cd1769a8bad7cc485ed460562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fa33681792d857bd060d6c79b5365563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a49b5e3bb392a06908dcde7a291b14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45f7b80831ccc309bf62bce0385e45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58820e433e7d79ce1ed6efb4a88e10a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa38fa567b2e22891fa3af3126e0f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a92227bfb2d90186a94c99c7edadf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1709a05dc52cc5a8d793eeeb6b009569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d38a69125e0c480f1bacc08f186488570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845b1373b0e2dc7c6c2a18fb8433d92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e165376aa7d6e7b8d2e231d4210c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b068b66b4c6015b5b601fa5c8f666573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2732a9758ec4566366cf89bef1e16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae6ef4fd6711d4715ca11fa5446fa0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a21bafdc18c2e477fa4a97fac8d2d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed5340c0da3b6cd1f3114246b26d2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d071e62b9c2bbf5b1d3897956c7495578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274946ce371ac7557cd2438200af2d69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217b4d662959933846068a6acc8bc21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5a3fc9a792ae94febefde4e05126c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085e0755808c2e64e180e273f46f4e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1195b4eae132e6b95bb1d3563b415bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe81481674b9ae41a5b09b5f0cb169584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f7a280c668a8e89e4d295ebc345b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c95bf1136771e8cb817ad6c9ac3ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72fb5adf07befde778c1d2c101bf51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bee27daab9e5c70f5718bccd2d5f13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2010bd4b529e823d9c543e941bf00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739a9af171843fc0d1a8887fd150265590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c783339ee4a194c3959414537c12f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9913d8dd66f7e2b11e8700c1b730a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b089c81b217ec70048bd823232be0fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512110da40e53af9b0f139af6230e1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e226f9bf8fc181151547248d8aa7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacfa9c2f6d6509385470e461887601596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16c6e2c1115e0801af924470a1e1fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081182832d0f295f610c6c9a647ad149598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634124d6c1c97c71fd0830d2cfcca19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd48c04d0f633dfd06498349825b34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17919ff683b0b25f4b1309ed00fb20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4be97843452265f4b1b33435e422ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae804264c231858df08be6ab37961331603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cda60e63ea4d8d89737968b566e169604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f71d90787eb489f353d7b33b58dedc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f0de281cc83912bb6f2fe34eaef9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3437b69bc9b5f9d6acbbcf45c9b60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df20023c326baead1c38770f02c23b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a7c21ba86d70676ba7d2b4107110e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e593d115948f2f921b20e33c00a3c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f85163a96a689939b85e5d7068976611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d3044ca47a36186d1ed9f77c35c09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba9f6642ca5e9cdf2f966d0d066e30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ebb611671876b7ee0976dd1dfe22f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8e9c8d46586fa86f91911bc69224e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3b73c44babd184134c34aec245ee1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd2170c24cea37163359ba744b8664617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f35340fa590e4b0225272808037fcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c5470fe95822f0fe8443340fe08ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6564f1b98087334733ac4512f53ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0ddd142251563bf3da863919fff15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df315cade324099c3574eaebfd03bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9782913cddf84d9b68f67177237df7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62bbbebf7d37ac469d6d8c621f2464624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c3f65d1a5368776d73e3a0e13eb6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f78f9ee69c4e32d0c7b3e7dd9f8e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c97433aca7055761d29c71c9695b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e212a41798c5cfe5cc0a44a346c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf250dbafa4539528e095a6c68d9dcaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77af24fe690d829ee73ecda631112df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63d62c901a85fd451a962ccb52884f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a146f0c932bb6797734b79068bc51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8532ec28c238a944303b61f5fd8adc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f421d23f21c21756951c4e582b22d57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76079865f7589f3e00c75fc974fa02f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d30b91f58e1583d8b79fb452e48c9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253a76a60a5eeaba2c059780def98e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9acc7e42c091dc21002bb81c22d75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be162b26fa11267e5b69ca4935c49b71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ff922870feae6c4ce0e9dcbbb9432640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb671dc7d468152d2d1795e01e7f50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ecd629e3346bc23a9ba505986a148642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ace19b3e1e275dcfff00466f3ffe37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07b6de7e399b8a8de7877f0e3b4167644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ccb83ef783e7517bbcdde746da8fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adabe7e2691a6a5e9b119c3cc724261646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f88160fc0a51cbcf6dde5860db7353647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a166903f67e33b7a7f23a63d24fe69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a44966554543eb73a35cbded4bdd5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca4f93a1d1980b502d09d39d164977650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d1afbd9e60f30e6038f8e8f6c8ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd95da4152fd1bd32a9753414ce5ca1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af295ba0574dbdc65b6b834ded33be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb804f981ea3943f6133f89930a515654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67997d1e7855fd820444b3ed47b7ea76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98d1df3a7b0c04edc8d7fd9937ceac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542beebc5323a16356f023781058f71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c72f74a244102481496b927e87e504658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0b9a10f24617abc0c4fdfe8eff1e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b4a9deaa7e1cecc4eee45a190d266660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a4dab89953809766cefbd69ef9b7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a621812a958d7796effadce54902662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81785b7d093b5e2bd5ac5fe19d592bda663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dd19ef24ce3fc4b21afe6d4e19dec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b645970fab0104b281eaf3f65f860665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a48a9acb42348302df007e6c27de1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1970874cdb1d4f34dba4546b8243fc6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fbabb17596bdafec521b17ea8042b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77620691a98e964e11ba288878c788e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8176197246b4e45b45d14aa4db02c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5879713c0d1d507d5c871a72bb219671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153329613051aa52a30bba15e2a3955672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9631bcc62439ece68a2f7e9b30e2f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60a594ab136b4b52a8c3691ba8cc0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c80af2606e4d3a3d8e18aa196fae4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee545720b2577fa85062d2720b1c00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611d16332da661bab591f896a47aca7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747e8b0bf774559927c86111531f6f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbddecc0ed184646baa9b1ef5075dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4767097c67bc258b450f1a304a8c5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52ae72ee1a25d1bf629bc1eb79e1ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162fd546c6706bc9da79dd5be0b1350682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c50b47ff004f8722ae79abcb837b5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2df42f40c7cdc503750dc76adf2f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af79a47d0fe2fc285ed691b402b16f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa6aa5ce8d5ffcf2047a5a21e9da1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baafccc51bcaf368612312eec702c54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf23fcc8d5a5381ab77efa25f35224688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a68f65829600d9d39575623cb5e6c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb9e2492863cbb5baf5c30a867e229690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d5118a7e16132ead7ec96f08b4ba4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe50f73d66a9ad51a0b35694c2d0847692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb15a4b3c88f7fb6c25d6b420777cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318893a109e7b4dda6843fb797d93219694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2cb9f3aa7a7d56567d0801027937c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea7e446ef3ac87563b64791ea93f37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68e786940ac03f080dfa7d90099eb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e3670534efb03eef3c5da8b3175c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5fce162f33fe6cbc63a811c6396ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d7daa8a8c38977fab8a22fb5ff731700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04688e1b78d2515bf0dd532fe485bac5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1992153c2b538da8ae97a74f1d4b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480b00200d47765e7d38d37d483d9eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f724b2c695c8f1d98baafb616e48ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a9f561991f764b525997bd5c2e29a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60a56aa3d1f002924726c07da73e44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74178cdd69dc0133884423adc81f5a8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b8fcf53dfd5c373e82b08a7d1e8ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15492d24ac1a7a520aa81d402fd7e5ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e83fd41bff68b58b7e11bfa12709b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fba751475fdbc926efec6d0954dbc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c433fe8074c7d28160174fc3ec6a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721289e0f2e5ab424a81411f4726936a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31322288d1069d92b558880fbfef96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020b263c0a1cb3327b4e9392c13b19b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a03ab323b3a7f1d59a55a8f28a6212716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f220ba90a3a1f5953e53d92711aa1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f1604964866134d1a1a231c684a1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51743a7f83da94ab482cb04634b0b3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea564b3bf796111c466c27a02dca754d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a421aae1b3399ead1355bb22158b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc729b90fa346a34125ddfdb1c027ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d23010eb49f9f7fcae6fd7655c22e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b07d06d31e5e59631543c4bcddad5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9bcba55eca03280a55c14f6cab8d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aedca17042f9bd94be13cfe3bd916726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42207db645045f90313ca9320374ca5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b49464bac8b57aa3a148a67c6e9c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca185c62da7d4e06f9c4aa0cdceeb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755882de9457a421d14141d17582b58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d897ecec048457ee8f980bf4637029731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e07adf053a6e54b114b557f5b3ddb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96faf5f11804721d01eb4bd9024769d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00718d8df1ef8c08d65cfa611875e85e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f6e650466f26ba32643178208dca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c8029d847ba877dd41d9f61f8c085736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671704e5468ccd16e29e5805882933f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5cd11146897cb87370e17d3bfca4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5ae3965ea907b12529720edfea4f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7623dd8a036883f8e7158370a08fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570775fdc9e3ad3a1054c109efd4066f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d5fb9f54c80a4f6c8436773b7185742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be7ae0982ccd4922283931f75b086c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db551822824bd2494f25bb117b5573744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1447bfa3f9ca3426090174713ec1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fab54d52474657f442f528cb52acc3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeef4f2ef9e76062a8b48154111ed40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987812d93f5241e2fe99fd6337fdb744748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f50006c79a596494a3f3115114faed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf1e0b2f0961c617ca538faeff6acf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823182e802920be9aa6ef2c3b624b3b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4f9b8d8277584aaa05b0312f77bb8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87034ebfe85b196be913b741ddb6e6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175549cd246199ca7b1c2f3a972e9131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aab1e355b08b57e4ff6ce384968cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f73f7c2e4521f7cfa180834ced7213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3147abae14e112dc3116ec7fcd0e36d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c61746ed24551a686871d628aa39f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3868e43964e19d0e450b5ad735aa2d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d79467c495b874935376dd9feb6247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd5babddbea814a5f8d8cb0f6f7e408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9104959ccf6cd1468e1b9727dd7769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd83ca2df9b0acb9bc9ee34838afa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09608f08d91aab23fe60ecd14e3eb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984965274c52b3a134a8ad14d8413d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491f18d6a792ce14cea00cabfde06b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9e119d0bb411a8f8108a18638047214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76de7e761b187d9450bde7e2dd739bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652eefe41c22326b27bdd7a0b91a00c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3e0e5d9951611f53e186e5c44bacb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cc23cb7a9a33a4baeb3fea416b31d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e5c0fc516db3df27defbf66c4e8eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129ab608d929af7286eada61d50fa6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef41155c222609ba3a7b458328752321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be556496a808224f944f10e9f43763c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e1027c5c065a411c67955393bef7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e851f2f59ccaa48defb80c871dad2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fb85e68130b18974d6660888a1d8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb51c5c2a81d10c6f76b8ef8882468326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ba1237f07acfdd04a21bcaff9955c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1ce1569b0e2fb48322ef2f28d17c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77171b3a7c7324353d424de2d446fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e1d23f002e5ec14b2c9410fad001130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fc5dc890370c266e98406873b768631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a96839a69e3d31c10b3addc2c8990e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b8669ea2e5b6ce8a28bbe2e00bac633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8419b037efa345c21ef70d864c06034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb148d971f8fff2c3a3eaf2d802766cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb5af1d566280810da2453a51e6e8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c065cc6e470bda73e77f3f2ff297537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7f6ca57a0f754d1e2927c78b77d2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3a6ca07ba2d5c182a3804f80326b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd550fb8f534fb41feac988a7621fb0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763c2ee288de1d6b59e6d222275f18841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f7257f28681754a9e698aef77a44a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469751e6b192b3c4fe8280f9072c5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b73e6059fc8e5327daf3d1ca8f03844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8f988ecca00bfc78321643206349145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d33ef6fe7c58933acdb7a806520cf146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca450e60d369c614230715d903ff80347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff836e021e33426cd6d8da79d2f1aafd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f5c03f8b252c872b9b080b34c851349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0469bf80a81f94b266c8251d9d68450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed4bd914def365a6efa9f2c79eb9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a27d0575f91716b861925fbd2344b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f194d9017d5cd46422233738a4063053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5bf11834ec3ea79b31fd5c9ba644654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c6500809f28141cd5b24992fe49d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8cfa3402da2890131929209b3bdd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5572e65be8edf5b2a15be5ec5c26c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4821b867ef5098237f4de8c155605858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c25f2be91e38003753b53e4ab40c7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bf3e2fcc4db0941428e47cf3ae38d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f1f64879783338ac9dda1730729f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9ce769941e10ddb58522522893be162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a094fa73e091783cccb865d79f3dfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30898da0550118d49f6931ea3d70d0d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fe065d921d938b088ade119a155ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb33f0df55914658636df459b96910466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a71a6025fd9f86ea9a06426eb797867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab139931e270c54e271083285ebf554068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7925497575c49fa4d67a0ec71d2a0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210d6b385b0ee84cfd1f8a11de81e8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc063303e9536ff5b8e16c6e8ded7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4ef0ee7ec2f35fd3433247fa1d0a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5426983aa83e9eecf4cacff7c58ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d872b62ebe1107bb76cc39e162d668d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56af9c47c3d5d14fca0f757fced93875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ccb49f432fe580d0c917325b6e47676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d1faf21c2be786133bd0d780d39dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248aa0678110660eef7e6262f7dbede78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0206daaf739b44d50f57e5b76aab979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40164126f2e5610983028eba40e1848480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e1d2d9a92b91641df81001a8badd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38194dbc7fd177bb2d2cb66a44e57a0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e959c037f3959ec09f58413d020b2b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe87a9018291677c7a43e733c4bd01584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08a53c73fa8a1ab3bb94597aa2bed385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4281a31d84c7973fb6a2861abef144286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00735b1d0139912cf109d00ec0b8c7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993e8138c1b21346e606852cd2a7c4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664c7448f753f18fc1f7cfad9e9bee389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb4d2ec6723962fe86a407ab146a2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228377694b55a56345c82825b3674dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e40553030809a248cd5eab943611292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c133043bbfe476cf0c55ac1788a917c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecac3cf963ba81a65d04965356479f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368b4a6c92d45a4c6ca14e84555d05995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b686a524ccd04178c8c2d640bca7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b162995528cca92a029f5d3ba08997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e26fa789f1548c798729fa43de1d3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8583babed940c1bed9a4e4d626c4d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399ea1fc4f5c20c179103d6a167a053100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae489de77b3756a190142bf7fb756f6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beb1d74c51b41155236e7426f16bcc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df4b399cb21dfbd87267c9a35b66d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2101474eb8ed6a74eb33f6bda67ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201efd48fe151cf559546c088e1f784105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d53faa17b6d213c08ef8b4f1f7b45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15452da04c47be27e9c3f1021e0ac1c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622385b656e8c1abfe8dd26472cda347108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45620832758a093713df6ebeb62bbb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ebef5ead7a9b91d215a2e7a1c6b8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7aef7b517ff813c2f5367acd11d8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1900fa88ae11792bfa4f1c7b78d7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8174fe93aa00962524abf76b0004ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a8db28cda537666e72c6b93f384b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8fa465a55517d28de654b989983b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071406dd1e7f463efbbde252ae9e9400116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6625275484fa82e3983798bd0c1877117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ca7061eb2684f5984defce78a171118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08bbf6231442b9fcf9f780c054e0ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f477266846cb5c350befc9f2a1623120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbb6e3c2728323fa18cd1cef01df89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c840509f6fdafccd5d764f9d80e7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e452dbd2f4563bc0683a28952ad8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606612afdbfa6673bc45ce2baa9a5b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c21da5b99778bb0987ed935377f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951216827467fad580cd76ee6e722129126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d209da28a119181ff83ef7db185530127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33953c28140ff8b7a6b45c70556f6f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3429240639e105e841291a6e6dfe7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef0a3646ec700c46cf5ce407742938130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f8b18954730c05d63f8089911a5a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509eafd42951d766baf930736e99ad0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2d57dbc502e9fb0767a6d4d7bcdc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bf15bad7ca8478d8be8b6f43b57f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d28eb01b44179de066d303b9b71d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d542189ca6362143e5ae4d50da3b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3de7534c0947336a0232c9d945893137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b04f6e17d2200e510fb3820213926e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3203bdbacc8f705bcfe601d6ea7e3a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b547f870e5bce78fe724d35f726d79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5494ced3994438f420617d0dab21d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b755a030f6b336542fb8f8585f27ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eba648ef937e1115dbdc4f6f1ee98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541143a5851d6bba58773ab5768c88d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66d563ced5bf8099e260fad48cc52f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ac0745b6934cc0d921a5a052f0d27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbd797299bd164baea5291d9e48cb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6492f50f4ec6156862832e6950f58d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2839c1ba86387e369a4ba4bcd8fad2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd134e29425ec74a83a29e1d11ed637150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d50a9dea48394e0bb87f7cf9d19154151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a0ac4e6bdd04a270321eb3f34b28a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10d7ee6602aa56c1c85279371de127153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276b0d8d411923b6fa8d8e5609a3de2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df562bc95f340df46476981af5ca2bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961334f5c290e5f9ad317cb626aa0048156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcb5d95a023c2fd4e3504475422df4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e4f397a108cea0a6d1e514abd7f27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ae3148606019b5afd93328def19a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f253565ce4725c122488181788df2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a242b7244a406f96841960e050584161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf10d4357e5631baf2bc6f8d0bdf172162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d2e86a28009fa6f4afd0395f55a1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2264d91828c908558aed586da3b0afd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a58016d631c48d4b11ae6afb7cad30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079995da18303258018da3a44283f3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6c4236151d0e82df24c6c023b50a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d835de7a25a2723f77b96eafbddbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e265a95429b5ee0a4f3f97d78f2ffb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61073e1a86f7014ba875f6088693e2ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f008f6f9cea34ff4a0ede5e7f27238171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472557635301fdae6c6940b5a816a57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56439464d8a68c99e8159fc65bd6bae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79e8c63df5e81805e0f4940f08b933174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7b6b0aed7f282ec7101f32bc9587c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d0131efc5519f635b40ba8669b77e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d33ec9532ff20a0aa9760dea71b53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06660b6246a184eab77886663df277178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b12dc4ed8061b459286d9b6388f150179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b2186f3d68a17c7dd57ad961f3418180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d8f283db53954cf7177ef9bf62b3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fc2b6156957950464955cd591c186182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe1c198a718b41f53c40b4ca1dbaaf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9ac96d2322a225d413b7380dd53ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57dbe3a21db3069a1ca895a285b968185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a2b1b19f2e2ceb35dc54cf76ccd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c5750270167a011ae47e4054ef1c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f292681cc758c3f08592e87c4c4496188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ecb5aa86406ab47e12bb1c7fb19ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e22189863fa6519e1d7388f04b45d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4809114693debf90948031dbbb4a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47328e9ef7ed3e0faecb9448307f53f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c3dccd67eef9ca8f7141393c6172193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa470ddda815ee8d169a57920b7de5fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507e9217ed09a75c03bd482115f3949195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d7643f76106cd4a3929ecc8e873db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22129f75e9409d40eba958cfcf7710197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba819596dd1748c4ad3f72a1dd3c3b0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de29ec526cfb5730f6bd26d0bc5109199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243910cc5fe5e50ab2cb6d18c61ece91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a1a8afb87999907ede5de10edd3d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f95ed97c901438a8b90c18972053b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bee43c62c1efd83362dc8495e9dca8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cdac3c8e436fcc0f6d97f62b9e59a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30200aa70f6c07a4f962a5c322dfb920205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2198e68d40809d361a76fcb0c9933206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6435ad8a2fd2c30fd8d73cb062383f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c9c47d129c907eb5aebad529efdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9570fa3903cd35be9708b6cc04ef211209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d086870884c24c18e102f819148616210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03717421ca32cf942da2c1e6209fc905211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc937902125640273af364df48b844f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd936b25d4b257bdadc91a61663730213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c432aa4e1efbf6432851f6748e37195214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71689194eedd80a151c461bff8e06bd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55099669f45353e77e5533f80d225609216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6554d68c8b7aa4807dce6db495dde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb324652e47a24ba462ca9bea327059218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db5d35fdc31ea3e36723c6ed0167e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf482ce798af26d8b917ed6f5ec56c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205b174376531f6b236f6f48fa47042221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ea694980cc69f947c2d03478a9e41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3447b726edd47f5709168e9a7cd8bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaa749c2658c72e4bd727039b3b743224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe95557272c377787d84f7ac7e445225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d971263ecdc25065a4cfb32046c7c6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25b84d3eaad445e3a191076365bf99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b7a21c4d92167557fbb8206470bf8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cdb7b0d9c0e7687ad474e10fd500d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c263a85f0d5e7762eb3de07091e898230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b0056c78b94aff6943fca5ba11fa9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d715de8707e508f4b6cadeda9875ef9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d8f2559bf520eecf3165d664b0128233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7317d241c1fb4d82fe85543bda5d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6d8d310f228d33d0c6a6d3e25d80c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704be936a1dd422d5b36476d3e44d71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341e9b6855dbae4eb88b339fc07041b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d8415cd54ed4f01af3aafdf822817238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1cd454dcf3a7e9feaaa8c22d05db2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011e2ad1fe32235263b56b9b1e038e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dacd414bd5962864874aa5c8ec234241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d415994d22055c8fc204be938a70efe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17accb72f430706c01c1c8d022d901d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4094b328436620f86a3bb41764118c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9287c74cad43f9ea921c739459b15e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1c25961e9eb70a2ce778400ddaee4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03d11741db71d14298373d61a30d66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f56b1761d7b46ac843f55644ac11e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65c42aa250bd973b4511d3fffd38f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4012394fa953712bb2d9adeebf8209250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca17f8aba1e4fd74a3c8e8c85e73d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ec5f9dd8f69404973eaf2cc5e0d50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc26ffa464e42ad725345ea4e016e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1783b54cb551f500de5a5e62e593f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd9348b5c4434adacc74f48a1682f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c01b3e82c28fb8970b2af675c3e62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582eb381fe4b55408d65f6da5d8f646257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d4ee8b5b25749c5952c2b281f3d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34999e18e1f359cdc036b0de531ddd87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2666a61903d935ca5f32b628389924e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870328fcdda58b64c5de29fe1c89aff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe76430269bcfb0a6cca293d2b9175d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84386458f216041478fcc786031c2ab5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930976f861cf61ddaca9114b92967078264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f56e4a679899d117e97f72b9d29d13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacd276330e4a671a3d56938d574f9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b20f9d92fc582765f267cb544192bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48f5db60dc61dfe953ce611e83cdff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cda4eff38bf682ed0c57384eface73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6f95d284c1f1123cd682c98557c25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00571804b485927fa82a6f2500c29d14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d245c4c90f93e0cfc589429bd2b4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b065465651abb24dcc563481813bbaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e478a3ec0871f0130cd6371cabfad3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38241bdf6e1b8fe3d0cb9324a10c4baa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94ea77a1919f6ca68112ae8e5401d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de09fa4c3f140505c47681db1b120c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15477133394a9bdf6c12962aa453e618278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6313c251422188eb2712077cbcfdba8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c376c7c95e02e9f60161377508deb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1334da2d3b5181aa6940f575659cedc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded02b8901fcbe3367bcf69360a096e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1ff9ee2fade97c8fb1bfab5ccdeba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479fa2622e5edd1d10aba9660adcdbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55956bb539052d81a9e3cc23b60bff29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a9b68a30076d99e3040dc0604d81d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c71b8d5e5380508d49c8574fc8593287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1e127b7d470a60abe5a6982c419e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480223c11466330ec57fea1671ad1dad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945462b6e28849f8e07383b96ca8854290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c27760a57592ed413da915b7a769be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b542ff3d2bf5c5ae936c8ca221ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e1357a8952d48ce224952a438f800293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6a7a8c31aa2e7c6ea92fcb6f72c5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de809de13f4024a5ffe7be46e926e72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e085d9ca59d7f7111ecaa2a46aa29b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d526c254a9a778239a611ef3a842169297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e9db5ce88108f92641a47088faa43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124cc4d5075444a08f5e04b6814d447299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e6e670c4b72ed3b17c2b84fc5aec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687a51240bc9a4ee7936c0cfed8c6d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f2a22cb9007aa36bb83c373b87451302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ea898e4594259e68ba14318f9dc61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7171562578278848443bf080b0e068d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc827602d24e50888b294f49bfdf856305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d568e864be06a87620ec0f6e85465306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdab14e621c613d319e840d0156c37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705c3613470834c684c47d2277c602308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b516f231ab53e898facf4ea7da8d88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fd4f35995773bf76582a38781a286310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d65abb6c4056059fe37fc744ca55bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f491fa33a51ff6ab9d06fce566a697312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbfca29bad7950c85860eab4c01338313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae070afb51c2a70d08aaadee1c5d097314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413d34adb66dd020cce9f6c9b2f6e17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d1285569ca5b02929842b4c58674316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa6d6ce103f5902a684c7854efd774317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c7adaf6e7eadde170788fb897cf89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e67b6b90eda1a667bc59e2046c6bb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0818d92c9e36a2efb7b9e449f18a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972df1697dac207cdd353676592b939b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207b651e8e85a582661741bb912fe9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccf19a13b2ee05a4a3c056393761b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02b21001d3197535ebce82b2bd6de4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ac0f54f356994d689eae7c125190a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c696f76238aafd1d52cbd89ebb580a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1aec5609775e49268b797d6419cb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277bbe5f3299b1d45160f0d8ce72e85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea652ef7af6ebfc8b1db7cb73fb413329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4ff7e2ed67a9f7944ee03a3334cbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533d3430f30388a20d6439b335662e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eaea58bff50faf212b5afbb688fb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883943898fc3b7582b8dbb8bef4d41d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b8b99eb323bfe55e4608d712a9f95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9033c895304fb28b5c77af4733cde6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cfe4872e1a860aff0951e8c2bb8bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd89b344dad6ee70dca5893def2b71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0891ca6f8812498cab42829145a9b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ba4541420107aa9806bc15e1434ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2229d3fe54d30c18c8736f7288b97b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6ad5daab35d1a6fd4884fc816ee3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9857c246968237c6bfed2bd698c216c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687439b3cc0de059e6ed3443386f144b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4f603b082505889d60f23ac2bc846344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d30bcb8851511ece242215e6665f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fa7188519b2e6117d540287207812346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024898c5219c85203b36555edb3242d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04e4bd1379151be1042d728a602238348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0827dc440e7ff1e3de629b757474fa1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6772f296f9d938b5370e045e530cac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b5f04c4a52019b8d105555805a2c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf4d98e977588612877556ab7eedb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dcba2603a190e92c6203412b94816353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7d61868e79515aa6624265caa85a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7135edf1b3b78632b872518ea7bea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843686f454f035c326cf4e7ed74400f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfc89a8261ee22b907ede975006541357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171193cc2e859f43eb4cc033ae67938358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860bc7fd750f142f4f17a2d6198f9d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264d3914d081d878e1deacd8fab5eb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93474a13fe3529da2c98bd005ffbb8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41092a0a26f052aacf4bb57dde925acb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d49d11e9a8f0131c2170ad4b6e4c2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015b80e9bc8fc070c05d9cfdb33561364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0152951a41d9e4d78e0059534dbd019365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f234109186b223a2fc8d3c389ca027c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09a8e33343986e613493b32c7188cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603857adcf9c2134b85e8c4bad454ba8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110202bb2034bd150d7ddcaf7b1304d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5912876d3579599b6454899d2078f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4625c5cc55deae87a16c3fb278124f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757391e3390c31cace655a5c2ab55174372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68bb829af2a7a37fe3a09a935a2e6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdbc9b184b4b4f5ca2885a5876de4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfcede93602e9b294c12d30f1956f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682fbeb6a8bf9787789c2f4a5f3c595376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9153d63e5e0980b28c0bcac06e2af72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8320307b0debf2a20b5a4211214f17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1bf7990eadb6cfdac38bde054c115379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0ed21c68853a0ae2f85a177e5b3a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337a2b48fc0b151bd91cc4be509cdad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac636fdcc49e2777f7586adf97faaa3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c210e56b697494940c31ceaa4de0826383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afdc6a278b26cb31104838cf04fa50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55571c6653a5a225ce8ab5ea62daaec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd777d58983d8b839bc2c8cbe4ed6b4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a947316361183ef1d3ad29df5b518d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355be411638413597d26bf4002ba2cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70181573b14a0cbe2cc8688f166cbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8b3b53585707d8ab58725f82f0f76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fa37ad16fa067c1925569494ca79b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3b218dec90052cdccadab3f85549d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1210e2c308b09ed6ac29da0dbce928393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ea7c3514b28c0761a750a748f9318394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945608a8b696bb9051ce49a6349f632395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41554807ae804925ff18daec6b1ca30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b185a86f7e0d127c795ed543ac9f4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cdd32f872aee500cc83a417654c75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb0f03a1c754000cc653ab22b9498399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db31cb30e6dad68fe90f6af46d0683400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc606519718885e3349bb39c9fd4e18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3495ef798c2dcf408170d03879d94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b994d3ab6867c9a53c7bdac22ea68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22096aa3c3055c7600ce38d2b9669a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001560b1bd5b45478b5ec0626a7473a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ea07372a79c8d7bd1e27283011799406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8647bd9621f65d75a3ea6ca0161f805407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496afcdee46bc4ae59929702a7a2329408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909402bc34aaabaec04e0e83633a2849409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ffb8c5ef4524f503e33eb6d67e9f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db2100654d28083ce82565d15e2e17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f8974298d5e43c854ce2cd7cc611a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ff4553226d6c27d693e2222e8e9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7817c9a81cc5f2eaf73c9b8b1b390d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f9a26410fcde9e86d594bc2f7e83f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211805bf176f9b037459c12719e3b38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17449585e5507797b0ded5302f013c4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c2fd2ada6c72c45aa36e2a63b8196418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f109285002db4eedac491d742e3a8c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc313d603b034b6610492ec9657fd424420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24583a8088f54aeae723766fb8364f3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b5e645048a709b00c63ba03325764422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256da4f6a48f6082e850edf5e9a6d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1f1257fce536d04da2fdaea94665d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c9b89c05dfa2b39db791f1948f2c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d218403db5a89ef1e1b5ac7b178c1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d1dbba124bd417866d0a62354b07d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061d4fdcf35b3e8e50414f20007648c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21154c86028b3199d2834c37b839af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973ea3f01f885260a5ad22c0fd91d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aa6a0c80c56d9c788c01d20ee3066431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45445b392a70c563011903d250052d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4ec8cc6ecee7edb77a821246c3d09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090de5610b4910c66a9474ee519be9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309df48fbeb8a82a7ae8dea1dfd5c15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a698dbd66c865b450fc227b7a4c019436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16195b0274a263dcb4dd3223045206437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f067aecbe2645a217da0224a86c151b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8fb144bfdf66f7ffe212e04e5b7ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e033b928b729917fbd2b583b25305ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391562ed820aa0e383df3a1e9efca26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578cdff8dcb3e58528ef480f7502b30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6920da7d659a77f0e38f160f5ac3a7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b96ae48c66a2a475e7fc896621f1f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f469396dbc3a47c1b83942ef3b9426445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118f8e95fced5433ad50f269b0c209f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdab5fb5e1dff70ff20b14fb5ee936a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e3601e9ea9323a1817204a7d223f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad0197e508fea3e890e53cf4c84b89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e817f042d2453ffc24ceb13b05e58f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a9c969933a57c5582a10607b773e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddaae42f9e370330f294115916b594452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e596f066725bf937383c42b59e6d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b45c58c25fc13f3cee92e38634603454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052539b38210a00605892fdbbbd0d72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc265b8fef288e572764412a18edd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f78a72ff64b7f9f0b57e7aebe4ccb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48aefa39671048fbcb844277fe42f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ba8340f5ee2872d79bd72d51e0bb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff535596958386edf80f1e403e20a3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88254007a2989482ddf6e88ed7d71c24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730e4fb4c266fa9d6afcc48f2cce535462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77a6b997b55d6515dc526ec835c7ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc917ab5b2f9f11f832cfe241e100b0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d90fd6de64a6d127bda4012af821465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dea8ce10f10057775e3b470794e1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9449387c7045ece5998438940a3ded467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0e0e5354b281c1152d0e85bb93d4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b329c7f3210b01b16831a0a207b714469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d576ba30071a58f267b998feaeadb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c56dd430167fb58f0a55fe75c7d29c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c2539e0903e003760d3037d2d903d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d7e8507285773fb7311892021938a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f84da341bc4db840158a980849d8f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea348f7cb367b8759f4f38467f647f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb1678a6b8bd9a05df38e473df44e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358f915bcf0555d479d6bce127b81ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930a0f39b8d7dc176064e0df51c2b22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1e64136b1005a662007b484276967479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82632dd09cf96b47dedf281909740319480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3126b4b39bc8c94322d41f6fed4a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a856783f591cd3c2d9d848ad0a61184482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a2898dca4fe42b7d287e7cc0d7b9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c815d90b21d95b779fd5deb24ed5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b938ec4584dba5a10865e282c4c7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369c96b971373bc1ee999c3991face486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94572d2984d2907b7194ae21da069a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3c294407dac0a2a9c04780e4fedd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4018681f35cc8ebc1dff4005f83ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f518592984df574042f982fda75c97e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec051cc970acbff544743717420cceb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f47b03d34350f33dfdd742f1a7d276492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ba2d7d789363d7b629a5eb88987d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235c2becca620d2e4fab3dc358b6f7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f32935fcc87a7aeab672f4d320f7c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710d2da1c7a0791edb14ae978bf1197496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac58fae21a5533695568e9ed5c26eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b291a09a2f17dd21d998e28bb1f70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c431c6d90550ff0c24913ec7da63f27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a4c0bec2ac6e8b22d30e0890e16dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f771853bbab87f4fafe7994b58cca2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573b730df8bdab5bccc2b576cc1eb78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7da9bd26bf42c1263c9627d4791013503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dab5a1c9c4e51faef10304d14f44a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5ccd5bd3ce38a217c5e03ea99ede0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a653f576e50c3887e802d5433de0b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224cc30a3246aa1079f9728124f5651507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f064443104cf8b3dde67e5f9698f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edc5190b6a3bc64dc7ce8255924d9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82fc74fff19e345878b12de960259c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97dc271c3c018daa355c9f1ffc5860511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd64deaca60336fe80c3a94071f6f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf152d88d5d580311f19d7d89e45478e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f987f3eea7d5b759bcbdcdfb9a8ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36282a3772e1ad59d8977562b45b9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90471b72cb8e21e9258af2bf47d1e22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c1bbeed5f49c7fa559ac9a993bc54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aeeda3bbbd6a9bb237ffe5fb9d045518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52130fe7c93fbb60bb5755d799c977a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811c5d8a20ae92e0e8ff281184c7060520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6117270b3259bd7e5e0b565ef28e14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405445244e48164ed33932da4ec6187a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b8defb99efe867827b5e39ba899de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d7e6a6a11583039f4676e3debf78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676ced92546374f1db41f4fa98ce073525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f0092424001619a9ed2f70780e597526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a0f5a304fe313c295ccff5316a11b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef04224d6700dd8607cf7823f7a892c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1c3067e0aefdf74c16f862692d3aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80738426f40f00a55b63ae9e0b45e8fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ffe1e2c2c583cafdc3fb70bbf3bb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5dfa119d301a1b8d00cb426d58892532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50ed472b19be39df20ac9fe4b7b861533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1180bd77b603d657c534bea620dacc9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bc90c0018b6584d0ca09a0e8b819b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e15fe907368da80f44084327e3d77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e13ea3c895eafb7c4a24317f496f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ef3252b5db8906ea0381b461da8de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b762046338ccc7b44b5f4699703244539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4b2a14e5a025d0c13a21d39c09ace540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f416d9069b69d69772d7c8c928a3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2011cd31630cab1bab04d702f4e2d33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc000aab098e9505199c084b59830543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e06abfe177a0d46af0a197bac3ab6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31880951975c059c87711ef0f615d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad0af4e41a14f1f137c9f9edadcd55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dc9b3225a760d4553758fb3245bf1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52063b425ed1212c7de3e953e11eecb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285c4550919b5f86b3977e50bd356f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d105216fdb378b4d9d89ba932536550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e2285c5075c9e1de4e6a78236827c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab25c06c643a26ecf6d25a5f8db4f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aadad4ef4b3b12ff475de86248cad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a240db525ea7b8b4694fd92416795554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc747cc958b830ba1a2067f444e706ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6b3f5776cf8bb000c01d91f2041ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f97fca37847b6a6e14b9322ef5587a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123c0fe830b9ef85b7d20607d695ae1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c5274afaaa3fa03c01ede7b3d89e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30984bc5210c28c1b9d6fba7510eb48e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3195b1dbba019532b627bad63b2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ab7ec4e893af6e7b5c4f73cae3c89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb951dbe8d7107513f4528ff43ba06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c954aabde54b6bf2f974bcd54ae925564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd915e71037bfefcd85dadecf4c9c449565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94ae1c7ec339403459049c7cd86745566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1a926bc8654159d80d877b383f720567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa18b6de34413c0002fa9f8bc68da7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46679e28c0f4565feae594248b6c68d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e23f38ddfd012c74df94107616630f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03173470daf2101b114c78538ab62b29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496be1d7f4654014e64f417ab9431e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d8aaecc82bcb5f306016c53a8248d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38fda28e31ff5e5f92b31191960ef1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bd4aa8c4e659227d45592e6527305575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d882b3a2eb3712d9ad0217311881fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceb1f05f5e61b5e431bb3c036fb297577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bae82a6fdfa12558f976afefa2637b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f0875ef2fa626f9d0ce6b0b943444579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc6612211edecfa182b4bb8e4297ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5df59e0f903ba08f3acafce4a9c81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235f199ad26a515c3e2515186527604582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80270f24f96b84b1402818e894145a64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ba9a2fadee361da54a59324ceb9f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45186cf0974da17fd7f5a6de098164b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ae17881565fc5ec9365ef925eddef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be724a891b1334e9fa72864bcc82f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836533d5f97baa9b9e10cc4d528b6cc9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb46d7e5b0bf0520b468971fdbc905589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ffe2e59c1cc8b3f7f2ccf66defb8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3e8ea4580c5a923730fb39aa74675591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed28b3ebb00262a2b863f2ffb659bf6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189536dbe0ef6e5270ccd0542854ad5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2fbdefd5e932353aa48600b2ae919594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9400db079d3f7039a2f1e4b50f21dfd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae07a6069813f5ff6cd787cd10c5978596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbf8908695fff8ac850e3a04eed4aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0589c00592407175cd7abf798aa32c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd25d73cd131390aad600948d88671599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe225fa7c2c7db36893198abec2af3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23f8298ab79e9ebfdf3a7d51243f72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930cd6339041ba1c02d99e88e35f88a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead70b3468eee059c42c1cdda448f0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08ed24470e762fa35ea1cbda62a997604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867d49047e29032215ae44f3a2ae45b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f2767c2cfed36eb4eb9a32816c80b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ef6c10d30e492c87eb54053dfd888607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555043517bf3e42b72b5164a3a7231b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2646a30460130e522322468940d05d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4c5096669ee998dcae8f61a225f8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf50c6f521b172aa40b83b18a1e169c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1925d7dbe30e0cf1116ffb40e4323612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278fc3c28d855b1f6e361ddeb1eb92b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc745831bd7a49df48bd4710f8ba73b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8a75cf201d55f77c1595394b7697d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e17946baf5a0aee5b609a1cecf2f04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e4aa4fd60ebf80657af11404f4e08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789ee6ac73a7dafe1bb5388fde0086b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c14f362d0874de0d5492ac8806369619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4556a4644064c09f4b93ef73969e75c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdf5b8ae91d37cd93dbebf473c7955621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f43fd7e5a2494a3b64cd7d817fb30d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e53ba15ab54f69c54ca188114cac8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d968a830fb7946839fc6f0859a00ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a897ffe09c5c0af87eef00eee92ebb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb45e5eb66ee4fe7a6016c45dc7405626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfaf9addec5d759a0f67b53e25ec42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e35d50954a77a6000fa9603b72975f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b63a4c2aa48d67afc27e45dca4e4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431975c871322e113068f8190a3f3e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba334c5bfde9d767b0a5ba03a8e679c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d498dda52441348e087cbab32e888632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9707289311bf6b7bfa99ef830253db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe18b9c86322991cc334de5fec7e041634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58473a235f7978ce350b468fbedc3692635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd8899b2193d368dcb09ae0c57ad69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4820b2558cf4405420f4a4875a960637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d957633df73e644d6f5b5bf53f7a6b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16b1a2c56fd65a13183cc7ea881d70639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a3e2c25f620b92dccbee474831dc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179822ae7836ee3ce867c86afc2531b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317369a5df92465efb22cccbc7253a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bc9638ed602641ad85dbc6dde581e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6fa4fc1e8ebfea0befb06f1d138be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cf1ad2721ac30ea307b765540dc98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32a86123ee4ed924ba71103cd02f09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a70288b1c1f086f57aa9016644196647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b07c9abc33f9cab5bbf9c453cb65cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829943d597afdcdd1497372137f8a29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f4940423097d168a458358f9e4b0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458c21339ee9a04ebb714c7a0a3c5ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a6a5823a63020b62ef7780243a414652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fb7752034e7de99247bd6f924d1ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d934db22d778c2be1642045182a57c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec940746eb35088af81d93d2b2fd36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971efe1cea12da075f406e99295071a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fc3834ba70aad248ea14f2df0afd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185f1d07a3b4e80effe9e35f180424a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402007060a76e567f55c53e8dfd9d43d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b26044388c8a644d3fd524375fec0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7405deb87b92009b0c274c4d2fa8e5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd7fab5ea25aef186229af2e4f57b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149035c27bc1fefe3f16271307449d9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303e4e27b358d31d4f32b25557cb7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f944e7990d1eb6d70e6d9ca3196d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602d732993637a90354d85b40ae428b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d00d924ff41461d05fefbcd5144e8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3f01a61aa98c4a8552809d18c4a21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e52a9068e6b602d1376b8333915b66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e232d7c373580016b884805e5de90f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ea12df8fd01d9f6ec8069027915e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6482a489f4bcf1c00f15386aaf3d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1a2772d8e9bd9e57f239c6b4fa142673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d75fc8e1f4551c35fdbf04edb48f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254dcbb387b8b2ed7beacdd7fe6251c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1e8a0adbf1033369e98e3d956571b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8de3c384fb75158c98709c08415260677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3530ca3f3bbc3245aa4bb682ce0d3e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca33c75c16dcf0d35bcc67a485de16b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e31ace04db87ff5e657350cb8182c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b691f5492824ebd8fa1870f039e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bf8379224a937c966d4a3d63ff393682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9e6417e042a74e3c1c1906289ca97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188f8b8d71db30d5dc089e884f6103b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874ca804fc4df9935e0524d40bbc082685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb7599236c979d9bc25c94b3cb84cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fd8c6de15e106d874df298b0ac565687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a8abeb9851de495fb409b0c7395ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879a9ca207d46a0f9526934bbe712b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215d61993dd32113826530f7ed729e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515913db98a24cb41308263ce81faa3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655878c2750070622189cae8993513fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eb777f107e87e083f8cbb829f1450693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9605ad369a14da8348af43873da1f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f773b35a8e76ba3ca05d82e2a3a0b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee48e1c2d54d17777cb91b46e54ed2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbdd735382f16714a6859777740e1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ec218aacb33f1ae4c6475a78b7ec2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb9e55cd7915217cdc696ec833564e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712063cf442b7a24f292b663480c1c42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1c601fe0600cac60563ecda3aa6bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50d75b686f078198e6eb840166f82d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53337301a7b8c256704cc2ddefc88ee4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1d859ca1d64b3d3b12bad9ac284f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a12dab77c09bcb1364a259c6caec2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca3ef9a8035c5d6b601a8d5834a510706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17482764ba5ba932af1266e1c0bfa627707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cb5ef35ba83599394ef14b5a436ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f09bbbeac91f73abf63d49cee2c42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c58ea753dc5d1cfeb97b4316083a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76ea1214f9792dd471c40019015dc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc189dc8d38cacaf9647ae0d8555bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce049186f0854a97e66f48822ef5cc74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a28ac8a2d85ee887f3c81c175da5c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d8217a618cf2268d4af78ff9487fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc197356f7eaa360c632a6a7bb5f6cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a36b6b7cc913977f1966526008d46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3d1bf76b96bcb58663863f576215e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749cc08955a912fd255b5ce7b34fd12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f8d1b46a0b6cc66d4d18f704b042b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab03038d36ad7b069d8e9b367600864721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767cf01f008fbb59cd4ca8f9e6f9a4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0233c83a560d3bc9cd565651f9f33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9683e68f765131a058cab669a25dcf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8f73594849872d41ffa77a4095364725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac35fd130993eb192fd2ea96ebc4cca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a9214d95a02a0f4783cf64e7c7a74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b007ac7023e419cf327ef37975566a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dff378fb238690859f842f074fbaa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3ef78af5eec6ee21522b7bd314df3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4232d6750256cdf3c3db2603900f4d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780038364c17425acdb4263a11a448d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80104ac9d2abd6d6308f6558770d75e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fba4552b367b2cadf0ecad59359c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c765aa834a08cbcaf1e9385c7d5d0f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bce78060e7e4b7ecf3ca470825c2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1526d076dcd6a3ca5e1f2fb28b01608737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ce2cfcf4fbec50bfc052fb071ac61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e841ff19e3964f7c7bbd06b702396739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a33bcd12566aff19b02cf3abf86af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487cba713045df461fdd39fad1fe3f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940fe3cc79dfe1bcc4bf30b6e755f5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28edac7021be1e3e98d969535290d49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f68a9441074a11d3126b321493c2fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b7317b1aed07933967ffd16ec59bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137516d8d21f31b04bd1a442692966dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad28cc3670ac37fba0a81e3ea448e2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775165fbbc0a48b4d1e2574e23700314748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b0acbf2c465662f153514089d6ce1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c303c362c47de4b3eeea26912c6a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e7fb68386d4d9c7dd00de00f418ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c08442d30289d28fefeba73574ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ffb914b42d7bbd82da97f20bce9c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>