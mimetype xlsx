--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50963cadec8ba8374b912f9617fda7e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93db77c05cf3bc88562cb4954450d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa16b05ea89a7b356a17aaf81f4d8bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd47d177a82b614080c3723d05cc01f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95484024817cc6efce8d93aa15364c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139875fe721c94d5ad8c010ede88af486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ccbd70c54b13481be57a82618b977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a668f5e8e0929e9e67f8484160c01a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cf6c39da6accae81db3571a75f6ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e94d216bf6833ef48532dd0280f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac354fa057336924c119370726036d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277455f944313dfdcaefb127b6d465012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f023e159adf251c3564168c59cc4b2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef202ecdd7eb3488f2055fae8baa73c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef771da1e2cc8f01000c59d17b957fdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020036607faa1832ec59b2605d7bc0fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b5007e79335dfdbd60f86010e419c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8ea6dc774560a4faf12217c79175518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf1d96d4c5a38f744fec8ab14d9bf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8901b778d82a4be06f056be564df720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b003694b7ccb10ea7e7de840a3cfc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c86682e8bc3b8be7ed5a9bda2aa99822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f3ce77d6226319390ffe225c8f67723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc42a4ddd796a9a193f358cd4fbed624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1762219196a96ea6678f27932e92b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439888cbd413a63f36ed542efad1163f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d09b310922644348ea192aca1dcf2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290308a81d4927435d7f7e775f56e34e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1a06753ec8ac92fac5ffb7b76334229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bfe18d866d81a21a364f68a16253130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5c96f6d778b97bee2001961a2790931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a1b7a934a5a87201b2c372856627232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8084608546d4c4aa5f859fdcf572a9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a50f0ef5ebbe17f2f5e8ffbc0e10734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40875832b8e0e04d935a2066fcdfd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5385eebd9281e4f30f6bc325fac33c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3cfc207572b16c921fd025d5ca62237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4f62b502027f9dc182da32b1a364b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681765ad3446797b811101d58eb9803339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cabb1a4582051b3de4f0b84d374af140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4e0c6bea60e1fefbebccb46f7ee8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c32bcd25336df045b5f75a84a764c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549679692f0147dbb55f18e796d61bdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1055876b56f69bcf9384ed6084403344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cae30b8157189f06e21c3407b613445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f255ca697af27200fda0474a8dc5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d48b8c6fa4b6c1b98d786d527d295547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b34e847487c682dd93689d8a50afeb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e4363e0501a197c273921f8615b8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8db597a2a7177b41d1b5fa8f2066e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd3e40399887d6c55bbedbcbdcf5b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a19f0f4d62d62b07c751ac2df19c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f40a7455d674c95456a49db6cf06253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340581702a5a75191148f200559a463154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41437a08e486d55d0621aa536c414ef555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710550c6e4152789b3591a0b03e161156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c210c857f9fa12ef3c8c5f7f13bbef757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dedc010ac110fcdca64b90f12e1a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f80116c781749eb850c5929e027ada59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a4dbc5d84be6319abd91e73c89da160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963870b4b8d1f6ae2a556bf5336a21ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8fb917c4681d3a9fe2e1cc282329162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53791d81c4fd6e44431d9c1e31848363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ae2088417cdc99d2bbd6c9bb066f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46859a9c239e13bf1dfc366f0485289b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5496678a63dfb5434a925c39727af0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6788ab4b502fb291f2e76837a64bda467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d6a0171958c71201a1544240c750568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3ef2206a9c0d30064396a59e8ca7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62c9e2b5b39cf95ae1bbed9dc33cdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d339809c65af9249bd8a00e240b4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b8a16dd5f354ab8a9bf3ed72f75b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41be9f871fa6e3dbf0fe4a4721625c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85657d272eef81bd1eeb9e25267b130074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc746eab1761fc5208d5170cf1fac0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c817b3eeb0d3ba11e5b4a2ff0aa0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133009b5f7f6e0250bfd6543c1b0ca277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3c86ecb4eedc9a5e970e4e80afb1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d1962e4bf0d00dc1dae4d2b59f86679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209d8625ffc873ca9dad23d9ebe335680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5090b1e50053091f51012f1508988b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9238d0a082f677d20f62ca18d3d26d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002fac4eab36591f69a4a329aeea36783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d63d89ff3028c3f096b5afbbdaa4f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bca4beff42c41d61ad6cc421b570985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb617ba728b3d4f7d5276870a78282d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6c3a5a9801f76285ef7280996d77b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e867f89b769a5a6fc0f3c09220c6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b362a140f8ae502a0b33693b3c4a78e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dc815c5d7c91b761dfde85b9d4dae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c90afdd7c3b67bca59a9ab58e51d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e64208ce33ee8fa80eb234bbb1aea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752477e81f6e4e5e80e8e2f1f2c9d20c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272215ff5683cc3a2ad551f1a237643e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b563a4984584478d503dda9578a2c3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0984ea3405f33c17846c9260b0fa79096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d12a7be410f22f79a1ee78b6b5bf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79309d3e053402ca1a237def03b37b7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdc643d2532ba1134da8e54ea39c0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d9b1ee8da3f8804304afca757c45b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef5258501a17cbd7778e966dcd4836101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7effa274c41fd7bd7b74b0934a0fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4e9620def44fd064e410d0e75c1f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ea858fc17c794a2824616aa3e2884104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6498e75db0d8d772ee9adb82e6cd0ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd92c50bb365f8d8e511802871da7a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaf9c35636a7c9cf9c853f831b39b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b22402ffbbfff895f0fe60e574e862108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db057ab1fae86efd22cf477e92d8e65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719f5f61875091c36fa9c48c19c99fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d245b4bbaf5a02f48499c6d0884900111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686f33fcd0c1ddfc3bd732eee485e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a51092133beaf4f3fb29232bcfc78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184f79427edbab103f35731e23b4905114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d343a849f5da58f66212754b24433115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e9d283cb3b29b7c6404ef7b082fe5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79279f40928aea118080d9076d0cabe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d5bb94c43f3b1f804f27a19fa292d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb721679f2cd5752f45f4211658eb3fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5eeaa39830167ad270ef06ec3a980120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3147d9344385c5625d7df7084c8c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f3e0e22d436526f2873de910fd3bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f44ae666555a3e9091b1ace01bb223123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553cdddcb90deac5be17d5b206526e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd4913e38ce88fb5a7aa222ec1e0e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65466c175ee839cfef76e6b45ced58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55478676e3aebdf5db7fcca4f3bcb2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b61dc5ebe8d154ae4ba8442f619910128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49390bf5c44d65e5ec2e898c74473197129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf30097f1c088634436394954f33069130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e4857ad5f8306bba6ceb5a089e840131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a5e5a6a8223a573b53f7e87d5b42c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c634c2506541001d7ab9fd632fa24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb00e35e68b74482ab3691534a5ea8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f12c94ed9eb7dd5d675eec9cc0099135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f58642b7aa0b9d18cb809291f1d322136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1340702c52a7eebfaafc497b78f86aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6692fe08c3c18d3e08426e0a0d851a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794054523cba40113e566a62b5a1dbf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05a8ae6402ec4fc61b1c4b12f45371140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da340889b4707146556a4f4437e188141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13ceb0baea196853acc51fc83dab40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fb60245074f95ede8c727f897af7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c0584b81b5a149d5dd8bd8f1f8d62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbeca5beba9e57425c2a46a22d7780145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b854bf58bc30069e88985c6aa422534146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba71e7bd090630dc4153fa9ab12c15e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af8339ae3d5d6c1715c64e8fed4a92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e839b8c69e8ae053aed7442d69633149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f0a021c4031f8194f6027b0d5d310150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6749c1d442a8909fb0a567f2e989f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f264ddc38f627ff910bdb9c13a9111f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e5a9930e4a936b37da57d3b69e57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a144e00f7bfa97c8f131c77a23eef7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2830715794659a2ffde3492f7f27c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99f7d7a3e5a81ff7091e553009cd27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2407603e8ad025688daccd6985dc14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4ffdb44f20c8aa26027f252bc748c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556c6510f7140aa2a7a4f3cc25eef06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1233f82ddc7e3938c54578ae5c3fb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d8266a04ad7ed51b527ca5d791f0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40695fd685708bfe2d929c26145e538162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1bb28c98c5a19cd487b2ef0ad65b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97becc7f73d2b67d390b67844105818164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adab49b3a93c4b85e0d11f7a215923165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4eaec69010530162af34a12886273166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe199c5b4d6f65f92c8802d21fe71f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718b62e78940b84d44d010905768efc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d0dc037a9ac49cd1e0307d309530a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc826cf9ece395fad639ce7bf68f3c39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3769957af4a2f83047db00d95faaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833292ff29294700718baa9ed2d305172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b4e34f5f954e9010c33e7cc739867173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e805064893d8c97000b18e30429d38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79e22f76a9f872a84d9b9dacb6091c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fecd1bd273a9e823f264ababcd9b5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4899b6187fdf3c45c3f4ebf754d37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5dd2a6c4094e47b80e9ef22b3ea49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec707b3a9a8cbc43ad4ec0e0f2607d18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbec07da6a7630a9ade7c3165c86c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea23fd99c8d7e44bc66496b48d54ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2086fb4d95d0281dc0dc760b7f219182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a6d48f1534be9dabe4ab72688b764183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd41692fad6e4e32d9954a9722fc750184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e096a1eb51a52d1be7b89ad9f2c6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4966daa33a97dd13347eddc43978f1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead23f10354f57b66f3e1c4ff63f3785187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b1ad38aef0b3de5b379bdb5a2ec87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924881bf35a2b2b0becfad7b875128e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8d52930b1e56e1170cc5ccb1276e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d653500c65f7f3b3709579c14d6600191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecfe57ca92e93ade8db0c368844996192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28669a9c8f8893927eb08e4746411697193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfef505a6ca585ef527bbb37d5ff9a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728182283207ec98c17e018d7cec3e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a51f00f90208f4928f8d01620e7ec1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e245044b8a4daf3e3243173f0216e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7373a39c9875dbd0d9fc235d0cd99c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076c96d1ea892bb7129ad1a2c897ee4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ad9766427cf16ded370592c3f5b56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4a97e25c616301e700d57899c11c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d456701fc184bff55491ecbc3e807e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e98bede7b10b1d1d78c75f0cc99ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e90b7abdc11e935be589ffb7e94d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e534a077c390525518e704d37a24224205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7c2a3551932ca7dfeb4e65ab81e46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5dce3ab71ce1bb79f1ae60e2cdcd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef7a9fab74f5ccbbf200f8bb9b207f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7a1149e87addcd00e49fb131e51c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641b271808988b749a9f542c401a82c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba15f3f694dd5787e309b4f28e566a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc367a4a78c7651004039f33a857bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b4e8177b2631e97c3ede2fdba981213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536835aefed3826965c88d46640e2437214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ea95ba2abc3f3a0a2080ca6a4478d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a521c02a7fbfbd31ccbc16ce4564615216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eac6cabc9ea14f2e81d974721d2b47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32e4b7bc12e7612d8a20849913e74c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7927b53ec49fdc883dcea18f383f0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752950137698f27e89b6a82d8dc90426220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2753fa8ca2874bb50503fd30452ef3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fccf0683431910eccd3cff383b745222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68554ff164ceeee6e4ca69af2a20f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203e28e15f829d9858d436ad56ab30e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2d8ff63e3822aca5fd801b1c387c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe36d99dead453d556b208118f12e8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54b97aee5f16e144a3659b3028ba74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d9aa736c58d0a518fb67ec6bf03df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58539ea6b579db6fcc203cb2f1d8328229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdd9e0d1569afab0548d134253eee0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5298207502d13183955b59893787861231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3251a17d7db175d9c0fd9cd4c32a4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b88fca98aabeb437dfd156801b7c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a368140e13f6fa7dff621aeaf19002234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca2fdc1409e216ed3df508b7407192235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62457fef92f6b780ca9b8576ac01013b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149fc515ef7aaa9c0355ab764774ee9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d56f3e9de04d04913fbc7cdf702e8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290997c2d2449dfe422ab027203447c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090fc44de13e2abce26b4fd6c5fa8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1ba5e8ab9dc24252ac4078d4db433241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89ae49f9a2e26f7b09a465d6531a47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74938d96ea19c12e61ba58504041aa84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbcb77096d59805a0b340c149247a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65234b5428f9ac10d9e13f12ca7ffb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a6d08c887e573f4e5baa7f721086f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593d46016998cd80c2812d706bd7d04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13250db55951babe8cd9f371158cd979248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a4844c962b3e01ee9b8e5bf11dbf0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d9440af41893cd27f125f50a6b728250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c1602108c8b98580f934b641b3958251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29661243fbac939dcb893237dbebe9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5e7eeb088dba45225062519a6e528253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bc51f840e46bc6a04959c105e0650254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed707c8f566713554fe7ba8ba1d332a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2d8917bbe17d3418fd4302922a206256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef3e1060aba1b6850bba762719eb76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaff6ccc4036808b6a13187584fd48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a66a4705be69bcef8a3284a31612259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5cb93d46e110c0d4487d50a8d5132260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2efdec2e7870d4d80f11c65ad48cdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfba0085e7822cc94a6e4208d4310c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f5274dcaee1aa0dcb5ce04e15dc2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427940f54721c0844367f2111420d1de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f172053a52c8ad8f661e3e6b2152fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2483e09f93fb72dfd93b394d91ec4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e33b5119ff747d52789de95335c3f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbbc34692644d270bc1cc91a76ff60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28607d299c804fd2d38fe16fd019966d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f79db8bfd65ac4ee1936609aca9d2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb351e82cb37653a9445269587ec9281271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b9f4cf245f2123ca7ee063c09bf1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693e7f32b5b31bc369ff56361a8f987273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cabe3625a946ed25ce56e6429df278274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb6e96e7a06aa310961747de1add48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840db4331a04b70e0843e7db495fefa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d572b0831c63a5fedf77036c1265eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1376c09bbb4d4f4f5a240def1fcb289278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665de72d3a7df8dbef67f064e4cd39e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adae0b8ccc2b6b1b00d277ce568081a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9ff815afc5963c1daa1d5ed7b8cdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393432f04addd8d4b83c5ae86245d20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4bd891990b081d60d8bd487ad06a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f244dc77c78eb180217d0dd253615284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb72910b85e9b959c524923d8730ccb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fe385185b2fbed5da06434ca919f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87bdec59b69ca5f60abb05af727562287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42748a74afbab245008e44afe1a45c9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3358c6c63012b0b51b582ed7923ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc70eddff9c3a2f0817658e3a7069e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea0f76fcecaec1c964d75c4df544fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70450604ff1ec5b3c16ab5ba3d460c6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be251c63072fc075354cde6a173618ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4441a21289483d1954eaaa77ccb7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561d323d4c490a45562ae7eb2de9157295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c4d52602e3e53e8ca8e764edbb53a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415a746081a980d93b2339c4ad30415297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7136a5ae9aa06c25c4399acc2566fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be35fa7ce48a1ceb2b3de135879416b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384acba28762e79bfad63e983030beff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc251b6566885382ab3e37c0ae03943301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff59328ae1ac24ef6117fd3980877b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3fdff97d5b11641a7ab3803802cd4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a8d5354b81b63e63d8773c0ebc909304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a744820ef85d812e24f4d8654650ace305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af6ce3b804aa4fde6f9f6962bd6fd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cccb8fdcaee53464e4989e793bb9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf187b80e1c5bbedcf607c9f33b247308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29ea197829f0f78be71766537dbc0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057c4bfb11174a8b8cd0989010d964f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5668889d27e6d38e37a9189f1412b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18576a6b4cc2641025d1e7fbfd376ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562f98d1ae55025df02b8788b17b571313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861e291c78c8a55a21f5376f5280194314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace01f8246c776689d605f7f9adc674315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de20f89e8a152e0c7988f89417b22a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029573443c69e071c8f7887dab68efc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d18e4b69d9443b4c51fd6c68d3b4ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49386fa2584deea51b41cc048e7407af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66869a2010750e69dd73cc8325d55d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac121c3384f8d90e61dd484aa5166536321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c83e4a7741b0c72ac9fb3a0afce30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c79ddfaf6fb3eef1d246cb24ef9a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bceff04fc792a86a2e0180c154ab94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaac600947f2fabf22034b03e69a41d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afece8e840c494170f39bb069fc48ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69d33f34b864c371f480f0bae61b07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b4b4879780a69f314c7e67b6f97a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0199d4b72603f90fd2b9f49aa87fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a4bef61f65ecc4b81ca89bdd445bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4202d8ff7783adcf9a5ba163a3127dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1f45745f484d629988c1ab0e880bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0996eebfc3ea6362c189fb94a3f564333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7b4a89fe0c2c5b20b76dab8585a13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43b1d829a5c717f310b4aeebbd30f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663dd1b0473b3bb1a6bb93bdad9038f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49b3c936293796aacc7cb402c704ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4570aaa8cb4e82c99f43d5c0fca51b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b473b6eaadf10460f88327f3c75279339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0086a826c1b4d2807639283c37b1be7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a260795b0a52ad8ffbdf645995db05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a13738a13b516eb1d6049e711b5ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd2208761ead4d944d7522e0fcbcf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27cb91e6ad9750f4fa00cec0d19f94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b632037bc9a94fff48ef65a4a995261345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e0eccd1de13166b4c982bb99cd81a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71108db57eb86189ac697d5d165e9c00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d2e345971f571e166aad4ab14a120348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc72b0031313a21ffba05925dca620a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e1a18ca37a672bf46e3746dbfa24d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dbf5b9ff1802ef91ceb3d1f7c7b96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b913accc874b8ab3968d8d5a54c705352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e508a4a258722999389b5c7c33d41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c927f3fe4c635b54d6b0c0ef05804354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead0d30de6bee4719071040c2359274355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606634a3a6a034771bacde1b1b28a0ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e2fef2b29cf64a098d5aedf02386b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ce8d70314225626fff607164ac72e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc05d004a96b9281962b72508fa740359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b131e3201750a9ec2216de29b44df38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46da1869fb1c874f39784288df3aab7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf2c4a31e5ab79f39fce78aab4e8ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b54c30f853071af24e68eb3e93cde1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3b10b5dce80360065d149e84f2e60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd837b204474e89e2f5f81a86fde77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd9c473296210d089c3828c65e810c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4967e0ce79a13c54e2cae325697ba3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3782e0986caa110ff9489d0030ede368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f4c7aa483384c2879f3dfc0355a49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d8015414065b397c27f7b1d4319c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40c7f45534e523dcda50b70e0532a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575ea869dd55c6f22a2a9ea94655c2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc571a30d87b9684b2c9c65f651d0170373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b94833603cddb6c41f984691db15a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2293579f46fb3ee1d6d97b3af8732375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4327170155d2e06ff90a6a8ca9fd1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ec5239ff43515a617bbad1e53da48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fba52fe9550ab34802b9e3d3c0a836378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed6c391383a4cddb07a212cc1b4c93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207aa7031a3f6b4c890f4b96fc4383380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc7035cc231d6ad8a4b3c667b48566381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f110ee86b49227e8930cb5b72f6cb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558467c074b053c60a602a399b6cd87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e519440de96210f3ec94da3bc0bde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286857d8ce9ba45307eff2cf39ff797385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f8d76ef1f27ef710f90ec6e895249386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9782d3d2e5c01e91dd8844198fac3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7244e34ae6af180002cc306a1e8bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7470dde5b8ea6d67468576bdbcf5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52e3b55d9b6f471dd7e5a6148919ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636bb3a193d311c2d8c219cb95fcfe7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266a77996c13c4bd374ec484708b9ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f860b9abf1518338c7bd2b4355d229393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f8f10708cfd4929391092f30f3f0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9b046f7a5a63d733f52ea6e3d1b34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a0d49053d0bcdca84e21930e2e1e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d5c46cf27bd8321c14527e355bbf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3a29a060851800188fe2859ad4f79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7c214c35aad863c15407e4178aec6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23342fb730cf64d73dfe3f8a540288f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbffebb86b1718fc073e8ea5d68368401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b0798b6911a28ed2f9b516f5782cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ff777215c111f9a5df8cb5bc1c1a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe360f7cae0c5dc1b52479cf129b0b54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8b217649b8a45eeab83aa9957c4c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a6d8736a41ec9cd8d45996676afc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42a9c8c499538ce8979ae7a9923198407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3956337b5a8bd46560f7710cc2dc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a97121ba6eae08468335163a1048c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930f2f15d6ecfdf6b06b908f887e1c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa28e2274992393d9548cdbe0c9a4ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9609e9d7ffac095836b50e65a0bd1d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54081e0d442fdf63d9d80988044e26c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e35d206d16245264dbfa553f23b65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d31e992b3caccf1ad5f01c04250908415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e209684a804b1f2d952379c023390f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b631dae8cb6c52e1ae982b7fef075df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d500abd8a8d9ccadd48d0d48d85b8b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ad6ac41d59aa9133c38bfd6a058a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3395cb79cdbe526fb813d705c465c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ada388679900be07ddb8c77b22ac0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100530a0b22638b29dddba70e3c3e747422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691045e7bdfc45278a06c936e9ab9689423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa82a9f39ca6d7934cea403b53cec1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0a9b561c5d38a896804048f0948cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b36c3e0963ad84eaa24cec60169bc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba35f3c347820b229836f3461c2062427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f7bf9afa35d866a49d1cb3ece9c00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5def9708a64495baa3adb68c63fa187429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736921b631b29c73a7fcae0c1a33e906430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5dd7cc63247733c68d5eeb12f94b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90201305153ece082c08e760143eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eb8a641f21f1db85364b08ab338f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d7cd5bd69dff6c20ae6e10c52e9f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf2406d10f6dd6173bb2fee4474870435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44169ab0b6df515ba77f07d5d52b6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74047fcfd4d8dc78d6151cc2931e6b1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42febe776b9b904825d7336fffae967438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2224bcd0a1c29af47916b58c5175ff1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fb8b0dcc34eebb1787fdb1adb5531440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaaa1f946bcfbb90dfd147ac45d064441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796986a4132e0e0b537c6b3d98b6bbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614299ec5973b1dd9c5528d9ca405e73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a2dc188a22de2fe81d6d1c1f8dbc0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b71510e9864d74a0815bb6ba6a6547445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace55501f82fee44d40b6803a2c3ab76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ce57d33550b9186acc1153bdbf2d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b9e4f61ece3fcc1e2cac16e055ef5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ceb83d15bdea0f2b22ed8becb5c03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c7c26736243fedb626bdfe48d8692450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf98fa989474f1300e9bcd0cb8f7e55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa3e69c36f82b992401c7962c9408b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d38aa02f3ed4908dac9cf255b9ab3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b7bed3b791351ff9938364a2659e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd4ba032607358fc209b477d880218455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d678d0847d6acd4313eef018ce10212456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206ecb4809aa0cef1451be4dd0334c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b393f09ef70dfda7c05d08fef4d43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f75dc6579f4b79dc70751ab47306a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06f856ff0157baed053c2104a93423460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8a587e31b91df611f94f90366f976461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621e2df880d184c1189e5ee927ee20d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7f73ac436b751997e063178e5cc5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252bd03a83abed4ccf8ad6320e76624464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f1fdab00d8d9b74b8f991871a7cbd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedf9a64b9d5cea715ed9e15a819406466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1120604a70539e40a0e18eb65057f21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ba7c258dd431d0ab361afeba65ec6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53106370669e0be473941230a221e4a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca30db2e973fb08e8303a42b9cd18f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca3b02d04790cebb96b55b816b1f5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19e11a06df9bb16a381627eeb50d63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68249d2134843ec77dd95447991dd9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe0ddfec13a2af6eb524960c04d782474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4674fc46650b6165ce59c1fb9d1882475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14153b0e447594bd2d6033a746fb538a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89f0c2e807eb3be92160b7a74f2f94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2a05b8ef42258f4a04fc02386f31f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608e7c7372bd1ef7d0487124cbfc414479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60247e45d2112891f506b3bc8a165283480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54124d5e0858ee4b1ae976cd112b3369481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb075ceed8b8d5b95dac5784c17084a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54558732b4d4429808434efac95d109483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fed81e32fbf6298bda284e9a7157f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41025c37e1c8ecedda87e91b29a4718485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f4f61f668fb05a1a9f201a8122ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1dd4fe48699316368d444b4066e61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed92f66d5c541ee3a17a33a4099605d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10ab262587dc05b9c3ec7e8a09e3c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a9882e8d87a65e42265873e3e827490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904545ac18e17cccb0605dbfdb353dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9b239cc6c680beb99af854086b21b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b51b7b88d49960df06088c2e6c23f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31337dfc17bcf1f67cad964ae9ab8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcf019264ddf95ef499f80ddbed703495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c04d2caa361250dac4ad6c3379797496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45712c82ffff42fa5d67bc92d59c1c27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13b3a303d1502f5288a6eb7f95de74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e00c8b18a480d9a4778e191fea785c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af73b5ac217368848f6ce67c6e407e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa73c4217b47854138b249a9907962501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef07198a2686bb014cfd3ab62d99f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7540c38106bf391cddeb8f1c466cc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acf0a075d387136aa3b0c26c64ea3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2340290058d88746056f60b17c0c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d60119c940a271dd317c99d4e9a249506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3adfd6f82921def05d165215d7dabe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ce7e164b24779f0ef92f515841fd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b5fa1988840b603146bf46115037509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82278fd5350d6a0fcbf8a0d5c03ead22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d88da02188c98b64c15b0343d62ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66402161171807561fe768303b7fd8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e89fd0798349633e7c5c1c5a7807c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff632b765b068eb0847d01f0ae0bd0bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6efad1d5b9b79fbe38223e0d41db8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca8c698210fe1f7e20a6a4f5bbb17f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa992b931101b8ad6b7c08eb7629205c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18525230f9d901c05a7186feb8df0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367badf9ad8a23c22e73180848620877519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317f8990709498a69f77897eb691e00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26f24d6889cd681c6eaf69a36cc476521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da473ffaf4ed88b5044cbfd2d31688522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043573fecc14398a320e00ad670cf5ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6891df9f3defc72eb9e9fef9b38a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af0f19e24997076c14cbec7a6389d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34961b023437e9be8690d4abba72c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d06627853235510113a2bfbea8caee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043a1f2eddd5f9b947eb88f4922b455528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b5513a06c7001eb0dca6b95ab72cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843dfd82664ca71211965b3c9835ff2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa3a102a94773b2d125b6ed96344d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25e4c7974dd0586664b36a86c67b23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94808adcf153c08e67fad5e5b30cbd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceb6aa8b438f10b8941556f8994182534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c296588b2d8987883269ddcf4e949f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62a7951c0fd36f5faeeceafa95dedd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0de609f85184ab714171d7f90c1b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb17e15d5deac30646b038b6e4ca0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f19f336fc78bbe1bb01cdb7ceec68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67f52672e17a8183242430b2b8ab97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546c1d60e380edc27c600c8152dd766541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314643d222ba04f8051914ef1a9a97e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95229b9e721631959ee46ef8dd37cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4d0665cdfa8677b3e36334473cb04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9762119cdc20fe27faa162444f9d795545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d5a4c962ec3a558fc3e26112b7d31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6ceada4463af05cb12bc70c278f47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467dc180627234e747dfaba95a81cbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5033b81648ee2a9be0ea2df26af59b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d3293aed5363c6b573e1d6b48c45b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3b0f4f06b59fb70dec6ef7f9d4f80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742227b757a40302afbf03cebba3f09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7f2a80dadc58fcab18a1e5f5cdad8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49b49ec634cb7bf7c626b2302741bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d16128c478103f20c2bd4efeca145555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd0c777b4445a5715ce11ef2de9f51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f50e3e9c4155670fb363d83941db8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f4852b86ab7ae0c9b1d702388b8ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309295322ffeaa67c998de3e3ed3fd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c89926804764cfc309c0eb5f922838560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f318bbcb8579b79ef1185923250de62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4ec3dbb50ee4c92b1c0c497d94137562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005e8578a24155475169ad8daa896b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855aceab925b4fe26f30a68398341b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc402432872f5626db70d6d923cb4067565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761e79c8e5d8c724a35b9822eeb8295566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca8dfbaee4691f79e12c1cce95ae42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be5cc96a4ce1bd16e8f17d8948b084568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aad0d20b73b62511aefdf56fe8bfb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0333bb876377cbb98cf72c076d8e4a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0172762cb8e8ea1bd01cefa11f64bad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a70f28d344535426abee178f34f415572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1aa665a740236aa5a4415237d2d57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b484a0a7309849922fb6691054f783574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1414d4cdbccab446b45118b8db8f628575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f141feda9135e0d616a8a178a7eafa7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7d1f174e34affb7ce42652f09ab68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e7a6a8977c99d90c74c9f9ffe0978578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18c5f5b338dc47ae7210285ffb15dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927187e328d31d0d72be3b744a3149580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ac306234996a3801489d4a931718a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde50c3d3472d199e42bdac8ac0f764f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f1e873d36adfcf0548593f92e1c93583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caa6e3c2047188dfbff997cfbe2a83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126039a04df7ed51bc030b414a4c4ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430ba5b969e76321fca60cc6e6e3bf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ae62157c047e651228b69dbcbba4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b84a4f3f2df0664599951536882b19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a597f001bcfff2e0529213c2836c37e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ad8629a6dd97d9f3c153298544614590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61049004bd4483aabab6645936a85857591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ced87beb62f99df724ce09d7e3d3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cf8c09ed97dfb17d14f4b815cf7e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b67188dd9e176b1771c9f0cbbf1bd7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c2feae5d67ab8a42107c59028e4ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03768c846c6bac552674904d4442bb7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6491e9eebbcbf5a1e52674ef8e88977597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a48ed14c0c6676a246a872033458da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22820b3bbfacfb073ccc51528a463fb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eae189d7b3edcf50099af95876d871600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bbe1cc5903354b864c0b19392810a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c4b26eb5d2f19b2a71c48de8abe87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2ed61636ae7aace4ac86c4f63fc60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb13855a604534072bc9a292a8c06d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a2b9de35c20ff03ec668c2e139c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19284f75a3b2824e9a8a357371170c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08a3b91be5ded53e3164a2e1c735b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f876b2e624455ce13fb5dcbe717ebc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3a536109f1561e73e171ea7131fc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fbef0d5d478908eaeaaa0944a915d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec372b01f8e6bc85258c725aa4f30201611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb160972a4e1587fad5df855cf1ee027612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96810fa49adac226337bcc304dda7d2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da7b3316cc571f61d795efe4692df0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ae51a4e59075c3766406e26c03c8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99c3625dea9a6afddb8353421e4db7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7d8a26774e9fac97a7271bc103fe3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d87dde1d3e08954492dd5d359149f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12568b1de5f500196bda725daa79aa81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da178e5cd2e9c8e74fa151a015fa2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56e3094b71c1cca59012aebfdd2919621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bddf0e60fd2c249d45529dc8ff9448622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ed093c85a577ca2927296dd233bdd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf11e3d36aaa6c3921db7e831b3b2f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753a0e86920dc2cc9888f0d300688f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a63424671340a319ead22e5b4c854626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08affecb41cf40dfddf65f30818f3cfa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e49d23e0a74c69e6b335ee5603ad59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8806afe72b2721b99602a8d3e5713629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf92582edb33a383ed33d755d7b16b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f08bc90e8f3b0c1304596e2b559bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76584bc149e5909f4e7c28d5b41156632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b32027e17c4b1eca814068bdf1dbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa08e26a8eec4c2accb3c61001ff347634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3a62072b76fc448119de67f6dc32b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2e2bafdaeaf151e5380ba825b53ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96756f427dfd2f78ad4524b6e0958f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea1d94ec66bb296650582f43e04e71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4566ecdba10599732100c67b5b2e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa709802803cd8277f6060f9f5c8d49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc523f6f717cc5e6a1373b2857017f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec60370c9bef44ff3878c6f4033df2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c3c7002d983f73a7d4ad1d0b36bad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584d40d7c34896fcb603baddf3ee0b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c9c84ae229040b73beb5dfd8c6b6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ef516193b4501b5341bf0dd740f6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7037218d9cf610267f7b76a86f1ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb31e8848168c04d0070a20ab2a131a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba170a693731be91e82f31111395f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a99b3f813e565543de58eb2407b04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc95e3701933029134709e086cc746b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2e6921d42498269350c85c57e4d9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6df659616b8079a237dbe117083b22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ef71e3cd9c8d31ca8570b902e6552654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6774d7ad3746b4c4d086b226fa607655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bd641378049c86c00cc3722851077656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501cd6d2a31cfad2c4c22450d623206657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41116dd0bf9c06f4769a39fb5dfe4267658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e11e40e6c5e902d2d231f63ba1a45c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5ff6e57d8cdea870076bfd49e0a13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b65b21f8dbcc5a99f656d27d827e04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700e9bd725ceb97973a6d6cb03a9cf9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cb5e9feed24cf376703d17ed7c134663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39bc3818bacedf34dc036f12227d9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a9b258663b23b675100ad5b209689665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfb9429f8cf1b03b31ac55dcf98100666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6c1541cbc2bc7046bf05d5e2ef9ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7098b59b8e9fb2e278328adaadb526668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed622d2f8437d1d7159fded1a0463ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afa61185d7ddf72bd8689f314aa4cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b02ef3f7baa6c93e4bc36585cc3f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458c5e32533e66c1d6efa71e402f68a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10239202791b66527f592c4b7162d39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a6cbf7e270fd900eea5f965650b41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bff60c50b9420d06e5b1564c67f2c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a9a33dae9925447929c7286bbfc18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ec47c9af9e17e1a4d853eebe192d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf425c76bf11e7bec7202f06e6afea68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e63a0e249f409db59ea58f0c92ae36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fab02252376303eb5b23278131480a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5125a12e816faeb6149a17f75e0658681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d1ac63ba262b7b04bdca27f7b94e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234cee634de0c6e5307d19916423654683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796b67c2b5d4f62936108a0818ac274684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318924ee0fd413fa192661a138398d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daaa27862485f506307262df71dba0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eb5258fef18fa29a58a5c962f39cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dddbe7bf7498d96b21fc47ca05db54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d34a9b55a86d1ddbc8e5c7dc24e643689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c03c79d1fee5da1545ae71f5e5d9d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744172c0ddac05d127017261ef09d62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851e3e58e5697174f11e8bb46975ee4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f40ac1263decd1452a4c3e664d974693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d237963eae2c39af75539f7fed79e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ea75dd51a1256226aa165c71ac7fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111210b0ef3e0cb5f2b1ce9a01f2019696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6bce0a8918556e37aec734127ec4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c391d7581b0b2291a4cb6036ca18929698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed66371f84ce167f476747116a180cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944464d5ef411b652d432b2a087fd6ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb190134355a83b3ceb31416b9825cc3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564989301ecc5b68b206aa11d0c740c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb1e4d183aa4bb6eaee67d65032e1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58334afcfa0c8a8b486c95c75a8d1ffd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2f780f3017efd514381372cc8909a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f05a73c11a3dbfac05825b22ab9d99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acce2e9ac5de943fb2a52d226a1fcf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30923518cd9eca0e2b445060fcef9710708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405785ee30876c36bc51fd936619935e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eee91c606eac2bff3dde5ef0d5dca4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70710cb0422c1d74d0f65fca51aca0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aba731f1acfeca008c254c73e66780712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09670a11c99fde33bb729c2444ae105713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085bc88df70e6e1ee5c6acb3cf7349b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ab892b8fc7dd53a300ff940da5820715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814ce8d04a907dfe59be07ad52971a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ad3671258cbcf6ed7648e540df311717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba79b05ac7a95f507a4c1d56bea5c43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f878e8336f22be8d5db4f07ea059319719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725cdbc3f47e8124fc2ed9c5549fdc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f71e7b96ffea9ed558467738cb90d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b89cecb9796ee9be0b388c1e15198722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172ee0c58805575043b3b73251ec18d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9875766c1b71e8fabf6906bae4a878724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad50281317c459a72e8c1d30f775118725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f3a015908b2588374d6ee3c5dbad9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec3b5c0be51ef4e51927d1be621696727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e69871bac47b9c5df66f08023a3e86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa43808893ee27639d45f39211354f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49f7020faa50b23ca29f76b1d8bb31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf47e9816bfc9b6b5d9bcecfb53792731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efe95ac67092f985b344772af2b83e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a05ef702359d55e89b9e3476e0b06733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7977a5c41655cdf86b25f487239368734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b7aca2f4255dfe7861adebd4da758735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce2b8e0716483eebe1610cb85c0f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8abae5c85c38463d05a16d5ec51cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3cd6d24c962f7220430f4b24dc1a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919aa89cd75da3a720cc284cdd1a0d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c173ec8eedfc639ae5d6eede1662c74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6264a6515ce8da847ed1daa68551ac0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a639be2400924df52066b5021ac6c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9b4912246282ed45f2aa9249fd959743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9588d3763579f08221761c147bdb5ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a24dbfd6eec049f26cc3067b93cb32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805221af61a1b235c429c255be137fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32d9b3eaeb6803398b67773d524f20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b7dd384fc606c9ca444d71fe9c83e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bbb6b0a24f448afd84ffd0c327a4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae5d45327b0065089410c90d36c848750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0702857ef19f1588d4931f436ce3bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800381687c6ce3824a96ba7c47774e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d584618343f0d13ceff244c6813a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb76570a3387fa6c1d9751b4f622f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21119eefb6f4b3d7b322f7940ed688c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a51a1015059d2e38cb7819ed3e5b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50beb3da4708f8b97ef07c80a875184757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96e0a501ebc2c050b5bcefaa54abf3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbcd33cfcca0004f990ced994ce724759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0319b293295a7753ea07208c40d5591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9067eb3f4dde76c76de72c5e2727ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c160b2ded7f622b967cc97beb79ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f793760ca4f37f11dd23abc4850674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cad7f0320e01f270da1a97c8cf1e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70bf09f099e751146e72d7a19137366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674502e33031441190831933e69a9cd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33838e512e67e7c7b5e7dd09ae162bdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57b086785d3810c638334b9abf026a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13c1322f30a602abe598c72142d6fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a57d921e4ac679fd98e1b68b76ddc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0da5c16a8298b8c0c503f3aa1145412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac23c26491d14b71cfc90667d45a88513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f4ff98ae44fbcaa321109b9492fe714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020ccee76b58a4312a93bde677987cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29868b414da30e41ec5f30aeb7cd8a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8bfff8fa88d2fd2fd1cd0fbd67cee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a395b8533c5a73894d337c937f8a26418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43062ca29d386f194684aa20d798df3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94d1356dfbc769bafb96a40a5f60b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167805fdfbbca30486cdcfa2f4783e1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caf623da6a3dc54b1bacf30942f0ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58d7dedd45cb6623c1156d40833abc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67121d00206c4fabb12bdc0f46d110d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf21c7c50288a1c0d46e1a934e5a6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f5483b97b2b55b271954e1db57ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8684695f1753a9d603e4b7517fa0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfdd7b9cf02fdc11a67fb1d3a631de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbd4cccb108dc9afca7d6c2d394f2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917270081ef7a471d016aa8ee0b04df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540b9359144d9bd6a869e73b0651d8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e3d64f771ad58314283744e4e142132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff30b26c3deba194e02f671fd33c5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84caa0c2e0806f725151f79411b30d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa3e969e5cc0ad023a9562383bf3b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3bcda51a8921232ce9ae443b39a9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af089efcc9a0eb3e88bacc9f60013137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a63c2ac549443bfbcb1f6cf4133e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464871f978e2ffa438689586a004f5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f274b6faad01eb34080d16deb1c95c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7d1a553771504ee7fc38df1bf03b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7f016a53721ab0dde1f8f8c05f83042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c909e984dda6debaa56f38815b3522f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de77f8f34bd2c125c5bf504cc22c06c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1425fe0a1f380dce28acdfa264abce945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a140d5060f8776e64e1441aae51d0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613da7d77c5bf903793ef87f75c0b62647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc66f6b0f5d5bcf54405c3819d6e30d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1295e7bc9ef31368547ca46a7f9079249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35000f8497bef6c8847e153c615e90dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6634e1a06fca1a2667770868617fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ae36d8d7a5afafe622a9efa75cdd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9541f3e0b56066efb14955467bfa6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2b6f12ef66c67ec22ed84c0f6175254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7785092dfff53ff699d2bdcaa2277f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08226d8876da49b410741ac5db208556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da72b274c9f366230954b2ab6e77b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d7624861492906a67a6e24c9c6fd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22150a7222de399c2fd762f44392f31559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c3fca4f5b7eb1266a8c0647e0937560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c4f3cce51ab3a2c33ca0f1d3247a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec41345153ea99544f8277faac075362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a68c6aea4ff4e87819c3200c1e55d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cf82180ef88b974ed95bb98f9e39f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56100295ae6f9e495c6100896d556db965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31411d45c2d07f430e6cddd30e29e65066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad5a18da2a7cae3721c1437cab8aab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aa010650de21332074d06a19c48f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894322c704a9fe77513af5f270ae68a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741c3987664ecec32fec0f0c27601bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519d9492ed38031e311c853e014aabc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74903bb539d55d7870eadd0ff6f0dd372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76f431deb46cd6ab336762d474474f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df0675a3f5931798c0473b60d3e91e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f07304c4c237a5ef272eb0923230275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76676e7778929141321dbd14451a7f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636703d6ca7bda7b84a4eb28411f87fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4183c6ef0d5ea945082ad57629f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f4aac86b123e3ef0c3114755b482679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a4c168b12bb787446259fdf6ceda080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01acfe20fb91b72167bdcf7b2d509581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a5303de6954a8fc86e455aa11d5b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2c594d3a913d9fe1ba4efafb9bff583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99739b62380843de8f2af50d04e590fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facd9c69ceaa76dc4db8260f8deabc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0930bb71761fefe301578a06f4a7e7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced300e9e6a69a9cf5374efa8307bd7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437d49631d021a3aafacbfda6edcf9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d09e97c1db4471765c5d9c15ce54aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb7cf28a1c23c60fe5f226bbffe89790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5f0e5f70272249d922ea626f70ada91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8e6a02962abeccba05f2cba81e0d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75950286d156e66fd8fa68748ace9f7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7da181e8218b5eab40bc91d8cad9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9ab17d8ae75de3bf33476c604fff295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2d6ba78ca63ae097d8604d1fb5f9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee1512529bb9759f56750258991b6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc63091d8603f79d66e92b39d8da4b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c217379259889531893083d5044aa999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e25de9d9e0319ccf83b694f7032b70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2f43bd84b8ae5e78e094cd26a4678101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde1713adf4d3983fdf734ba75a138d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea57bc15a7f6657635e8fe03610929103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecef200e9362a642e04fc3365e0ac6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f9368678fa42fe1279017d178b8c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47382cfdaf40bc6a2034d97267ed8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07fa4d3859ef41eb05319da9fb30a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe392962ee37289311e33469af1cbef6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc006aded983d8ac18069942a1d04cb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a368404cb9132f8cc0f4dd5cabfdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649dea1f7172e03d7d81395ef77c7a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a9b0f6085207e3fd7f8e1a2a0098b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924247725a51d471bf6d25badf7dd0c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c0f95f899c12d847470a2465913cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce45361a4424a21aa5c5be5c95e55e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9331e420cdf01a88f9182c982784116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5043295e0ba7e15ec54ae2834664bdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f51e6e2c7aa4ea855bd4e7bd50f5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ece0b7b31edc28798a6a8215106335119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682c1a9b33f8b3a55f64371b8fbd695120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a1149e18b9aaa06b13e15df576256121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad49162638f88dfd369a26614e3a2ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53e8e1c5938acdfd0243cc9223702b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe351db0a2daee5335ca0f3217a37d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce768e6098612216c9696ee89576b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065e41918952a2eaa055d40d36a6c85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb330d4e6c54d92097b1ae0f95f972127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d42e77ac042c0a15b5b944eca3f19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df076523326fbaa7017fa73e0ef937129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89485dac0437df91904791bde86576ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf9d35d91ab78ea94188217757fc10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c585a6d06936fd661ce915b066b59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb489d9f25e4c5d101dfc27cebef548a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe1e261cdd79a5a77afb7392969c17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abe5e34b9f1541c989e75a1a5edb3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdbe529fcbcac5aee2273386a091db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71a716821d3e386f8a4576370a00dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53f94ff005f02a7060fa4d6335d479138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f417cc71f7a44ad5f96441a684d64d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873da2ebbd2ac53a8ab3b0b04a2a4475140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92272963dcea9b9b2e0a9241962b8aab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d149424f3e1dd7b816c1b6f445a5be0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2568eb28b8fdb77c80ebe91d8dae0f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faacfb3725391bff943774f000985c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfad62ad39cdf357cecf53cf0a16be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10db56b9fdcc71fe255a5c0f70dfb90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb603c3772af5f50b22b6b6a485b136147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ae319223fdab73c9d12cfe9700ba7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359fad6c1e7846cd3759570c59f7bd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ad4488a908af9a6581c57936a1f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e209dc614e2fadc5868cc6bec3e4616151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafcf3e8e327df25b9431979e66c822152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea764c9e8c353bbcb4ad02fe22802be0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093274a9b6c2d8d511a0aad8e9dade48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c321bf8a8348629cd4da6c1aac4c6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdf735c6a50bb8023fffc662493b30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f1b009133809e9c75c45d9234fc83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037a33e0e9e62e2c8e1d8715659ff19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747ef6c1f5e9fa8edeeee5a99561817159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ab543b011d4b0df66dfc1d8ed8ffa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b4feb0f71a7c5f3691d951cea051d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41147552b4ab3291b181468a7b074e6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc81abb6917e46548f6299f631ba445163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cca0bc3d121b60dde6c4b16e4b7b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8a9ba0820f26f0171440075c88506165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0fae59d28af0fa9a50149b9f93fb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfde1ab0cc79790bd63c9337128c84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b3dec433dc2a4d77f92eab49dc91f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e628fb1e39cafad893eabe2c763dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa70e83410f138e90aeb04fabe415f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670a03cf398ae9b3a9ce496e173e8d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f25a792b0cdc0f5c58f23aa7d9cfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ec4b31bb4ab53cc31d3b4648fe057173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2932f07cc7e7fe965a085718c0ae2a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad49db10bf099d8866c5642f8890a16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b8317f4b1cdd19c26c7993b353c65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f836694941bfbfa5cc0311326eaad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea279614218aba4179edce051877c53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abbada6ee0256ab3f7807d97b65f70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d4ac2abd7825c610d8c3a14acd20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666d90893876b3d8cc0cc1d8a2b9dcd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328f99bf83eebc7db5a174bce4be50c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585c3cee36ee1a3c9170830657a21e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb157e318067f6e6a6d13259decb5979184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098409f3d136d6e827fe86b869689b67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3443e9d4c476eb30eed77851651f9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277655da22ee9fa338a7b3cb8132c611187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ea9c0075cbfc5e119b989dd83b48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e16ea10fba140345319b12d92505d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cae5ebd8e250dcca56fd8e49bc2160190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9907ae63fcba4c04403f48cc53ec643191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e2817fd758a5bad845e31ca2fc60c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1061b5044d07578d3ab28715c8b72ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc6f2f25ede5e1bb39a7d74a4cd18e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cb2270b314e05448a2cc973b805ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f04d518eba4b030961431f271276d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e218dd101db5239bc2e50de36dc1193197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde093dd610c1738accac3831d6129a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a352a96da2b4ab06dd348a46abcfb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50949596d541665d1076320b88a52213200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087ebdb24ac230a97bbf89a36495dcc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09d28eed212df6605208be17f9300a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac1af84dfc86187a61a93d9c881f8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428c427480262d21356824037d04352204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacd22fe57650e93388e2e342bbf1b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c977476c662f6582bdedfaf6601d95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115f63c002f36d7d1e913e4f3ba0ff8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d10909ba0cf5f63337e4615d09aa43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922781e609849063370c4fb9cd29a7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e870980a64f8cccaf1c90ebb8b022b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9491a70e25430b66facb6887d1ab9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6a98043a0b25f508ac5bb7286f2df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec40ea447b1c8de229da0335c3605213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66041ef8c909f0e06965eccd01a60d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2a135545044b36c54ed7f3b3d38ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5186f89c413537ddc9070347356c224216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c05c3c00ac2b8fc90ca53783abc76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2dffb8863c0309cb475439fa31faa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c918fde20ed70b304fe06f46d946885219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72061d9a1b084a614aec4bbada01c04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf057096c2ac08624c564801d27f47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851681d3a7e04c186473f474798cb0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441ab83c8b999ad1cf81126d88c306e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8e5ca8da1f6a5b92d1c4a382a5ceb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf264aeb43d02332f1efb6b36a66cdd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a32adc799faa275836110eb7b167a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4b2fc6b7e97af5c91a656184d9498227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fd6814710952d4e332245fc2c2236228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3978a7c6ef4eef08cd28dede2713b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197fccb7c605816cd5b471a1d89727b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2505d7513775539da3e561c764f7af4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47b69a363c27bba4ff5075685fef0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec940f2bd5e2cf826975a73a79af84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8f9487d076a1e53b6779ce062d7d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3bd5a5a27137a681b206cca5a7d53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136be9a00e3b67d8b85be14102ebcfdb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc2581e3dc5027e937be78ff360fbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0da71d50921c2ed5d93d53a36ea8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e04c554ca5b99b65f5cc7a54c31ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd49f44ba450b8b6631a019f083a52b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5d9aed4ac21e1d270990930863dd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b7ae07cddf83a6210c6c03fa7737c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b285021c50572e8ad71e047aaa222b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b3670a995fda7950841b241647e3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e499425bb2f4874b9d646f872f29443245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6f726c59ded8fe64f5a828119434c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33d68509d7cf1129686c765f738093247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94344f49e1f1ad037a78ba3cde6c651c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42f256ac6964b3c3bfa1f1597c80b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb93265dd878e1eb11d0cf436cb9e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c93ce79ca577417b009392583d089251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e61f5f8a4768508c261e78f8093b8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fb80c4d112dd7b2391395bb9e6ed5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b198aa43ff8c4b4bd08beec651654b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64e5a28831a082344c3e58a59f3879255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0123443f36dc13e8c6f14f6cbc73e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f40391e0f05ab99c0fc18d4fdbb6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ae1e797df0ec1a1dc1887ea498868258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a0abaa1c6bb015cf275da746f02c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcbcb82fd9f7cd4e612cb93d9a1e42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739d6232d7214e63b1d6a8f2fa8cc5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d283732192f77923fc84fd657adfca7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e4fc66e3c0da18b97ddce49b5eef6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ada24efeaeda55f8671897cdca39c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df987ab1caa92653e7cf0f7b5c66b0d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96657ffe08556ccadd45be624342a47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc14a2341bf8690de806c7ea9cf52eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad252f7a1c7c6392f073b9bdd0ce2c3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4162f640641d5d6d13104ab6ce329269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98030dd7dd049eabd1b5fef36eebe2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a423d5221f0ce9fe0cd8600a4dfffb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7195ce5aa60d97173639adde5b587272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a68912447792fd0558ce8be327efa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8d9ef6394ee266aabb65219216ca1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341ce76304ffbd53800d2fad203aec6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7d1e229efce991e01c4620ef77225276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081faab85b360c97850206220d14eef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e626a0192117e8d42849bd7c9a8ac19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5ca7394ec513b6ddeb307a5c7f27c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74783acc9be2fc96a65b49f2f61713280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c6a46b855b526722711ca3831f32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093670cc280fb2be694ec9b28103890282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626384dae41192dde50a8ef4bb3a7e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6ca21abb2516a173eaf26dec51a83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501694acbae9cc2c1fea9fd98b69f929285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b29646100f235c6473dff0c755372286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d44c629a99fafcc1bc884458ef712287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc64046a0a94f969acc962be925378288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06c38128f64528f3adfc7cb82b1b9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f155ae26d37797d876ea106fbbceaf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6297ea2c1276a0de8cdda5b58f4bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b383a863738c7d160722607c2ca93e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a3fd71c50ac54755be0b4cc1ac3c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d81d80d779c9cadcb4d5f74653a87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1df30ecb04fc16d61c8e134d08780e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d05a9dade1cfd548a2ce1ad44ef3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1607865a93dba16c6ba495e5b38071f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4eb68a394ceed9c5e354c4ea559a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ea383fc962c2287f0095a9ca78706299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46a5d34bc90ad5fae6ae394d950904300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e8bfc84bc2d4c3b8583d6d3aa4963301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a023b00c0c05625d3e78f4db28b662d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f4233fec7c6ebaca380823db7c0bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f33100519dfff8a9b03a55f6ef2700304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8600f47eca5c02b8cc9c95375fc0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c14c4f13e062fb37eb41b3cd9b1f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c29a4caab981a3d0e071441a9e12b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8c864c6efd87041ef85700708f065308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f8330a4f5b27c466f1ad3e642b790309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a3a3e1cfbd76d4b52b5b9af5074ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221d85e32bd4bcb329f5151ac75e57c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f294f8f3be865b89d3fac92d6856f31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114029f1b8b0ae4a34c1ec910a710bc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd87256f1afcb6a6e05ade36684820b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef77e9d717b68d9ba9b69da19ec4bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5a8d70d85f5efcfce2350350ab5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110ba231e82c28246657633a0b7dcc3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457cb419d5191827489b917a0cf4fd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46647a9a16cb50810359257a54e359c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b48ca2c4786a9ef89729e202923030320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a7bef14dfcac3ac817d8b3e26fb49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bdc3f9953be3bdfffc5afb37e31d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a284690423197665dadbe638f20fde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55ae20da3971b70db3d4671d868d74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4025e74733558d150c0dd002eac0ed4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29545c91f4628aba08358a61ebb5a61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0898f75d441a0b70a07fa126de22bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a138c689e13ce38d1734bd470ff451328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67399636aadb1715ace5280fe47cba5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e5b11d5385051d0a988df707bd309330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde66999bb771c78940af240ef4b1be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd4bc89e3d56ba3fe04955148224ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943e3955bddf77b4126ae5704fc2079333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f6ab75f0bad55fee815a745cf4c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94c52db9ae4dd37ca3d5dceefb8f4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a690bf83a7dc4d79fd654ed584a96a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e26888e3dbf2f5ef7fb5b4a6b4b8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026b2ca47d54e979b79efbc6956104d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5088b57c6fcea33f314fc31f372a59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b06f971db5769124d476e47889fb37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926265f0590eed38931ad1f1a89b4e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d171c8f6ef0b02f53a9c59a5080f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e6cb2434c9caf7ed583f56fc91eea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584736c67b35cd86ccb70b17d9ab258e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eadc4aca3e4dc4af548a0e984c66cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e899b0ee0e6afffde49b9ec0b5aa266346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d545cf094bfe4c9c4e8cf93617e22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23a1ca619d4707d490b1939cebbe61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df61008c05c8d2ce5f44c19ab753f83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb422f6bd0d75e14e1eebfdae33aa637350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80cd746e47de7371f974f0b0c4fa67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274d87bdee61a0c78bfc102420da78a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e5ca290120b8c90cb1d629cf0348c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69117cf88aaea59564325c51fa45786354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a140ec62418bbe08b637959dccb8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c20c4a3fe2b3998497c8c78abdf662356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccc4090bfb9511e8741dfc046a4da0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873117b75b1caa5935e26e45644f5b37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c69532d15ba8d2327681d40f6da102359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdeb1aee7b5363cec7e9d3d285170a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2f77192e15980c7f21264e3b03d08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0f4972f7447f0a0b11340854e79b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eefa90ce5d588da2d8abb56de09f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d630db1f7e1cead09a3ce632e7c43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355c39b75e824ab6e5ff6f4e59aca0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762173d3ddbce865336f435c4cbed06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f361da2aea3b82d5e70063b9cd1d31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbb52ecbe380a201294092b6920072368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff643b4b6db0fd15e56de92bcedcf58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11eba730ee18fb47869c400878371b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc2611286190e4e5e2873b4166422371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4615bf4312012831e36af2d66c26f04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13404a73fedfb264bf09f72d4c97184373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4646c02bccbe727cabb1344859d1c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409915c9087e08ae00ef6dd30de91a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bb9f399ccc41dc3b0de56b9f138fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a552e1e8c37f3d5686c7d7a967153e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca48e1e8f50c07b64c7f4993a8b1e71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28541977b000e3e5901eb6fd5fe5d7f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608213c79d6d65e3ed7a010efaf5d3b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ecc593e5006fad473c67a1e82b792381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5d95a65c063025f753e54c30619c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884f7d462ffa161dfc07bddf190d5fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c73edbf187efa792ac50706e3ce830384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb2a09830be2000f963cdec9868c1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44961b794984060c27a845f4beef82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e499ca5b67f4aad21ba429f0a67e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9e4656d02578320fb6f781bae4661388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad3898b03a5970461259b4600c5443389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783511b620fd9eb517dd3d4ea6174b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102d73513b9335d3e1c3f76e705479b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a673543c3f79db07ddecd6da3215b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308515c4d277aa0ffdd1440d741e3ac3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16336cfdf93993dcc68e1e65c72973ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839bcb655c54320620378d2e729eee2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9e42ab8018e6deaa9a8484efbb8dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184731375232dd5b1ed1873d02598805397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008aa6dab82e33ea2ceed63188bbc95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976614f32bc7a7e8d1e7376358b30dcd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10d63b8324bb6eca939f75868fd79c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1134bcceed452ca06f7e60de2c731401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65626c33f933777c9d8476af1b656306402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02d1b4bec8225862f5d7ed52d4854e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a16b6c219e349aed90790ad6315fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d57a8286518061a23a2d07ecff95a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f72c49116cebece914dd192e20458406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9c892c4c8681c5038b796d7a74888407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689bbaf798c1d388b2198be961f87f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b825e20cb1d0f15a86ca40db506bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d91f8df950c61b29cf225642afec77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ff7749ea6a50f204a9149f6a52c7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3cb620eb3f6583b954ea96ec42ed9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cbad5355f224329ff620e6fd486d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd5273435a02070495b798ea31c930414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc83294e204a9c42fdb7a09a10ccbaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12d2c1960e45774cda269b176384aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f3dd7134883906c5662380d269c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d8ad750a947f1f57bfe3b13bcf98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e313f590753a3bfb304e6a63b5882b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05c5120171ba608e396dd97416bbb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aac25c065f44827367671dde230b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f814be2f2aaad135beb8dd049589422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6bf1bd37df532f9f44e2f7e36665a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3dd3e72755bd8ec0ee7f9598c28b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cc7f2e2f73eb6ef3f5d787f8d58d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461460f82ebb5753908f510343c597e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e11124ef2366cc0726eab39032e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc73f5f8a7bdab67d241ead02589784428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0b890851e7a83541a3e95bcaf19c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d59b8e2305d1af29db5288dcb24aee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25e41e2951db1fb156b0023c4eac34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24929fddea558cf909febfd4cd8be458432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d4d5bb50862bd12076463eec3521a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea30d4b1fd50e977962ce7ceb2c9a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262902796fec1568796bd3a7d87b9f5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a01c0a0aaa473c5e796518532a29e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fa3348a1822418b8c3ecb7252bcf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48baecdee1bc4e908392d5ddc7a796438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0614d752fc09c12067adf0c96e58e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7869b63ba0fbbe7ba440530d505b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936caa2cdd07c1545e1cbedf2d6cc58c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac8af268f3b4f67ef897d6db279f5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fc7cefa0d581e4561b10880d3be8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6f9396bb3014ed5b62d7eefeab2b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32492b37d853a8f660527a6b709602c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f609b3bed67560dc24f124e1c2d3b13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d445be2118ea57a92313ed1b39e04e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bca8838606a6486a2b64d2c5acc53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31582fe6311b33276556c9753c6464a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fd55eb125b19acf2a9f5dd9ffb3e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515057990e9883e0d80b2b520edf2978451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad59990f0799ff6265e26a6b1315dd7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7ae17b9828a88873ce1ac8629f4cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f48bd21053097326597d9b2ce2ef0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763566c3f79c5c3bccfda41bb96033e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0acadfdf5a2a50c1133f44650eb2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580606cd3683219e8ee86e667a9ac56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa2a8e5501d1d690a890f54187e901458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b7c585e24efa4966c1efa02ca8ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dda70491572b9697d7fcd2975119b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aea902485a926110235c4cc25aed63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2edc6aabd67a41cdd633abccaf889462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b87b2525ae1e7d3359ef20e022f10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bdb53cbdde5ce1a24bf18d6925ca7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b11202331d027df3fc04645fb456d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f0e064b37743abb3fe9a6f3fca63c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f9490bf378ea8824467e09ac5485e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f8a99215cc0c5f77bf6f33946b59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdf223e0dddd1756370437e084be7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c2726e3c2a5ed1bdef7e002976ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248de1b8003d2a4541689ed4f5fae25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b845cecfcba8fd5f28c171ea6111538472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf158f748279b2dd4d172d81cd8c04a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea7d574d86bd58fe8480b802f464af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6609eed889cfa0f698e02eaeb5d56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d77b97151437029bf5bcf026cf3eef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e97d2d8b094f6afa55defeeb678d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07207f0d660224b9d377356a5ef7ce2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81b470f51c0372e63f4dc44e2ba641479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6808cadbf8df0de36e4efad62c3cdf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5b7ce000be44add9491e04d095377481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3df047038d3115682ce429e707fd66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb03c3ee8c983d7038d922f15986117483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc56ecf0b35c6c13d8bd0939d2e99484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565bc1a4ee1156a580fd2cc63598126485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277930b8c8c1e3b82e8f8c598f5b144486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d30184cfe1d2436e9f5fa7f01cfe68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144847aaea61183b95c482573f9c2ba2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd43c5e8ebf4ba18793d1b513a9735c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded9515a3718429a6c7067477865e86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deba6ab55c88ecb6662ec836b6256f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8405a0a0f0512b17618cc7daa8d3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01da49bda025a67f59abc2ab282c6e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c55f427ded60790362baa14fb4fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaf3eb4e07011bce39bfd79a1f73c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f44a9601d3fb4a4d78aa5291fb817496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ffc885e3a329fa9130370f37fdfff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eaa8803d18316f2011b1f7cad63e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba0dc508e50c30648b9dc803174465499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843c4de0f8d220005100f63705546b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c185d0f3405ec4d77ce9c74f375e708501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11e0934b9132b61fa690087e6dd8dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c6bc3a687c8089d935ea6ae484373503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a32f9199598e9f74d8e05bddbded504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373fab7930640fd567ce54d5511050a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f668b48d11291b95ca6ba1227de4264506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3638d7c256de0d946bd53707f1560507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae8d8e441d66d0d7827f6e99a3a37c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edee7330806d13ad249afc5bdaadd55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0931021d1fedd73de6a98a3d537f49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ae3746f4be1347837b16c67ab1be3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95260d84f1e98bf3923b0784852ece512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e1e571a9d17e09afcc90296e13886513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ace2e565754f1932f7d8985d108005514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e30eb28467424fc48eb8e12e23ccf1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57461dc0d4ed2f118488b60892dfa098516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c176f3451757d01c4baac6400993e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc971e31753533ab1efb7f72b7e663518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430227a9b471ae57ede48d388462d81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245dcbbf12c539ca7892ad8eadbe989520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c398725ea7d0a93ce0c44cb3f79e90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200b830ba3bd843cec6ea0ac71be002522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaa95711b351a253715184b61094c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c7b92f19b9a3f90c779b8738b298524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598301152bfe605fa997c3189217bef9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2214d46c99d23a9bfbfaae907c1a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62662f25411dc20ad27c57b8a7630083527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af8e6cb3614219d103f92cd3d04fb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25254ecacd74e574552c3bdf5f6d6698529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953797b2d0f8ea8c7e6e7c3ee4643271530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3dd4fd069931f15a313bc6ad20e75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f35fa51e7edc912f5b55ef99acb56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57969615f495b9dfeb94665cbc303ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdcdb4a157ae1e1c56ddbd8bc13b96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06617bd7380e4939a5315a190495e6ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f950befd22c353f135fbf3c012d9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ec100ef772bfdbf3961b43f0623b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494320b1d1e3420f1f077b850083518a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41ec56133a0437ddb2bd876229fd8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117a7410a32b832659c04a649af4208540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f332255c8f61c4d66d8421041019e2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b351d042389e4a025bb7cb82bbed18b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b7470d35ac378148f68f3f24472e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594eb96319d764d05e7ce6799cd1fd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b281d14fefc7b34bedf58a582060636545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aeeb5acae3517698b9d321e0ba1bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5ddc292077aa7472694cabe329ac0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f208eb5003a0d466221f0def9eaf3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29170a8704f1df1169e941a4bf16c31f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655690df33961aed635decbeb9c4de6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb6074dd23095f1cbb0f5cceb115ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2c5fb98ee3e163b37114202b725dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208ab8c75f556e03455246953b7a095553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321c96e92a13137e13dfa04636241b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936394b86906c92c2915ea3ca989f505555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb14d3b7428764629612dd638faef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a067088d3507a7587715bab9d830109557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84d1149d616c853f7e71a7b3c39bee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cae1bf31ddd7955ebdc7b139b5e726559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1936558f66ae627a3f91252ee1bc8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e9f090cba219eb9349d4a001945f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17b0297ca99cc35991f35742ceaf28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce1fe4e7d03c34fa71991343a7ba98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6158d0c734651e3c254c696d52053e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ea2aa7bb2e422424de58465cd3e37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7f8677bcea34dee3248fa69852ed5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f7ab133458880ab6f96f8b79aee26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfdee56883f414b9f2140a1ba2705c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b66e2cdee5060504cfc2f6b07d009a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a7b1aa71688fb61b7d7ae77744176570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b45112befebfffb2f70f3cffe3e99a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5183364459829e6f945bad94f9f23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb6ca495a46504e6301a356f8e8ec1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399112eccfadd0bed7e9e4e173065f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9454dba4a752c49e96fc59ef55750575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f38fbfc7880bfe777f41d4a1c2aa0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03394fbb401dd55b02e9bf51e72f0937577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fd9a692bfee146e3a072e323dbeec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f393d9f4e3d983e9cb8d65adeb16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aa8ce46122f84ba5d1f93adabd119580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1720ac73b8d21391ae821bb4861da12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d4fe0fb9d8c7b2e78194c0e2d448582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257efdb92dc85c58665c549178480e17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23d1abfba48a5a9da547ed9bee57b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb8a465c1821a2e4e56a95e8268d26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af304d843034e5a41059bde6936d3adb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5726861a59ff4fbdc320f6f456519e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e493c1fd48974fdbbcdccebc8f78a14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66e98433ea290833ed4a555e306607589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c8dff143547edb7b21512d3c764fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd05d84db688cb1a5e39fd0ec6cb4cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e0ec38641ccc26264a1c359531b04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a23bf97b94688b127045e4a4054bc4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccddafe12b444c15b3e7fd795aefae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e805280e038c9166517244accb3ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ac2af0381dbafc8cc7811aedafd9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c0247c2d4629635f7165e70eb3241597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d066ba3cafd8054023614dc812dc609598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb4ccb2b23b97e026396a9c31847e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a5ba287fe35d8b923863ef80bdbe5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1afa2378917ff16e3147187f3135d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dcb7bbe4e6c0bc61b56fb22509c8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa5f1323b62a1b28f722cf803c6e7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeab344381809ec02f117e8f478a163604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a306554d206c52ef672d204df16b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a523f00d6bc9f8b678cfc7eea54fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea43c1d5d569d8c81a0f526cf648a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8454b4c559fe52087f967f3f44eb12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b3bcd1b5c6ea22620eb778ef90b2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47b96d006a3a31d69186f491008393610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339095847da48c098ec33927cf764e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0409c6282fc5bb833a5f6a87585b2b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7675fe6725cf87e7be82ae8373dbff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539139d4e8d1813923ee9645a3d2394614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5ef519553e9f868396a2aad128ac9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549ffcca3b34bcdd48d8b748dd921d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df514bb198307e67aa9ecbe23aaab42b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab9e3c5b1ca69249575893dfe30018618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b4074a06b67502d6d01acb507aea7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67289e289fa216af116b35f0bf9735b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c1b685f3e20752322cdfafa6c17e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b02be4aa27eb4766e7de776af5d74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55073c2a0ffbf94054fd707789757081623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf8d303305fd6c57071b38d9635cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9488df47708acf04c40a4849e7893f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b0f8302a0c201ef921c41adbb9d6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8060fb0588e78e6651af8886b4351627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee78ef353072ea7a7ed401fda5a0076628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b272de9209dfc13a3c61d06ff250a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273401d45e76c372ccebb36da6c8598630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb69ffdc13ade96744aeb3306edca7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eaab642abcadb19c7313b7de850e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b26b5b84bdbd43d52a7a0ebbbb011e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7afcdce4483915d559e0ed0fb6e26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212ed67ae7f5c87f47a82079cbdef09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9670b5c466346bbebf380e90345277636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e499b7e724b5c83b06e4ae1593d75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef12dd7d8ce76909438628360c5f85a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1103168569960de7e42e1a9d2bb1f60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19a3fa461c05494f7f62910cfffa2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110a67158d455f3e47c04a23b448afc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785bbdae0f276cd0a80829bc2d4d01c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99be637eb2111c4653602d65d9365a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14867863b84f49b667042c3e921c725d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac6794243a885c8f0ba02f50e5a68f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ae8557dcf1ed2713b848f87bc557646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b121697dcbc5f24585fa3cca05dd12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2cbeee8288266398a3f5ef49f3532648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b11efbdbab7a9a9217c2960b80c30d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56ca532143f86005b8c68c18292666650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481cc02e422c68c740d7a94c5f976fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5a7310bc4a29e7185c543e9e1f7ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90123963924ece01f32d27c506876eb2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a5835eaabf3dd3ee6fa68af4f78d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766e8db1565dbbeb29fbc7daa5bb248655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fbaa010cbdaea1020e9ffd9cf8763656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a3642d8f1a1dca137cca822b051ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5848640f5be45170ce601d26f8f1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854250066b7f4d7dc37d6e17151ae749659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898a654e8a12ac2c0e4503223bdb54a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10ad5949cf58256250a436d40f73e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07c1648648416279a80078a8777055662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46573c5728459c489c78a03d995732c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f84195cc2fc0f4b836b5aa17de1faa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d9c5b88486b7c1f2b89a86f1089b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f466fc8ea631d23751c66a6cfd56c61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d55f9d00d9d961dea4ec881c76dc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df0d3caea3fb329b6fdcf1099a9af2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e99f065fff4ec6d3a0a940b5a5c30e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310776e6428f248277843496c5933ded670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109bccb3cd7daafc6c6964bca1d0771671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3ca6ebf72d50bb13501ee1dfd658a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df339ae7de621cf730332491a4bdc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecb6e009b519f67bc969e9c753998a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d1507ec49506293a8895f4965ea62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77141f07c468b9a19ff4450bf3113b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d961e249454b938629bcb7758fe9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478f2758fdf48bb3732d66ccbcc6c2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcabd770e4d36303f0357402f455688679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954cc160c4f5814220e359b3a881cb0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216732dad810fc6475dc621d27831ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2952a1c65f04a2990bc3061ef9f2e3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df337d544c7925c45b2fd66144d74cfa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2e8668c1bcfba2d4dd35ca5c69801684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc4f0fb5657fb4b95e8d0ff37b9ff3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2d1a59c0c80fedeb960baafda4503686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbfb9d2cf64efd6d1d1950616c194b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c2163ac744bf60709341bbb173810688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d0bb36f5ec214fba8424ad81960b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd77dcafbb826ccdf843cf5624ee39b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203c39bbb124dd9572b72bcabe52257691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177fb3cb4d2b33d3897c0a48b4ebb7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245a242091a6e77a19bdb5599ef90e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03107fc093b13fcb3ff345b4ba72d177694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7684283906e76255e47c0bea3602a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3ca9ac5e16397db3811d0b96ddf62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ecc7f811ca15a659006bb5f7f3991697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc525349b9f12c80d86762510deefb53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69784f067f0f765bdb8fcedc6a4ffec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c813b435ecbbb27488d4839930b435700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8b2f7a6499188077a9302df355bc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf72bf11b5ed7e42b8f1315c93a852702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbab1f6038d1c56a26baef14fe9f864703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b7356ab48c840dd4ab45e3546edd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc0089594599846b659964329af84b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c58e5b9194a688cb0a3a1e9c739631706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7630f12e39028ee4bcb2e02142978e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8548c25ef34d58f35f54316540add71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270172ef4525f225960be2c2f467bd8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd26e445162062cd65544315530f8cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c0656d55734e2a01a8f681d4a2be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cefb7c2fb5194a9e08ee3ed8916b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eccae9ccc11e7033c887ea299ab701713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59be84d1a0ab19e8138008e468e5c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85438f8c8b3ea6dd0bcf0d5c488f8160715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f49c262ae7adf3f4637132e3d2bc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89c7b8a551360fe6ed83671d55a6e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24624cc8522e8f5ccd22466b1970ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644baf72549f4eed1a0e1029184aff8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cad6374ab8431a577718968664c6fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112333cfec24f45bb9ee9ceb80b918f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5cd05fa9e63f261b5243fef9d4fbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bf1e1524562d82c1e0418ca3aa4cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33b231fa4d5cab525ef368a97d765e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407f2fde8b7375b6d9e911361bee60b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a59ed3c1e9f370f2e929ea1665cc5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9184e3aaf92749d02113c415126f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df492da59833a96a2049c6f1df0449f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fbfbcd7c8f89486f65ee39a192b80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcad190150a35ffb402fd9938de430730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42685de145d27d8fb17c7f5ec4cca42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed88460c1d817a5d56a8d5fbf92b6fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2105ce9ab8352c4f5f78fae78e8d214733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36119109dcb1968347c4e6562e33512734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579dd1513588c083564eb999c9344a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81acc898038a5ff50fdd796bf2f9fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd5231790f22e2024fc9f8a394c2c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87590b74205683f5c23587c45a585d3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6515d723a6726e3694b328d7469eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78d0c85d67ed75214ed7571aa8a95a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56edf9b7dbd6a2878c402424c1b5e7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba0a3dda8644c01814325f55daaf41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb09e4e28f2bb156765eba8dc7b12d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b49e2681e9aa30034e8a5e7073555744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f19af7ea307c7a2284dfed0e77a99f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6934c3240b4c93a8ddf09437a938e2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469d8a6fdb2d32c7229c02a2a1d67ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78459c4160404da37af568ce22abfbba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9143ab8271e74ccd571b603d3528c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a913d4f777830ecfe45c3a7b07350750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056016aa4d384cd170696dda4e083f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8e260170fbfcc1b70f3434d973c35752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211dafa81457ec607af5d4c4f16673c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb29da4221214339f9969a34f90fcff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9702e64f6ed3871f1eb76ea0838aa0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e16897a826d9c3092536cabfca33d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716149ea14176dfaf99ca1b9c5540b47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d94769c891f04b3fa1befa4b69909758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429c0cde5e6ce5b9d21717b1f21debc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>