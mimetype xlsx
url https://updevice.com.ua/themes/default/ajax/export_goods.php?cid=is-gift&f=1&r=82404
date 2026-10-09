--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cf8b3c146323aee33426b21efdcfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb46f35a23acc1456e3bf5b004eaa32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d3249e647c67dc7c8635ccdaa4d373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037e35f84fcc7de3e35d2e92a49cd1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301de840ecf79de6fdac79c1db1d37485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083b5d0f279dafbb2befe1cac0c52ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc917c90a37c255259c680897b36a8f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40194eea6996f3c3a10db76bf2e334c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643cad57f30526f775b306e7aba35a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31347becb954c120317b09782071c4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce87964136b8401cb4d4b222dd653011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db68d05d02f8fc21b49610a3eeb1cfc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62e31835541858f22e88ed2c72af0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9becca264c04aca2f1f84dd8e914b6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee46b9511fc1ed9b1e68eb6118007a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f312d9c7d2ae621892ed783463560616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fff26fdae6b369ce1f2f4bec5bae117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4a84b2f460417432052427c768c9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a87dc3566a5f76a82e76730480c7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6623593dec5edd8c9b9747cc37651e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118518f36db7a9b026f85c15d974bfc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e3a29d43942c10e28c24e9000e2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea308f11bbf9a18cb06b430ac2048923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f588311e4a01e9a96681a417534149124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64517ed6a17a6fab34158561ecf760e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362db27ed4fe37895a164622d940cdd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4968f875c98e593a70cbbfbc8dd3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595aa840e17323462f83086a645dd3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f0c798808d821ddd10c18eed2968029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cf2d26b8b7b8c0929078870e7584930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd445fa9e317f697c11344051592cdef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f56ab4b5645bb1eede3da859e82ad932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5935372ce958cb08d3cc266d94fdc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761dd1f244ece2574c18ea366f92a9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e0baf66343f9385766e2cb11ea1a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfbcb32fc3a52cb7e08133d011a22b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ee9859ad740026c72d571aa12b03537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77178a104550a06096088d6ad0ce17fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4c8cf4585c180e4fe7c139f5040e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d60644529cdd7ea7b9c58715e0b9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c625929d30f45296cadb88f57c09fd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20828ddcd2f8062231bc04c911180a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f9f81ade7c15a261fae09feffe5a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e95a0fa73eacba6a48fcf86d97151544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd504e596f17d23b3e130f88f196bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d2c46d7cc1912937e583f9851461b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1b76b917391ced96d88d3a496e22c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5beb15721925cf174c2308269cf0c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637ecae0e6e7b825632ddf95fff870c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11131310dc3caf7e3b48201c93d82450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181e0a75a333c67f81cf3ff32c7855351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85284dfea571482c9fa40087d743f6c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d134038e28017b050b7fbf077d15bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ede65c60beda4a84d527b4c794e07b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed0159d9ee75fe948a349a38c250a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e229e1e34d4126835a6d65afb2e106556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675e757fc33a2c3ffd9975aeb14e86c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dd786cb8859c6537e26e0cf853f0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5047cc46bba020390749ebd8a0850b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8525650b322e2d85b2e22b8d89a36e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aafd80bb4c0e72f43276ab9a0284c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840d75c444a4afd06e86dd2110f167062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882c89f80b0cbe9f270042b27e45a6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa80aa15773f33ed708911502851b4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247142e9df7977495e2ca4588e3e476765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7c18174e696f38a6ee0380db65c3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc87c5ef0d05a8f569957ee8c81a06467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a88768575e7c5c7999c57c4f23465e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88f1296f524e94c500cdd57e3e5e2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1e432271884f43eaeb503e8ee0f9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3511be259be11b600ab5fbf393ba571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd6b774ba5a13f49eb8899cd41726172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aa8cb852bc6b345ea3397ea76da4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc06682692eadb92d98770bbd672b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d22dd95907cfa65848587eca1d3b8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfae36068b1ecc2e3f7dd74a58088f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237654d03943fd4f7ae3876709b58fa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc870af256669de794cd1c85806ec57878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a582109d921b73d3eb2bad0334ae679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177fda3b63158874a97b1b294037dbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7443fd19f726f2c09070e9009a64a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e2a18f2de6e1878a5ea49dbe9c3ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05900221634a3b8aaac572ee8466a7d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7f2009c5abff642dff19d0cdbd1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de009b407342d51d340d3664437521885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851673c05bee0bb24f4edd707f04b0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad3cdfbe898468525ff2d565541de887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb6de00a8a24cd12c218b93d34752888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736479e47dcb41d28b0c95570c69c0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f10023ce7dc87e3664af677545e0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8734197f5727a7024b0ce6d7ad79691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd04dc57fa94951fb2dc215a6e22bc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f346676d43b3a588b6a5ad843d1ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb70325f2ecc6db4bcde0895c2a4daa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83426c559224d0ddc391e670412f9dbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e08ae239c87dec11898e51ba23953796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a481b205653822c0acb6f7825d9d5e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82792e885fb17678b72516850f3351b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e06420f07b84d45d8610eb0319b7ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b3184acccf3b854def0ef41d00602100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedbf538126df1daf328da120e99d6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c9f4a617cf8f4398966d62bb3f2d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04065020214bfda9480c2631559bc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa225bd0c0894d849ddf2ce5a33b65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c8ac20dddf8b0fbf3f409ad73f0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368dc670e7b7d5c5954b12ba8789ddc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcf77ae5d708f84ef51eca61ac409f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6b4e501aa76d22243a366998c01fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40129db080bff48437c64e9c0da23e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd70606e6051b13c57ab3e7870b526110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ef113547323c0ce1d5bb6b834e59f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053740b4e36b4df9c975a9fe9d379f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af321012624c4f88a75ccd880fe587113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd93a687cef395a54856f29a5d5f52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e150e1d890dc4db116feb87543f534115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63845b7d7f3d8360b2f632a23300878f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa18fa7a2f68ae09ea4af7b2e0391ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89be21dcba53e3249c58e9e81ead89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26180e63f1d8ed749b4fa5e73432478e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d011aa453f6dc10d451de0e97d9442120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363507d4f4fa240c0fe5150b4cfae3d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbca38788bb0546c493ba942ecc649f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0b8ff0283c04f6cd2b6df61ffbd31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ff303bfb6cb30a78ae588093a5ee8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137c1533befa657bf164974a87fd441125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0ae4bf30ceccaba0fc94d3f0c8380126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02c20aad5d8b01e280ba4f687bf207127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692d79edfff1e2cb469994289197ca3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25cc7d4c6946655d04ab31c79b4ce1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa28e0b644707ae88d14c43c475c405130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf7e0d2a4ca26be733ad7a642f2537131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464d69a6986074e6509fc4f0f3748c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdbbcc3c461247523a4a9d72712cf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded7a996d95801ad5ab0966bac1945c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c09f4a3a7e0936f160b1a420d0ed8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8cdafaa5d36d78ca4abe522488b18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07818cda170cdc2954bab3e0423c7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cdf1054685c3b34c575ea4d1b26e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c5504aa1c54dd055de96614281ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d199615345f84aedc10fdcbf80d028c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c1b1c6c70943addf6b90bcd3a8beb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f9e0eedd0a849fa82554eb4710135142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7250fa4faec29bf14a40034764fee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc269e61d03753bd3a15dd39f1cf30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a41ae1ba2ca82c100043e675c088145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8bb1684d897160e73be61f009c28e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a565cd8546ed06c8ba7d87fd82af38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a20bb810d35985eb259b15f85941148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f89391d5eb72526f2038255748f30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc724574929f45b19af454487dca94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdd889b5fec3e7e154260265dd4110151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec566b328c2f0f45540af78c033ea0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abdb74ce826b6a07899302c6f9fa3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be27cab04e6b3688b7b55bd561a32eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2d3caca1cdbfcc35b6ce8e2b421f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66c095357b6287c66d8d102ba92b14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71db01a01c9d439920095dc52992865157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fad695ed9a70dc2809f5c352cbc60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84a6707a02b329abec6a8ecaa4455a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216907c06dba9c1646ca9f848c521cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd16ef455eee9d73b691a8722224d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1b83851cdaa4058d0089b4eda7c4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1f52164bdfbb378ee77a7a8416aec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e9c71d8b52b43fdd0a0de898b1041164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225a31e6476c97f27e758ed6a282367165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebd77854c1164599f6fed2e10f3c0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d624e9240faf1f0c4ff9f89bc65a7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38828de9baa8af515541fe20a8c0bb0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5ac606dbdf207193340c96728cbed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0515c1556a1e9caf5cf26354ff4fd0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe237b22f51eed8cc04fc5f946e0c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e388ad20cf814d60b912c944a8bdee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3033ebd6915f22110f620fdbe52f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267e44e250adfd66b6fb99bf582dd46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89fa8ffa83bf5114c30d10f49e7c33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2fe8a7b58a1c3840e4d21c19f2dc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cacd772d32b55918175018cfd0bed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19cd561f942522d1c5fe0d1e718be4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937f65c62be150098e47b6d75592550179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca258075d39a43b2dc7cec91cb5016180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d9c9d8d952f5efcfa53ff2f6704da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd57494e4a176a56f84beec85360327182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d85a350266f242faf776fe68e9f5f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de773239900714db016120e10b5111c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ca10e4dabb535c06531d8aee9224f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8b6675e702d93eeb525e074942436186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc194f720f5438ea8648d8d370e54a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780ee9de6273d1cac95e1efcceed8bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbb24c8d34dcf04d2dc1fc89aef099189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcefce9dd4087d8d08c0a27ccfceebf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda0bd22fe625d064963b30d4b239c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edd49a246b583a75b3b173de2eab2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe62649fba6f4304a1f83b69d2916193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9794214bed0dccadb13e6123e92e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a46f4e7837cea2a79765f74b9014e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab62fe4acfc54cfd724ea752e13c90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68859abd0bc3a0630d77ae2e278e1ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de52ac1eea88c922820782f3946725d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84b8579e6da522a36d0f201ea0e689199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207a4cb5c1a906e60ce17da5da0926c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbac039bdb52142ab63f6fbc3eed592201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc9cbf2b4bc9e92ff6cbc66d6d6c62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a03b2946db52a45672e65c63708c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49072122f6e6e5916029fca1da9cd573204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446ccab215b5b16fa295be8d68f02e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27758d6be2ed1bc01e08cbcd062b6d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5331c0f987bb405f6b6ba719e132f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b387c2741b9c0570fc37225b472902208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa8daf0da51b14bd8058f01e80ff2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8787c5612a4c71903cff74eacf9411210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc8473a2c9298a4416037b724c25c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b17b36d2c903bd7cf3a743c6811d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a0c5a9019ecb8e8eb8be7032cd28b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eeac98c71b417655a4e4a8e92ff41c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3412a83e97b5989b058e7ed6d23177215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5342d082591b167c4647da058bf2f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a02ef8c236acf007e654a5886cbfa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2cc10cda71f21590a0c0fd968e144218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2ee9078cc476ad5b18135f0781312219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a53687a84e6ef347cc75a0560cd877220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db96931021573214ea4c298645fb03b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b401f5e9964fddc5dea641579757fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075a6689b1ae07962547b083edd8e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bd070175fffcf7a545e8df6062e78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22ae29300a5c74e9bd1cbd16a53bb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3d951d1810c8e804b022fb077f90a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570d029897632cb646c300bd6ce2681227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31535abda7229619d55204f7cec349a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcc67989788045af75c0794f6139e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17050f5f9367a0dbc066c81d4001d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d00cb5714eb72d2f6e61fafb3842c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839cffe26a186f975c6f4914514a22b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9168cdb28af0063e6397164f477c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a96241e507f81ea5716e4f8916b4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa10bf8aed316c6b57f9959053d2f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337894578d207aeb32fdb0e176f4d3bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daced72209c5d53c7b6a95c4f35828237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b12c1f6187e9baf8891eb8abf9a6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04838b31dd2c915597cba0d266bc1b63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ebc975bfd1feea236eb1d7b38f6d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d23820fc245bb3f862420ca451ffe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5ac134b1850c3f51b9937b5f0f0ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991fe123aeeb44c5d37c9d54d7330ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a0a62e9f34f7ee4f7c4e94a3738c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9fac8a35bcb7d84ac5bcc63d34efd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ed2efc7a3eef0feb293e2c90940c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733bd1cf66d0f15e7ae09dbb4c65314247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22025c98a03e1cf0747a8de7d18f99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10d84843fb7d8a2842eee544a10a0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712730fa1d7a9bd1cf401fe445ca10e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e531f8a4e228c58f14f6fa03ecc1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60337f79f3f302c5da33ef0728a7acbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af0151fb775b68ea09551baae9922b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec611195f2f8a12159bd8e809f8b6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2f4df155cf86fb6f5c5a3cf3c434b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f799752db2e4cbbea7095ac65d63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee7821b5e507ece38c270b12d2ac87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27f4f059f9239c00fc3380f74866c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce1acdbfd3ea5824baae5957310454259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584b6ab1e69904de8fbfe3c4c5abb43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c8013dd32e2e90030c6561cc10e49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f65fedf9f37b7dd85d485b6400ab1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf17c49d0d8ee0e8d7085e8fc984ab5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb041b2f2fa8b06f5f6f688f85d0019264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f314a4f9bd534b63c2e60c9fb7500265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53c9f9bfe9df1e581a4e2e24d3a92a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4799ffec48166a18b233302f1f9b484267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a7b5143ecb9cfb386b82efc39d22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d98491ceac40335f6462bc1f6e0f12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1885df4aec4a3b01e05dae4d649ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cb97733888858b2ec323e648308a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea60b6c5e3eaca3a5acbb06c39b185272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213282e7ac1c945e4ffc95df07e24c27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7748443e8a1a5276de4f074cd0518274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5097785083a033777c614705c2cf3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5546981472ebe5abfd3b4add0685a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d968578fe58f4ce0c7bbed65b5eb1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de4df65666dfd9e5214c9ce645c9bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe2c30665bc4980f58d3c15bda97cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6e0cf95c2009dd80d386b61e99fc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d775123b345d2b60e7422ac92dc65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f40729c99044964adde708fec89d95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7393ae720de9a72e5efa930386094c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558977a2912f028115ea04c5ebfe231284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f96f431283259ea7610b3b76942074285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e04d6aa1cf1ca4c8d1c21ddc5febfd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e859f2ca0489df3162d2950429511287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7f54f086b7b76dd48b82d133a278288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658615a2c598c6c7ca194e371875a6f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e0061f74f26b2a1b261bc322ec6e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394874f2c6ac2be8d5c2b70934e8c46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e2ec64b28612d4afb95a05f927b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628cb20378d5d983751bba0210a87b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f525d62df34077257617363a657c820294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc841968438dde62fc1b68d032517295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eaa67a57e4f11943c0b2a65c55cf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c65d24e63eb9061222233b8494cbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eeee784d182be2d451112cba5ed37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104182ccf501b65d18878e99062cbb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bf70d4cc21547f48e048543a60bad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e2662b2c00dbfa9626d7eaffe03d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc09d6ff7cabc1d67426666ea345c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9ddcb33a3d6b16783683f95d0c916303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d32478d428b9a95c68d064efad516304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79164f213ce275b7c51d42d5a02c53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfc25da9f18583168762cc449088ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b0775f3e272bacfa84eef5f27fa57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee01157f3acc3683d705d3ed12f95b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c8028a73388e914d06af599779e1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff061135de7fce60ca66282f1aa6c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97bca27522456fc4070e527e21547f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b7327a9287181a7725e2f0a775e2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c12bc9f08ba69c349e561b804aae1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e289597077ceed466f40df76fb5b68f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d1d23924628234b62327a5bcc061c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103212de89cc0dc03665960bc5dd7d02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9906380b6ab03ad7e548daafc4dc95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e092e42b4a0d936bc7347009c51d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be9e62f05af4f20c6372cb681403a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fdb14fbbc4c56c3d2440bb6377273320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fafdf0c94d53cce3c9892a25f2941321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb503fca555eedab58912e03aed9a4fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f7e92d33f694c70bf703ff2ba8c03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec273beb66d544dbef0ae145c339bbe7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62e94b311f2e447690c14a36de379325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eca9b1fcebaf7ded376dbf3f39d45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc2a53786bb4db82291875bdfd97c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cedd317c480dfdafbfff676f6d6f97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b204f414130beb3cb501a300d48ae5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e77e20a46608365e999c249702a44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624f5e0301988623ce93f15ec7e780a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622614f698b4df1514e920aee7940d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f91b2c249817d4c6f2a531161ebc4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced69bda88b923ab801c391de3de162a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd375d8566d2282cc50688d7f2adc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9339de49d0297b601226b96492076336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209bc8a4b71e18f932ff65ab51c8c71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5fcbdb72f551eda336cb68552592a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272992160efbcf6b5d460dada25c550339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cba7a6f0bf05cf6874be2e96a8aa1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617b24cadcc39eadab7de158db24358341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32832c7c009dd8d177069f150f25e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4013af1dd61f588a3e53ed85c6bbcc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d7c7a00c5a0d75c36b5bcc3e05cef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a154c0e82e2a6f9cb7ed5f51feee6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037481b6c4a7e0bd8fa423d5e0ff6a4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f85b243dfe464c6f76dcb81c93403347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005bf675e9a10b1ebd44884e123c19f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbc7ba281f846de2e730568c57e89a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586b3f21d35f61adcc2681d1270b7d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1ea380565dc60847e1ffbbd318b4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a927ab6dbda572799467f8fc093156352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65581ac13614c7f946f292afdf375570353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e57134952328976c4f0402c80549b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48739a6013a83f71858fa60d4bdf930a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bb9f7a4119b44ffdb8a98916bc84d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5021573826635b904f13a7060490e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f18ec853d16b8693e61e2498aec653358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a037d4a58109eed81f2615984c3f6a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b6c1e7497c4a4a1cbd294f296bb34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fe9058e203e8f367743b09a00e10a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae51bfa5203953fd3ce26b5a346bbe4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dbf2b44d66c2fa79e245607657482363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14a4737cb3ea49003a9aeec752c49b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f25f1f36cda2dc22c1270915dcf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d2c4e69d1d7f7cc32b4b09a1a3a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803ca0f8d511d16e9d1968db37c96b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea8f42005c8b515d80e52256a85f42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12adff83b36f803e2d3312f019e02c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefdc0bed288cf73c5e9b360c28eed2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a174c34f982ea0198a845747decca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa93a1cda480d826dba55bed7f1124372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75896fac58007b6d48d0648269960a9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c06062e91f3b8f143709cc01a8e5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64d8d0da6cd4ea112f4912f450bd2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca2046c00bc1c008c61261beaa501376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bd65205c0eb920ee8485aa2581ff1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8f9a5e756584f577e7ec08600b7ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee37d5495bfa38b68298168e394fb5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea5c42a90bacdb30fd026162a24d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc514f0c98378f339abc75e00dc0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b128c555ba65ef0d9a6a34636e8fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e753ab11b1cb3fa6cd98afea68131e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2165595343f554b2b89436c0a8499a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04e07ce99b9d03c1689cb1df11973d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda0c470aba3b7aa4ab082aa487dec0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f24a3e6b13996eda0b4681878b805387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27828bd8cebbf37e7a0c5bc80fb2fb01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f090b09567900cf4a807af1476a21d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98448604308c32ce200f8d49668c4d5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7949ede98aa6f21222a57064c74f3fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39aa37859cb237c8a44f0500fbb952392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509260ab76e7ee2ce15ca569fc4055aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b105801d749bf3ecff9f29efdca41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733972e8826f5d4beac268c8a0675ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415855edae6d2eb9258722a2462dfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fc78e9cb39770e1c4852477e7f924397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12b24e18f8bff0b0eb22fecd808b71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21806cc3c3189e125a3247ca3d719d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b6a18d3d91c1fb570bdb448611f63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdaccae44c6a286460f1c3fc8a99de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efa72f36130a4dd8edbd6bed026365402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41806296274318eb80327131fab79d55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba18a3bbfcf5fab4d51bb0dea7b9af8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428308d2f2402a8fde772b080585db7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69f1c065bbccf30dce09c932e80d76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489324b9aeb3eade722bcc8c83f287c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac1e748937c4d951aae8f6dcc09de0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa3c146fe328db148ad34358d6d05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074281bb811b789e4c614894bd641043410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c568ba2d1b198f2af995b62c003645411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b958ca40d9bc4c82c0424531db1d3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caebb3fad63a25663f882fffc034f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da909dacfed608759ed5033dd54785e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87371eeddbdb8553bc2067e2b5622e33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4949266a534d85d6796479a8dc33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4bfe036136a11849fbf8396eb7fcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a269269a03ae371c142cd5aea9ef854418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a3a26aae6bb8f42fe0deb577b9c56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bebe2bcab4d90f11c9061450d5e09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c986577e37b72c9048a94213c1069421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85675bcc633da3970f1d72cf000fe9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7891dcda7a32234c8d167b381611bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bac7255124bad14a1575c3d4042467424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc040491f89a3f704e22976df7141b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272bcd39004ea4e569af53a6544f5c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431f145c01343704d5cb8a3891c1030427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9592199590d4e0c2fd2bd995c4f0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16f39fb7084096d9280eb6ac7c7209429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca9da6f66115a998f857c9fbf04af6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda9dc08f4d8dcede60ab4ae5abea17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f342d81b8ef07bc95d03d1d497d540d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c674eae33d5089a80c215255b669c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece880c6280f3388ba93b708a80a82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d95611ea9372c92a34555f714cec2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc09afba33e126526311d634fe8f38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50374eace7249520d866753954331ce7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b5a480987472a5c0fd7cfd03627a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc997e43691d2fb29e9a1a3c26db74f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ddd635b13a524cf30c9acb41c532b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93834840c09ea4ab7dda0a50cf831cc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f13b76284b5d4bad33e9d499a1a55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3311f6a105537055dd7924dca4f70a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e3e00316eb8f0aeb0eb3e356a6ea9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8e9c42a97ab581ab14fce9c796628445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afe9e8d2b82a864cf6c3bf40b18e00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd3d58c8a4f235175c5337950ac6dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ce836ff608e8e5b663ec49018a1fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af094dcf646ea3e6121918721c27e60e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cbb91d0aec2548b438f137545a05b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfc6524e50ce071eb95e4ea1736746451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16105feddd0a5f25d542056dd97bb4ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aa873c54eb4d243d0f72e8a54a4c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7a5a851f80a8b88ac6e784be0f560454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfb5be35b1435fc82f82558d71ca23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37be5b80978b83de4f98ed7d3a7fe8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e57f4a61e815d3515a1304241b414457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99bf3c0dea7f1e1e1d68cc7bf8606f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d417c40e4e1d96fe8c492cf073ac81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc7b49cfd786f8b3d57326d9fc64e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672c6a2cb385291a9cc3cde649a06a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e943909b8cfd960a0ff88d3f252db2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920131948fb75275a5a5043eb11f43a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed2c8d9c3346ce58daf41ef8dfff8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05789d1c87fe871142178c2d9f89a879465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a7bf01b983c8c4ef10e40fbdc6e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084b23e102b940564c30245d20104af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39980aab80fd8e75daf1373ebe6836468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f02791a73c12ab68539c090b72c702469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b6eedcd28b633f72a4409948ad537470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de5eaa701ef09497b20a7f6a3d40ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576efd8b306fed8385b561e709d887e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaba14fc9806aaaaa582b6da4e49ae2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ea9aae90bdaf2294a270f9ec68bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dc3505f08a43fec2933918f6fed9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcbbb18570977a9a93d912c8cd4600476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dedaa33dc60e7ae64ee719776cead0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42add24aaad4f9118ff1c8356ac2f2b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99686fc62a6d0fb198bd9dd8620acacd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84346e5d326e028cf1f7072e9f30c58f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c4dcc36cefdb918429787893c992c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8a5da0f417167b098a20af468302d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249fb84ca8d478607f0b6f155fe3847483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95d06b7e4f0cad66e83c7340b60e17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f807f1666e9bfacacca6621e9aa30b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e59009e3010e4e1d4c14d8339acb35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19fd3cb19824f34a893b64ead8960e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc9a32abb947cbe5ff247ceb157592488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971607afe2e1f2d962fe0df3aa018b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc296f00ae13d711554b33cd95eb89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49541b84c52b676f7e2d42fd3fdb4a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fcbf076b80c218b354d4ad0a0422d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2890a2b968180dbfaf913de0bccd74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ccc887ab379f68e50b73b0c1c247d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7abc5b4ee45e1b72c0a52edf27d15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc961cd95b334d147193484b75d83ade496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493cf66728ce37370b951178f08184b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7998b79e81b566c3634d5dfaaddd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c8e2fdbaab28e4522252c826d11c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4a1b5d11ae47bcf4f45c6621151fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce3b32b3ca79710e6a974b684bfa02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead5d8ce413cf14f283aeb720bb9844502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c58e8871dc25eccdb3970b9a018018503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa14f4b5f953e77b91007898c030680504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0fc70825b4d166feb58140726149e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b6e408b31c1ec0e36d5285c4fe873506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e4bc9837b0627940fd18817eaf6ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095238c95aff0856629bd764cbdcebf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dd417cbddaa7fd62264cf59ec0b59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622b09a398b209d9c8663c5734d0adc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e33a4d4c6f1c7ea9513d1850d91335511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef1023d1eed46423e0cc9cdb98f96d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cba9f43c6fc99eec1ce57a0716be7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e6874899f071e9847c55ff39822db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba68e84817c61e7ac3c8ad6e9901526515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead21b2ff97a06870f08650055e84ef3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa6d0eb881fcf4e7ebdae8513566ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797617ca3930b3db7a8aaed277988c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9567d0b7c5c4c0a9a9ca89cf83a0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba07361debedf4353bd3cf03786320520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb889f0958a5632529a0e116e48ea04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64347589bace90197aa4bb32a9a9e2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca136aaec059b378b3c4371372ecb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b7fb6113b3edb1773044c8d19fadb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8e5e68cdad0fad59c659695ed6598525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da761234e3c48c3ebbe9c7ea1b728458526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a89f3ad537f88842bf563ada275f33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a951f9dd9985ac714d3517417b09786528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a2ab21dfcfc1d1e6cbf2b3f2d23f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcdafaf5412106a6be59922e15ac33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c629f4ac8003011acecad90013525531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b849f9e751dd01c90defc15defd65e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3af0a836ed99300660be36bec32c67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b37dd9756949f36ff1589e17e4796534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c76564692b3758a5110c7c5e8d512535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffb749243f91e0d8f6be6222f46540536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb8c99a9b836f51e1de30a1baba9cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c20e1fd65815ee8f21df070f10842538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b7da9bef0677c01674b40a9ae8a7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a14f47145eb080e8cac3b97a6da9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205f16e61dfc860dfe6c210ce719e45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac7f8e80c63345504c248d796f4f1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe29d90a75604b5bcb7c4445a20dd0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c130e69b5a78ce7d8a3e7fe24688d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c05ef5d7b99a3bbcb45db0663cb53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144164965d3a4c21b84c32a1692b43c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938718c1c7aa68445971540e16f4e20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e8900e528108fa8ab922a183bd3a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c819bb9cf39e8472852b65a0624336549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5ed10edf3707422dd4bc523d09afd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf34c13db7df31d48e76e071f95572551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2ccd19cc71ced4d8e3a3cb43442ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6952be1c43094ef78cafdc4017af0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915d61fe91a71709798f2c3fa45e93c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c450ccbb4464b669fa6c7ee00556680555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb4b2b53ebed2a197d111253575cd4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d8c6de2a2dc7ffc7a46e49f47d180557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69efb9626f92e296c6d1d2431581f26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b580074e54cb11fbf5712832ebf24bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565cbc15c245a81065d6fa36ea56cfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e57208284ce077e46d410e87e4e6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a61c1fe16508dbd904277ad53fe14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a15fa4bb2406828d7bcf68920739e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f58e7c52f80fafcbd2479967ca04e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6facd0b3f6dc488f06283257d4d17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920ee7933a73cd19bd5eba77f6b307c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1f32f7de27887822d94c325c770fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc39e09bc5619b4c364837db219e12d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37f3b163acb2f31cb150b3c2569ca7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c86d32edce4c413a058ef5ef4810db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78576938718315a1daed6d766b5e3470571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22aed3d61cc92bac87d67667624ef36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279afa8c637e7b8f96599cb95119ae92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45798dd387104cce31b2144cbc95053574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e15c047b8150287b81a8d81c3c719c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd004ddf00c3223612b7c95fc0478c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3147b187b478ed507cd01c1f3bff9c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eda05b317b70a52e482b490d4ab3b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec80d92db67ce345addf29a36fe4b83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2dfc1ec425ec60fe42a83f8d33295580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e29e772478d43e71560fe493ecc3e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7d17e8c0fb221df92aca664fab48e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d062969e67a9c24bf22523b6cab45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34a7170c860eb4dd14568e45d6b856584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17883fb5ef982409cdb67eb11e1d4766585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ddff21dc9512df0b2385c75ae38b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16e4d9e0d8a7fe0b15e9fccfbb1b67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14441299add6d7fb904fbb6ae4395926588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a995c997e036ce64474e5138fd2df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bda22df2da223d20e28c91a5365843590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bf54dd2e58b0ec4abd3bacb081e08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e0d7f820ff437733b1495ce73908a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd10378f5863f5e97bb2e259b54ec5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028bec1f67d571f0b3547fd2f821ba3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae780bb4bef2881036a6e24260cb92a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d3f3e41bde82a771660374dfb795f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556e5c70d547deb645f115cb59fcd62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e190148b71feab465992a0b9cb84d16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93f3fee56c3bee3482b829bb117d22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b46ab0fa6141656dc4bd22bd97802f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53901919b2e67fe0414624c46d0c3556601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54d693d2343131999adaaa245850f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3e2ec67592cd1b11d60624c61a736603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13244b6cc790116d4e8f76c036137333604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b18d72cecd053817b14937cd30db5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29396896ce65471742797a75f0f0f1e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197ca2c54e08411563e8b149be3d94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea926ff9c1c8e22a78b4889191793e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa53e3df045f78147f0ca5c34858315609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233f937e0b0ab551e64d2fbb42d2d43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e78145d3574b2506590af6746a2e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76abd04de8fa23335e151f01d3d585d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0754eaa5b83bb90c03ed73e7287c3f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fa0b4e348c49f46084ac5c7fd5376614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc95d500fcb2b4538436cce60401dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba0e0723a6830fe69a044d780c3272616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53446e42281731c1e9016308c42ec1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98306f6543be1b838ad6e74ac395b069618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38e1ede6c8d80038ca9200003aefaa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c8930e67b132ed084a88f3f70fd4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80831cda40d0bfdf24e6e131fe335c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c23f5aa19acd398512d887d0ebab15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914f68f6ba41453086ed7776260e6bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c46f6c9921de28bd9f389551999ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858520f40d7dc2bb22eff7e76865bf6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084bd16130ac70906e2d08de5c4af8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04459ffcffafedc73c041211ffac2fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a98d18bfb5870165dc515eb6ddebf1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a092eb912a0bfabbacb455e5d0e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c9db4c3134bf051329cee168bb6bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c0de6728c052e725ec75a43c383a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2b71d8bac8e185c40a6a59b62d178632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48249afce91c6da95ccbc1894c6e1afa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757768af8ed460a49a8c217521b2c316634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06506bd421c16b4a19d6f2a6fa26c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43e0a050d12ebe4ab8b8ddca866f51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c64eeb67cb8c6b77264187c9ec871637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96061a39c200d05c8891882d5758fbbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325ba089e0d86cf50fd97e06a9aae1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751055145a9d64ed66b7fe498cc07eba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11141e4612c458c3385a3a9f03bb57ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af46271f470cc185510d4a5b923c25b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd07996930ab4f0c205cb03cdc4532a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700f669224a480df050e23250cad2ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf372b1c63038350914f149631a879645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056ee612a774d522e9619b525e1ab2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e4d53255b61f71300b06b2b3cf7f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9dd841bbf2dabd5184ab9af869022648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddc23c9183d8b80e10a3e3b941820e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73936583396c1c706f0a031d2add02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e7c67e9a04fbbb319d32d417c0f36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d61f59bd56403b11e7101bb3a054f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a7507b5028ce70cd0eb50e7e27b60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54977acedbfd5abfad4ad174d145519654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654067a03d1485736dac84b9cad341ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefa6106124587993d98ca3fd60897d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473553c75c23b2c2c3a65d6f6b285ec9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c63717541312694b3968dc972a983658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb042f03665d19df064d2cab5daa96d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1d9ce6c8231927d9f0f38cd84e450660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6ddc3152079b382d9a936ddcf1b01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0b71178b38e43cf09c77a85bea0b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2a85e7fe8db9fc91155c0b5cf65d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d195b811f85eaf5bde3f4f378e891664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0c873698da940d54a7f0c9908e601665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5928610391b3f458bc3f938c7636f54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956aa1ee3378939219dc4911919bc61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a201d1281a79696d0450b80316b2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a485f9d8dbd07a1288ba7fe53ac7ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c88ce94393ed91a76228f67eb8544670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa6895362f7452ed2f5376082ac4f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af50f552e3fe7e13a17923f574ade3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a805627321e5db048e203a6d0bdd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5698fa0b55d7afcad0349a81001ddc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338240f1947869a167030c41bd698bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1490b474a2bfe367f8c6686f711d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f906cfd14801301eee3babd8676f229677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5587c0a2babc89f2362666f9f1e699678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b583ddd673fd1ff305ead74b5238ced679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2dc0ad157172aa55fa3eb1db16f40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d292423e0e3dc37c88b3dfafe7014e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb515039aebfc9485476b00042627f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935fa0e2da36a75544a4c6bc26352dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd6a8fb4a66a5c3d4a6f14a84f311684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06680034b9a91d7a92468a4d48410b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a92cde8ab5bac2511e01358925c16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612d9da35b94bfd6f80bdee69a1be5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8606d59e108266c4aaee9e8bff38c74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7f84e6cf09f072aa47c1c04030dc0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0977d8c2a0acaf8c50ba0c60bfb24c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240a14e64d910452df9ba7a9e11b192691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351428b911373835d14abfc4170e840b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707312c723f9e09dd150cbccfbba039693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e01f1c898488137ddaa231fa815a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4c09a6286f05d53e7657bb75d4d17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a4843a94c21d05c98159e8b2af2de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640b4a90c3ebbe36373e1f44495dd6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6bf52d28d355385c7fd4fcff3018d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7c1fb8b472fea097e9bb61f8568b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290079c32c9e3c3a6e40ec16fddb350700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac404f0f673bdb3656d7a1acbf46b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ac5004d7ac3d0430436d9988809d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbbaa0fecfce73e1dd3566a2a550c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5f8d1bb3c674137e651f7e1b0d7ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429db39c6e170c1d0eb52e8efebee41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42e66304a1f4400936ff7b64dc9bbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd169e1fdbee803fbda60978d261093707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea4357a64ad183b378cee49242623f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98aed034880894cb7693097b3ced7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87cab7415ac0ac2d3869522743738c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a5a25b539e8ef401aac2763f24d45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93309bebe52d283991136baf4758b9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a0479ca9decb674e97b5b72722eca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f8ed3c9ec27c3b141c83dc14967c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d961a23459f4331a39ef2be182ec5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871b85413319f8ba849b9c3ea291746716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a4b2aa8bf803eb502890d4a929058717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c0991a0c68936e1054813a8ae500c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac188db2aae727177b4e7d043f0ba47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0505996bc7e528a8a612b6c6bd8fa44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cddbe4a59da027886eec5f9e06be7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570ef0b8ca9ab353b06174c99176421722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae29a7717813dc3355f0f619e78138723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca12dd62addb252ff42e512b62c037724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391019e7d4fb2f33c9aef3f454ba28cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f9389737b63f619212e3743eb286b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b811088caad700658dfec9a36f9bf73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4790f9c5c263e6c1e631aa42afdf4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407396635086aa428076501d10ac363e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5a871a7c0844ac3a7376a90bcaf81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb442da6b06636d7489907e1c0190b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e420c5019c3ffde111da94c292e9630732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c2269717b5a86086ffd0b1e09fa9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8332a7cd360c8290cedb6d99189c372734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f544ac3eae89c9cfe50b7c5c237766735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dabe09da1a6a84338b2e4181edcd91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c45c005c9bd8c1f88dc3f652de9117737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf01b153af322f6c428064134ca64ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc1814b27d45056df3ed82b952f7f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b8b012e6f2180a679223f1ecaea1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23631994f56c6a3fe11c2b1e14e21c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1bf6b1d415e0ebc8162c207734ec0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c306afa4c04e928cbadd8fe4722c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873621df811161ea06f8e548972acdb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a7b45e58d32fe4fb6ddbf19d4c6cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56446f79c518700549f8e50a52cce7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080029761492f7587f411706505b0af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c672e762375e56ba862b519ad71880748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916f7f0e5ee0d650ad162bc6edbaa8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacc4df781319e8dbca07378becf2c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708b1c79e677b45c0b5939918b98e54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2f880f49d4484bc55289ccec44518752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572524beb073f20f8e9efcd2eb354c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358baa129103133c42156e476c12da5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837eb7163b20ecbc8854002e724f3cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308129ee2e34355e9e5937d581942df0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b1bb18bc1e55382d497e0caf5597d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ddecaacffed88901cea1f0d99aca9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c77e0e8838c00ba1adf880bdc8cde759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd55719f00ab8f14a3e509344bb6d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e360f9e5889af33985ee1f88bf0892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366294805b68b79e4dbd7288cdaefb413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e00ff0279637440315a8b60dc3e014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcd8e38adef25e2af9467806f22c4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47f8baf64cb7a0816737760f1e766c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a4966ae9c64f96a12867c7119f8587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ea0057c4b71f2a308f7f7e64399188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c4ba1edaa705a6f403ca0a8a42ad09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a300a0de516fd615fd00b2480392110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20468717a28579eb8161e4fcd68b76d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39802314338d80958ee70df846f10f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e45338c8264e0209fe7f2bfd8589613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a0d0f0ac0b5e544ad2a2df975f5ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61439ba593f4642748f750010c1a179515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb4491230b2fbe03cffa109754b1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de972502897f0a91132cdeb0f31b194117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7a629aa0d8ae0c924f0e5b0467bec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916712e52b1c36cb72a6b23851c5e2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93f44f014e24d23ee4f9d218421e9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804502c99bbfb1f6a89c27a89bb6de721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab31e9e3f30cb99342478d02cae4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704d06ab214d483e16c7604b7b4fced23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75f30e6365108df14f5fa4af14b1fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46f9a7a9138be5e030ca0958d470b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4843bd6950ffccc20c50eba06399f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b036944265debe1c15ee54363689ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f987bd4f93c0d16d986d17a3b5ac9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e9ffc35440d4630f51b08fcb57d2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ee2851ffca6e0878cae65ce5177fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f0cecb49cf88d20fafdd7f84b915831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eaae29a89c0319bb0107973361eb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65d4ade4f3e83986a69efc92f7714933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca81af100d576a5ff22fc22e5989cac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208c7ac2e148aa0b88df5b07487964c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439b314cad42ea1d4350d7137d92ebf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7e8091ff0be04432a3913c6eab89837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4340fa6b4c1eaadca37b936336814cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e7cd0d2ad7726429abb74fcce5b6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed32516632bad3ceb2a13581f352e5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154603eac6f7211bac4fe1986069ab6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c29f1198885a4d86170769d4a63e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a415a3eebf9592f0b003883e241ad843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fc91022cea3b32294bfff7a54ead544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452886d924ca5b0bfa2c211e3a8fefce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14324795b6f2610cfc68de5ca435dacc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a4ae781f5d7ca1bc5f691598ec3d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc9c71ca7a42f3fa083747fede19cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def923384cade86b0aa4db960db5a27a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f701767f69680d03a9bea47c2a6ea350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd1be50c2b13a7a9f690928c5b342351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba6117448e8851e8e06600530951a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a6f7d8116b1290e40feaaab267d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b58ca1083390e00231db4c4931cf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec5fb6a36455629c4a76850540195955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3809f0b43f964eba9b5077c26fb4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad945c4102e6574f55f8f8e6678e35fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55b6ae55f746ffabba6b7b56b7e15758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab464dc1be197aeb5d465083677a19f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca8806462bfe85a52dcacf4843ad260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a823fd43193f6767abb25a58b01cb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b5725bc648e73b8e5a19e00104d9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e330a75222fbe624b19f3679c2f5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31b651ee14fc8308e28ba1e126769264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b82653e1c7f3b7890d61bdfca9e1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d916940ebd7ae0f61a6d9f41f1a5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a9c22b44c8ed4b668839ee350d6c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3edcbc6ecfa4ff3796a0c9be8c8cdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66006004fe340c7a343900f90457c21369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc5c0ce625f2091de9e021feaf9f7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f374bb0155ca302818f2a0eb04c0d3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d171abe6c24b921242a86716cad972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daeb2c695e5609dd4a7c1711fd030773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33cf80eacc6e7edf606e8f39e1258774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb050b5fe3adc64f46826689fdea2f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424fff73c346cd4d6e505e20b7976ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602a5adb846ff1bcf7863e4419c9fec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eb4ea23139d97d25277c6cb54b26778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b61d58dc5af11dab35faf9374ad78179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4ea39b7f50d8f5e6e0ea59b4e24e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ac889a9562267f6064af7041f864e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80654cea9eff15f7f0fd9b8ea38a402782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08bc4afc9f7ed7f9d29a2e87d9506383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dd64c35e4e6d73645b75dda48f97484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ddc89d721477b5bd8a9447a00aa0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22141513eb6e442c2f14034e53978b3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cc75d573040d89a56d13b95d2cbc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba10909a72f4de2049abac5ac6586f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dc8ad37d8985ce3cf2e717ad7e2ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f1dfa5e7a6898025ae1705d891dbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cf0930ee4be9b2c7d5a7750e9b46491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822175ba5ba040bf33810be2f761aa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd11b66085cfc46afa9f23e4122de3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef2b0197c1f5d26210eeb03842a57894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f64f51e855908daefbce3e90ab6dd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccca6bf3e2a0f260c9dfeb497deeb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed6e1ed7e3ecb73605316c12bc72b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d9746cc362c1daee153dd1655272398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25140d39775d0e53043756689608fb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9c6da1e5db0bcf04788d79846499f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b78ebe613df80ef737945a743a829e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6d676ffb13fa84470a5beccae9176102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022ca5853a2893c5171b41c8a904845103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57c6990104a0df0716e0ef1e2f3ef8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb4a1dde09cef1330449cf34973063105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722e1df4078269d5aae714b34d56256106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81918df74cb8cac7338cc9bd2a69cb97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23e723a1b096d85b3aa0a376af6d1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cf8ef3f8a14949c9aeb640d16b7b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504e02b9202795b2803ac95170d0af7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92628457e1df4ffc21106f97531d5c31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f9abb1593248992c512aa9a2a1b4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946f5a066c5f1f880e367c4de071112113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896dd8342bf80dee3f75362d7519bdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6706605ae4d4e5f0ca0c2a400f4d80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5a3c4bde05963cdc739b17ab44773116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e115875f0e891d396f0b1abeb59f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e2402a9b45ffeb08265dd0685ef7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becab99edf6947300d75c05d3dd07446119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9a4229b60477ebf4669ea8c044a4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a074cc69c8e8ca828a933601758e231121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944b27b436285e1b3dc29011e278704122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820b3c3ec980857fac559bd207ab01c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f4830d688d0e916aadc1067d917ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd04a6f2899e3d9865d0c192e3acef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d83b86f8046345509afd9bc614747e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ed960686e9e7128667656a96ac80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615463dcf1ecd29ed69e23e2e984094128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b0819d8585c3c467700b96fac5f3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd648d31c3613a38b755598c4cc000d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd562c0b35eea7890468ca3afadfbda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1852f756a4107bd75a4853db4405f51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ec72323ac84e23fb5000f03f836a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a8d13b66963751622d795b730e718134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a335477a6c59e1d36da25a60164c14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba8ef5113bfe8ec59cca679e872b99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd59db2f0a6e2dd9468e4197000bd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f65ba062f9d1e712605991390b5ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4c0a20185eca41b787905eb70c818139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4ef0171203002139638229a60634e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ff635b6439fff25b44aad3355662141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a4bf374cae15255d985010cea026e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571003b008f8ccf95e47dfaa0b1077143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343787945198b202447e3acc46ac28f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2c71519fc0a871de0523bb7d0ef82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459a65049668154595566bb638cb8a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe16a1a1359749c61369f0a5295b814147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13430c02d1d6be39e77946f57685190f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200a73a35b3d400dcf92bee2e19feba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16a557d385884130fa74557318ec66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcbcacb0cf6aa24e38bb75ba8bc0c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff911b075c15d0437897231f3f6770152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9596032c0763a47dc6c137a9c88d360153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fe0f24bb94d1508c050631669acdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e31f0473e37ecc3757c54b9e0e9ec1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434f28e8f860b3b189cce3028b68021156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebd6e545e4ba11fbec80630f4280d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5936b97edcef34d2512a9ff78c059f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58913d95d7423f2fc89909ac9d581ca3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe64c22781d7f377d480f6a947533d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8395df70ca846a26ab88f9a763e4747161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025914cb82590feb7ead94bababd7a26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f768e195efb6db2899ed2411fb95f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde53021b0cda222b0e0ce484534a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713ccf47ff72e38323fb8b0dc962c75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb84bae2e4a3950a5d5d81257b532b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5e82c8e68a7cf8d3cc66108a7f1e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce77546665971e19c6cab5712133152168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0252c396516f3cbc2f96441d5c6780b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a36c16abf654dec2ba380516420ec6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e276c9fdedfe2cd33e6ee2d80551766171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7376e9f967a7fc1faa4ca4179dc1cc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a1bbc024794099bee7f83dbc85f4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f562e75e092a5aeebfae607e2aa0192174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fcdfc5884b3e4da8ca477bc466647175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f0a53789e448e8807aeccda3d9ace176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104229203a443c206f0694db9970b09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6a9fa1367fc592fa8c87b55964f12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d333d24cc2ad0fed38ffc0524bda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455293443e8480942dfa301435d8985c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948bc3953cfa4c2126645133e3956aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3f8791b35e7efaf4eb8df5aff8e6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2197d5c958aec642923d30f02000222183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc47d02b7f8b70277bf26972b1ba5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda002ab2958136cc37254afa1342013185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb3eaf04e37a70752b4061b5822cf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856e56b85ef9a7ca8dec75584a15be4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2f0eb6af93af9e494c97f59ea71ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4ae499b3dfd9675a2c588335cca78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5c855d78bd4ce4168c4026a6ea348190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72984a6e5bc7b42cd38ec6de9e929b4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfbfd573a3764fdf661e64ab3535a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b80cf904714cd501bf8354e4c5778193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab32e3311985b55ac464c84d4909ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1679a71f3b42eb5c54f27384c34cf48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adf946b3baa7b70ed4ea4fa4757065196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb641a95a6f6f6e78010b3a90d00974197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d254d67347f3bb8de2d0071fc5b240198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783469cb078c870e3fb67b3ecfb867f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b14ecf48882287813df093fd44b8f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234677c3760c067b3fe44d84f64a585201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6626745380abfcfaefdcc8f7ecee687202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978909c721bcfc565c8370c329894a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e60ed6b733071025cb21e5c434a276204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414377dd27b2a98bbe60bc39d975d6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b1b9407394c93bc31b42c70b98842206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea59f44f9526a93af8adc54bb69c4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613184e43789f5930f5027cde99b526b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa63a7d92d2e7bef1aa2bac10928ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be979ab9450874dfee8a3bd91fb6c640210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03f13f2cab62304c635f898a7ed51d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f7daefa58fcc1d9fa25ef9521fa9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca75671455d0f54ba6e2a9fdc8104a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f4133bbc0c4b880529a39a7502688214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e87f773ee8d5184587a7cff1149fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598dca1299f50b6e138949024ba0c1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526075d4d201c20a2270bcb17cc96ad3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53794689d4a8bf3addfc98cfd67b8fdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb687156345316c6de764102602f9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c995d450ddf981117be3cae441df5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d12c6af7198cab604b1ab805c2640221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576b35301da7d4c57182e8ca27a72be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d697792425884f58fd4bb9dcb6e0fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799e7e7cba6be3d42dd0afa87a09da4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e589eb5ada1af600b4019f6e0c269a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c938cc28eac228a7809c5f43590d741226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763b7dfc3aa84d437dc3306560ce0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9fbd7f0dac3ce674bb6d0ecf98dd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6514386d20d892eaee14f26a36460229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbae1b83232b5251314f9f39922e8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab713dbff2a2ad08a66c9de0808ed53e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b4195066eae806b7853f1c6df6ba2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c12d3156b3ba55772f4c59bfe7e5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b170912e50728a248ac96452b3f0b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd5a41cb5478929d38f8b3ef6886c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a455a5a7ce1416f3252ebc00d06a5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c95e4d7a6125ee008b0a00970a5655237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462bf79f53bf8fde6e11a5d5d61ff3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674663e7da5ecb71101fd2338307a633239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d70c91ebcaea4af7b8b0b3315b8d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f35c242b28f497ac8da62b847709f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e470825cd9eab0372fc43843ca70d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fc03a0f789f277cc4e923aaf4b6bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa9ae072a9568c0cde9e87c7008af0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be43abca1c0b38e55c80c361607081245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd247f3b1a46cae5eef06ff447c3c3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5d87622c9591a1e92b4e6eeda48f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c4cc0156d9c3bcb0400ec00fe9f7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9ebc87b908fb4aed15beeb9ea1775249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf5a6fb75199febd92875e7f75760c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49b8d9d335b0fefa7e60909151f545251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdb544de8584291535ab22497f06a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e358205e3d578764aebd8c62d205bcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293b5ac6e2bfb28c28c2e1a93a203b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb569940ab168211068a3a827fd48a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc80d38b2717c5f86933215652dc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811612b9185321ca0c6566695fa03ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaea57e16700978d78867dc7fa062cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4201483e9ef873244dc638927bb4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea635494bd2d610eea56fd7ef984e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7498858f8266c95e33cb4ce174091f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fca9436b0db083d6e66fd0863636e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d02e8d356201c9743a731b76828d35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4ace11090773f8adfb1e949f8d176264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc008694e0b8a58fd4dd3763afec68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65667b223b9cca8da307bd3a570f1d36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7ac8d2cf2cca6144bf585bc45d8be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891ecbadbace2f12b1178db85593b7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb577b3e5c0885c51df60d578a1c7d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c783aef4b826644683b73c852f369d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f7b770bc817675b7334bd3a2c0f18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e72df1e2aefc5a6c5f3bc4b3bf705b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cbeb2d5a7716ce003cf4d1693acc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dafbe0f618bbb7181b3b10c6a83cfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b083de892f45a4ec7959d85a65fbc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cd3bd65394fe129f4929370904e4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5cf411c7c8410baf0d086acb716bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b8d524177bbef0f542e79d59b39d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914db990e65c0189883587b1ccd4e82a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f82024a4392e17a971eed807bc642b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c7ba4c14d8a96241de2fbf90e8663281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250d3e2857eccefa5defac3ed7ea0d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b4e56d10ffed13eb68878fad52c02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126e8a9370940a2e80d49d6c694b507284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7476f2c558a5f8e0446d0846ab74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d4c402bab26afb0b6c1649f7ed836286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38fa8ea068f36d32d935cff90465ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015b8241faafadcacf025ec5ec1ac34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586e2d7c629d37784b666d9d0665aec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa0e545b746b883b577c9df273d431290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff66479e9d924beabdbad1053536cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63440ad61cd16e170e000d988812d1c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c10c3c0aca7bc77de4f41e75ab9e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6475b050bc552ad0db24771439cf95a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ee35c6f2bbc84cdd1fa56694a5fc0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f7451b6352048b906fa1860394f9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3277f4402340b1c8208aedbbca5864297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a7bb3e8c5942f4b4459db048db74c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7e1167ce6cbe3b0a968dcec3b07aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb757bf492d92ce8ed7f4e45c16a5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab200c5314657ba368a67251d2cb4ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08067cead4b829427847aea2cb94c386302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dc57b85901188a93f1b85aeedd8c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705869441ac2609d17e4f7b2376e7c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd28274f83092f8f58ea9e2afaacc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d65eeb6f3a2fc50bbd8231558c7bfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a777a9156678670961c51336c0600307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddfaa9b736e8b35eff9707afc574a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600be6e71a53e3da2885a4747a98a040309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26676442f212e082a3ae6fa9ede3f559310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa00cb3b668c47f38f739c64f849a9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e106511d63ea378cd41b92ecb1f4e57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70c48d8f694d7f72a959b40d884c1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b137148ae615872c760986c58e0310f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0812f876d56de70d74b2f54e1fa86c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8d538a015cc4ff1943309e8c70428316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c2e9031dc545bbad576b4cf83314a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c94495ba0ce420e1bfedac4d893fb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3e539c5e534450c7ca0ecf03b30cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33084c2501fbca74707db4613bbd39a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49559be25f093fda8b16f6785e45e0d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747607120de6a8b78975826040b55f10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ed981cad15d70ef7c90e36546b7da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571bc5a6c4c89616c051b677a7dae3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08d0be70e6e0682302d8c35e45ea14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e31ecc54942cae56a6ca57d693155326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d8d6f434b2e0a716a51126cf5f934327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6a786da1789c582e401197d35867c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a63824bbe6cb5decc380aa84af765d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf124166f2d2439ab186334fac5e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ee87c3b80706e79f3f0439f2f162331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea98ada5b1da87ae554a408c220bdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9066c51b96762193d3098b9f8de13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbcdac6bc4a1f217b9e1f497b3fd24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc03c3b651d3be6eaf935b0cda4abf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca71022dee7e6c30f95367e2b6446e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef85c485c0e520e625157ed0007aa2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2496c8d718157b489efc797b070d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91acfda0ee103bf809c0abf6317ede5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cb64f39b74203b3caa7909a3182da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2a41f1312b0dce2afaad166838736341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd898c98c6e00fd81012be73c53ff8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3e2100aeb54a4a006ce2d0e68276a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc430a3bff18e68dd6225e7a8502a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9640793db0d76541ad2a7c2b57dc0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd73c4cfdf6520b76f38645eb38ac69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23d86827fc8f908ec81619bb83e70d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f771b76c65f40914281d1da30e8efd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3df26cbbe9c32583e55535b1d169fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873bcfc588543d38a0345303f8f3af8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27040a122f519749f64438c5e82bff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bff5cfec47d0cd5f7db4ee5cc174ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab1a0dc3c95df3a4f10a61d3e3cb66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd242a464d2f6fe27ea531517d6f51d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4e614eaa83e74177b0b6c57727bd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bab2008659b20f917ad4e0a028e0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133dbcc3567ed1f848a3b1aaf71f888357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f395b3813da3aa3ae16433cc198238358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd32fabe437b47df1bc4e20f3c2665359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4cda7f4390e5ced3c013c2cfdba8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1f006cc08bae12d6fda81317e3575361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087107f06e01c21685af00bd0b87bfd7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62d44dfb3cedff5cd61ee55eb0748a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b08b5cc7f1c61ef3daeec8a16b051364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6597bae74633cfa19cb45f0e5b1af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78809665909a13b21f90bb0a21eded366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f6d793ad0e783c4f1c39d22a8ca29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14042bf83e69182c347691a680bbc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c82cd05e92839d19acc71c275be39e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cc5f292fdc68b7dcb9aa6997d3ad6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c14aeeca9d3f070dd7aeec999aa60c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aee9d0223c42d79cd07e055f1b8293372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e27a2e2220b014791aa30e3ecbd6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e726ccf2addf38622b43ac79a9f8bc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564f3ad0809b8689226cfc03a625fc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e48b38205c68bd5d79ad9fb804361a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1c9a1d7f1f99fcf627f30b272bc2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84682b262147ab67c0b9e5d4686f7ad8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fdea8d60ad4c32579ccd1bc9f5eec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b917b6b9028f06e9a86788f6ccb889380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecebf66ac6c1263e93fc81a4049f5a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460757f11d5ef2e2fd633b9c444886de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf48066378f2af7bdf4a5a71897f041383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d24f5b9802d4dc972b1ad7143a3f35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10894bad2ec10217d8d4bbe10474f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b718bdda3f5767192bf7eb685bdb28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20ca11e32c606105218bb08b9616c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff3063545aa32eaaf88f32fb9b1a19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427ade803948c1a87b637ce5d2d9e4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e079ef979314b07aeae0e559a8e9338390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149d9c79b6744757dda6c9cbb8fc5af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4312536dc61466905aa1ab3f1a95458392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeca9332070312fd9b6313a3d6944d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684e5fd2385a5bf5d4efc5436076fea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234e14fd2063188170f9a6a85074331395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797627c1f9e0eb688dd4196254d0e31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703483839c0d3d37dccc7f7525a0c97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae9995188430dad7fe31e9fc26aff1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedd38cf83a3c9c5a75a5b4659fa6d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f85824dd953f952e002696456b29c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc8f69169604597828da80736dfdf6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88e3ff33fe5d6ce18fcd46869b1f5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcaae7820c5639d965940c7bc86a7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa7b741c36acfd2e8c5947945d7ae3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303f1f2349fa855f17532148a1216b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d574c9eb65af02c805314f154a2f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6899fc23a4a1fd618d508575c70d6d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad0e39e547a54b60f0bc360b643cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ba942c40340855fced61568309984409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed6749fe5044d5a76cbd915b481968410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67446415a78c284da73aec7a77ec3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76bbd45d046ba1723fdceca4b2e775412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f5e4c1675c12c3b3287c272716ae7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc76a3c14399bc7d29ce1305844591414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7368b927a737950fd63084325b1fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee072737b8f9f8924fbcbf542f07de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7be7c87bc6db71e998019f04612bdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789b7ee04c95ff43f2422a0afce3a21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27fd5af158e9f8dd15f96d72dab82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b372b25d2516031d1ef0e8fb5d764da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4b72e7e4a82800fb58f87e6db5cc9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f844f316f77ed572024f4eafd48f857422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c8ac3d7ba02c7c6c472be80007299423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3b8ae8534b91b42025ff418e6254c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532f18a06a3f7bf9c93bf28e9f96ca2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4419556605652ea6b6c357caaa8deb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da98708a69f1c2733b3996987bb55b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b01250a21d083eb9c54e3ddc4f6eb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313153f74bd3e09f65aa1adaa6232ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9fdade7d12005e70597a839901300430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50c865f97aa3cc4e248f991e19b097431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90f22039403b983836eebb706ab2a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581a7f45a8eb595876f3426be3d4de5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305127cfc767d425375d01fe8cb37c59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ebef21dad197012b5b93e5fc27280435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52187abfc056e027552ef34e4e0e6eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4832a886527fc579bad8d3f25826ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc459f5596f358b44f8a5ae464676a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca03d76b5c47cf55a10fd67ff9de89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe7ac91eae5f1d30069f43872016f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532983dbbb5d6869d3ff1b4f6957ad9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c280afbd318538321c6d2c534445a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8a61aee863f8f0f79f20a9b62511b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6e5a87387eccd0fb066012871595f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d638ae786abd3f1165b2ac638e851ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea500909f4fe06295617daa4931eac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80d1045bac79ecaba62794628b7e51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f9e86b97d75b3d76d03fd37fdc915448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7796ec390e4d2a3ecf346165d8298ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5282b7da62393f20f9ce00e66b441c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed1d4f115706d6d6d7d5818f9fb8b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cabb0fdcc2a0e8fdf4f0adb4909f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c2cfcb29ff978ce6057f2b87628f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953208d1c1cde4c14f47a1a6b789698454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17e13da18539dcbf196845f11ca2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05121775fcdd0f2a27e0db4349777d2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca9f0ddaf7ea7a2c146011f204014d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac1c54e5c3674e09f1cf82941aeb84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a320161425eb452fc9d27ff506d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec87ee5c658f7da93ef36ffb09f2f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7099b2dbc8173e5867c8c1088b20d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d39a85db19dacf931ab312c6cac33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52a75d9bfa73b9cee4877ba3d6df6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bf3574b6e18b218869d8503b77094464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18891ee8da07c0969982bd698b222914465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d485f66cab534b20a43df4ef8ff64af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6871a3e8a3147c75c3698245a8a33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9029425e547782cdfd7a064a14cedfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fee022f9b6f88c035afaddb7b5b5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826d6f2e46aab887e469f013960f56f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08523be673fde70a92443a2945753d28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ad30bd2ea3e0fed13b2b31344b1ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e510686ac10c321da77e94b16fe3d9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac169cb78575c844c637a5c6beed06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd29438bca9c7d6b864f3df42f221fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e35c87f0590a16fb5f0c2b33e4e03e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb0b70c4230efe0419aa07f8a13d0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fec0083e18cde775cf96f2999863f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeb3515242e1df9b9d46cf3ee84c41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983c6a37a8ce222725e3295c1183a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bfebd880b3a6068fc6b356fd1d228481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f4d5774b4bff5fa2f117411d48280482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab1bafa8a5d33d7a975bcfae212d5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8246bba308ce3e5d0eb322050536345484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef48e6687ba40f32177f1e1f623f5d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ee689e0bdef5774bf0c396881cf41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc014cee1cc227293f558da1eaea0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba939b385671b62617aaee28ecdf63e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb4aa22ef334f17b1e5025a6775176489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be994549f157e437306d2ee30fcc4723490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7155bb7abc20e9b6129357f7c19d00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2972d88cac00501b50828a81ace570492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d45ec7960bb910132ec980513c76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b4d7ac8bd90f1575e507d53a334e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e773dca71d1a3f50cefc2687aa84982495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adb8369ed1ab29f25bc30950d0a85c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0a25a5c8f07ac8736ccc9f2ca4267497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170866cb8696d5e4b300b267f6280a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ec49cdd737466e88d2e3be6932768499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60321aca854e9ab10e0fa3bfe10287d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58992dd2e3bf3a6082b2d053f2d43334501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17554790a5437f76db87d2d52bece9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05155e4ed6843230e9dfb17be11c5d01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96370226bc71adfa8f51f81d6ccdf3cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9698675e0c233ecd08e5f3e24593e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e3d7d9ecef50fb5296b303814d84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0641a6c0e4c31727cdc11b778ca4e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b65dac8915647f4552accc8bc7109508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98586a411693c9198884b7384116f1a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526d1b23ce107189fff81f4426a347e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985d73774f673dc83e70827c73c3eca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57807ff2dbc89e8d35a3c9b0136535f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd63076b79164583082b4635402e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf46bc88ab0a7451a8d62903cd42cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d7192fd2599cfe4853080c6189891515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dd4a35dbfbfd27d2e75a95e9ed5f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d5663ca85ed8b7f5ef1c939104872517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d467fee93c3637ea0bd1ff9be59c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2eaefd99071a3811e745e60090d3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a8b303f944656330e26289faed7d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cfd494eeffa415762c39b59468c8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50252388df72d2af8ae1bfae7af0c411522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dff7d4d1c3803103cfc1e68d70741523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389151436186e14d56966d37eac7840524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d06dd526d550c132585dda98df5f6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299b1cada7d053eefdf0924521f11cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feab73b5a7326e9bc707bb657cf7b36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44159223c0c278650ccc88ec8291ca80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c392267af8d22ac6a38543c5e62ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae6041077be3acd266d6b64acc6378530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fa002e741acd3311ecd5a26574a3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f0fcca6793ed5c8f833b01432394e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57995b2533557676ce80a9444228647f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21e60095f857244d8db8798b2c1f2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed66672be26b339e8c619b731cc2d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fe2dc49bb9387cd75ddaf0f853323536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ca890fb9bd841b1b8640b05a38f02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a5ac6955469cc997066d39737743e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c350b8cd9d62db4e72e73b219f18770539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497910f19dbd6db83cc82bbfbd60740540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316086c75fc66c8b2de6f28da22eebc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d4f94a3d3af7615e8335bfaea55a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e83e1ffba9538124c998adbb22cb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a649d87bb7653aacdaa4803139118544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13152ed3de42e326a47e3914b94386545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e830e2e437cded59de72a8b351c1d8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc98ce6524b13dd106f59cb2a9511c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b142b140792a6cd896b970bedb277548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d3fe358820e7ccaa0599b6ca849fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ad3ffc1c834601506a9ee5eafacc6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d7bac631a232672419596a14500b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bae98ff1b178a4cc784f466c33f3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761b5414c91d8d35618c211233b58ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ead3fd2db9d0b1ebd037d7763a8faf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf46849197a0e672f6d679e031b754555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac21c35477cb18a1b9863f8f57b540556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc10f6cad3628aaaf416fd6bfa6d3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e727b9ed13a72461fbdbc76723a2ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ba2a24d653aa2b34a04a0dbac694a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917acc7bb8ff65ffaef30e0030387f0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d38af1c6db8b5080ee50a8439086d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce39e341c68952a3953341b9d0b4841562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a439a29b690fc7e2505279191cb08ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b88edff2e04fa4513e7ccca4194f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20021aba82b0c4e3f3229d1b3b5984ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cefde6d284cd3eda99faacfe71914566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7139b1232be293ab342f91b6bb6bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1fc074584997024cbe639104ec392568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbce078a8da346aba643f8408118efd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d1a67a92fd85b265dedc4a78e4279570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8935a3e2decba601410f3017d3048571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52927aef3371af8514d2a89146eeb4b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d873a9106ba043a4e1339c2f31baf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa657a6c7f3b711931a7a8a96770c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f49a31381401fddf22f5f132857d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44375806e424eb732421c54cb33c66a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51ede4a795299ede337534e5451bb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cb782e2925ed92e5e7a585163f741578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a793d06bf8817132d55fa9fd7cbe610579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57ccc893579ef7c18eeaafb57d796d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f99d775d53de39cbdc62b8ed9ad5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afe6dda75e7b691205036f02c495d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc46a1c2d439d7dd3691a3cdaa3e99f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2bdee0ea00142621206c1690978d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35584827f030b5cd000669614b5bbae9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77cf62d06530cde6fcba4187940225586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310e4072141be40bcd38dca0b5d73d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf614d60c6235450b6bc02f5cf7418588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51ac2189c39cb8e771d675a0fcb40589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffaecd729c5da9e1324edc2324c638590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63467c0793614a5a98fd714eb466e7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456e582ef153bd683932278567ab429592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc190e269543be69c515e6402a8717e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b7c288d09462bfa8a6ff4a75b022e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311f6a0e1a2d869ce8ff1a7f28955a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7ad5ddd380c89fd3286f3c60d78c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e19ddc276bd210182d5b4ad8e62d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e890e44c7ec7e02edfa2aaf85f38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92055fa4bbbc2b9b37f7a048856f07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f54b95844cc9edde03c6cf33c66c88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40567d6be93755dbe100f3403bd9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3d25f2ec77e667de10456120ad056602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dbc1edb7cf8e454f7e77600929ea9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114bcaa5c3c65e89659eded501d1783604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e50be782867bc8f0532e079b5c9974605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fc83657780bb6536732151ee35e3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a20c5c60fd0e4fc35d2e86bc646f99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae34c5f5497ed86a810debbc73ec43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46478ee045932bee6341f82c7c50749609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e36f77efb655ef77e9b6e7102b262610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ec29fd43766d0b2770722548989a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cd86d3bc973e18c6574d1b2cb0d4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663941e3590c899ceb5ad68d31f56dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fc775f5518e86a6b6cbb582a767ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1ef8c00dc073d2ca717e96e9b3cc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3efe251aeb557531d66ccf623780dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89b9b1649f36d5e411c2d6bd966d39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a42fe1e2a7f785b971df5529f33290618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491ae7c929b4eb3b50571c50439b85c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5847e6555aedb2e49edbc0bc6ad92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8425676f76ecab8a056a49d2a2f70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb7f29c14eb760120891f9d8248fe9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bab7a5b5cfae154ed09a5df8f28047623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02369e71e804e8331ab098d1e26f11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72ba54f66f9cd4e369da085411587a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58fbd34b56685172812b7a587aec93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c3dee677bc0f520af856b621fce47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2680604af864dd4a50720c82b1a38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d5cc0b3e63e7938c6794ce7729393629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506a8347d66daba846292dd7dc8e1c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fec2061fd4f68d98adb00a10d9d42b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddc0ee3af422e22b19cdf1971dadb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e694a99831e24496bfd6085671aac6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f229249543617402d4dc89668c465f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5136990dca8dec66dc14c3e487d4673635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6b699dc0ebe50ed16023f78eac8dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da72e6f23f8b29603bf900576aca5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a547b90d67424d02433a489800a777638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf8e1cb8ab1c7db9dc7fee1d762ce5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bce48d8f8666b6def6bb1cee8b2a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551ec4181166cca658de2e62b5f3f22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4263f17dc9e59c7b435124b6bbdd468642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534f606711806e668b5f2bc2b3772dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c71a2122fa0d070806f2afd68e1e6c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9215df4169a14a2cd80eeee6e85ce1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6150dc8396105231ff0a1c6f286f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219ff12b910684006fa50c066821227647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8c7afe9cd9c14e70806314cd61d66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f61f4f53a3edb39fce4e2e250493d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacf95555580e5ada674a8ef842a09e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc5c7bf124ab13afd534b622d5b419651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78583032c1c178e749daf9bd857913e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf327a97b2c46e1d463fa8a6f97c3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce447b260cba672202d420199b2adbbe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76360282c3e8883355f51cbd757e80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcba4f148714a6971f1ce0ac82594fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b92beefeb851ac6127b14f7928a45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca6663c03375aa8b32f919a0d02a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb2435d053f316de5a409e5f9c74d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec707263f21551adedb7ab3476ebf34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31aa60d60aa133007d3a1e63318ce9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916a537aef211516be84b75b7fad556662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021122e91682a70299880dd420c40f33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb028b17b2a34059011f7fbe0aedea57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577a383c2de59cb7d799560f5fe20cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1618b1cac36dc39857e79e39222f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce5182d69eb5f8a78e56a64cff1d14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a65ddf84a20f74631578212e1a46c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029812c2764e5de9c2353591b70f7b4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63b56a6aa26ee54a8631d4309b2425670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af8f051643fc3b33fdf7e8c8045968671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35699eb6a2d09a3effed62bfea94400672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881cbc7b1e9948d5675040c0bab8cd1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd51e2c10c6d314a7c61f4c3d0213b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba1052b90d69424b7517adf5c8de7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d27f80eeebdf2e081258346d4e712676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e23a1e79498f98e22984c4e156afb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6d28df8e3d25d0fa9fdd1dbaed76e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2a655172b90a17faa74c66f344803679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04a9c6159f50369d95fb9574112b4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38573976165e37bb0c8752d66cb5f3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb54cc2be7e0c7527ec2c6ca8637a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266893bdd481f73e8b32ba9ae9c1085c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e81dc709176695b0eeda5717e9c36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844444c1b14bd404b305dcecc32dd7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa98093a5939672ebdce9343118ac0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3861570cbcb7fb3086dc47b5db1c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6fad551232cbb0da1c81e40c53393688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41aef8012d7aa214cfb23fdddbd78689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca8312310d7eb56ebf06190bb03a0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fb295cba21591af3858fcd6098a4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d75b9ef8090029fd7b5f6d0e29faf4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be32d049693c5f82dc214f82f384335693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0db4da204fe4702228095f30a9ddf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074415919df45718dc3681bd061a25eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b1d7306682c65bbcfe45f7153581e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a63260483130215a26be8f7a82271697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb4f27b6182daa11cb4e93ae6e1398698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1b60891a0c766751139d5db6d77fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d8ef3b72c6125cdd4b8f6b9c3860d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f2899cb4e31ffe792054f9f5bc62a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3157d1433be1c5c7c51b4d8c600fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e90e1cbf66de8e91fa6b746db382d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5acd4f62b10c40acbbf75592d5230704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e4f3dd1601350ce51ee65c9fc569705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9a1f302e48941cbc90f9d910b695a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384582c7a25cdf59b09c065f92bb9e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5b66ab94ceb4455eec75cf375a14b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ef686d4a7e350e35a076bc7fd44bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6078989de9e7617b908eba762decc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607c3518786fb70124a7f4ba4d1c962711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad10dbf4740be21661e4e69ea6c75f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aa4eda8bcba5627e0ea2e8be2b6a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b0bd43b2e4e24354bbd9c2104735e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d01169765d566ec811ab6d354246e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d83bb2bace7fd22ec5db27ab52713e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a145960b31153db0bda68b0d75db63b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81c2e37dadc0ad5be1d47e706766a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e622eec55a846e5d63caf0ba264a3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668029bc789e508872a1a5560139012f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dce9ba23e956962878ecd85848ceec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405338c24bf7e5b89932b40d98fb910722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b2bf7241c83ef5c591947b923e60e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff564c5670ac909273b2a29df77cbd07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e48df2ab0803e7c0fcc581eae3b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60907b96ae599422e63dc20cfbbd267726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58910e669b0c3e217700f5197b6cf5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54513ffa0abfecea29c007572ca221728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cac2ee2ab7ec0cb9aa8151d7e09d77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac1ef56d72a927abbbafadb290be34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f9e4be36f9e074567a97951a4905f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a219f175b43eca4dd6b005e488cb8b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483afcb66f7057129632943fef86404d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea542029638e3596869e70e966ec691d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994260d25b5f1acfd869c611f263a31c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfffb85b5cf7f09ec77f2c003dfd84736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d937efa86165889822d704ad2a54cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35897bfe6c6c3ad61ea5eb7ac25fbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455687e832dabc9c3fc2b98d7ca4b5bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e49c29467d5f8ba8543cd410d3a424740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94985ae6c091f1b33a1886b988e718741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ad360e27e7c4bbe49581e1724c872742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3f66d70c429ca8cf68a9c5d35e86f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b016d9312642f16f692668a06637a98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b902ab072440b30c363dfd094364f47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738499d6e3e7d0a2b31dc93bcdefc65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e99ebc175e01c18ac8c36f9663ae8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceacd9fc89a3eb2026f2781c6dda10d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceca309a2a78a49525f43ac5331de9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ea79687b16fcbc69e8db5716c5f04750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792138e343f24ca4ba181eb9c94b51a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3e0d0c11a1406c0bc90588d425702752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ae458ac178ac6a12bf3cecdd54a2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e03de9d1d4e1ca02cbdf4219e23bab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6847f416a0c560c84dfbf9c0951969755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ce6e7bb5373cb8d14d254548ac7de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bdf9dcafb2578f1d293be1150ccb6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf009d6738432b16a3727ebef05caa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e770e5adf92915f0f1a12ccf20f88d9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>