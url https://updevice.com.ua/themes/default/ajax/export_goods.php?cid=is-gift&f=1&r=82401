--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148a72e1ea7581498fe4b00ccb5a89c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aea56b4b709af99e4b589882e020f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1853010275b7382f8bc1376d9f9633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520e7943bece71f96d52947fdab0fa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b88c1c5cc5e8b8404b68697ca1e7ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f56fd06a8b8b7b3458b4bfa9aa606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895f41f8ee17b4edfb396df2d07c7717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd47e17ef6c2f851cf1c8d27026b4b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5c915a9f9dcd9201f04014a9843799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348bd8da62b3c4eb44beeb392aae40410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d5b566cc73c363a4a5b566af1f08b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23575c8d3ea77e210c275bbfcfda5eeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfa7c7f4d2b0e9fa2276fb765ffed013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacfa9d6350dd17afbed42128e2874914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45e1ab5b1e5ecd12f24f151eb808dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e59c65cec88d498d0480af6564aa4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafe5d01cc57264b8ebd41d6a4f9ed017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f862d41cd0ecd321d9969b6babb0fb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150c4d04e84ec1cd1ad6c6176a9d7a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e8c19f15d0c100791be6fc9a8401720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c66000edb3da04ee7edd45826ad91c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffdc9e86615832b1fbcb21d452ca2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf89acc7a03d342d9d44d1f2f0bb3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0880632ba9b4c5357d0aa1b40d439424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f92330460a3e5114360bf56062859e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261a5c19544365952fd819cb829007b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95479d3a9fb2550ace767fb3fd853227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc7bb9fe92c790e8cda4184fdb959c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcad4170f75e94b7a49ad51cf18fe329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f666b5fb8c8537c502c69f9df2ec1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e50d9676606f398394ad3f331e6bd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f33525be7125733f5fca38b8574b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd3fd3906a983da69d7f51007f5f1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab76fa6c6a92bcdc13f193e93293b4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c69e3150aeb147546e2b18c7fd0aac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d585144d6fe4f9e7525d8f468d290736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b63f6c3e683e5630240353bfb1f8b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0eb7d2ae30d690756f861edde415238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61757d3ae56e6d3f05f0dd0570cf757639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222a2133d498e6656d8a18b334deceb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b19a663822765839083fca89d9fd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4f750accdb8165b568f7d4824000b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f9bd5a647f87d520a02daf1357d2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152a5881c2a15144fcf6e7d380c608f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74080c18ca1b1ad2851db0b8655c04e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390526eb97e9e5a1defabf924cd7b2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c8cbb43e021a578ba406fe09e6cd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa590649dd11d4f42c56ecf5a6a52b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6a2c95b988bd328dfd97ebaa7a38d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e57e10353c484b9c561adebb443ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592f4b5c2f30a0037d31e2230d55f4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ca064556efdf0dfc5baef3b27ca0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dae9500a0f0cc42c157c48a0f0197d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedbbfaa2f54083b660c86d208051e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38687d453817d27b7dc0a55e201d6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aca24f05af4e968eb0a4ce7f0422656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2df49a81d4be35e21654663a7312b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56346dfdc71ae6270db76444417a94058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dad2d34f37fd55a99919becd8b2bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270a5cf5c09f66deac5374a36a7b07460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5443f6ee068f515c794c6cb5bde86461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0fe912030f8587865bbace92f6e6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530172e9fae1d581df03dcebccba44763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cd75a22d128ff2fa0dd02a6bc3cff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a9a2c7ab7bcb324524badf73a108d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8c52295a12f383c7da5fbd2bb332f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca02fb73913113d7d2eafb1e45e88f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9b9101068613a2ec1bc4b58758f8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209b8407c81de477b23b8dbfc89bade69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf65ffc41f60696915754e27c950f5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32cc7672671552c795983f45bce5ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e7b9d5a6a4e3f933314960563245672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67bd1dc4d650eae942c4f79ddfd08c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243dcc9c6416baf0bb89556c92cce6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf190989fcf5cbd77874e8e9d89fe1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9c8aea59bf0a2b8bd4f9c2a6ea7ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd093c2642263ae0ab9f4aa1dae1a6a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54d6bce0cec07aecf8c42d1555b38478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12277497c0e06df32507c0c717c4e63379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08ab90d71c04affa690d788ca5856580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403b85077f0c6554c7485763b6c381f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eacee48ea3639c7ca016e29b38bf2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4863fd98fbc180436ac6419d7595b6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd43916eb6b24b4e3c8a169571df31a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b98c17701fccc0634a96737c283fd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceaf7eb5f84afb787a95761c57c80386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6975fffc648e2340a3dde56117d882087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a379e9fbec2492c090ec3c03447687888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eff0cb6bf145d1ba658268d6713a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734edcdf6da339a9b16d65173372c8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d107532c724aa1bdbc3d2da21ea9be591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f49c5d0b486c1e5b44f41a5ffab7af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666046cd223ae7050292b3b142c3df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caee39854f632abe0237481d93243094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790e56a98b7eb3479e1f72c2e924e1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b05cac86a03090ddef85d2d7240ee296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57f47ddc76936e6190a6b30fc9e87497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d418398199c79287d3339dceb0a2dbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52783466c04f369879bd9c0e12f15aa999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833d67da44bba213a141498878bc1f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b979581c0c2e6a8da5e41e125dfc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09552cf6f167a25ae3573cb93def8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf969d7a0af3e0d77ac7172065ebcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e855490b678b2c19116b1f8a640f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b946128f2833ea46cf93f2cb3a6e43f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d8efaec5731f5168927b7f213d528106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691a097f3bc3ef099526e68d00daa13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33026dab29021e98e3f8f664406427b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd833f5302104a361204ac23a59d9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28749c31f48bd95e5b80ce8ca19cbc15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bccc5ad82155e0210093fe295561d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a1f4181efb950fcbabda28a9f28c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b6face77a7bae8387e3bea4e969c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e19529d8ad8a7e9089de6884ded9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb814bbe18239fb4fdadb3ca706ef9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317490e6bc8db7910d89ae65b6e14c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bca86ee24570e119256b8c4d7a012a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc3f6d1e8ba532b4f2b07ce447c858118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee9cad2d3fdc0f5c021b6e2205e707119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73bc395a4b8f0bb48a9887aebeb163120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc083bd8733ae6c4c098efb7ccece77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f6d5441a780356f0ad614119e24ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8b082fd924ec7ab732e8ea4e4c6d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494c0a067c6a72b7b95fff6640b8ea1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb0112e5526764b79b5ccb5ce4ea0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d471af7c21004aae3a136c90762b84b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21a48364cfc6e8e7a0441c8cec7405127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd38cfbe26fa953c1c551b7403bcef6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8e3b96ccc2b953cceb73e59c3f0f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227a78aaf7e698e6dba616be430ff70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df913b1084ff9fb4ddac777326668ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b105474b659605ed388ce84382c59f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39390df2dd5162ebbf18a97eb02459133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30930083368052b145284fe4c99fb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557d31ea17cfbde5a7b3f808b0ebd06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396001f39f462d668c2c63acc17b994136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831d97104b800e113116531e10f2c8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdacb2b816c69e8a5a0f4b269129d11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571917b271c4f13a4c104dba0bc5ea3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c393502f2ac9206815b33b4a166dad2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bf9e2b04c6ebc5521a67b4089b352141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116ee2f04fb73974f6d7c2c13edef4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dbd525d9f02ea117300340825245f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289d4430a733fce0f5f251e3a580c34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cdb7355c99d087f919f9aa25e7039145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656a8877b5d21a422f71721c1cd440a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4210349de097c5aa0e270255de1c259147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0a4280185f2ff0e23746e0060a50c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a4adbd39fc391f29565f308ff1d7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d6f064b25501b402c21a1a1f27303150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6f6d63a20a1de34f365a871304f1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c2543c7ab3d809e1dc2fa20121bd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e2be9696dba3c0aa74fa880a042e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5570b0dfdba95bec3d7d523e497c3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc5cf0dac0bc6d3f111a1da0737e36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39863a588e9014ffd23ae8c52cbb18dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cf5ae3657a834462298d809caf44e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a352aff2a2475777c3b890738518cf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be5aa637e84f61a6d953a6df62f58b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0669ba3f0a48c904f9d22854bfd57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb690589c47df4f0d6af6f8db6f25d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc21961576f24d4dc3b7b72d5d847b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234774b64742290f537e2a836a97792163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab69be57c23697b2cc7b660cdbca211164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92af6900eb93d04d44782cee95c6290165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e54eba00ccbff39932a6d9d8d4a1ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c0d947e72e9681db5d75d55a5fb0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b7bd314deb1f4027f85983541f86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e24040fe55a34ed3324e963d5b138169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d863eab399e0a99429060b552e30d9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bda8cd1918f89de2f039448d1ddc5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82222f6a2a1dae5f6e6c8db52c0316a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b942012f9f39e51b89d83c1cc7970173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db96a5b8300f0e5d624d30a051acc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d083fdcfacf495dbebba4df146121e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105d538d785b08237aafcdb599750c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bd945d671ed9a06a9b881edf51af3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fd30a985398fd9b1453990558e5c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767401945f750d46cf757e60fa2b591179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bcca6ca94b9ac876ef1fcefccce05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3fd4a767ebfe188c593ab5af87783181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6aa6a046448f20668f8d0b9cc28a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dd5995ec3386eead40a0787c071e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228ce83e4663e3047475ecaca1cc504184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773744c50a5e6450043170e1f9a42825185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ebf48dc2e3ef1f3a93697a4269bb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5300b58a709b0ab3a68d34544ae3b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb982f897f55b50d69e8d9ed9468bb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4e2dc5248e01ef54177b643dfbfb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0c4dbcdf5c961dcf433b84aad3b80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a86568d347ab5a80e8b13d567a7f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e062e8c3a4818fbc61329fd6c2f17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207ecadb0d6a1866bb5d23c09a18fef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd904b22b91ffe63bdf6a263e75cd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdd5c94f4025558022184e770e6ee4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46690b69a01cbed1e4b294fa4b5c10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2ec0427f19c7838a5b979a7a92aa6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda14c2e86d6e3c48b81e8a9abeedcd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ace2c838d5c83ccce611b4305f4679199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc99d17a306c5cfd8c9dcb83caacf58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aefecbd84649484fa84b8d5f919a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fff9a2d77bb4bbe25a3b542693f5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6abcf02cf9918c0a534359ef62693d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11151775216afcb656e308aee2678719204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e8094ed43415678ab07647cd9173e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6c1e9aa99e4f59f114ccc9a340fca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271be10666a40f930ac5561b593c20d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f086daddd23a845763554053832a2d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d7ec2e8ec4b92371fced4f0a40eff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283166480c0340e66eaf8891a60d5c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eca361fbc21791d1b9c2d9bee4b9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bb644efd36e6067a1ff64ca35db97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea2ec790fe0410ade903789344c25a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b12e514c9175ce94b1912ac69d116214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9ea8057ea3ef3a797d9eee87b7ddc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fdc6e0f9a4a234f301c3bedb5e3e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae20a0205f012666b5445e11a2b504f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a58c4a723ca44fe6152b0a78a7293218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da07606324c625c48a0d63e5195dd88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37d66415c15fce39d2c62957578f18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705904c1813d291cd88727f951e86b56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061a8f348c11c373b7235a346e9ad99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e9f3ed3c73ebadd68d7222e441778223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54fb2fc292d5d4be78f24ad42f81c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71b69325dffb6d57e69bfb6ca91e79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e601c7699850556b0bc10d06dd518226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86742a6934521d44f9e190a3abac2aa1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499aefae5634f647ed717ffb43d6193228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5adfca4bd83358d6e4157e4fcbf9f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f6dfb90dbfb586a748e5af6f131dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394269853049a443045626ec1b0ab7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca28e58a5e0e46e2dd6a704d280b911232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47575a8a311d9dcc29d4f4fade0fd48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2987e92389da507d186e74f6cf5e10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd9bfdb55a596679ba6bac674184a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d6f458f1ba84b16d091798dd928ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fe3feadf4271814abd38dd5c4d2f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb39970055e1327532035f4cd4471e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95375fff1416aa4c710103116a3e0b92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb332960df720b7bf8d3ab9b9d2066240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fecc77b57e98a87032ae6b73aaa8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d494d1746c9f8fb002fc93606e61a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1407c6c7826bc703f023f9160e12f80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde6ce9316711fb85dc9607170e1c00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d823a8ead7cbb6e5341a73c77efb7a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53d11bc9b7b7f574bf6d5a1bad7bd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068a5b0572c356ee650eab29b11f82e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d15dc8c0bea28b40289ac528a7532248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32604d9245c9d07139530c0f0a2c1876249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af4748d6ecf336516891b32e273ae3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9500fceec4d265ba40061279b058f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471b64b5084fa7d2d05cb508ff2ed3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aeac63cfcb67626905f3367f16b44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5e0f72a68b6c9b6d9bc64e736c1f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f31f5d32b8f52b8b02459bf4d783ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271463bc226d9b86e56dee49a1262fcd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df7b97b145ad81710d94c296764d4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b81678de025700e3621304b0b0f276258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda796ccd6c80fe09f85c11a21cd4c6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63022520342fb0832f6fe2a3f3ca0423260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd39e444faadc702c28786edb0198fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d96f5a4939dc728cc9a651791f26f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e782865d03485657019d84bd8866f73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271d2334705a38b471581abd18e3ee4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06847ebf226e7988c75d2fd708af3c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad36524b9ff62693e952c0f3e59684266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f2cce062de61498960d19fcb0a360267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e15e8b929eabbd55edc7b4844f0ae0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093001badb0a897a26395e979531623f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22cf37f530599a2436559f621d1131270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5692f499eb6ed3616ab4363ad3f56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e5c865a8b05f6f4d800759d779b08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c82446702266e4b82659560077e8a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffc149f193bd1d866a9230ce746f47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edc52941a88977e1500fd6f25c516c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920d69737011bdee524b97e1e1ec900276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab39bf85b1877bd80d2f16f008b6fd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc4affc5e4e329d960cb0e6ada8f2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2832d4f10891da0ef13b5bdfe5991279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2ab3deef92dec87251e5a6d7cf1bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289374504856c97676671674b43458cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa428c1b3a8badb63b4d1d6eec9c8e8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313379d47cd68e9d154c81620d8443e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93155fc72030f039626bb0762a6d13b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcf1c12b99a5c0fcd5360aeec30a12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e882c31b1e0a35082a6c2901c8124286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ad2f0d0fd925026925fc34cb64fb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c3dba3ef927e9d97392fa422cb032288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb29130d439caa5ff8a650e695cd19e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d569fd479687d2d6ad8f2d0aa4e4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996daae978525720d6d6a5552050eb0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4af9ec9b32eb8e4274c1dda9fe661292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d257775799918f7b60d3274334c63c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc275b7211bb7cbc80262084377b6863294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7dc42fa512711cc0248bf640e7d47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de28375af294fd1bdf7b39eed5853296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f51f5dacd2770d7c2cffd83f0d154297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc047d2d5f36f3ab891ab32776c69f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6657d854e38da565d0b31d7447e477299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b3492c239cfe74c2dc048983dda08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766fd74e4cd469a3143dca5f00a5a36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5b6d91a6733c20028c1ef5813f6d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a3603e6ba6819ee5c458df9727cca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d20d035a739deba2554ae3b872b6c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8df51a178ff4eaa870eaa7832dd78d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf315c3be083d6dd850b5b16f65d8d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be2fb9131d4c404b6d68d4ebd845d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae851765f8b1fdf1ca5f36125f925f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43704eb11a888d15ad0ce98f2cd3679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17433df7297e2809b8c2d8f937654640310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6715dad06db786eb8a3efeef2b611ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73705df761ab4082e9ec45e462ab0e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495869f2bef34134bd5369598baa9b7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd10aa556ace4d34766bf1f3ddd218a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa244eb57c227afa5aeb73b1b360a0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a7e0501dd19b5b41be5b1fa320667316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6436b06d596604e14f92596c739c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc85750e1ccb0390c0dcc6abd50970318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09a7a674623e1def6c17575968684c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33203a8cbda96993f5e9eb616ce02af4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad12fc32ac49e6432c6b7381074c852321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85524161736328fed738000b5c7b7d15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf4eec92a7eda8593f907430f0844323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20e723cb8f5804e07d37e5cd5a74c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50824e99e93d6701421851db77762ec4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11013d902ca9a3599ce84c5da402f240326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0db17bec260087a1cc3072d0328306327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520a406bd6e2a65de68e1889772fec6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752d77b0cdaad4f68d397588999345f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a62a6a7013dc10f0718ea115938bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d495cdecc82a387cf37543950ef8a5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e598ac095c5f61dae0f70d487be51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ec0dfac5d46746a1e26d4d96fbf79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095488acc24d96614786dd2a453e591334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738ad1f3eaa702f55c1100922bbdc77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a25d2129276e60ee757bf678ce90f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cf325774c0cac290abb7c52def12f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4819844a700339f82aeddb686151ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc00eb26677c2d073f4fac01327a28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c669690523c65787a300bec0d25a24e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38908e1b4d1c1382f7ba2177585660341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa197590b0c5ef4974ef0cc9f2deea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0081c5a6938bdf234a0032bbc8a1906343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beca911d2dbb32b632545f08503270344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07340835e98b00b8860e633d35f6fe4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ccf10f8ab878247d3465b00020434346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b16e817d88722f6eb935ca29c263cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141b72547ea0f5c0a114f534e791497348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f47729482d0c49a582f68f3883ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0690c56f76b164b479711ba4447c84e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9a9b3898a8cab3a9859eb3490b9a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403a154b6c776613a59c58db31f9291352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da888147bbff15e10d220a05c6039a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83808021cc399dc94dc3968c06b4abae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf33cb913d64dd8fac215fe21f94f50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c6f8c3a05b85dfaa2867a3438f8a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336c8c08ba05a441c9686e1ce0f4c41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceddd1f93fcaa051d3583d49f73f47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8190b336c1ea82e1d44c360e7bffb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78002031bf60e123d497d7afc671e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c55c7115fe719eae918e63b3d05465361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c58fbdaa80c53207e4611cb7f5b9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6dafd2125cad900263653d77975a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33466bc25af786d2740b146035c23c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8940304706d6633fa6fe1d8b6fb5c42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feb8e7401d185add01b454c9fdf615366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b010f7626f0483132ded74fbb4deba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69013bb3cb3e13aa9931136a3811e97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6856f09c01e85f20e3e6a1c4015dba1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638baadf94e10b948289d7889be69090370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56029d2197a1d7b4813b75069c6ec1ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1892c97a4ad4d3895dd08d443d5640372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae6c8106d9fb10eef1e8ced1a73a4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1ddfcd39f48c7a3c8816c6abe20c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087f2ed24164b5af010b14a6cd1c671375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6668f818fb75107782c61330d9b7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75dc5d818376894420331289392130377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7a5bfbc484d96fc9585036bc013ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259814ed51632e3962fc560b26ce2ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce637feb8445f0a059da3e408bd9c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d7f245fd774d492f746c713f1835b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a2bfb85e414bf0b8dd96fd18a05da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698ead8570c2ec4175a749905d9b8cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111579e7a5a1d3b9eeacb3aa85563aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ce51b594111162bb3d5204e36f842385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ba56a28197f1635711fad75159955386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05db82c1ffd79121f863f4fb3fec07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92250b265bc7ad2f862497b2dbce3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f6d1c6b21cdfe53f28fac0473be6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8f8ebef90d13a2020376a74d40f4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597faa4a8f5a2e020bfc4a30c4470bf7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31a244471d9ba498bedc98b90fbad9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05f3bfc57fff7f70c444307fa8ebb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7431a009567e30e2c3dcb6afd31ff3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb02e22e942d84d99d9f39005e7e8fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed805bf51d9bdc59aca72ec42e2c57e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca2524660bf097b0c7166acef107b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daaa9a7a78b6a149d4767f49744b4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446bcc7c23c158ef0799ca0f053e627399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a20239adb35250e2915c9446707ba1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b504fd82dd4a760aa74b8f8643a3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d78a1618e3645ba89e3175bad19ad0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167160e4092024ff1962e32faee372a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d46a4222b98f2ce77c2f1485cd017b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd769a5ed4c2e97c64be835f4f172d63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d02cac837e288d835a3ecce30d226406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615aed67115ebf310de75c4e32154d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68cd522f826d9fa93f28ae2ca7bad4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90191a9e0b959ea0dab777beab27f470409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9a2fadb464a59a298fbf529e92550410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b7a8da11844f2e56eb76b2a7023b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ff1fddcc7dac60be99cb11d9c0b75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e61ff6a891dda5362a6bfde966d4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9279eb74afaf90fae696184b6da970414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455234536befd0ef01f9198482d989a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91f7e13fc8205d221e4d937e061600416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490d70c7e0947812cf582dc82f3b45a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325de64590b7f325e6af6b89fed7df17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6728befcab57efbf700be40c396959419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcee97f28c1b9ebe94e115c58f4a1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d783cfb5f750514c0eea970e8e7354421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fabbf235cbf5a12509d89e8c7991d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740346e5357bdda7e7c109e7f15ecaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f19f48aa2d419e1a29d4061036e9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b968282cc98fe856365ceed17ec0c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac856d8f3f3cbc85b1a98c0ca3ee65b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699832da398a40da73903f9d784147c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522284ecb0cc1cf6064abd90d6e30bc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525368fe45274f393fa0c95ef879502429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010056f5b9aa80e0de9b7abc48d56f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbdc5aaefb68c47d16c19e926625cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891a8e85a882050353fa759748aa2c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a9f979a0a688753388c851fe77dc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98712d54e336165e0caebd2f1b6c6c4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b56c2dd75c6934e592306931d8f095435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b3a2fa5ce102dfd8e3678b35bd4f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e695023f960e01ff244b1f589a47f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451fbeefa8d2771030ea66e52daffa3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771636eece306dd5225e2e1567afe3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ce0405fa8f3265e3c810500dcbcb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78e2824084884bf521ace1448c1b6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e822e63a826d7c2858bb0d850426442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319cdb7f25b898bcca3e7d32e716915443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e26e833f5aa603a9f7b0a0376d531444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa276749a4aea6f7f0ea0e699d31a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a2f34e975e7d6f667811b932203b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025d7373a43c56f3984555a28585289447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892f86babc86e42906a4c82a12517ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b015bc76b8f6f9cabcc800a1a95d29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927bd1e4a1aeda275594880760bbc36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320a172bacda27c69cdcd2bde472cf9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820616f5ee6d441a11710ab1fc6d7536452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ecfec7482bdf29c10ba8d7976c5d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc836d6ad87ccec2be59f9b7253daf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fc1360080f7eb885f2d15923071f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b700fe6f63d38f0ca4bebae93946420456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa530f4ef7db994fa8d9bf40c9a5caa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6d42a651268293d62616eb1cfef50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605228d85c608b0f3964d3f31837baa7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423b3a89206d47a8751fe02c01d52cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28fbc4d2e2222d2ebd5ee7c2959759461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de77e304fad2b3d5fa66e9ac92048a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d033b127d974b0ddc25998c62dba5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc9fce072ddffc66378d749ac123a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276e377b8b7dd22579a5af2b33f4d09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a19a40d3d3b8ffcd45d26b4da0a5f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed8b8a9676e03bddb58a25f721d7cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be675878e1b54d714465046f30a4b7a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8df58bf92477a165a28996aff52c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ea68a53450679e926f5ac62884cb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d6d3b880d96ea53d37a02779bae74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbd52ead244a0b9851f4cedba79bd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b57e8d61cee002ec85d1054f2db0fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ab2321808a8251daebde1fcc9ccf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f21c82a9c16b8b39868739329c51ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260a1c8e703b43a1c82996069c673a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf48e94a5452372704dc26335ebf73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2d6b1ea89d48c1ec508d05397db9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91890d5f92984c5fe6c069a777961d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef38eeab58496978f973b1fc08c862480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70b12a8b3cd219cfc228d147976977481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a1d645afa11527b775e26377c709482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9605cbca2ec90bf9242e12ecd6d0feb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea79aa80e0aa4beb4814e7022db0111484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c236cdc187b516657f7aa140336d452485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8de2773ae3c7003bcff271497ed64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d81f430e2ca7001e721164651e2b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388d82f1af8f0d7e93d5722f9ba4b24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58af6850a8a4e12a52f9319ae4791489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25bd8a515ca8e0243c2716a9089565490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6819e81f5c550bbc12143804f3df62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8b3debd944c5731759f04d82cabe2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668c44a33eb21a942cde74ab616ef7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6350fe8ca54ee66aeeef76057ec22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba4e9118b8a06c63c14ff265d9f03e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ef404044865b06273f35b5c131f6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f778b5ac93513068e64de07c5a315d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9873f908eccbfaf26a6428a35cfd0f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349ca0e118072f97e2dd60a72787508499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14603cac3221af377914d080bf680d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce8de55d8eb84637451e94970f9959501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36698006ceb2651488c96ae5c501758502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab1eb998dc34a56ccd87c1bc8b42ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75850595ca3c4d5c044c64e996daeae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cd37ba9d4f894081464bd78e7255e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac90e302dfe2f88767e1506a249f82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd059a24651f542a2631e338cf34620507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4786a3a8b4d39c38df20ff46afb94a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df733366a8be2ced67991d54ae5b3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eaee34edf434c7cb8cd8bfcac1db4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d206178ccd49cf744571410251dd21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdb411cbe13d50aa582df86db250b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98b3c5326d0bdac7ecb4c2efcc3930513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34630f5d38382b925635d5739c4d4e31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87c1b91e05a5f0d75b16b680f222dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c5569785d77599752fa4f2a27bcd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd62c02537a7f48124757866740198517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f34d15a9fc1bd5cc97026eadc505c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec49499942fe9fb17937490b3a39a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8529a141534f62b905c57603c9470e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5d7751c80ffc5c6fd145bb3a73482521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb00f812c7c7735e30fb2ecdfdae7d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfa58255b22eab55ea11dcbe06ce45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623e7613bab5cbfbb44cef49f7d241c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e10b6c642bf89f6cb36a8fdd209d0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b69fd76831ecb728b9eb6dad5cc5e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd76b6a15efd7edc5eaff5a178098c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c9aa123cd1343ccf0ff69ee3a368b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f3058a09aa397d6e0c55a623e7165529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8588c3cbe776d00200c07071ec015e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbb5367a5f93d021669013b2f3c422531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abc8a0b8ce8a4ce80f87f3eaefc9c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef2d53c05b895d008ae306ee3ef95c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b47337a4b2aa29652f115b644273ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6057d5eaffe4a42feb57b379142358535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59bad73c91586e88434472088dce81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23c975f6a9762ddfcc855a16f1b6db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5df06024ba173abb7f01c2edc1f933538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56747628b34f7e030010f03e7aab0bff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b1a74c87612a507aa11341a5d0758540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2dde8a8836f26e9d481768e8e1c04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf68b6983f27019423304863d91cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e052a73abc91b0e506670b4a43c91ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2be9ad55f0c7572865acd47599965d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf6e2d8011a2f8a6f2476b4cb847c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dcbe62c9421beb1dfbbff644fb692546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b81133b2d7fefd623c0d2d21e7f1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa871f975ddfe942ebfb28e8b3d8af6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cd916aaaf859beab1e3b2a721f951549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811255a3f432e130de1b9fc0c2ee363550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fa2bd73476eb43900ca005e44711a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75920b1b4c217924e67dcfcd7d2f5c94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb00b8ded70c058e107718a0c101fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f949def5a4e2f6be8354bae85377d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bb798b63e341ae55c394e2aa0a6d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda4d41d0890e16dc5b063f3647c5f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79d3eac5b688e33989923ded27abca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360773c8b91482fb915d6b65b4231ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfac144e095ada2a4f5368871a69595559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daf9e050cf734733e9c60a4c361cdd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b3e9c76caaf1a32c82f5b2b139198561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15144d9b94c8bfd8696301239c6317562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05a27f6a90c53429e8439322ccbe8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8558aa2ca887598e5c6d57a741daa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb186594269eb8aa17c720625a5aa85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071f27df3d463598b12706eebc62ba7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a3390cb87b5c06a496b39084d6fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb31d6bd8c39cf800e0b5f207b4057d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6f5ec4beb93c6dd2489f6b4ac90ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8341f0cac4ca896104939c686bc215b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513aa9648a668d7c1cbf7cb2a6a7bee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6c75f5444095a1b53cb429b6576b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7a767ed145a8a60d56cbb0a98a131573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be6f1bc54043b9ffb856a6f8921bb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5489e9678860f0fac106bc4a8bdfd59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a23d4cbc7941967d36b658b98f1b5e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f65a71d215da078877fbff208b883577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fdae7c1fa8c10355170210134bcbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328a3dafacfd60331f638936429a9a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc4d4a3cf9dd1e9c3a7544fa3e870e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1d7913a83ee8312b3af0b4007faf2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df952b1e03a753f66868f76b63d519d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c46ad73b1e4ca77487aa40abae1917583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898ce0cd5edc0e1a8c15523f19366f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbe3ec5bab78b0e92136d4f495ee56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe1049ec04a7c78e7689e128d1e769586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d5ea213a1c8d67577b68aacaf27c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6e95f8030721e27753d7bd342b275588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44ea2c5c69e9bab65fbf6147cdb045589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edbef79cf1b07b625354228e4f32a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242aa6b7031b4a451b61e1ba4451866591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2327e81b7e3bd63855756c2474d25a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d4b3909dfc679ae42b335b8c35136593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d7c758574379dda4a00c3bfbc8878594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5390b51823bba02a33660afbb0b5a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf92a55a8b2a52102d76f5f77eb9a12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddb48ce752d9201aaefc4cfb8f9d86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a64811a55d31c857b4aeff6a0666e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe5fc5de6368d3edb800d0349d4cc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d75e71de5d9a8d2817c42cac4177600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9e2c067779ba9dc3a45f7dc9a9d26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9ff7ca8236da4f1d059aff450bfa3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2260fb38aa79f7b3fe2062575df639603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af79e5a9a972bbc2705ec85bf188d04604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b57551edb21effbb8827390ec2b19605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68180a6de3c4207aeedc5c2caea0e352606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee669c1645a591b4ef1ad81cbaae38a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac8e2ae935be199584c5fe9c923b72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483f34697fbf8197d9bd434367171c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33faffb276b46c9c0bc8cb079c616b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd80f3cdc8709b959c9432fac14cb0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a070ec949b9f23d2d6e46d3939e7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c5eeb77d875eaabf78ea3fa316708613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9cb33c4f458ecebab36f7be92d1e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efefe649cd6397e6f47935b773ddbe9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3467140ec5dfb130189fe9c0be99354616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa17ac1c1e12ffb886bd5b14b9357f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bad3e5cce31a2c207c0deb437050eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9a55cfe5b19502589088da1e4ed6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aebed64675f1fc7217f745493ee0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fb778badfbd8cbff2dce42cc140d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985234ba10423f5edf4dc0bba990ef4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63301bb66927691408bb01e3886b021623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518511fecbc5ad975781eff10f5cd17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e920bc346d3c9f086bdc85a08db7823625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc95c1688c1c38b46a041fcadeab990626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03707b9bdfefd67bf2be497b86649627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7e3b2e01779e2c7788ad4de8b9e9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c4dd99ffc3c75c1820da26888e77c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a58d3078f49bd7c5760b0e888fe42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fedbdc1a904e4dc4187a437dd170f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984c5490746fbe644618c4f5310294d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be914e6ec8c102277a485f392c14181e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d12d1643778914164cf34dbc0c289634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad544976391c36d32808e18f2a72bdc1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eeb9e611b63b4d8addff5792979fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7090a3ba6933df5d601a600aabf603d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77f2dc25a01bb542a81768884ccd00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8319db9f3d550897118d0d12cc88ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ede0f7fd3ef927f021bbfc1d8d8db4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeccc3a8513ce90f90c87bf7dff96a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23f2eb5441a6cd752956e0344749fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe364c604e286319cd027ed8c838c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f9baa617d02fdf448f295279e9c4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff9f9f7daf45acaa24e6e8f2cbf4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e75bd9811605976d889ed89d78303646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407abcd49805f0ec66b59b38fcc4f63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2981999ac6e361ba26fc9125cf2c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6fc9652b0067b8ec016c4b5c4db8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7866dd0bcbd19fb55b591f46048bfc9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d6f0f5baee0622296cf608d08d9a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab3878365e97114fb641f94fb5c8a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758fe55a0c04c2e7ca773cbb6e5364c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34ccc09eca775b007f644841c759c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a44e131ea8b371c4f3fc3328917b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d517630d8f08c1537246c0a59adde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc232243241e58b3e3120ff45858d9ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0d0869f6a0077c79f07b61bcde5b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f9235eb4da7454785900516e2acc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e680019996742eb85c58764703a5bf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7286a821a52ea606e26f08531860799661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed744f94facd8dfefa31504ff0d157662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a10feb96c1ea42c5433bffa7e45c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46a0badca8d4cd4f3092d292dd556d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8021d653c5b2b78b492d4242f25685d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e940b43f35b848bbb6787c4eaee04ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e6af6f798da038fcd135ac7bb4785667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a53786077126d7f268aa94b1fc772668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36712c4d5538a3072f3b8a0b26a3a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1558dd6d83df8275d2dd317d0fa5ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191865a492e735b0b585162afadaa0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb817d09aed2fdf0d4ee4c819e5ca9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1a5c0a8b1cc180e865aa5b617aec6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9dc9eb9cb195f4b0824bb11de398f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89030d6fa9194b04f3302ef0d83b170675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696911bbd207bf28ab3f7ef14030502676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172066b03e46acfd1838d5b3a8239522677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f9a3091f36fb52ed6debfdb20b003678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c980f1939f38dd834c7bd40b92251679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb16a7c702170e6fc7c8ce251def5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c0c7f2c8decd829a36e7f6d00385d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e80342d94423dc94d135c65cafab84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9378290e5cfbc39b8181b32fb4c5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5919be6c5e6ca6e23023f8e16e3e9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e34841a871d9a4b2a42d5255b7f48a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c0b9f9980b9f5eccfd78f1f635b93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543ad4d63283c3e45156e024159f116687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e6f1154176a757e29642885f86f95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f48a285a4ec98e6c5dd9f6ec714cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e45ca6568b7ce560cc1a8343c3b94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aaf3526cacfb6909e63f61849b2e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b70e706c0ccb54a7380223bb0191e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293d346d2eb1fd0aa97a1fdc1fa2e14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2fde60a7110f410ab6a075caa7d81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0169983a5781b7f29d6057f60bc5f56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab19b33493a2b38357144e7e34857f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce56ff3dea9548044e940ae52fd526a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c30b70f6b88cbcf8961e847926d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f220fb5842f9f4202318b6ecb9ba17b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4319e8b15d5ee8df8c4e540eb3012700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01ccafc06a271b48e606ad6c404471701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf96fe856d63abb7c8cc0a953ca286b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3e4aa1051bce321f936e9993e366d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13163468358429a0701fdd11a67d9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec7ae5595ba40354e4caa9f777f44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d487339e530bbb0a6edab12b6446d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f827b3287bf24c0eb7b6e8d6254b350707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae6fdb284e2e00a7a7ee8005845b74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9a3e8d5e1fd34302fd46a8f9e6393709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301660241540d08f9bf7b408eaebb67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9ee6dc5118e38a64578eec33ede6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a217e28e8ec4883ffabc5cbd2fc5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce702207c5214e717d1ab751c7c5bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870ab4363de8a5c45b98753d4167421714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4358c5ca48da71c330bb33b9a21cc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6672a93195aaa5accb9e39c7038009716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed491a8494e52518e92575051a138dcf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0261945f4c8d706be73b071ba7b2c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cfafec4e23980fc7ca65c0598922d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74390435b899eef7e3533a199f101b08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbdf0c86c5f85e4482bb55fa7b7b5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1adbc4b22b0585c0e608b9075dff5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375ea5dcafd430736bf3170ac381cf8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47f5e5d735f0e7b4c646ec05fd3ac5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17f6236ec5dbd67d739d3402f1336e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dce8384a1ef639e9f483b54bdffef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e51e59e30d8c434278972b120816e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bea3b619d5273b40b15f8c8f7afac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57ded2f91d9a7af577a8e998a67b4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520315bf1e853215bf307cf468c38ae5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f1d4cf2cd13765f06604e27950eed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e49849d1a70b431e1b9de1c6b954732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35acb6f9cc68212dbf78cac0a814917733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f965f7218840100ea371b21017a08ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7b1524df490a57e526a3cdd8d2bc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba88c7bad7643282ba756012c8a4bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667251d5a00e620a8f97ddddcaa526f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dfdc88f61d4b3959c4bad9741157b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daecf245df8316f3782e5464336cae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779c2d9480b10255ebf63545f312a9e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dac7772c471f5b84e74f57341bf32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b188647f4a30ac5523e28f8f97767742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7cfd4b6d581c303557a808d5e4eba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c9281025728b1edb8adba9facf4ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ba93cec9908c172f23a2fa095eb6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03fe03fba00e15bcd0c9132d1be1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdff1b609db2786cda38a2a9574a738747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8372e2aa30e51c5dc06b446c4c4d3a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095035307766f79a9861565cab15551749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01b6f022a4d728893c08f47780a007750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522a3e9edc3f7d838dea35df76e5bdc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fe32a26906b7944cc09e47c05692f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ac6961345d3c097b4dd284d7898ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db27126efae2c2222294054e6833d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3466e1bf57339eac9be5a4b7a7f79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa73adf77072f25757fbc45d8b54b73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c5d4248561d46771f8e34005df38e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9347417debed909546ac9058acc2b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590c239a751938104442167185a0c77759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c4cdd5c261381cd5abc5dfbe67d441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bbcd1ce6232384f4869b41f89d9cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8bba61777615b6b519dc2977dd02b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b42b105382f6d78d71a959d1b2b074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48a621049d52ce99e935345529afcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e1fcd7fab923a085f27ba78b7d8886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a9c78e682a1792ef9da33ee62e37d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d88c9a31d94fe0019cc68c111c9528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11147e8ba173c8d899e2fae6c1604d379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82ddaa1b020f02e1f85951c12e45cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca186704f2b174ba3bc258461c9020c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f8d45b799bc51ea43d196f356383212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe55aa33ead951624275c0f0b8b26713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9e8213c901363f4e686811dae5ce214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318b12403e0fba36521d61b101e6d6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42290a3432b64856b8c25f6a439ead3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1e66d3b287ed7335fb6be16a7801e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85467d1bc8def269904784246049b78c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c50ba27c3f4940819c0c42f52d36e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e933aaaad348063514d5baae1a3b2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb591a7c6bd59e9430052363bc3fef1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c97d4164f1e3b6cdd6eab56c5dd32622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6d99d33d6013b349f569c258db46523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40330508866facb732adc7a007f2b0ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3650e33b3c4e291beb66ba44144c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f2154329285b37c0f891881a4e21326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888bd2491f24a8ae6429eedf89759bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da1de74cbea4bc9e4ff3f4be90083f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a3b3b79332b369aadc96653b7013f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb8d4fc9b79f7594b03f70cecdf5c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad17d9a5ce03ee3337f8f0424a0ed9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a248d6a767c474c411ae0de8de10e5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4c56db7d0769609498ccf0895245433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68291a89c272059b24e3614af1cbb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f7e9bf5de880a9d41cdfee3a6fb1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f27da6c6eac8f91399a492059a4fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f19485422a83e40fb9679f9ad297f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80381fe0addb8e6a79d843cd261f3c9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ba4702653424e95029dbefdc220e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d23b722e75bd0e90a4e89bdd4e4f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6cac490907bca0d2c9b884104eeb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51e1a6056865d0901365cf26ac10a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d425637e257a71b931e3e802178de0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194cad0e3e03868046bc1761e75229344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebde3fae87f6f16423d54a1a0b1a4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07419f5da4a125f3ca4e4ffb576bca4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97eb398ea6b36b713c57435a111e9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527271e1c48de44ff32e3dc7a4771c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8642343460cf54551a96e9b564b0ca249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae84587629018d9fb32830c004e32d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba4e0dcfe0027ef6f3d16dd3e8cff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ba4cfcca7f2d4b89aeca0d7986a6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a529c92dba81ebf09cb0d0e0d671c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e4ed4282a3b8e52c0eb02cf6d079954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b33d39d0d3dbe665f6963b4ddd37855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfcbe38c2f00f4fa0d32f03c7f9c4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8e5361e0fe010c073f618e7a5180b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc11acca8a957b99c12e2364c1a56d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06d2d052a11105f96decce948757059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d8852e613dba376ae9cb5ff913ab060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e97042624fdf2a9dab626dd3308fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163027b938b4d04b4ebe4aeae050cef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00f2420d17e19c22cfeaadfdf5737c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afa75ccbb4320c1f93b691c9a2155364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa564953b07754e20dff3d40a35945265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf5ef3eceff1ac29c1b7fe470abb0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b723838c18eb5b328fd9bc9755f9b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f5b3c1f5f114d7474541300bb29a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cde7a37ebbd929aad1de335fde6c8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27292a4ca607b2b1540d4362e3a1ebc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0440bca77dd055988696a8aff754e7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559897573aa02439b04c5036d3d510d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6d5f69a7ed3b5774f6ae8f724ac5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69398adcbb97e3d5c9c0e11c79d942e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca8502cf9efcb52308657a70db820075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254deead02c188062464d9307849ce4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b956f9d70c867f0656f007826df59e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fbcfe8b1f236b84d93a42cf928f2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c6da9b4dc5b84732f1adf1da5aa5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65240c5e8871f0108c8e9ab2585cd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d7000906908b24c56f184d81fab1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d14aa12a3d264f857bc0c11991a5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca9a0233f1c39efcd20739aa0dbd2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816ce94456d74956674870a75fd7a8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3bb5b3d423b51ed400e1b9703b6e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb9008a11be090f8c4905d1e442bbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56823c148b63dd9f9c7c05add76b0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731f2c30d05523b9d4379ae8580ef9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df7555928607e3b4c8ab59f536511f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf658e926e38dd490fb9bbfcfc8762290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df850e3023781dafbe8a33eeb3ba0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa0ca86ecb6aec5f7ead661bd69c6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65a7eba6f33ded9a73c6c5934e2afc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a77b095ace3540e43f1acbec34c5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ffea55507f99028bf3ff46cb66cef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d1b31681883a2eb4b2aa3d29c088396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c33c8b8185444612305acd836fb5fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4feacfca520d978ecbbb5cb74573698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f251ac70b76f8e588b74de7d2acee399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473472f79df4b8e86b07157d0449135100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c80f122d24b330da42b8ac2522a08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe4c0a3ec6ca69e6a7e1ba3c5efa09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71910e63fb39bbda3b674bc5b59757bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1ac367c4717da3070f0231b097edd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066b138804e53530bb9399fdb3b3679105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d69bad80078a0fa1defcf2ba05bf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a580504574d90d893092f85e9cebb8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81197e122c2f6f5d2202fcf0fdb8b6ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365f5dc4713544d1e481a6dd678c548109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141bfa31e3e5a54f5e3939c29de6286110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244f91e966a6f4c41a54ba9cefca10e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fee81711e0ddce9a38e5e40dd08d8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c6faad98a24fcfd0590281c254ed8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e30f2b20d617c111b2f366066ab3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a65a0773295b24d15137ca2381b99d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256ebcfe90cc0076aa76ac17903af2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef93e92bdc4e1c5e7286ae3776c1c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdffde16ce48b928cd9a5ac4a17f72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b520ec861ab34b3c956c645847fbb42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e53a53c4a263d59c08b204362ca8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7748cc3b7be86a9affedf215697c09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a40f662c2e5e9aa9309a757e98b90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084e6ce9e845b2c2e98ae4eeb6eba31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f8e1d20277c76bf69b50f98c7435124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4173b1b4dcb8bef9ac8416c097f20f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1eaaba506f48726a1c1aa61ac2d80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92496869feed71604143d948ef722d5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b839ae9a21ea85bbea71da6acb5bbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bb7a14658abfd85207f845458ba11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba7d367344c164807749e9430abe50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb2141c3bde9ac60c648a165772cdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c61c2924a4e461ba5befae1e731371132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af6bd6b96ed805b21a7a939a885649133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90daa068e19304aeb6fa66fa399d31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a803a41e519739d413c62bb15fc06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3467189c6b7dbc66dcb15ef63b1244136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e0fbf91b3e635544f40b9fefaae81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424c46c4c6f48b3a24e8488728a82ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dfc6f7ad5acfb58e3163e14f846c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07bbc983fe786a3107a089255cb813140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc784b22b6d3d4f7d6d6fe50b92c9a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26c05f070e706e8eb2d2aa8586ccec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c16ed2fb5dc20ff1c71f2558b5234143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca46be48146fcde2dc300c8f747894a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fb1d87d452f0d2e76694f432091f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84569e6c9d79a7673e77ac7298de4ae4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e87e7027e01db8e13692530cae696147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef048eb49155df81c8d53f020b83b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a0d0fd80372f4a14f26cd78fe290d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30dbd695958489be831ecb2df29c3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdeeedb44ba78e30bb74e354c49254151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef740e7a0906aba72bf2edf3639e6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadad2cf413ac452b0a87a702fbf005153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340db81afb34fd97fe76b1dfb6711203154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bc594e33d03cf6c8d497e4ff4b546155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3052bd7213868a8e80ed7c2ecae1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be43b3fb96c6c55ef2346b7ec619977157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0adbce5df035aaa9b6fb2cf932921d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52125f10be9345161b18304c594bb7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ea267842af1c0c492a8502f4493c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6771a234fee98a5d3e1c3530bf22c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586d35a8bb27b85c767692170ffecc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee17d86baee442a6112ac05bc4499d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c973fca242a26f24003a3ecefe4a3c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d3f48f00f9b47c656c68de3782989165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b365350caee094a13c9b920e1602fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838dfd72ca5e6d436c88831edce9723167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c71335cec46b3920a0ad20cfd81e2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff02967f7c3f9e690e5ef6cc107df80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca7e885d21998db79abae9bcf15bab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7a6dbc2528bb54e366af3c7dbef17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71285c0259e43ada2cf26efdf93849172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceececcc870e81d74f350d27e3cd55d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44c17b2e74170912a4dbfd836fc7a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c42e97fba12cdc82205eb83a074e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eace3deb960f208e623a500529af41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1ff9a5490b313b1f26124553f4695177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a99af2f06f183f6fd27b308dedcc0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237621619d8d43333dc130847f5235179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95109ea8ce19a405c5d173871f468b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615a363c3a0dad324037fd04ccdd217181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3eb5bcce8c810d8b459f39c872232182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e2be6091f5cc2e0aa02f220a6326c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4a3a59c5072a87588e4934e094945184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a222afd28977eec5ed0cb4162d45214185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ac50c58546b18fe9e1aff8afef65c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f634572db63cc1e0de271be0cbf5044187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ed733559d5df309d6089b007450e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358c963830ed725144510a6347e0a69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdfea8863ed0d86036f14c79857e5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55cba359903e8aa12d54b570af71e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491420bcbf252c57d09c52872b0c3f7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dabda79f6a85d421f174421f42f536193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd72390d58f29042afe0e68921570d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18093a99bb54ecba0387c92998d122195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fce5a4d7f7810b8557a09fd64e3cc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd9f02e213d67003df8761e0a24da6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f29ae3d37575835d75fb7c81187f43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8541a8a27804da2c807e7bbcab99dd4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a686f0c38defaba37378964dbce4404200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa85f999b39bc137058887b3f8671a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe84dcce3f724d56e06a3feb86bc89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b05214842f284842cafe34827aa223203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5bc1ebb7ff6d574396b684b660aee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868d579fe36fb38627bf01493ea8afc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dce3135098c3b945664ee48753941206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c02e523063a3c770e1529b3c2f0fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2985f4936c2068d1e4910619e41d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d660067a669daf99c19e5b542ad746209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86069274d814cd24d34abfcf3ae1f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233753e16dee1c287bad66b87b249bb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6f1c2e4cd5814b753206616de7521212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b452a28ee1f4157fd9dbb734d31dfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e573e75c1c0888b5214f0417c6025214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da21dc06185fcf9fd8b3989d9b685a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e55703a16a427514359423c178d07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2e4356c99f8fdb5bb77d0614b1cdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512e92e0fb0e2dbb27a0438879c82fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f533c418ae1e45965c98e6a538766d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6f86ac3d2fd8551bb1608058a2ddb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f52b16d643e7b85992b4dc3f174fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd990660d8bbe78c7cb26b33883ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43795d3b830f60b352e050d69f0d262f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144426eb7d923e02b7041ac6d99a65c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aa805b92334f86a372055f32372b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7faff13146740eeea065577f49e94b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a406ed43c54ab4b4e67f242bf886a66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ef6637abeee71054675efad617cdb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71288b827ea7d53e171fd03c5defedb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e82e74a469ff4ef068786e5ef005d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357cae63fd4da76c220693874de5a34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772c73dbd3345b5c8538e6b5c866fa6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65265aa8eae9618cce310ed9a95b174e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01218c7576a6e3762ed85d57ecbe8d00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1978479862e78fdae79ace2e67e69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7c21ad07af0d400ad374112ecbb51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9681418de227db93d922e356a4edff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6e2b8b398db6519ba48278546d4e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb51c09c47a546e42c9d36de00152e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf244782b11f9cf5b95205dd9560b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b48ad658104e7319d23a6c679e167a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a33a28bba018e274c0d3e9a2c28dbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fd9573d525818dd4f0e652b5ae2f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84287344e9630c5711c3edd915278d4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4e5833a03d9c87281d567190a7933245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9e646f063d4ce52176631b8a7aa88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64293b842108f4184384ab69b771e6ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14575a55d07e439f34ed969b03767fd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399d31e6d31b7e7487b966e4b780e15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d92df9ab84745c17f9fb6e42546cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f383e5ec58f52a47e4846b0513817f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dcf753c1976d99150405ad2da6d8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab28b3c6769c98abc0beae594b0acb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6c4d3c16bd4a8ae32923edb3e9b3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52448884a1d7798ecb63ea70e116339c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26078e0cd13c09c4db9613cb8437e702256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bafbe58b2f2e444e54564ce097b70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd585393a91c73deedbd6caeefb4ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40979801437a3ddfd1f02d958e6130259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524229eb2138bc19bfed677914f69381260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7bc031b73c24f1c85e6d064b7fe03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d35af50b134c63a3e0321ac2e9ac4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7e8f75b90e41f52397c6febc42ae9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8c1a398ae38a93a7ea5efeacd6c3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a4d64e26aa9e4fcb632e415f69f1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a00ee5aed137ec76db5b67671fd16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48278dfc0c3fd3eac92bffbcc7d61be7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54317d144ed11da890ba8a833995eb19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdbeb053ca5fbc0e751dfb5ad7af4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709617c8fd93d5307c0009f5112796e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a569e5d81622e938f4a4c994e1f42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f1d0020ca2a3bf9c4674e3b956d3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262e5d5a7712814011ea734a62f1cdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ad40a1051c519d9dff96145533116274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fe6c04c75aafa0315106c5a2293b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4c181e15d5e4fdf6b6293e235265e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56e4fc8eb6c1d5f31f0dc3d1503173277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c60cad9fc3870127e0d80ffbffda62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864f9e341038857534396314fd96006279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dfeac430981c23630747cc23b8b8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9893cfd4803f7d3a80a825208177c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8cb0203ebc0aeea83a4361879a4a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffc33fec46d2db2fd73a7df63d019e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddc83e16689e028a62c036b987977e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb595efcc0d9cf45d2d60ebf512806285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b905b063e6780b147aa4eed169257cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a8264fc2057ebeb2b666f05c324f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8644403367d3215c73d6fd7f29b0004288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c798c3f91885664cef6d569100788d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe751bad1b75da7e9b779196099eb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e1cd8c38f76633932861c3bf0868b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f757a5f6a00a82e8bff79ce869527f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bb35aed04eac3c04123b1479d896e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437125a8a2e5291cebe6f53007bac46e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309efb433073b7b022a46da455e9e7ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ef2c5b006ebb1bc58b5c48507231f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb5a32fa15c75426ec7983de44f740297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2700dfd7894a580168cde0828e9c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24089c7b129921098163f6a2d24f030a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad689c7719584863dcd643451056836300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9048352eb4a82d312cc49aa9d885be7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a04bbcbc27697949cc806cebecbb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8bc7bf458a0a01320607e59406351303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a5ae3068b18337a4e41cc2cee274304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874555daedc970b4052f4bff7db5879305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51004ff05501fca941a7868c7fb7b565306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e8be2527b8b78eeded7f149d51e1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf6d6ba28668cc8b86cc855b809a3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d422bd8a7c5210590c612ccb352ddc6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f7cf2c410d9b177da8fe141bfb210310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fad581dcedb012dfc40822d5b4cddd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009061b3985f668aba00a96d31951a5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a802b50e105b7c9eb61acbe2aa54b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbbf1602264589b0b4996c77127ead314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c376d4d70f4fee3c2d3eac09822776e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd96a5f562873ab523c08eabab76d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c7c419fc62d89ced2eb2f1e499bd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a5c054dfd5cac9c6f84cb8fc41f95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e28eb7bb9db91b1a4c7f683e60795d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049e243fd7a78884c75e98461686d71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ddda26bf29f07f4abd42524d828f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ca013275eada2aef27a109c1284d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a9232e3fcb226b84253bb7c9b8d81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a23cbf2a014282208870533ccf4a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb954e582e6934c79e3ac08d556054325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2853f53f45ad5d84b49955ad62619326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cc4057c5949f0b8a58541a179362b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449e4ae997c458f9ee1cd951bba6b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb3d0e8f6408abc043c3ed89f71aee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca4a826e889860eb98a7f737552cc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039becd42dc92298bc17b5f39efa213331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f286bc30b2bdea814873364cafc9814332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3108542e92cec43eab891c0547f6af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d467437e334bc7324773062b2c1ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee6283e4a7d4bb2856e4b3eaa02f74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1802e0d17eff8feaf968d677232ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b689988289ec92889891703ee46fcc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e278b3e4096dc072eb413788b80ab5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2817e7110925e3d34589ac8e71c8259339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb688c7d29cec7cccc0ac25072efea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef78dc5440c21d144d0cfff103358cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd68d74ba73566823f2a3a9300ce393342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c4ed709ac7c7d1239d99c121ad645343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d54b4b54caf66b2eb66c460e922400344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07467c06046f432903636974b748bdbc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71314e63629ca9209964cbd809e5c383346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ddd387c7cf5f98d2371ee6df9156347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf615ae49df278c8c58c6b225fdd55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e68ceb5f953bbf8d30c7179ba2ca58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed5f87989de497a63911610a096019350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dee8834faabc86f77a81a66cdc0de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b0cf5865f1c03ab3b9b3e74dea876352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb1effe7607666bd1dcd36e2eac246353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89102a8b291d1b2afb4ea7462dd296a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0818999d68d5ede9404daf579a3bef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79119b7defa76aec137125245f37d091356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff629f6edd4f95736e005767eece75357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e5981d4ba425e67a25266fc89909e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7b9b65af01897384b551e04003f6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02e17e2e0c261379446c9607748313360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7f5a51c9ebfe7b88746546b560fc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981730699fa55ae6178d9e63d7340062362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ef8d685d2b08e348ffdd1747620e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe1a3f8440caf794ae029ff5afaac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74afd65527a0a4ae6d06d16de592560365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a5cdec298f0a5cfe5f917ce0a8376366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85775d0f50e7e8dec0bb0dd3b3895c3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfae63bfc60d02f50a79be762cd1632368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8708df2291dfacf7a19c991238f719369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34f8ab6c79a395b36b420b4d5078bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e86c0a9dd95b597f73fabeb456f09d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b0bb52bc01e23d8a6f0fd9a8c196f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22435ed4377cc835a762f6871688e14d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdaa8b42824a16fc66b1b5363cf8c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc0bac33542f8a798576305cf24dbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7863c1af14c6a9a90ae32024ff183376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bcee268351e4bd98f89fda61a6dfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506744a106bac6cc11753b3b3cb99e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b8eb0bd19bde9b41f5ce333747aa6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df7cf8b4c86f3c7e6d883e2060a604380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4d985d53b31b2a92ad771505d4f18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741695988366fd868b0ff00251251b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef7a898a451690ad350fec8499bedd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baf742412060d23783ac8a096091ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eefe653f358c7ffef42e68ac8a07a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013e531d02a014e0c88a0edb394fe5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47b1949b3252032b2843e9ee925aed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a194c5687a0de902868567a0fbc019e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bff78721a5bc3e098fd9f23ec8fbc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17c4c43cef9cfb46af1b3ec779497a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac19689b1d75005f8b841afc576f59a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dee64f0ca1a648fea5bc3d5df0b55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da1abe0b35ef1a606f9c6689765b6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881e8135a6aa6fe90200419fb4a09cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b643064c91c35e1f5ba9c338f3b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb83caf9fc64d71947342e9a5385f61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c657a24a5628302ade18ebff6ea22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c3304a0ffbe83d7626796611653bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f972c5b8866aa64f5e18259a03c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf51e9985814ea1dd16c80cf4de169e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd409668f347a4c73df6c816fcdbe14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa4c9f7748a950094592b488542315402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c58ba10e7da7f5eaca6532eff27c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf761a3ba09da3a4d0596d5b2e7d1e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8bcbcf917f82a6aded38e9ec888df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36306f5586c33021e0dd6ca7c71cab6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460209d9cdf4c4cfa4b0469d176a4b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a86ea1d86772f8763ea060049b78c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2de7001c6dc8646531f38481eaa7f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625978db5998a6cc18232945706cc05c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a50efe8f4f8a22a6ab410d596721ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c0fb7fe53ae88007f0acd9d573df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed285f6db67b1d4b9dbb92eef51eea9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd7adadd9604022ed1539456a16114414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389bb19511aeaf62544c9b1b68cd2f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a757de01bae9bbdba12e9e9a197b14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa778a9e3aadad1a85916dbce9c87f20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341d3e4c46671df7d3e358f025e123e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc6bf73c056c544cc879d9fc005dc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323826e3f2d04d846ae121985fd88b35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a750e64cee634625d90989d504255bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54891dc4c7ae808022d3f9783afb9253422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931ca33603b46486168db6078cfd2e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319329e3af4efecf1451aa95607fa80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b79e087b3ec956543a734f5a9b37a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab5e7c511aca70fee8956122dcead9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b832c8f7905a49b95d8ed709220a2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5c336df9783a0841213ce43acc0b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e157bb54564181aa9511686c918106429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07da5c8f9e6f1ef8a122419a0e494c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1c605a0ac27e27a9e6dbb42eaf079431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7c30dea60ec49e241673a33046323432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a807fa13e8b53d42d9d0228551e5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0ea2e4e940b478f5a749016d51531434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a7454bf5b1012f724ebb65c97493a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd5b5f1b4f0877b7a44664518cd9c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c7535bd7594b43ce901457a0c0e4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141a6e711d3261d471ea9fc2a7f6d0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212470f03b32eb392f0a271eac31ae9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d316e53bf9026d82437780ebc679e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9056b50ca99d13e78f912ce36c2c5a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ee63963a42b2bc4dee75af35dfb78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828abea361dd00c451eb7bbb7ca72bed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434e48d3986bd974cf2e12c30880353444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31836db4cd05440ecd8477ade79a6c03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87ccb9ecb1541753d67e6e378355ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6da9f61f14e85140bc849d8823b31e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432d355888c06d10d1ffe225e74f656448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1fc7135269121af4d76e971da21b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55260594c1dcc0e3d6c299377d7306450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29596f40c482a67e95869972e0f422451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0b052171e4b320a0868c394387782452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de966f4ac48ac638e00eeebd138b618a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77419e502358268e4ca0d700e2a756454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2abd12b3359c583e70954497a97b3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6c2fac1a9ac4119e420574851f44c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0331eed754abccd809a6f69762bf3ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32d5ce5d9de51b7267147ea9836848458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff93c326b3b9e79ceb35bb107b848b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca3ab3f8ac0eb0700b024ebc7075c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba430c433e179e1c618ea403ba58c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427dddb82df9f6a3ef2045e634a751e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5002bd1852f860fe7453ae3fb6346463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559f193f4848de202de9d757be40701464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72594d231ffa743bb26b0f9034253f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f0e863cf61bf5a016ec5dedbef0b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677002bfe4fd6957d4a9c37cc2ea0ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c124cfd07efc334b41258d26676672468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6744a78330f57da6c4e07cebe59097469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a71aca96c7f2d729ca13384728ea1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756cf3a37af1659431c53d9a17f1221471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3bf3413cb0af2f7f7f9e99bc487a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca820b7481e2727706c27ed59e444d34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f373f730b2a8ed225086f7c725572474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc89e0aa5c82a1f3bd99c3e00825693475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa1da1be2776081239ecd973b0eb8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbe756477149c129014771dd89f93f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09e48ecb6d6b48ead9cfa40d21837f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fb78c566458ebfcecf73938889b40479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb395df14183f6bc16df6fc112c0083480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bba3e2b0701a0dfa3a9f789eb70e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbccf2d898a3784fd9680c91f0ee447482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2951a0c696d9b4b39e1fd6d54643c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c3e010c8afa20ff77c7495c1625de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbba4672d21a14cdc0dc3503afe6451485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb5981b7e28159c38b3373c15c444d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d9342249973a144f6bee6d0e75567487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae59b30d022504c76cc2db86911d7bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd60996f5ad45752e0b6f60fbd76ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9426b3c21da6bb1263bbd6286d021ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9a2a94ba019e8c93e7abed6d26d9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e976649e768e03a63f0ec8d75a43c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde01e3f12a29300838375064d70a24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9725cf8244a9607b5f6cb27abd9c4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54cfc4cdd5e8b76c6352a9f251429e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f829cb3129c14468fc6001d32a381496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aa5a7a786e26b38cef68729b85b52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda6cda75ee99f1cf7b9e9c219f97bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb864f5770acbb8ccdce2f97b1cd151499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df8ab700fa9cf2fa6aacddeff5a8a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c76e59c42add163a4f5ca4784c539e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bcdd94d12b8ec8fcf015aef38f3ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd8e11158b7e46bb8f2e4406a20753503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f6fc68ac352b719d3eb6d9cbbae9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44051279d5e42ec262f21e06bf6e0da8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb1c9db6408cee55b96872bbb717c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831175f02c57b321a19bc996d8bd6189507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7437f2e815f9810829ca8aa5a0ace508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a04b16032a8ab62290371fa3c9feb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d153e35f6624e448ed749c5b03f4996510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7da3f50b0631021f6937b18cf004d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922d54f6e779dcbdee7e548a7d531d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22063e5638563ede995eca7758fed61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941f6cb06c17bde5972011ebfffd078514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df01515fa2930b23d4d208e701b2b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8bf0ddca419455e77422328982b75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ca5fa253020b2ce463caf734c5985517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ade2101ddf7512968dd743dc7228518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34986db2662cc1e2757ca2f9f8ec4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4120b8dc98599c14a7e1885dc48ceb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbff9e7bb77ac4da728533cca8453c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64964b0d374c8d3b0645f0333f9d7a5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c88b9f3ab9e8565d9205abad4fba2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d6ed07816b12c61998dae36717c1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d087962119e663e808eeb07a6b496525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9398a95dfdddfa51bf71f8bfdd3d38c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feca75aef3ed6bc224e6c55956826e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbedf5a6174ac288a2d68f8cd7b6620528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1822a691abfbd858f33c59fd4f02d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bcbb324aae4d81c83d7153987a7e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc20ece75d0f1ec50407cc374426d29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c101c841a0d994dc2fbfd398d2aece532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87056753947b751d121cd79796a24ddc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51720a80b5c3823c566d9c6578da3ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816f55930b951ddc4c9deba1ed44c6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa839500ec41b52b0d88c13722967969536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b0a46c90f5911bceb625ab4005b34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41b2168763026e5c77001c7b073719538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621ee7e4a99c7092292ceee18c1fcee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2115da2f625e044d90211554d1ab9b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4857a8b715249ae8b7a148c5040a9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81019bb73b66d16b4ddbab0ef9c26515542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a73ee09fe1aa9ff876371247b92986543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6987768b500a70673552c96f74cd8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723a834c831dbe71f0304f3c5c31bd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2dd16534a6bf9c7893e9971c141f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352f80a2ae60c552fbdc1bd25c4dd09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e1a424c435b4256f0a385a3d67822548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d73c85b52e9608bc506668373bc37f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae4385a10aec9533dacadaff61ac3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cbd142472628c986f8a42f74e2eb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193686b303cf422e67f07e1947b4d5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73eeceb710c13b0f109e7b7539cbc1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c51eb6202542ad55758d802f602c03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c34d864e196c74e5f5dc0aba9d430555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314673a77705959db05112cf27dce11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edfb236135826e1a2559087c948bd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65bd4fb43f4eb109f9ee5edb27a968558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9fb3fa268d51855d06eda27f52720559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3633a71a89fcd87bd85341a407fc95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34ba09a6b5e18efd19bef7964a3eba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc989a7083299149f7f8e642285ae02f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27854e39ee20869d1db207ba5ac45a6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1cd388ab4bbc02aeb0a1ba59711f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0c2dd3f3a267eb283586888a08dd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330ecd0a1514cf07ea9aa76e6e7a5b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95e3dbce716ffea22d3e5bacf5d6e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67f7f81299ec0ff514764d1d64b849568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb487cde47f8fa250b1ccb42e313a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848d344467e1f85bb7720991982be18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9435e01616cedce31527902e370a50e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c1a5dd3df276f9f6865485cf42143572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57dc626938b05b4686d8efca4ff246573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c55b5d1b4a2fcc96d9eff9483a2df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0adad2d80c60d2d1e79dd01272fbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9363ac05d65ab1723f0225fcee22746576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c34413545a1585cbf39a398d745a6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619352a5b18bb5130ebbe959a57b7f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fcbe2df26379165060d6dd869f8a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f009872f50581978c6f293c28ff0684580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d863c3999acaf3412c798a459148c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4b9ef5f6126cc9a6c8e0f2d4bea97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08227e733325c03b73ae223df8b8916a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9acabd5e2a6373a393765979ca037584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b012e6ec6451ea82bf1525d3b6360585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433faa26f5932ec7718c10c6902b25d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6f5586822ba15e5a2609324bad9e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948dbda8fde23da402b55834c4aaa7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e656660944b0a53fdcf46abeba091589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfd1056b76ede7b0faa7f84e10fb1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17d02d78ac97e3fad02f0a93e24076591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9a19a6788af1a3b11cf76b57184fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6d3087d0339d1a9c0d8e22c797039593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b111c863ed8eec53ffd08a75e18a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403055351e4efdeee7879357cb2f32a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870b04e1c9923e45472e67f63acff6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc4db7f4c7f3a07e52be742a021ad1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ca8454757fa5ba7b08e643480597598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfe4b865b04c301b78dbf6c01662ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333320020067aaa8635c0dfc90c084bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030d559bb6edbc8d7fd7085776b6829601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3b4b1455594bdff87e5dfcb57ca03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b0355f0c7311c568e9c71dc5bb2f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6152ab52d222f341817b78acd0ee667604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bf03c1c35217018cdcfbd574b3258605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d28d6283fdc99e5a7ed4c770ceb93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c907bc92a34167e646689babdceec13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed559f9bf3d6b58db5a233f35cf6a77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc280355738bdecdb2e8fba13aab371609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dab3323c531382a2794b86d50a4f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6ad0583a435520cb3417fd146817f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1835ddcd49be9d4b1b420837890837612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64cc822ad6f4f42a58a2bd7cd82c8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4405ae4ffb11d1fccb56c2cd24f89614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c8f39e410a62ac7254e86d57a226615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019a07c5609703108a4d298867cc1f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11398e2f54ef6800299bd91ab3d849fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69543856d9cf007449899746893969618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94765fcc0b875965dc556057353d561c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d6f0bc450c44868f7d938726183b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b92fb0e3c1f79a2c724a9779846b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33daa267b5086e414899e9bb295668622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990d4980f0a84f8af127e8a3c511423623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a16fecb9ff3e00e8329e1c70b6d21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55879c5175fbc23bf10ba41954eba316625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aa79f6bd7f660581871bf8809e0c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c843a0cbeac2600556b73138f4c318627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaa151e92406107007e484afa7296a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838791be88ce69a37685cf4c7945cc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c312733c44760048221c9121e857c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1f42a23d3e3406da94b0562b5725f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0d8d4009a0a96700dad8dbceb59e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acd5596cf30d1bc8894b86656090d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88bf497b07bccd95c41c402becf4f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf321235116192b0d44e2f9a4eca92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a21f1426cd66c56ad66d409675a5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeeb0d5d3bee44e5d99646fe6c2371637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9edf84d7a8d20f987e460c344e0075638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1b3224b883c35ec4a19a152317a93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe100de702a8b274021fd1ccc2dbd4ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027d76e367fe22cf97ef77fb1fb5fd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811377658a7b3c619f7a2bfa682332a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed3b532df584797a218c2fd41fc41e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d13a4f7fc3aeda82182ed93cc05f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26627a73a49eb50bd9ce9758159e7ee9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df261fc734ea7de6629a06ac4d47c27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2fb777734a0fed238003e845ac715647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9747dc49cd687ad4ea20a95855263b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c60e67e4b2d8034dd479a188fa2256649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4cf96bf452841a9b4f12cf3882fcf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f461f70ddcd0b2f584a9c3162cacce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee07277768368bd57efe58f9308515c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa5ed6b96477033f024b2554b61281653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedb36d8c9dd417bcf66e4688c912ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc0bcaee22ea4523cee64a79502de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a537efa1037a2eb68d805276a3ba3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc77bf68431ed7e1c20e58c15e766d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105c8169232790d562550c97524042e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e03fb41e71d3ce42629bea9ced0bca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def4eba4349305b91eacc44a23d93c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3446a9a036e274454933dc7640bb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89f08fbaf405a8a938f7c8cfad7886662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18253c49004f30d4fdff65afe02c8d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76c0596b6eed02a1ba809f08472aac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d8bc92de1c48ad0b1c744c3ca203665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3f06a6cb16e29a46f6e4ff0b46f71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c69f9638a482d67134e01098d5c101667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720aaa93f463772b77c20a7676cc3f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f938486a166cfc566b12fba09a90d5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56ea120eff737875715c7d37ab9098670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a36142aaf4105598cb9873584d995671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67865d2e5499aa3b1944d825dee0e2ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe28fb6a4bed3e1a6b7bc5e4edcd0c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4936f75996712cf72a8dc5ad170bb0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185b4151a27b4086f2ee8c6f9ee98bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608d8804e5024f342f62d48f33fa642676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e7f50b74d98b4fc8b2a18c74a28a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d92be9a23cd3e23b4b24493dbdcf12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31747c016bc79d5be58615f8e709c94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87149fba7a8435cd15e6534959f6daa6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012586d9ce7aaa4f4d8f13b8a835fad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8604545f72135150b05109347c00e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626932a45fa97963d32775b15d4ce87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997797f9df112c5db7abcb5bb05c40bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e9cf65f67c624496f0310cd90ede8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ee7b2784d6be4628db5058c529f7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c8a55226a533b98e54914bde2436687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3db8c91b2979788b07afa41856458688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cba90153868725e6a9f9f0e2e1d6a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ea512e3bb247f56be8f38777f3fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2422547a0239beb37c4a6de389fd8bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55ec38c65fb113efe2326039f826cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483f1919275ac4500a388f39cd53832693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166fe6130ea92a008b79ac72cb8aea0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc774e7eb2a4692b78e964aadc96b446695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49187954a46c143c1036dda65da9bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaab65d621355079b3c62462f008d6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615061459013e0cd2c94b4a7b4a1923698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43abee853cf7b3394d16603dd316346699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571bdff4fc3b65433bf24f2a1e4adc4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8c644f423983d13822ccb06f3922701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aac2dcd3412acb4644acc369d320d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985333f651b71f8b9782e22eb05f9c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76885c18f7377eed530f143aefbb383704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9f146671fdfc02728c3052d9ada96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adf8815f51320f9ae91dcae4399172706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818fa898c1af4dd214ca2fbbd563553707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59a59975c35401675fe883e09bee7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdb44690e40d7fa4167454d3763061709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ffe57ed60d1bc24a345b172f24930710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99583dd97594b4296c2bd80b7caf16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c89092045072f483074ed2d6c84320712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328a6fb8690a412b591ab157141abbc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472345d3b0e60697e69b0a194a84d9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e459b440ef9ed619ce779b0f03a6236715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc0cfaaa41b2fc1becd74d53e62b46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aedbea18675ed1828c96cb4fcecf86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1065ba3e7c9f9d95825c61196a14a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744e07dce02d0c62447e0f1d3b2a611719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4835bfdc3e6968fc57e369c3c813a2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4798797684bc990f7385ba9857ccf5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa70301f6ada3598a286fd4ecbe01d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e162e1746444dbd6230ddb182c61ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e8482676d93452fcef920be004c62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2722fac50e2439cf2ba3509897185725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b86f28933221a9c6a28352cd2c740b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea050296560310efaee4beae0324f130727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb0aeb0bce55c410b3367f8055e076728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdc31ff273805f0c1273ac1c115fe4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac147e3a186d3b369f4aca07921f820730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbecf327bec9426cb411ae6175cb0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f96bf78197c48237695bbfef1ee03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033ad8a035e422f475557b3bbe11de5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca15a7a48a9eb3002705f4ee641417734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661997333fdbf408db7c1e2821d20198735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa08f5ede1b5cf9027a3aa065fd9dba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a93b6a421f4db05c94f9bec8b848f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b1565f97db6a49b918f3e42f8f20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed0b099b3f80c228b6383dcdaa725f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cbbd116f3b8ac80963af395a2846c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf116faf2556ec06b909be17362dbfc7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491df0bf13195ca2250738952a737154742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481426f3f131f38714a7411ee544390743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b108058b093b680b7b3bb177123cb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca45754e439ea2f7995b1e979c4b602745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b1cc6a12ade3193105cee2bda868e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858f3a4826da38a21fa540bf867d169747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5edb9a485cd12fccc07cd43ece2ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cdeb760c8a00c3846e618d55c4d50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ce29dd9278ba103cc435a9d7cd80b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0803b8a7aec0b3bedde0a77ee1ad7a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370dd28e648e1d4d44782806e673b1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72a1b022234a805288d65831b57d02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f4e0b5f218f00f350017ab997ab55754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ddbfbfbab79c4f13e4b61a59ffa7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce830aa783b013125534f30d00cb63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f62e098443a1673b0f2549eddcf79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ef4e20913615cfdfc2b3346b0ec63758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc5d2ec50cca47dfa4e8cf9be994dd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>