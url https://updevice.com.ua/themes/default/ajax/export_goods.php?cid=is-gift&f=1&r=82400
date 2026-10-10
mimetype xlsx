--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffbdf116bd2bd3883e3a927c9c61661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd30073abaa3917c1ab48dc76174b3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce2abb54cdfa31e0034ad45746ec873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b1b00f5dbf05ef92acfdd2091f814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7947aaef00acdeba6b1bb921cf1d4ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e76bae5b8b7904b206cdf57d6c0a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76a3bb5c8d0b983d6914a499c089917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce323d62f16015fda18439bbda27228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68110319dae695fd111b2e7a8b90abd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a73471f33d831b9b7df0735b7675710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64869a72005dce65344d24191e72405811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f168e6b84b3f5414196f238efe30a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3099a58a47b63416f41edb85d496513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ea5671244f7ad4a28fb24090710914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaae88a8ed8738c21e6ca36ac34eb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3665e8f76342b0f39a700e131fff9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c6b3c22af60a3a04fad9a22f2a48d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e8ce47a26eca4bc486fc3317abb4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5341bcc3a2f0a3a0cb0e1c0a8e3238a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bbf989701967fe6c797a414d534d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2311d5763282dbca5c76e44e3e29a3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdf4a58dfe7326e26b1b3865b49fc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a756507158d28179d7dad08c6543b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade69f79c5c9cdffab4dc33646bacad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965b7a4e5f2019e94fc24d54a93c5d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6e91eb822eb3c29817fbb0beaf13f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4909802d6d65c72df71c2e5c32e5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8788c4b3d540c59489cb92deaee33f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06f6983574da3ee817c64468e4e09329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba829d83f75616f3667211236efe6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d74f17c008b3119bca03c9705df9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa67c480022ae2f4cc92c01fd70578d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec95a0335c85ad01a63b1d1ce2535a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f233cb5685fbdea568ef32d93159c2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a738b5f7bfb0e9157e743c7da78558035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e170157bbe4231188ac964311c5b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf29ead25563b4f8bd235346505513f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0d35c303ef2af3c0301af3e5667c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a61a4fc7beae690e788d6b5e3e15b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994028a2690611a9f82bcc4697388ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4340fa813e8bb90bc5d45819081b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3734c83685e26963adb5968947a9e0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ae7a01367454ce344b2c5f5b9e73143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4387cfc9e555e75b4fef09684b08b2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb752133150e9a29dfb38a1ca069fb5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53435ad3777465973788a4506eba69a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bd34325a449334b0a8f19234fd9a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34256fc0d73faaaef4075002e52b2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e220e4e0e05db7fe33cd732ae518549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577bae0ebd8df67cf6b836ab34aa05050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652d976d7960400de11edbc24a43fca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daa2d6ec370e59deb540d7becc858952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c867c281116eafef3c289fc06a9e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29664fe89d42cc1f98784b1a3deabed154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dd78027f5979f369d49fa71e4a3f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737cf64b19efcd5af9c78b73ee04a3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bc616182b1af3b4d54d1675d9582957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d06aa31acb69a00d3973d6897424058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de5676371cbccc3cac1cb35951499459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cab7c3c9cdb5405aaa36127927aad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994924b400c8982d35df24d6a17b8a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63c6ee55ec57dd47db3dc9cef709f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25465dc32797e75f8b033583db1b21363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ac12fb40de2b2fcf50cbc0438e43e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f541f88e1c5311b35d135de3f8c9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fd0f594d808f2adbb72f35282065766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2ffc72fbab24f8b4b3f8ed665000467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac9ab2e97e35b5adf49c4705e916ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98575d53c6c995d167cb2d9a31beae1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac00b8c8f905c949a03d9f9474d340f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5eeac220bc2a530116702dd6b1f7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ba733e894f64ad283e742adac4ad972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fef8b267cbaf00eaa661ab35999eff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37102023048a6c73d13eba5f1b0fb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c3e793f3bbef948c75c12153bfee275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f364aa95c930fcc06ebe8fcd75723d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e7d6b5891d2997ccb0c22664823d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b339ec5d2da7be7c11f95bec4464dad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3575c064ad0556a0564c48d45db25a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac5b454c79cb04c70de96a7e4f1f3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d10edced4db52eef0c2781fb60ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36939325cd8ac02b1e5bb44e844ca74282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414089d006290fe0635b1b7834d12a2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f1f8cbddbf02d77cd263f8322fc8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fe9483e83d54829353df5582577ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843be5b62eb70c0e8407f511cb77fa186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65aaa1f2d5af7fa7ae2481324cc029887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441200c503eac0c8f740c55b25ca5fb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08d8d0e385326ed3d422fc3b89233d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d1bc5dd67d5dcae2c392099bc466b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13916be0cecb09c73a0779b711469f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf26da5c396c08946973c7b69cc93992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac50e64e14504b089d5a776cf2f2ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c6337a4d8f732ae85d25ae5b4564994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306db96ec6da83d2f3c35344cd3180395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a1b009396a15b3980ae5884c1d87096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b332738ab838db12e801b4713ea3c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec473dbf12506f4a5a0dfce7f00988d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4562c205b69e1c3fa277108652d8fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7574f0b065a29c20bd9815c390a5b6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995829fe0fa8973d87a386c25f10ea3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad86d69aec8f91ef7cb8146bb8ff5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e972897b0c0c5247b6a61015e6e80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e48d25c50f1f058f1ca195c1e9e24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf775271763261b5e11d2c703eb734da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d58fe7ab6b68b2e58ad00b2d595a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5867963a5a75b22fd669c857caf86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482bb37cc61f0cf724f8b4352dcb1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d812e101d323704e67ea9a8aac5388e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ebfd9e33d85ae06a0e7b6e8a95818110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793525a31ed4acc6a0be76f20c42ed6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a532b6e17fc8ea6a9ed92de5f4d802112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76d08a7e6a86fbbfc1c8726bc324da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d31ab20e87f7a431009651c61a76e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effb0c30e63802b562eb5ad90121352115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab318f6fd0fb6937baaea692a9289be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48c03a935beb6c4a9bdab0fb273d2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4036db74f06edd008955920b990a473118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ade2e74e130965a637c13ee94b721c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57e7a7357423251034260ed4385067120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e3aa99d025d6091a4f823bd96dcbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6a1d0594f28377ee32cdd9f49bac6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b5d39d1824a8b34c32eb2203098ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09606e0a6cb697832e72c1304e21f220124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c76a2d4d576439aef07f6ad210748125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6502d722787f61069e85f1bae3e89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86752ab4da2721f239ecbe601903c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f6c1303f8864cfcbf4e19d0f670e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4deadd705b9f4eca991dd92e7ce2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4a4a5b5714074127cc45bf6375520130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610730f07cf8af7e1532c1707434292a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb979041cbe9daeaa2dfc04f0788467132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6949dc8474bb6cf00f298407dcd1ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837515f8fd5623ec2ba22f4a972963bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814de30a65f37a004ce9da11e8cb103c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe9c30924c3163a89a079cc952a44a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b82147e702e59dcc4402f2bbbeee9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04b479e5a2fd4c39b5d08e150548b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab75f496d16863313400113e5a4fb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799e02a75caf47cf6b4a55abd4c4013140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642dbb43250411d33a42201bc19f1c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88e77239dab325af34c59b5ab0ff6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da5172498cdf61edbfcc18f3bb4717143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b235c68d82b917537a308fa24f02c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731f698bb47ea0c28f2f2b71df900d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb30abb457efde5caaf261c329dc2f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899284c71d44d0c413abda769790b4ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96de735afe7dcb52285924e1a22401148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef816fd5efedc03aabab124c8216394149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e14111c426ba6f91c00650a61b079150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98f2134c8c22a0ffffb879c4c4f102151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709badf2ce8c9077d38f1735740fb60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb42fec20115f3965aa0d0877a0e8e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29100fd684fbbf49146bb2fb308cbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cabf37f4e6ae6276898d4a5fa83af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294228d642fa390397df15a2c51ac33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743b9e0a764493545f3bbd7cce7492d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b44625fc0aa41de85ed72d900d3a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4422ac9fc86c8e55a532c23151903159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aac2ea4967b04526d5049027c569e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244f95de16050bd3410b40b691de812161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98805eb418f0c79081947882f17d78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afca9c70190d38e905b4ce38e0e0a06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91800e8cf63d0f29d21adc0dca5804164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04505d382ce6b818e46bcc6cae5217a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ff6c6d16c44928d68d21a45e96b1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acb17b6455b860195b8c42504b7645167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aae4eb0cdeb7b8a4fa11ab7ab0659168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffa1160b320c0cb32c20fd04f53fa2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3a3e70c3dce2368ec6074812f9c3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cccc9839f42e8cab5ff064af538d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc3d38a7958e2a9aeabc32e40fdec8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90f44fe2f12f616e7e383a523370f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4756df0566cb422a3c22016d2193040174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce506abe864545d8a226368ca3256c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c0609c74ece995d76067db3d811fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3047d1f1adb3c4757bde241d47af9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a63518635c531991e4ed7cc999ea4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cf1c5bafa0838ab7c166e513f475a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ac491e3c1c5a787dc8ccebf5ec453180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4582f85a23d032de92f9a76b48bca0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848a9bd8b5dee400604a94c3d4f6bdb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e57d96583be18f0d94681b96b9f2e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1da9529fd824ebf1f2db3216e3d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c91849b936f92d2f91fec2abef4037185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cbbad66f43fe83c0d645e678d6434186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff1a3bcb4605cf678fc015a65817aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb051f1aeeed197ff9b5b06ab5e1e3bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc7b922e283e66060e33e143ca79e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bfe7ec89c582174f89783081c1423190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3549d79d90049b1b4d223f45c437e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab94aa7539831a396b58afb6a42bdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f4fc88d8320378f5061ca303db001193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9e0631021ce4a36f0580ccbb0651c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ae4aff01ed4d1632a7cde2f5edbaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f634516005bfb5ca80e39f3107f887196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2ed6f1b324f21350a736a561c56f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5237cd338c5b56ed1a606842617b79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc4f93ff97721054c11f3ff1b3e99f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335c7eeac2cfcf4ff364dc7800eb2db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc176e444f1837211c4390d58dcd4bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27157bb347ad0e4b2acfe9b5f712ea7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449819c564475d909d27d854ead5ba0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd66d5d5186a186ffdae964093d65d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a1fd7a45957eeffce4018beea2576205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b824b8262e4c9d2bff18bb607b9121b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f050b84453b3f697688c84b932d0ea1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60940dcfff2939955a253808d17029eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf8421bd6a84bbe32dc92ca3a310e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6efe6ba8043e462f0d57de3d9f988210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28454e6701a4de23d22b4791b9df2f3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f371db19c2252e062fbe576eac400212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f25d9c4e91f88671fc1bbf03e4bdd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eda61d935e82ed889a9111c5b2d1ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc20546edacf0c2c72469ac6ca7f211215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799d0a55f7b0d8c0b06deb00fb64c70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b47aea053a944fb852c405f582441217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c2c31b7fdf326ef534110490d189a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae8c9c9fb0a0973fb5f0ae028dd1fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563ab71043acfce421b041fda057d23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1e6de8a64427c2bdabb8c4cccfe4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b972669e35056da792c7bda741e7151222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415dbab2d4a149e50caea680e0ff87c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aea447b414b13a0b1b4e8fa1f76fb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf17cebe3ca54d675d82ce9bc138641225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff1aa149387ebf7927a717ae28e52c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee832dd90d54db38f10f9790b247208227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89e6b998b5e5e6a404f6afa910af94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82090381aa5fb709529db59ff3eea545229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a0e35062426d9ad9315704a9c8f3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063b408a949f19fb3e3415bf6ce3e4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392435668d9c3998dc349428696d2eb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62578b19caa8344859b28cbb781dd8dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6870a31b122de99f33724df6c18c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7eab5fc7a6968528f6450a518d589235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4bd8498cc9b7329b8e7cc45f2db0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb25cd4ffc7b87796edafb01555e48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af345943baeecf50ab4c43d49d4ac9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca9fe694ce63f719363c90d692f547239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141c3c412dcf0374e2d79c24a10b36f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b443660119bad92149c543b21054b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4764d814e893bcfd954f4caaa6d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb4b8f23c5e98ef08e656eb8af8a00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91439e46465982eed9f5bcc257eced75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23290bf0312bf22eb8c0a803e8a07f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64d69785b7a37b64da571023e6e64a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f57fa408fc9317662f680601376926247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db25f5011b95de9f1000f62c31f005248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c759a9ff5e267d9ad7efd93fe1ef2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4f7b6961a318e6e7668d9d9aeee2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e53d718acef613a507fe2dac8837251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf358bffa678777db1bc4fd5c56f2e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602c1bea3121c6f3980b4e146f6c3dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93303ea8ec56351432c1968822eaac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98e4c1ed1118000762c1f94f3041cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6680792e41099fd9e5c597b88269ac1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e03482f38671a2a99c68f93e9b3162257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802a0638b1cd1b17c7cba43be2e9217258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a0acdd144c28c41583a63e53b64a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb644ffc9744680417998ec0d13bfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5812c2a3af9050560e0ab49192b5dfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f34e39ac53a1cc8ef0ca2dafc0e55a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbdd45f93c5e0f9230328f8ad85320263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811f7cdb351f67ca1444750ee8974f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf143e1cbde5b3c059140aae5bce0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e618974b15d89214e5274d25e1f6cbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce54265d360556f7be2b175edb5a3c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff09b2385c7798b89353f2c1987f22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b39a4a1ff77e55afe72403b7106fd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b238fbfbee1b2dca593a0b9ae9412270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58512c77967744d2f498f45e27c3bae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505761f39f78f8d4dc697b759d89914272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e244a5bf1f409752fc6c1a69841d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763b20e3f543b1adb34c89d7d02668e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f258375aab0f53e4183976791e24aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf03303960e8a12c9ed47002fb45b9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb37e3c6c700768472090db30c4789277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508fe909a28d8ed9b8f1454da07421278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056af033f937edec2b6ce824b1d82a22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba04aeb274389f20313855df4c4aa5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cbd04289a9e66d3299d13b593017b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd06b1fed0df3e1ce5124519ff034e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e874d8d1fb41a8ea9b52ad5bdcc862d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03df727b0ea05d096afbf155cfe8ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc42e3772ab8e54fb26832b76515f9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8c8a337b8aea88d03fab74042ffd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0055cee74a0f80ef1512d7035f38904287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea878f2f88b1d05270cc9e3fe234fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ab454f1fe5cb404637f5d45dca39b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922e42d006cecb9abfe04be41c5ba20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf269270fa52c7279457a6d10b6e9ce1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa26a67e429ed12169334c2fa1e923292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5afd7dbe4efab1c6308a6856d1b00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091ebc5e43d3d1bdc3a9961fd048717294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6607437baa7f8f71b628cfb56803b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960de4c5ad0b4f4c462bd60dfdc77405296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701332ad4efabca48341a8520cb79af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468caef7765ba4cb6a8beb2bcf11705d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e43cf11ae8e0eb918b9a25d5b71515299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb3386ecd84966b3f4843781f85cea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917206705b5b7af177c42ed26287580f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae177f64b6cca0dd65bccf78eb6c6dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c2e599b9a9ceb73606ff4fed07364303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7188f49c1cfc870308b67384de2de60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a6af6b77cd644b4a13e3a30c99222305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6f25c2c8823781e9e5f26d7b2bf97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677fd5120d89c07fcc1f1fd1fcc69bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0151fe61a04df5d409b93080119c8b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5948c3538e8b5e5c9c9fd0f4671ace309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8908220cdbfe77df25733b414a83f82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd4754d624cf938d81b8b869358206311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbb9c9412be4ca6b0b59049194ef05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7055a4a64e4849a411b7c88ef981bae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dfc7c088754eaf2198d20ec1a8b0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e03e3863a5601d277c779df533fe6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9caa4b23868d73dc6d501117c37fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb8c2135ee0663cbd030d5cfe3b10a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc87cc55239130f1baecd315f28a43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03286f3fd3c8a341889c36f69accff9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2d89a38071c28deefb27bed8bb398320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f70d21902f6f9f931b4e8ce92178af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197ec28a0f2882e4a36e0aa4bc498e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad8de4cd3b43eedd917116e67884e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9c3cd252810b5668eaddff0d6bd6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bc621d1ac342e20d88a818d326596325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325a8c40b8779cbf7edb1fd8cdc7aeb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae08d31af037bf607089ae435d0b297327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5433a2da9c0eca6fc8929700b4441328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f9aef750a37a348a3f0e86871453c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d057768eb94647b042752d43dc6533330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799655140bebe5c17906bc5158868eb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79524846d0577b0243dc79bfdd6896cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce75c5aae7834c699886febc775bdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7868be0058423bd9e22904a34c572334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693f15d2c6d6faa2a4148eeabcf9a55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b3e717f2b2b5564bdc92d2d4fd747336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd14edf4ee8aee91976d0ac4f902e74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbc114b6b1ad62738956b04683e363338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62def5439cfd7c14414c57c865159498339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d14e773d666db38574b932e1a50cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b0bf11d0bf71a8c9f90e159b1abb9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd89f6778fd5012dd1700c92304878d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed91ce32db4b700a93cbc0dbf51c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223d9757fc89ebe0c1950232f9bcaef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b23847eb9bde8d3434efd8fad5b14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9798fd1326b02e485b88973e73920346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6724895b4dc8c84de2aca98a93cd359347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96d6e55d518c720d7e3e9276415128348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206540fd7f469434cd46fd923810413349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15342947736d56b05ea5586fb41bad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15529e7d278e38017e7e20bb74d2e917351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53c90997176fd615c3f71c55b29284352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44ff2421b14c4f8d3778199ca42761353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac9d15791a8ed02c219a3a2ff42651354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191720c1e4cf6330c0414f6e3089f273355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9bfd524c4e38c9dd8c44019c98b1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e438fd39be5a6a4304a9e5dc83349e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6228df4f79055750fe1dc1c5fdfb4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d296f163a4f81e4b49da8f6c3d6bb66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d835c5f06b2db87d94c30e6af69e64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d015d3868a807190cd79aba25c09a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9bf94c0639fabf2acdf09219edbf8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2804454ff0cbd7ab69a0154a106369363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f63b4dd98be7d3624983fdc50310f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2fd24b11dab4928b1f06032a459b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27148e39baa42134d60913d32a777e8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833b856cde39e9f311f395b192e35be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250269ec3c272329eedac0682274af2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3418ecb0d9de6516d001eb4d4e22c40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f66a49b60beb5aeff1e54c093f451370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca662006ae3a5a5d651c242c2aa0d77a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35034ad5e5ff3e170056ed79e158da42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c2f61d400320a864ab0615c6d2b48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e82c58dd6324a1271c163d1b596cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ee1dd4e0919e099aa15e4e942cab4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2286a2be2b79e4bc9e3758d4964900376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4413b5061eaefee5eb981f2ef93fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f3a041df998fcb08fd2ac73d6f28a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637989a22171ebc27f6178d19c99d9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2573c898bf1ef565ef81d332da277380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973e8550e9c0195f113d63fc5c0113c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643efa9c8c79803d9ba14bbba3191bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13109a4a89294cb35a62591f4b6b57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856cabae48b0ea879663f3c7aeb36df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f1d3f2642e79c9b6f814f7dcbf325385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d808c1b67df924fda37939f1b1999386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f921474cc5a784b86c8b41dd324671387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e20548fe483789320ddd17f245c8bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d3c649a1cc6ad8ba66ae854e31a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96675db871a126177070653a493628390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291e5427f2bfea41f21e78eb69279ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4688b9595fb86bcdcce3d1c4174c9f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb746d4c2545213a1b98052000f4d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37daca996676983d1d4e31bf94987d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c21039063693e8a974b6b1b57c1b11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2da27cd3ab7bb88c21f01bf99b8425396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4deb42da81f669317033dea1f93d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a4e0fb78a50e28f209779820ca60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b90e2daa4d8f1eb4e6cd9614997bad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6986711f1a6ea8632e87dd2837da50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b529cff648d580b2c79422f5c40b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caf316c97e33b2cc3c6967db301da6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbea1989ddd58e795c31cca40db1fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e2a0beace5582246275aca0e0aaa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8faeb83fadbd389dc48a458fe2a06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbad1d5ea2c968c826d9528184198d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47a5d7140288f122334e0f05536119407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ffbe98f0c2a56c28b9b1995c70c4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eead4a41240568715695aac5dfe9d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e511a86fc7a96fcc709df4e590fa8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d020b1db94cac38d0d79c44126320de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497aeb72a9ced2a0f999a13cc504ff1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679555bd4e6905ebcfe4fd6c0679517413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896d4218eb3df58b8676d52fbf1c8ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb195a03d281f82b5a9b337491ed6246415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac096f5f34dbc0d2897d20c4de258d44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d181376ebfd89b470c58fbda1c0e6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe25873b483ea8f93ed50069493dd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076ab2015fb8c577a3a88325d54b3ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58e4fcd1e9d7ac8d366e008f9b9e05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15134be691d41d8dda568f262db02575421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1dcc742b618333065bad98ea04744422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51125614106eab00aa217f62e7371a4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fbc936b166a92aa9eeef14bf10991424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba329042f4241abbd1475490bfc577425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06148af39ed082ca4fb6f2ddba6b0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e777c191aeb6465610f5abf3319d58b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf24a1705142088d57adf3038d076b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a37a48dd07867a68cdecae5fb3a12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0768e68e6e5a9565e2057927379e2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c6be9fad2e87f4dd6a3cacf228bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3e3bf82997f9de1f0b346c37d3ec9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e4dc8a4be0ec193c0c1d15a7b1eef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0962e36bd7e9da169684cdc5e9b621c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656605d67417f030f4ba341b96203747435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f42bd72d202ae6d15887037e2cdbf9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fed8f4f1f251fd17a6a0b1e81e8a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0868e12276ac1c7f343b0aaca1069ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11abe089e6a230ef1ce7e9dfeb2398439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd382b20738430a9a513c18015e4887440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cba45e61fc78bd54464037831cfd0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140b0b00df12afbb7b7afbdc853acd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ad9205bb2be100f3914bf515ea6a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa8762c177a93ff390c3a38bf8c467444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb0033b566efd56c2b28f647ed7193445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bad9215c139c2428372987c0816f6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ef06389935774c10c8f2c618a5568447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead6947e1c4675ddb2d6552849c42d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68568cc0843dee1235c4811f74189c2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f181426e9c50bb4b65458601bd92f8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8378c714ea6affc912db5ed6db35830451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e2808c26f8a798d5b44075cc42f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c679db6ab3d47475cf8f6272e5b8f4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef391fc65b98d16a7bf444ddba0f438454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba271bc399771a6a2d719f8423de5327455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee21faef2d2ab5e7f53f9e880d58dc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bebf64aa4694750d3b4fec126abd53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831906fdd0162fc61d3d7f5d60886566458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef947058cf15ad02ad0e41ea6720cd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad91664eb54509c0494331bb07f447460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482d6c8ed179662d55073ed0b481026461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4801a94b5daf56809131e55758a686462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e61284af04f471cbdd1c220fa4d88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9079fccb4cf79ed19b161dc8338c7ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36d6d8281c204b0f4774d373485c8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5c50f1f825fe00d59d3d80b6a6383466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d0d2704ebc9c43fd5510d89fbf64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149793fe9944f81ce8c60db5e99b8bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf8d7f5b0d783150744a62d2a60e96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cfe5a40604d25fc634cd40902dce3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a136cac63f183352cf6aac9b7c115471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcd96dba72c5fafdc4c161fb5bb604472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93b65af3c6a1edb2c2f2350cc51442473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d08189c5bfca187746fd918441eecb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9032f004958b6abe1c70847cab2edea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195b0671adee35dfe2402f7862cf5cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9faa9a64a1094baad1febc6080764477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e08898415ae139ecd263f935759a05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acffab896ac911d2eff24125158723479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bea052f645a5bb528b927ad25e1a3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d62de806825df20d2324a339efc09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f81d1b9c51ccb22379f63ca6c84fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f5e8709fbb3701940ce236d86e1db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ab20a2de6630c733e0d52411386d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba311b5f24aa8ec57ef61de8b126d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e268c0e140dc56c120684e32d1a3aac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec924d8a09ca984bfa938499342dbb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6445cbb28e57a27c568ac1099a3ac3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b9f4997a36aaa5f998b1521c813fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77585f727ff41f9ba67159153111ac28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0d72b1f3539b2bfc706a11c74a20d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a03d0fd3f98d8563b512802613c8e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfead7d0f27b630c1f62fd0242d4bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8879220f1dc2b7efb2efec6d8aab34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab43fcc6de54be9ed6f1cc59a2a2573495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961cda4bdd3af7b781c2948a2d2121b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5c07e1aef36110c24b2b645efd2e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79e643775553e24c5d7b086ddec44b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f30873f0ed5fd40af5c2cd51f7b5fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdeb533579732c084426e9dbcff8924500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50abe9ec49905409b591d70ffced40d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0ff4652decabf0d006db13ff1f191502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5a2ff814b0565dbfe7e99d7918e20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d450e554d58c857d017d2f7bc6fd2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12bf2e0a99c9d7bd398255e2656269505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d2b845149cbd6b8f0bf69c85ed277506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f15605fd4e5abb40effcd7971b074507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40913d6529cd1765d6ebede95df8690f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7639ce7e94389326c4be4f0b8395509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b836733c6893ac124fdab28e8c45103510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66833d07f8a7f931fa3480bb187802511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae649297450212f529bac2efe18b0f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7684d3e0c5827caeeb75480cb18c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea48efddfb8a8dd2523c5bd94a6f1af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856606b4ca50c2983d4bccbcd65632d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43726011c992390684edd8fcc82b17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef230bba26ac1e132e5f40c0be56316d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829645ef631074416ce07de67f91f805518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2ba10301d90ae6624237fe1755082519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15484d9035c26f8b928b135e111415b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31702159f43d354179406df9415a68a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641aff2df2781f67586efc2ae0179bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258b32fbd45b21e525acf496fed3015523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b046819edd40ca2657e8edda37cf0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1e1bbe8d4295e7fbc04dd5a7868a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2057be58b89fca8f235af5a82cf777526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a9cd272d44ece0457b7376a99e508527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14377b00f6c908ee28acc49b362a74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d512cf277d06bf8444e7d545aaa693529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e7477c978d8e1d624ad55470bc971530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c939189c8f0476dcdb3d896c093f2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90058779ac34fb6cd383cac37402a709532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78307bd9172e3526e63f348bc1477213533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887074ee5ce47fc777cfbc989547bad0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ef0d9f63f1e201408774ab97d0b2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4063b406fdee69a869af9128264d10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca32c16759923ff6dadd28f94c12fd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc13f7ed0bcbc7ef90782fac1419270538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293fa58cbd827c2858e6d8e1c25b430539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9b9a2ccdd83e286ff1cdb9623507f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ca12cd18cd8f169cf0656b9c87985541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92f84a5b33f6257cf3e65dbc54bf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518073b01355d369537a598bd63354de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea984293b35e54670fdd1dcbabc2c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b0f25433467b723452789bd9f79d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b146641463c51e40cc4ce06c99c9cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42bc5129b7ac3b8e8e36947c8e55da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f1fb9981072a8ba5e73831d2bd323548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e7341e7eef05575b9af86fad50ae1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd0c5f8cf841361c8060b5f1ee3394550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded10177587983e3b7e0bff74ccee7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d25df446c4daf469c8481a44ad9e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c260dc0e34ed88bbecafab9da5daba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea56e6d7d982fd0bb7afec416649f0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04db398128f7b23e0470e0e4727a1b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54801341e10360ba1e352815310e1226556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c99d658669f9c3b5e8091854d3754557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4dcdfe05df5c2bbae2db371d95609558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92827618e72b0e60414b96dd63a2e824559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f4ef1b2ce117efd893585675c1ff7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755c0413333888c61e32c2ebe34ec59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20358a6bbad236500b3958b4ffa84966562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765520b0f5570bdc84b22b2d2586aea1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135fddb5badc544a5094255d8cc7ea0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe13b10734913284cc1b04b0ba1bad5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e063c340fafcc6e7176ce3f751a2215566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732b4850156ad80c8fdd33c81df0e22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee82fe9c925ea5b6f385da66debe304568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f065ec3667516da6745bf533e0c376a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e828ffe8d5098799264f3e2ce6e0ad3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4d9f89fbd065e31ea697c909ac9c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62669290c63079a152082c2d34692b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08f5b022139e26a879a6ab96bac401573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb88b43af7fad7b52d56b38d7368ef5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3525e0204d67ca268795dbf52036c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5635d3a6f0bc0169c90922f899205a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd8ffc4c3753cf06c586b465f6c4d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106b1493dae6429b9faa4dd50a5b577578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e8079d15bfb59b639fb55481eb863579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef851f5620e9661e003c9db00bdf77c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6623ba479453d8f49391a7c168ecc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c647887ffeee1a031467a907d1081b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c4dc8f83a0639c1e750aa590f2a62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17372a0264499dbd7c6be7312a553fd8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fdbf6e1395512b870616df0076d45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b265d1dcb7c9950d5215cf86fff2120586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5562f172cf6ccb0c58c73b3eb673c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f2bbb2aa4158f3261e01d5c3f1571588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646687049cd3e5cd86bda90dcfbc82e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41335948422c60b5ffbd802b6750e31d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e7a26acff6dcdf7715495adea8c40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d8ed98a8b208268fd978892793043592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792c72d9e2f2e629a8e611b0301332b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd54229bdbba174c9e53e387f57d83f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d26de4e217d5af74031d067bef682b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1a90855fc5278c912538b0872006c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7e54b0c4deeaa16fbefeab5df0298597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968422eb7ad239d49a982bdd5a65e63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84ee18727eaca040fa9a6a472ebd3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443551f583d80a281b36cd3b2ccc6d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aabb9071aa88e39cf5fdc5e44e748f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b5c32d3c174371044955f0f5abab9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd7167996d576d9e2cca43007c9ddc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f4120ac1ebb462c542f207630ad80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027733de809d797bfdfa6d155e12b53e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8829862b3e211c4e4832b4592764b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0718c2005b4d24e19045eb8248a015607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb9352dede1be904914df49f7d0842608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cc9db0f05b108a1e2b3c5943a9f9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b594b5172d3418d7063be852e6eec6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6f723ca348cc660306b4b73e8c21f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cf320bea50e880e35a7b5a66bae3f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df20ee605cbfab78db3cbf633c608f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12138c5d9e2da652b5ee1e1ebb4cb27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a0db7e1276480ecd9d95e329b9b29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa95f40df5c363214f86c7b2074d19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f282dcb5da5ff3a3c5d810207a2c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbc9c539def5129fe1af747939b5fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ade50c60fcbf4d5d50c5e1ac388bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb536c9cef3302a310be7a5e2e5e8bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f792b0cef46ffc55a9f3b261926a697621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fa2cd9f510593cd2ca43132cd6381622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdace8eca8aaf3e58a0cc49e34433a87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cb4244a37223f2dc096e4f024517f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543167e39fde39b1cf634d5288297092625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5482c2babca5425ed1ad705c472dcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278465a590ac78a9656b69b343bb8a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe01dfe892f2880a61fd23a23900c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887bd17f068656df07310cb638947fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea335f13b92416a8b15ab39c5347d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f695905e40881a31dbced823de3506631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1595b280b2d3b65de48951ff1c4d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e707bb4aaad08953b70f85c2e774fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bcbce7fb17f133ac61f9bde427826634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086c1f5a41adb17aa66123c6fde6e22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d55588d83ba9adcba3e69684d0d475636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e032e8fb137855692943dbcc860e28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdc29bbbbae71926c0f95fd2942caf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adf9db5a1e1cd001b79bdd88dd3e42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda00d9be60e2f71164ee5a4ea09f1c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92dcd8f7c6fbc357da3ddddc6a104f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae854250a9a3b434d31cab8bc9246a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff8a09284678d10143d24fe22aa142643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0ec0fef6a8e1bd9e913700e5e6ca6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38428f49c079b5d4c160e249418096645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e759b8c566ae8b57d90fe2f67f8cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74be566a639c2072ad69f672d8f03b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dccf7ed4668e254fd46aceb7d82b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424ab1929609eaaac31db8367ecec57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f08520bf3e247fb603c0d595bc7784650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816262309373019104b49f652282492e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a7720dea790fe54de541b62769e61652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2146ac1e17fe31d565595734e8b4e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914e8fb1c6235a7f175b535b198545d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea764a440366da322659e8b296139f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab34c65bc3bd2b4edd669c5e3e6569656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db933cc0baf591346d532093400dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718a61ade4299d829833dd402c82d89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26865ee60ff99f18387df2f53588e411659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5666fc59d41972cc5477bcc0db5c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560ee04f781cdb53bb20933a087b1cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe166ebb9cbc228c5001244453fb3e84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359bfb61b289c3d9ab14954f8145105663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79801d44fdf943707f9af812f87f73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654deecf80122e60fe0070bda1677f52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368d9e98738b398f8d37553248f8e29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4367f7ef708280e147c755b6f0431667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b6227c6b22453fd8d202efc5f13d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb95514c55a80b86982359f851cfeb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a6ef5cad9b3db23a6657eecac42b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9e161120c00975f7ec1dcf317a524671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1189a018a708ee6e3da4fc678bf76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065dd5fb51c04a71216b9e6983c69fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8381524569b592877b8426de8fb76f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92430a628139ac01c5aefc5f2bcc1a4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847dea9eca0efe5c0d035244934adfb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103af88b50868f449fa45342d7ad0ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb04bfd828c0ab04e05d01350d78a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3756664d3d9e80e1ff1dbf84699d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ec035af2e4e36afea9745035b53dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a64bcb7ed756059c03c0ca9bb43e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d1970a1a924f071043f823cd574f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bfe38c21a349e704934d605ff2db2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786a599ab8f4b4a3f444ac777fa5867684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ec4651bb07946a0d9f0e9e1aa21c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c1530bdb06a95627ad80fa342dd82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e34dfe026bd75fd3ead1971ec869ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3f8ca2bbe2fb8162b30e456d65e02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa646836315e7db3759f9e59440375ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1671c149196bea0a24ec9f8679bc37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f203ab11e70a674f070bf77e63a05b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2707ad1f3134db360612336b7f4dda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4dc3e961299d10c0404edcbc12444693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2babf75c01d3a5da2554b8c50dfc73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31b8bed0891dbd7c3d19125ea6cb14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfb0b6eaa79a71614f44a1160d7d2b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92733382e21e2e3ff97576aa8e7944697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cf1f715981db31ef9e8771e2f84f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0bc9e73cabb6b8d96eefd334dc5c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bf94850aa24aed6b34fe20900f18d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941b5ab6e8ff875df019e726cc47035701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8235d9b22a4a002df9c2aae67b2bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e834b2647e99b5520d5dc12fc0ab6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a010ad20ddcceb57da18cfb5d688048704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4608c9f19cfe15e3e9f22eb153dc8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2418c22e9aa64b39eb14fbc5686c7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74c714a6cfa54c94718e5e2a617859707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c571917aace630ece665d9277bc4d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2c0da520e8112e8d02aa4a14bf1b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068476a694110e87ab2a59e50705ebd4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0487a2a76b0ff7398cecedcbf1eb4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d265a7552c3d57d84ed69cf2ad69e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8504e7e3f41df86f30e208b76065ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14193288d8963c6b0399d3da0a8382714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413ad6bf9b789041c3f599859268baf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a00ba362e9624f22870775db050e5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c93864839fe621592f96dab6ffc8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9511462cf6f9e171ef1684452ea511718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da407d0600758af9d6a2138dc71ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb3b08fe57d6f25987ec665563e63e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d317c25f063862b15b946a775c2fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091b83a9771e3fc2abdcebf576abd4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bf3a0fe7c64bb0c77237a002827f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d854ae9a417858b9fb5bebb40c76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194a584791af12131f80de689c0fc6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cd92558a1b898c9af27700a853d78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da267e8b7f014b9639baf09f02aaf2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1c9458c0968c075a8b7bb8457bb3e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0803b5f33660a222a822301da8a2ba5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de0681d2df1a4c2eaa9eabc631e11d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e02a9f0d74190b89afd7b681041017731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1d77b255f7856b4d556f5d2d137cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2072fbdb47bb2cca26c7cfbd77ca54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e71acad72d8a9494606906dd1a3cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d632a1d7c721948ae0cd48890ef29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7179411edf1856592696bcc7e88acd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974e9ac2b0db97c861baf7987042b6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2bf4c887adbe18d2b5aba69744fdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52259ad1fbf30250bc575bf10e77e2ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0db97e61b646ff73b08e765f118a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387183be2c74d242736b6c97f37acdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ddbf32e47cedfb152417bc16fa72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd6daa1ed0beb17b770e419b86dad3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870573cd4193e636368ad4e3c0f7c64d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec2be279730b8ce1e5395f0676c50e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca006eb648779ef91b09277382237466746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd8963b72e16dc86795b211e0bc217747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7237af6652e5fb282ed9f17a7ba015748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8377be545a0b7b0faf11bfa92fdcac5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5876bdc8f77e2af54d1f9eb6eef46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7b297b0797a7e514402b9f11501bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dde98a83bba69d121f311f67f48e77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbf43d912d0bb6d3754cc477b8b056753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa767e104d5a25d1cd258dd63a0670754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707ea79fedd8c84cbb67ed751755351755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0d7306cd6e7db2dee76d9dbde0372756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31370b775a9f77c7b3445020f3b6c1cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bbfae81a6413053cfd143bb7fba76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a9e95fc651a8799da7d00863f6638759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a3377e5b3244f47ebf1902c4577cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffea6c867aca71ae690d6122b5c2f962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4169a00d4d70a8903e99b4a7e8353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb61e50cdc2ddfa6afd471bace0fed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132ee0748b55f784b519a482952ce9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b64595c50770162892127bc8311c996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd1ef231fdfbb2d4d16d54752dff067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927b512ba8b69ecf178ad8676441ec48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3340787476a7095bb22f94e75b003e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ff777de03be695c637623ae44aaae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9640ae17c190a630a01244da1315f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a0be4a1adce43059d8e45623a99ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511a06379180a07a77bdf5bff50ba1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275a8096399a71dd06ecc3f141e33cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671e1f7e57bf06b218537966be48fca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cca573e1a51edd6f89c92c3f5723016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acacaa3e4e86c92bf90d507b737eb5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3078bdfcf1b9d68bf3f05fa8cbb99e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c5d6f52c710e0dbcc95e4505f22919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d25e7b0a0d7210649af12ab7ee1eda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf6033e5f2c8a68ca50cff75d9d59a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f682cbdbdc91ce15bc7bfb147ab4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b1122091002a7bf3edcb59ce1e9bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7f5e1714c21a8137f9ad2552dfc8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0ce2401341cb8e2cecd2d247a9a1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40a564ec9e08f02a0bea08761974c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f76bcebefee20ef3439d7da8d7e32827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d51eb339373f0b219c06884ca562e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bc77ecfc80693b9ee41d6c79946f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01816b1d98d889dbe68054716c11e95130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8557b30ce9db9016acf29870314d4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393ac215c2827e8f996ba7f5b4a63c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf182284740113c6b3caa2a48f3a4de733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512958f26d1523a2c09768c48ac7a22f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a303c38c5001fdfe6c2aa48904a4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaa7bfb1de157d788b5ca547401b0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774084e5e5629932600fcb035fbf1b4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2d2a443dc840f2a655d862fdc58a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae22eec263e0fdccc660e3fe9506f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aedaf44e33ab31868c71bf7db1fc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d975bc46c1dce25926b554381bb436441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf5b86075d89a2ddcad58b9f7bc8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d4919d4b6339cca4cc30ecdfc7e4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a6d8ec4b472b8ffb84e7fb2d963a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92ea8dd132c6df643875072aa4b07f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f80ef371492cc60b739fa445dd651f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fcf8d9722a1cb4ae498cb02921b8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15e4ee431ee3b894c3964dedc59dd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a421effe86483f1a748fb53087eb1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14caf87b3c32b319a2b7275fe96081c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d86c7856b927f79ab8532bd1f4876651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a242d9f8959a168814dd15bf996db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085a433187d473e251375cf2a3699b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b4112bfde10b1f59373188e2459a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caf29f1e0984466a7b6d0c2a36641055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff717ff548c8c0b38f8bbff42d1c4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dcb3065d8fd22c7511983e211b41257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011cb37dfbe83185d552b3106e3c39158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf3974c8ace74cd9df5cd22764a6fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6552f779a846c2ac988b07f71d42df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda88f1c6b960af24e3b171702ace4e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58e2611fcbf053eb0f70753c7118b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dd09807b8892d935870e4be01129763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e638dd7d8dc0592a424f56e05bf3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38bec21dc4645b788327b071dcbdbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ee689fd7afdcbc3e70375438acb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bf4e781c8d0f5788a420d55303a6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8529ff59c1c66443015d0c508139568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e092a73ff5f951607ae4b7386e496b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eabcc9de5e46f653ea64c40dff2edc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cc6c04ad5637c653c78980d0f479171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e819677d1fb1e6f018ca1580efdc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e8a8eaf76ebc2ba080f472134293c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb72ff5d9ff35ff2ad2078fd77fe3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f26718ee0c3f7f5b785474026813cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df9a110c5b4c0cc23909ee8c2d45c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f92eee565e7583a88c5393bc27f2e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f04e36eb9f9276cf189cbd8be2a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8ce5ad042640786ff18894cd91cd879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7c66b01b4fe6963cc400de09c193e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604cbbffb4aa627f4e79aff88df8ff981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab655716201df0ab126d93c2f72cb11e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e5edf4951b5688636912a7b4872cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3304174a97b385e5a0b74282348e2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea476246b62be257960c756ce2e882c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd71f34659e6aa3699da790fcf58586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e1d3a64841ab2479f63e69a20dac387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e8c46e609f62a044ad98f0f21e01d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403507fddd5f1b2b9fdfef4cd51e7cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e4fad5b6f950ff1607d745b853c3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c495a040e96165bad21db2bc54ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138c79f1419a942c927f9c04bc4040092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea99520664cff020f725467348374f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ac6394a40fea8a80bfe65e6fa31194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad359f4f1d7e14efa4202cef6b1b4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf75a006d1d3d0f8a50d512a066469396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16dd54997bb732b55380b7510bdea097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dba235dee1765f39b41186e7e5aa0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd884714ee55062c2afd8a96de0cb4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d1dc3be746bef2edc224aabb2fe8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2001e2dc1efd5453b7ec652d8761a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd87dcbce195e4ab18001a54dd785a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa05b19619a606be8bd94c8221fc83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa255cea4ce5ffcf8f97d19b425feb28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f23ad7264bd59189ec3aa9ad7a5f61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4ab53c249ad57a31170262c675301106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8fe9f6c02d94c8a62345f9ce00dbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7761b0aa381e8fece3dff529d1a60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a513b269da6740c9f237e7609765e60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43ceaadd696c6d69a52d4e70765fe9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fef098e08f5e6ee8ac9907d3f8676a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062ee0abc7bad16bdbc126c66109712112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e0035a8f611efc096905b07392ff6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c97c4582121000c01ca1bce677923c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ffe8fa156d9243edab90d54a3be74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9efb29830293bc9d97eec4f722c0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6529617c8e4541d10e6be3453f0603117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c623e897dc275aad3bb91e5bf8a16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d6b49f7c066217e2750ae6b051d1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371548b0f1e86d17bec095ce66409dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce85884de74ffaea35da586e4a71121121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e385983e32dbc908d1ff8a45e4c08d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13ee3c8b96dc5f666eef365a2a79a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf5b13448218b0ba53eba94fd26660124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37564518667b4405e48145750ddc570125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1075694af8568559f3a5872322315126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32e947468e3b9abe2578a487aec364127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daab2de5d88a7516a04274e88be4fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c2dc7d4394c01cd08066ac48ddd03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9094ce2745319de46bd961bad3081130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bdeb7891643f475866b40ca91bf07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d45d01b19f4d6adabe8936e1db43a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1d8397e1d5c4f358cf916855f5b2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcdf3fe1c406490b5b56b71d97015e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d060480eee24ed6e1c36b5519ac41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb9b5c410128f836c4592d4fc8c3c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c91c2215d902d7745463b9a76d2689137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9c7c6000f427c3f2f160ad3cc5990138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f747f1fbcbed00e93d003f9f934a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555111a1cdec794ee8b7748fd6050119140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0fa92a4a6607a1b1584af307df5a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58054d76c85948b03d5844e25f7f42f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180b6e7430cc018fd27cda70d14a548143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749ea24c523d3410c9b59121f81f8a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dff95b8fb55675ecf61ff3c705a09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f648d99c7388b3f4a1f8d32068bbf9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8198b41cac4a050e8b0696fee96513147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a520dc85d71bb373a747d77a93822148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9c8e0a70df4137430e85659cdda6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dfa2c349bdd286ec406e53e3812c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a240ac1614b46a1ada8d0cb775f7475151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92b77d7a2529858542a90091175635152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2996068817045aeb775fa50df2993153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ca0ea2df8e91d834d65c7740eb464154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3db41a065cd8d6e31b8ef3225a5d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44b00ad8a5ee49f22b5f2b04ec1e93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111260d90c762926afdd46de761559f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976622c1f23ce69a4297c351decf73e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e824fd4224b049f75423c7f9ab0d71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361fead4faa38d7e878f6eb8e30e4b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c715da0bab1f3a928c3ebc0ddba32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d9b800adbe59721c837bdce776f40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1e0c4c25a1f635374afb8d4504a05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736991dcb0f612e2024527adce5ebc60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983abcd0cced8de3efbd62b5bd16013165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bd18a371abf431102cfced6c45ea4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1c4d39a89558e5f778e798bff96ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010588dce26595b97a2dad5b9d22e10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68da2767c89f8ae914d0a3c8cf4eec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94046c2b2460284465ead7b85868e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439d98265e1b02b65454fa85cbdcd9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568be8c98b29804ea47cf3caf6873132172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd821a1e835fbe1afb9ec5c951a87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e786f1722392e72d40ba52b73aff486174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344436881dca1595aca18fadf8dbf28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0af255ae5a61322f5be5516688581176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c270ada1617d2b9576048d36bb9011177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de272cfe2595b87c56386db800157178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22942d7f47ed53449e4000a93388f442179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97137ffd1f6058e0c7e839a8a69bb19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6befc0bd8774e50558a81ee5c299e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790015e14e6e4e1c7493abe120c3d3ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f32e1d943cf0351b29050b88dbcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb16e4a85871c11d39aedb45d930353184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df72e141d1e1c10ddbfdf08aad07af8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b358c82abf779eda86a061baa262d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4411fd62246242fccfc6aea64112f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc143a546c021d04230447164237cdd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873930305f4175b5feb5ef5398decf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2bcf1ef43d5eb9fcb340ffa5efb48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42389bfaf12e3aa1535013b571455b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb699eb9142d715922bf6e5fc8237e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b7710fc86d9cefcd9850d6b5f6136193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0ef63ba685119d24b7dbd76545fb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a003fddaaa1f41b0de224b4612be34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444b647f2087c8c534cfb28bc91113c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70db3904183770619d2ab209c67899197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f670a7a7f7f806f31c40e10c0b009a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcb07fcc770738ebf17814b87da027199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceb16ee39591cc1b7fdb576f41980e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60412c3118cc230eb38731365bb37bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881af8afb8adb6416d5cd6029e32e2fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac557ec23ef05fec62bea73723446ab1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4bcfa44d0fd1890c131f4fc13435b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9937fc69632b268cdcbfb1dba84b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094245fba7e791c4398a73d2fb9276ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f05034d4316f988a1d465e2ae3377207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153b03bec914d9cbdb372ce7a4f9928208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534576d2dd44c33f5c6e5ca8cf1d0d8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08296de6239f98b5dff4b7d0b83de66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ab24159609624d5a8f9b508827828211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ebab334714507e78ab61fc559b89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b98b1b642832dc7f0d981a6057b11c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb6f3967452120c21fbb256274cafd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76c3b179f6b6673c851380458f4b29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6beb48b6c3a38124b415896e9a726d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b80eb45adcaddb54925e46e0c42e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1993e07a99a8a7e8c468b3d41f4f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae9e22fa435b181180d9f1fc2e60c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58271883fa69161d122d5266c06dafca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5cc326bde295b99d8bb1f5d69139c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31cfe9051327075cbd6a1cc92499a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158a18618d466598e00b62f7cad47be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c0db7bdf929a96de66d85d2b993e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77defa20a34360368c03d7e9b31b45c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50f4a739bd7b0ea9d3598e4e4c7503226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928de0b0da48185dc1e26827c99741d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ffcdcdfc771fb1251ebddd94eea1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569f441589a63b57a2d51cb6597bce7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85362b122238c0226e6f18ff79af3bd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb422999338fb3bf92c9dd8dfabf9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549b2e2ec00a35fdbdd8097d1607a0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343f204d116174b304a1787c708e3f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d2a84b48af407792fb21470462b33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fd1d6b02355409534a09078628819235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c852fc3fda44241a28d2b5263190b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc99c834cab8807ead5534b011a74e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc006d2f4cae29788edc05e5d992478238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a686c8d9e58692f1ef75fe17b9a69c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36006671189310a6f3103dee7f199725240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b28665d55d8888a39cbea6c5e47add241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f782b368ac984c6e60eee0eca9aac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00392d3af557392dd36348dacd281fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d643a7fe94c2e243ad4b2ea21687d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f60fb00b9d311ae1144ec16fcd9a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1261de987d438eee80b842f238dc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998af8f4e3d7e843ba3676cebcd1bc09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5194b4c2ef4d0a48f4312665057fe4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d459ad128f40afff784b81cff096811249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea149c6270161fa7411ff0a3f76eb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39d5298a16e224c57d31b7b988a870251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cff84f36b234a4994cf3cd465bf9da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135e256538d7cbef872f6054ead77b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0e5bb357dd1093db378895a98f484254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37fb54a434785f106803bb44c168b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3452a532c1d350322b8c9faf3f2e740256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c36ec280758b7f3950d05941f84bc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d589ee90a66822b90e9c2f4a4addc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27f80d60bbaa35e80ed7e3661e069a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b6c50de2114520f5c2de35a488237260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec603a978b0a13ed31a191222d65ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c89a5ba1b4a1fa527cb90a8a73762262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f2125642c7671a412274c047a6ad0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acc3678ae5e1c848b31162cf07d9da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c3ea4ec8defebedb760a539fbc3ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f8ece883e3e22bb09c0ab8c40ef07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dc8924182b4fff017f48188583eb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bad73c12e169a01cec96fb8449179e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcfb4681650ae4d90a03b76b12aad3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cc899b3f0f6cdda009f987b34d63b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20730ae9bbce2e51aa404641950359271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0958353e0c2cb38f9a7b131ba2e2418272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a289db160e320e1060a15204849b86a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8de9ab6381600ea6046cd4a4f0544274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aef12bfc3e2b10c9ff675a894477f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca97c8195e8d148fbd71d44463f5f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f27bbf69574103e3a20faa8c78e82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62522ded85bb61ee7cc95631b58dfe84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ab49456275c6b29bc26d71898959279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9d46372b8f777f5ace562d85fd151280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635d8cf7a709def43e6d2ca8dc8c05a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d03e8be25926d94092901fc98473282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2babe8c70b4839c0a0fb6628cdf99f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7ec1043251f489d7f9132b0d56ab5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f414af82e1921d1acf5206863ec25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914c4b2340d308a97e6165ad0a1a582286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d687566cdf533631578b1b28f84c55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7e494f92a2b00f034a48fb14767a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3314f26095e039d6a4d81925c4b7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08e871127f9002600239f5df9373a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa9f1283f23b088f770edc00f04af4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b4da8a69f8666180bd8aa814a431d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb65f11fb32a60daa5d0160fd1599b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c08aaf35d2af07f44de4ebd24c1494294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafffb1c1ac3d60bc06c8374a6f4e86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f036c5986763cf29afc3b23999e5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d208ed245f3918e80fcac02636ce61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc9fabc7f5e1c528b68d83361a2db0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a761e92417a6bf427568b0b3e57dd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0c92b71a126edc1f2982d24181984300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873ebc459d6431820d8e271224716d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0649924f49dec4dcb924213a963db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a95553dbd2f85486ee5c8dd0bb47303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d42694d70d14fd2cc25c4efaabd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a15e5e034d412aa43a3313527a886305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4acbf6b198a6c1e344b7c435ec10d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03837d52ebb905916af1c00ad3422b0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa93315461eb1bbd5f7d8ccedbf7791308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0229135301fc16491c365eb2e1293309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf64dae6abac7b2e667ca7c523f4ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b88c2582a078957d9a2171ce450354311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451bccf85e8607d5d74c30fc5e9421d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f90d7efedd1c0f172fab59bfeaff84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dc2b3065152066c8c9269427bee77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3157092ec1a348d3d8cecf36a8aaae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c6c0dde61d1bcb421613008a43c7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd60ceb8af32296d162b322e5100a98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70525483f1bd8c093ab9f48cc001645318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af871406c7b4acf97f5ed24be64f6ddb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e558282b712ec3dfe59ab8acb05dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e0f5db3162ca5e11ec9227058c0c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51849af51ba891c9afea1f8bb2ddf53a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc03b233888937a9152b7861af015a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7ebd8df336ce980910fecb2ddfd49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4a8a692368c0a4f2394fc57340b9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3a207fbd561f00712c1ce40eb952f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5711350bf598f2923bcfc02122d11d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dfb6a9182ee59207398f0cd4c5106328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ebbe4f36913f3d68fbdef2ca630d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcccfaae33a63aa89b9375317c4fc46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77c90a669beb0124c79aaf312c9aad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a37ff8059280b934aecce73d689e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f2bc07735ec3fc1cf25c63dc5d18a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4dcbf4b8620356bd9a0bf234e7fbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff991df31f0a4048d251e1c2d70b49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a575d7b58c42ce390a207a06719fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c9fc0f71b9259e1a689657a3178ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0400410d97fdf453d9bea65fd0006338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c247e865ff05919496e2a1b12f012339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c25056dafed248de1220b9be370e49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0459a2a7ac2bad569069e4850f1c14e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e8f9713b7567c01eb5ebf8a18ae1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a17aace27fa56b13204b85ef208302343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305fa3d102368a8c73a01697f77a11b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe66d654f713981f6c076f0d60a1c74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb084627774d08ae105e15d91b64e6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a7354e54e84fde96c28a2f772fef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca2e6f150cfb5019bd61d83579c42a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c325fc1f61e29464bca60e5a5dd33f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370fcc678271a40982865de58a10e15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fda2e5dc3becb658992ef8ffe2ae6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed892320a26b54f527914fd999106935352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f35f997956915a1c15efe807d9b610353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d29a546c72a9a53c0a7913fa2d1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfadd87d1399ea5816f84dc856e07d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c66768781f6e5d9a126a4d8ac3e77b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a71c40e646a952d62264c725031dba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e8ddb7038074eafa43c0a5c3e2a72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd058b36905abf473ddd0adaa5b63f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fc336802a4fe95f7be4fec841526e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13cc30c760199da45d5c0aff6ae654361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cee02e8992831ef2e231cb1a7a9d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d613c7b2cc6ab8eb3b9a1fc0d2bce5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96102162123ad0f8cdbad6e8607379364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e14c0b48747eba5eccb88ab23daaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669516cc5458d1a48afa24e4a4ff776366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b276759a86a8cd581c4b2c7e8198d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118293a403c6dbf854c6764319e1a7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277db5cc936fc0c0629734e593493257369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b9b09f66a2b0ee0837940733032f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8a894225742e33ef8a6f69a6ef0a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53df259a23a2a24eb81f16454f47986372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2999be085cd8e744e4491c0ac8f520d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953677bc8ee339e23b65a5e1afed63d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a0fb58fd0abe9c7b9341dce820302375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c61253b97968b14767b72ed0f8f76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca5efb228234553ed20ec3aae3be72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f06c854847981e5f0cb8c2fe06c95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6665b58371a14a81196d2ec0b681a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd705b2aacdd18cd0cd19254990c6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ae02448bb9f4c821d5adbfba56330381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641179e937cd7f6d777bad924a902b7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50d324c00b7b9260a9860d9fdda9e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dae9a38f9883aef173cc7c484ce4b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c0b56afd9c4969930871ce4ad511f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc171f4360cdb3ef8ecef702d748604386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fadc95089b7f9997065ca8adedb826387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b200d20556d9339d04057c1e2630d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e8a4402bc3a1002c5e4a07b7ef19f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4d37cfb9f3595300924a56badd382390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a341e97f096395dccabb27e01a6e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54c4cfbd0517a58ace4d2f3efa88be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad2cd875837dae3a7b969c7be33400393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934533a259b08485617d88f4bd22349394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b1b0ae98d10ee1890f49344b216e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0acb8ba5cae8da8ac984bc2960ede396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8e148bf68d3d18f6630ed20e529ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de377f8e1bb525b8ff84741f1dfb664b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62837a83d12171afb8dd8be259c0b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dcbacecb347198d7d1fd634a8b781400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32033ab2da3e97f498631f7378a47e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606930b38197d4d03c25bb09f65286402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076231d4a4ad9596118c6690d2339acf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9f8da6eacbaa72dc9d37cae3163b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802766f39469ea6cd9718db877a9fef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36943e0f29ebaba741dbc50bfe9d6ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed544c649cb19ae3eca5bdb1726fc77a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d80070595d3847337c7d10b521a62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc1879f66cdea0410e923e560c21b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5f2d0337d7a3faa909a5f7b2aca3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedae279dc218c97292402043c8f8f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f835c942e983c1a73423ff44a4fa37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354614a731c83ef04eb00ab372f2e07c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb968001a0c6e4104efd82c746c0e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23669bf3d61bcf321534db5ba92f1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56ce4b56c822f8743a50432333b3f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c59389257f36080ffb6dfd475d106417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49af92b1c5c3188765859c07890533418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8ce65e60728c0537e733e237c844d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20b8feff3ac616c7452ae820af457f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd370d4e019816bbeadd553e48454a11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168381e59ee5eec774435ff2e672ee0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7f0d4739351ef92e1cf50b03c972e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a77626a4f6e85fe3ef2ed34051d70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab928e8821b6a6e1b90e2fb865203c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b091e0d615995ce1305fdf08c9d16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde78a54b22300fd37037f80d41b1065427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a69248670c6377428de194f9f3c59b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53e8a83f940c7b13c8937e83d6f1f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498dfe48f41f63d57057662d5e1cc81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5129e3431a5996654d356372ddc921e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ec903926897d348a084313f87713432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b31563dc3eeef0a16b986334fe67a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a791fa82d01fd2729c38cef34941da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e02ebd015e1ab83004c72e9b1df40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59476476f8c17c46a4510dcd30927fba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9fb3e2e895571af7f18cc36537387437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e706fc7b30957b9ee0d60c59bdf364438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bcb551fe5b8cbf76fdbe6da587709439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b125e6f80f632cc18b0d385a6aaca2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f8e4bb9ea9a6a01a12e6ef4ce983d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87e25dd2324144b05edab5c764998c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121ee44973c61018c48bd8fc0355c20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc5de49da1387f33f4dfd6118cb979444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6d6d28b0fa57250676ac2018cea57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935c4f16f6b3adff62746ba9c470b09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8033d87f77bf3ced5f5e07416d0f92e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590858865a7fdfb6094a4dae2d351360448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509b94ae994ce7060e4fa7c5e0d1f4d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa29479cecb00635b23854ac8bc1aac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a5835478c37a759abfa9a0bc30dde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de12cec2fd00b32a704aa4e5a85108452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68071a754f4de85e23672f0f6685a2cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c4314f95397d82e68e25d393f3f5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d45adccf6d22c50828d0849b8267b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd9c4a6e85d937ac2f521190661254456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32cb38c775943b00b931739e5c82cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9c07a569a3c53e622437ad20b9fba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcdc84e37c8573202a4aa0afe56620459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fc091505d90c33e1541241a0dd908460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a50fe2bb0b920c886263a082cd224c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23e058d8cd04eff3f3eba472d3b6b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e75f8f6b573dc869b4de1b741294a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fb16eb552bc3057a7294ab5777e40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140fdcb1964ed766963e2c477bb9ca4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa37f073b1502d63776aa6c88f0b14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d1922ea305c19e2b7217809e253ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea1d58b842fd7025189ecad808d93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50523a7af3261d2034c0935ec3fd275469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833df493cbf4560b1894ca7c6e8fd1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36145112b064a124109d46a965b45381471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c631746a891065461539234b09c2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5854959f8bb2a7f4de2901d784a3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225d15125f7e8091944a35e70412be3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb64d3fa4a6bb97af1d372c36fb2efd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a494f99ab5b50db24cb89dcf800d4cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3a605324445f29b53a42839c0c03f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1fa7d5e1575a1c38b9f17c47f7bdb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bffb34cf860592410b3c1064acd8ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e547e3a8f86cddc2b0957d93a22c7c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45114cc006f3d3cf1ffaafaf7a7077a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca90a4bea683862f367dc619233a266482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11028d67ed1ca9d2ca15e071038e7d59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567782e03d5d3aa070da2876fb2d6db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a188b712d0a3fd17ecfdea0ea6797485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b37f5a38a4ff89230eb71c9efc0a73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060aca0012faa7a1ea73890767a6924487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b75e33d3c2e773ac349a3e8a41b32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab18541d740900ed20ae5185ae310d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae39f1668093061c29844566db7aad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dc9c9609cd961868ff6db02a88dbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c9f45f4d8132e6ca194233846527b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1db5f4b7d34d6a74b9b8afa924709d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db145e333d617296449814f36d8618494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b721b4e3da2899ad32129c1b9ab722495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28850aebe250b62d559611f2ab6bbb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7601ba5e42db064ac2045fef886096497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3c2cb847ca2792db27bf588aac4e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f87c671804f528453ab51e5e250cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a666c57fad17c297f122efebab06b4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d99dec04b6338e03d2fd23d14be10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72930eb0dfb21214dea217e54329eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdae34e4d741897418f9ed4cfbb41f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9a1e082a1dd2de1f5c7364d667510504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b553bdbb75adb00dab3ffad28d1a61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7203f99c977ea4e3e820a61ecd7ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502891a5296b91e4d979d00eed6294f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfac127397d9640fce47d9fc51700e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8db26c564cd774553b72057b3a81c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f222d66c0b369a9a423b4d7d5e25aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ace1874eb54034798a77a94e4e60c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732bb684f6ebd7179806befbf1be454512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc96f6354c364b4d10e1abba61abad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d4f3990126fb79ef6b446cc4910c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb663fa112cc453089d9b5496cc81a72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37d104e2e44d5e66fa170d901c4127516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed56341bbc89f93a3ef145cfb64465517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89718b5aa881491e4e72bb4b9bb6af1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e114fd25d253ab8f8a11c9d43fadaab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2b13391ed24d1118c17b940beed76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62718d9b281e33a72d0a6866096dd843521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec355af7effe198fff84aab2c1d983522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26e91920e56f69944f80d5fa23cee0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb35076604a1b3b3522b5668fa97dd2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42572bb96c5b730225cb68e4a631d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb900c9d88891fe8765b4bf393b033526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a82610831cae915b253bce1839915527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e530c8ae3463e342a73f76748743b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416faac055327b807f68ecb0cf0899a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecd5c3131cd661df44fed40d4ad3d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8492aefa1ec5e71c0944f3c2b9b03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4ff7434e8fc9e634de6ef2ad0ffbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca16ae170f5bb06c7a3191e34568d67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99a73e66e792be8eb040d5d78de9e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ed38af40135f9929ff410ba255059535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad4cd7dcdf08bbcc330475396c6924536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea908636a847f8db583a13317bf21c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a6e94cc7542b79e5192dffb55c59e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d0fb9c13fa6ae347f65978f27d5c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c32c867f72a54d58dbebe404fde6ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277c25954cccd64aba2fa4280fdd636541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06632ac2ef10b71bba1daa96da7041542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2b4e129cb34ac7120deed58460c12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f30e7fd875b5a5033e1a433d0c0bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368d03dd6fff64d0eadce9d0ba132a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b0afb05e20d7400fb9955bd9dd692546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0a15a8c0ee98f9ac5b6f8d0188919547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b02a34faeb256eabd295bf2331036548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcaa5203dfde027d9d9dfcc8fe9f33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214476b54d244804998df2b1527840fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33ca804084640f30e27be8dc3868a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf221b1bcfc644a535a9f505dfbbca83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce245f761cd4e4fc235b733e2a35f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf0d7439518e819aa4ce699964ee21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af232090e9cbdb5c39b3b6726d8960d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eb8b546165725d78ee4ff6ed6c2a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526c2567c728af352a81de614557e02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c6a9165513c75ad9a9a1a4948039a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0484732966931970f8b4c16c84233e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d670cd1110dec7e8293530b73fbbd94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc610ab62c6f9e55f69ff348fa9e8f7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6153e0cc94fe96797e9d5384d90a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7629fab443dce1d450ff3f16668291563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be84fd9d0c124a8e0441a0c02ecac1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c613af1d18b88f5e33cf1691cf5de3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf0c61b9691d8ae119f94b721953b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f770514b95168a388361fc6dfe372c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c4fea8f7c93b2bcb80f29e86db236568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc0b073f4029b34f5518c806acba27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f0d45422f22b8bbf8060b9ed43f5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5521d27356265e586805bb6727cf47e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dcb4f20f7fa9e7795af729d810588572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a0d1e6d75fd2fdc66a9d12dbffed6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f884eea483439d597202219662bfc42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fd603404cd06fd9d1ac6243ef4260575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691f4ea769381489fdac6c75a38cc25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a610e84fbac3d5129e683675f73aaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e66e019e790722a29dc6308cf0e47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f0e34bda530a5fdbbdf0dd72cedba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57690302955cce3262b06678f01d01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61fe01dc24ac8dc07bb8214d536a5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eafa4310873ae31eb292276d02521582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac892ae4ad6489efbf4039ade85a02da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f2065fe2d7f4402703d2dfa1019fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433b03e9a4ae334b398d0f1c7797e64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac585b550c7d16aaa9f8a76e4b0eec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a326d545c192915fb9403df26798c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d225e5e2dfdb42cc94723773e01ba3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd673b8a2bc9692a3cef141b6cdcfb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b90808694fefa7f425f08e7e30acd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b238509fbe49a6d5bba9a8e37e5ec5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a388040750634be709542564e862ee9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cae1ca8ed8f2e795cbf1ef27fc496593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eb01f8ea346eb62a76de1552a6962594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961379c8d618e8baf0f4acc2ae593ce9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2126f5f731be741d5b7a12d886301d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e9f9b539afc4392791958b81a85a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d59d57d3833ba1c93ce0c000fba933598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5781070f9ab8c238c67978613b670d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ea3f11c6de61ff038df87d0155178600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1159b6f6abaa1f15674f1c14120455601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e521b6c618cdc7306da52e2c3f4e26e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62da4a73bfe79249458f7817e325ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2a958ee933d9c807d8ceffaf03de7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f2718d97f5ad7e2c6d956ef35cd70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d7f72649500dae9578c491f16240606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44976e6931c0898b330e95d2cfac48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87727f3bcffe1d21d0308d1d22aa03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5611ac8f2b618cf059a4f5eaaee24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56826c057895bf094405ff3278c790610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc87c71166fcca20b7080cc32e45e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b70541af12f89735cc181857edfb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c0a35562b9c4bb889d3c0b845d8ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45cb42ce3b63944c385587bb31d0eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfa1f31b427180a3f810e59ca08858615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6166a2ccb4d4a0e01c0719992f65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f007c9de2d2cbf9fabb84af08211d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f6e8818af4c14172a17e3d1a07d78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09986380ede8b5c8bfadbf0f55fbf490619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdae5f504981436d59bf6debdf9560620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf371f98524597e109f5d390acbe6eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0941e8b858183135fa0d4b56512882b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47338e552793aca420ed87a58104906623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0fadfd8bd0317a3f4e804ee33e693624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0266653ee31d9f4b3634354a4700e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c24ab96d8bf9ce01ec9d83de175924626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1726565e8893ce124a8291efd88b080627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb8c1cefb5eb364181b3879f7616f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1efce530b838e10e047f39541ee6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b72483724c1af3a1cc3acf004095c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07817ee781aa31c81ff972c16d2f0e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49d06f49350447ba954514de420ee1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9160fa59e9b6307a393d16472cc5310633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68937fd31ed9326cf363d5bf4f393a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32d134419bab16baf6fa151d730320635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6530dc873e6dd47e6a4de6f8b16fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dda0b332eecd90b433d82bc486785637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8514c180da2e175d2c7c2e59cc87d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4752bdec51fda5cfcdaf6a8b141e805639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b533038eec0981814e4320d8b87e13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74872070f495ecd90ba95e46835e1e0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a4fe60eac6bcc192df1eee33135fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b478711f68489267efc43201a94cbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a812d80284061e01bc36d8c694f4223644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6191aba81acff3fd529148976d480645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d833bf2536ba56ae15dadec32bf0de3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f78d506c61973d6a85ffb9c66cc89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b37c8570c070dcd9fd0014ce57a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b94d2e48fbc5a09fc1489946484138649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cf0a608174d0429768f76263ce4bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5ce475328b742de80ea415919693c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bdf50ef295f0a1d715dca093f74a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a51dae35388f0e49f241cc67c77a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a217a59c01d99f97abb1c00033537654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682680d6c70a4263ec4b91065255eab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865c49d6f91203f65e83469ee6a1530656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54945c5eb438d89560d8016ceba3f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5a833e0722896cf26f78280431200658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd2700230a8a41aa3aa452e019dc73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c984390e824d1432c2c4004a60579660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339ea333d8bf60316a3ff120ab51970661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728d4dcaf2e3df841bd4c36391a064f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba7fafd15e58794590787b733395a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990208be602ac8b87dc54d9096c0bae5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c5964bac1109c9d7fb6f887a27441665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3a15df6f1858044c5851ddf09edc8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59475d9661ea6b4990882086b3a7ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cb9a1f4ba81bdb99a2343c9d79f7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746aad92067756eab4ccc215c52ec8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b03e5c30ca0de9e650f97a0d7cbe8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf4f021ca26ac303be1d07aea8d979671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d93f80e8bc488a90c0f28caa8c1bf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568792e0a3cefb7aeecba3ddbead7cf0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94eda30d179bf76ba5d7d4d73edb61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8405f1d1738c2dd3a9bd382ddedbe1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559f9002aadc8986828034541b42020676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5fd6fed68a84504568d0d14aff193677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda0c0ac04a316b9e4c0b9f81094788678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec2597acd718790219743b089d0f2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c7ba06445e9d989f0045621587ae4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a09af5b5e6df795505aa4d97ae48c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3b7a662ea8e62cfbb950e8740e746682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed294aa6144e40f60939b0cdadc7360f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663ac05427703ac11d8322b3ce0d805684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf187c8e58cf1b4fe2d9708b2b7801fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2599780ae992013b4e958359d5bb653686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aced495a4c131f999a6203d4e70ed49687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f5f57dbe54f7ec4f380977a3c3368688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f3d84e951b9a20b2cd4d32a35b2c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241241c127d7d4fba7e775b731788bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316540efd36b2d31d335b3817add59ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd81bed218aa654950764e090f0945692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38072ce29c4e461779450790953f9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccccd7530dd778be118159887f985f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966ed20c345985ec1dc4556ab68c69b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b5594a3d9f7e32c72831732de93a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea219b068f84d2f086e74a9c7727e10697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06feef52d3d256f8800a80de3bf482698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838146cac1442c69795a76d25bb90446699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19ee3ac4d5b3ecb6eac53c70b76617700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dd4e1a6ca24131ef85809cfd6e0d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a31cd55f0ff84b00899a8b624ab31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d88ed4739c476f5a427932444dd44a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c568951e5715c5a6bb9d7de5293d9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c17da5152a47879e792bc355972e6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83912e79e57bd499c760482f2c9bf032706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6cf96f2c145898fd57d03c169a902707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb3300a1fde8456f2518eabd02b258708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30141d341b096ffec78dd81201ccee1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a41d512c7aef8de9c2aa592b9a1b9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1226d1ba2810e08f393ce11cb5fefb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae58dfe20ee7a56620b64747c2b97e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3055bffc1ad0a73a248e37474b1e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af77f87b173ae0bd61cda18cb46c6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c29c2b103ab2f26b1f0d1fa7f8a1d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f9c8ed025a0c66145c5964eeb6ab1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff3daa10cf8d9c19b2bc6b022f9a40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e7b3b7e452d2d34694bdc21d58d51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9cecca8b821c31d91a8329aff69c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df894cea6934299e34866c1107ec6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bec0168fa69778e3cbeb69c6d5189721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1e6f16184b2062728ca4519a9ee58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee517b377f906b8ea958a498931c94d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e84f5ce3180c6c4056970c7c1130e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f307521e199d497439c0bc0f1ae4c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7173fa6179a2b5cb17f1da492cf8d9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569640deaf99ad705f13d9b2b59d6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34946e266c4a1957319454998dcd94bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9ded774d840e70fed03a6ec2e5487729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89784243e7930e66658d9ec604770b49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168bdc7f3fd1a2439d83c5145d8f418731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b786db0e49bb0110ae6b0829680fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc39c9dfc66683f8e2d72b4bf3b80f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99afbd5e82b6105e30624d7c87defb5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a211bc8458f23b320fcbd2baa0b4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5e4a7076d62194a1016479bd396e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ba0891e168a822f05963d6218d3d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98155a09f27898c74c9ed04a4d2b27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb183c92596751334d09587f3cbc694739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3d724ab8b681bbe0514a4bda2e59e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69de06a92c6286ae3e36ba0e0eb0d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eeb63ac83a40922975479feff0831742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c31f9ddb1ec1fd64dcd1dc1c9db99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b9fa2dc0bb6352cbd97c47640895c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995ccaf013c177f048f0cbbc8565cdc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd284173642c7d81b04552914ff3a4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261bfe21193da605055a58c82243b5e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c031df206f3cd7f79d0b8a7951a53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a37be3c01d74c368276e26eacd24e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d5d778bc13b3e0acd078f66114fa2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae01db99ffb8b4309fc48e030e8278751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac15989b2ddce827b0ae66da052424752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2435db8b6ca79288b75830ebeb34a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46de8c966a982adc7059047fbef54c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ccc5a4fbf4ea0106bb89e41857a7e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0f0fbe6cf9f70faaf20d1a18c1e71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8841bdf3226df662c110808d104fa6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1f170523926bbf2142478378941ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13617916932744d3f4238501b1868fc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>