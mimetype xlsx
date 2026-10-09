--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21aa181aa8b01fecc80311d3df0b221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e7e452338567ddd9d2a4a787733222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9b8cf93e970094abcfa7c9d2519de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e935ecc3f63f8d68c1080614f0fe304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e6135455168c7b22c45300c7f45c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf795d07a1faac7bb31b8eacd67f3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229096519ed51c868bcf24eaeb4d2d267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740bf073625cc7414d01367b95123c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb30d1c6a0168977462a92a18622aea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74828efe08629068c52c9cc882f7609f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1087cc560c6b28fb11f21923e31645e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba55f8df02923277b77d4215e5b10912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af7d9c4112d2f3bcf839f5a6965bc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783088e03019d3d7f8d776230f6dc9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe54ccd26f803238c35862ff786e2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c286417ca834a07cca3cb1f392408316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb197f307173812ba05ea154c305d0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e4884d384a70ed52d7a6eda4eb06918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deb78efb90f1e535293b3998cd79b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463acabe77bb93368b22b4e6c00703c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e1f8db15b7fd768153d3c8842812d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541e8bcaa097161289d17553e77b49022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abb89ca301ddb409992c4f785fdf5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b184d2dddaa47f7eeab02b8cca39324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be087ff8fb660d0627e87887178d0f8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839270ec1681a3c126ed6ba78242d6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815baa28a168568f08feda96021076f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ccc603ce5d385556a08d262f65b7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a63f48d8f5764c1eb49ec7d77d8ee429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71e9ab37cd0eed1383153a2ec78d7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be950211c96b105dee35aa42bfcf5f3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7898cd0e68a4b2797ef3625b66b6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff4b2fb9b6d2a26fbecc8412a5e69233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31e5c06f6abc0ea29ec6d42fc6de9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52a6a2dac2f457d63fccf9b6c1af9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83656af9555cb0f6131f655e74fe06f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e762723625baa51425d5cdf3d071d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f948489e56aa45357f9ae027eab5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5604d909fea2652c1c9e021e50d36c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5641888483ac6a988dc168a8af9856040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c85e3f8abd97aeea126761923cbe941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e39bcaee16bd93656294c7bd96a5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28861193739da330366bd41805eb916543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c5644fbca217bf61baf97b251448144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee408f72f77f795cf6fa7d29109238f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3f9d4c661485d9729ce089689b3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242c885ac69cb3e17e3bf34d900814f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e3f9a34efba73a07dbf5a7d0e4f5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a857d32784d5a0202c9c008fe3ea749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577b369032166b3c33e2cda8f3db89b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89b4712123fe652952acad6f90d1f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65851aeac8a5e72e1e154c18cc7a3c8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8229fb5ba92cae33c3702316d2eb7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6264217be3fd6e3449c498050a4522254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab6172448a49da0f2d934b02cec2d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7172962bf0fd271f8b572c0955f8d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0a03dc13d7c05c36ba6aec0998f0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb350e9578ca0c9a933676e140886db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085b05e788f41f60607816ac5290e5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f15b32f041f69ba72e386088149ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6927a0e98ca64a3bee96a2941d09a9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c5662b85c003ff4f0740efbe28c9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2274a7109c1f6592201fea6a7410d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb67418007b23fbe34bf57ade6c00664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484df69a0f5c2366cbb70a6abcdbf95565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8bb0f019ebaaf5d8ea2cb6fc7b0b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b0dde6d5189f63690fae0934b6ea467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb19c0bed899851ecb8085753ae31668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34007c595792f1e9a7c6875e1759208369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fda4a0f79cbbb4690a175f004f5ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65761fa89ad6f61e75325ce2005b86f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62737fef1f56225c2ea475d198cb27972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d124adcba7a93b6155cfe59c2cf6cd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957424af966ce6531ce8c61ffa716a9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451037118686d42a69c02d04ae484b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d5a36d33fa898c0940310898b74f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b928f7244ca48bfbf43af903ce8cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366acdde1df5cc6a672119ef2ed8393378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1cfdfae9cde1c68c69c7cf9bdfbf879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad80636c49a6bb11de3bba23603f02f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7217b6d680ca75a0d1688f1b58d3b6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529828a6b6e4cd2b0aca3c41b5a1cc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532076e0ff01af047fd5e6ad0eba27983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e41c88b116bf92a2143f77db280c2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bc857041ab81e46e6fa8c321d0f3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba1f2136f5913ba00768c1f0d5f7c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b98213a1cfeb7e2ba58b0e481ad6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee5d9285697df1a2a76eb2a1747d5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68c60e96f14f9cf3bee322851f246d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86634a5db25fed5561b3abf5c49725690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c00dca43ce87db4d64290f8a6c64b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1dce866ed2795f579888e274e7a2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bddda02ecef269b37ccb16074251493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f637ea44813fa846b6e6a5c424d897c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd10b6740032d8501c0b0cfcd533deb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd2ccc6180348bd3c7ea2d74e6489496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c5387fc714fec59af1045e0ef756a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e208a99bc6b68bbae24adf7e9cd153598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375c1fd95bb0b2ef5b84b3c2a6a41e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80724f64bf4d02ef4f649a9244fa9ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077a0cef16e55497c67dd23f06b298b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abf9187d5b48e8c028010ec370fb27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e104afa14068075792eaff23fda20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fca36ec233ed4494e3e07ca8059e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18057258bc1a20a1b2baed5f3cb6681105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef92aff00ef1d1a55515e409ebb238106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa74625d25e0e109f071fbb702323a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a0b4d358be401a356f1afc460b4f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c93bc9ab88d56a7324c2e1f8fa096109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef14f8c64d60e8e5ff1b1eeb4bada7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4074c0e96643d9a14354793d7cb55e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c39510a96f96c9a5eb707a205fd2f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada829754aade8dd216bd3e517c74c56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e83daf9cd910b2cd2ea072bc982e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cc005b7f5f885aa22dadcbafcc914115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b0cab15bf996d10effb6ef2c1ff46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921b8f4c0181c4dc9edbf2a6a67134a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869adbc5b5868849362896203f04d23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dfacf98d3ef85a6ab37870d79e905119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c8afaf0af078837aec37a8aaa40bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c18d3a3446cc39155a8179b83bfbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd28c77c678f2be5013164c96d7ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455142082b5ccc82c4fa5350a3a042b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664a2111236b6f38db3389a7354c58f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2e77b1f48812e67b2ff5ea29cd040125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dd12185cac889be0a1b063996d941126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eec0ae8b8decdb71044bac6a7cbb82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c98c3caea710c0430a032c4d923486128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeafdaf58150e4a501ffff8d41c13a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636608be9fe38a3e359419c61bd9dbf0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535131a2d113fbb517c099e12bed13fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751381984a1972dc020b6eb596ba133132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7ef47db7a7200f291ee6441497e93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a982f0e9b8f5f90b3214959e3d527134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c424c5a1354eacc473ae59e9acc59a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa6024ddbd2579d43697bbf82995f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c87a5e6e59f7153f6b15884ec0d563137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e50157fa41ad3b53f3bf05e52a19c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e26810e4f4a592ddbf55226bc7e4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd8fbd2dfcd2888e14c424b41ee99c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b2b4c58854f55b06907ab3fb8c7dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e270a0c46309f6b817f47aa95a47b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca68f1aa8890a19a984472c319cd39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaaf8a87ee41b8b27ad6fa478d272c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eb498b413150ea7c24ff3dd04c2bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2409d3e46efd70f6c42e14792a2310b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4e20e8d4255d36b7f33b054cde31f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792a6ea0c3c838fd5422793c51f01b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aafe2e80658c5ddcbafd8f2e01639149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c2f7071880bca96328654e4e4e8ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823a197aae1ff480a52be7e97ec9e9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6c5c8b90bae0d463a3a5244e1e34b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d417158bfc25e43f12fd5bcb604ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6723b7718185ac33bcaab3e94d79c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903cbc6ffa56dc95fc998bb3012d2b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51f28f3fb39aed1c36e63c293d21f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71632a9975a7b2242757fbd2647e17e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4813170285817c623d9da50f298c0ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e30af6a6c2e940a88f0b4d6e22a967159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2285b54221cef413f07994339edba1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64890351700b6a069435b6c988073c53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c2fea7cb0e90db139e1cb06ddc955162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfee9b4557a6448bb6d0525c2dfc5f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd295e518d9d63b6da633f4978c272c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a7980c63f5b7ab2c2c0eca792d9fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae30b69b5f497bed994bd3027b9835166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033991692a8c7d8769e7f66dcb35003b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a611a2ac334688fa98d663242a329f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce8a883dad22c9313c06bb09350881169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0445b5f67003380900bbc5db5ef48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27905c27c3339e6099d3ee94e26bd776171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019df50a7daa61e4088d30e8feb36c89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fefa4668643d9585282919b2734999173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac565520c1fa5778a048aae94a3b7e26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2043ecf5a42a9043bddbf73e3aecc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9062d5791a5a5e071c0926087b376cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c9dc1e70943634af89fe56e646d05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdf3ced727155f43a38f976c527de4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4339b9d22713d837f49706e45e712179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9df73307dc7936cf67b899eef30e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a744e5023acccdd1532cb42ed672a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae00b958c5aa82213f7bd6961d73533182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dee26ec41651bd27a37feeeb2b28d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e81bce70a8a80d9c719a3dc1d8b258184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8e34de885e2acb773d290c9ceaeb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b474612c299d5a3c3ddda3f783b3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cf84052709d192cc0391fb21e4b22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffba4f3f98ef4da70de1ca36ac540e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e06cd56cf2384d64586d0c7197d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92370cc6e6f8c3f64e36f0dc9c8bbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2b2cd728b0d629968581cfb915e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce947bf1bb8d695bae2f963bd6f292192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2171a61cf7e4c036dbec3ab99b46c32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5945394d687d8323c2146b59d349194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c035f5d3611fe2d7d249423affcfc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6113ba1605cee8eac653c57af27a5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22a0bc8135f31d7f156162eecade7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b48b91a72ad77437980c733734cd93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dfb1e16187e8e21ffdaad9ffaae1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193df70d2bc7c451b644b0f584d4e8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f39f35fd11b5b778bd5bd971dc2b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47871d61aa72491ec996085fa863384c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508253454dd61c11479db5bd0521960203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b463cff0508e7a8d6ca9f241c9979d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e540c89c6dfbcd586ac446df7cdad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58914c666c582006e9c97daa4dfd9f3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d4bea38da3d9864fe22dcb90f76e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c095cfb766c351e8cd220e2687501208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290fdacdf5d0d057e1ac8e29011cd13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a81be0a4b3a8d8cff390af9ba9667210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6136a397f0626c71393257cbf044e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7cb6cceaf0c825b86a999fbb50aea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65cf2515688e42585c0a7fd030c284213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ce7a8b5d106672878b6fb714f672e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc568c1f319a58c7f48f4d0c212bbc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0be27f6626124187fb60463de405fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626276f146fb56cc8aa36a82b2168d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f58acfcf24bbdf89f6e30763a71ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba3b9c16e9b4434b0fd63137b6d8dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245db9d0537abbcf7fd92ceb6fdf8ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09424731a79f3514c4315803f4b1d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7327024d22c3cdecf73acccaa267d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1dde8b00f08591acb318de1308a83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b1062ada804223ee3c22a219139f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ec49ff90b8d612dd16a8fc165434f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3504903547f8af27cb33c91612d06b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130195fea0a0096e837a1bfd68b93af2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb8e346ed5f6e33e7ff97a8c8db872228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d723ea45bafa4e4907ab477b739ad8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279f46680ce723435ea78d023200f67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03936aa90ffe8a63b387ddcadba8c36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e775cb622426f00388dc2de7b3288df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d251caa7abae4c99719ece0aa8f18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaedb899154350c18305fc0717d28c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb90dedf56bf2e2dd8be86850caf07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46117200e42a0f81cac75a2241e021236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce5b5a0a7882a90801f3bcdaa2fed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f070801973a5ee6f449ce6471c8bf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67824277f9db790b9c9f78a3d8c1f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a4938feb93c01b1ea4a4f4f274348240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ee8e44fa561a4bb118a05d006d845241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d273fc7cf8f7d5a91bca1c94168fb5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2986686ff7e3ebddd175292664ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a646ea0e7586207e10740eb5d66008244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1256d5287a1a4aad4df49003dec117245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cd7bf79d97b575064e197cce8e95e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35b588438067a3546f8973f314e02c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec17371f5f7e15b7693eb095656d50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd8b634bba81ffa36ba89baf9df2ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19853d59fa90c084cb3ccb669c15202250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f3d370fd45939bb9c5549103434e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c639d2bc1886b22597f4c556b31711252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fa0ee62be50abc938957638aca84b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb57770b18fda3015243287942c983254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52953f65c5bce9c428dcd79b0307d2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7059e83cd358799bbcedf335aebf37a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85820ad7dbf0f0ba5f105c6cbe57ae9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88611e9284e4d26eebf7338811b191b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c6914b45103c80837ba20e0c59cc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197b549a47365d9ab28fb1ae8ed475d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d0c0383c6be62ef3cc9793e8bbdd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d006267da28c1c2e7f3ae1144435c98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4afbc9cfc028d3770dbe0ab6ed6ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ea8b9a4578dcbfedc31d285f66e4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c5d5abc6a95a95b1c6a6f7771b5bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211347c694f8641ed12b75cf5e095986266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166fede0135ddf462be7ca3373dbda7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7664afa02eb36a180dfe36de6904988268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d577e5478022caad2d4ca4c12a7b1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142cb6bfd25a899ae9ca83338f60d98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed37f2145c18dcacf86a6e1e163b037271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de4fde8b11bd70a2ebc20f2364522f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20a049c829e56ffd75fe3bc61eeaf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d11523cd2aac237227c1a8881f2330274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2d226357d6b03d742fe67261bfccc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940ebe879bbc55aed46aec1f254e109276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4fb337d5c1c32492b4bdb1a477013277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2121f3c5c3a31e4b09d3c1029c1ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f7986354ce3097b2aa02ae8c5782e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace3eda0a94fbe1255b7b89c84b0527280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9597c6e36c41d074d96b4fb50c16c69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b7591ee0ddd578eecf840b827bd68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ced8390497df1c96c4c666c3e25f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae2829c5f739becb51f677c15ad376284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f94640447619ff830381e5a9f0265285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06517d178cfdb6476b441b908fbbee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6a2ff1016f54587494ed78715909b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed276947120988e7412671fdcf9a50e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e0793ac0d0c28513dd525d996ab62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d0baed053b58e6a132cfe4b729ee9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f296b091c4b3cc01eb97f37680aeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97419344d95ea468e026f47a34893606292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d5f75ce48321cb06bc68c08902963293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef4afecc1f1401bbe0a786e616cd9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb0d40611d7732bdf0cc114f7571cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292092643e86c9cdc25fa1511acf54a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80dc07a4129bdbb0d18030cf3ac3e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af99617f4d4e333ce29472af8b79096298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6961f25b9af85d30ae70e332dade66b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b905893543deb9b7b4b1008a3d7cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f91376ded38121108198e8d1567f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326d2c3dddce5ea58f7c7f056d59439302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb428f2d15d214af7fe1e7b9919431303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aa24308f2c742ecb92f83f9c357e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6b3f662883fcd03d439fc3a69ad07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cb36aeae1cb6503b41672810cabd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789aa2d5642c0de57dfeb1c82d09c97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953e0d15c72a6be0404b3d49780a66e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b2ee4882a803bee3b2c4c26e0875d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e3e91df7e34bd4930db09ce915ba8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c88dfbfae9eb4414853d6b1ba1047311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d1f8d4575c1ecaa846e27308ef67f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeba3cb507b1e0c1bd95540be9c101313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074c5727924ea6a95a3a10f882bb411314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f1e65f4ac28521d78ab9f160eedd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cf238ef061a883f747ec7f957391b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905fe7becb1be9d8ecf926b77c3a333317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48e48b581a79381d1866c02bb04eb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20605db5732cf61edce94d76dff678f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66504be4221f704fd9a8d574b646de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ca727e6c8aea1dc9bf7cebe85a7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed4424dc3ca62ae323f216d2121303322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d28f06855a8efcca30468fe41de68c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c26b69d7672440fcf2caaa93f51fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1a07aa9383edd1a09069cc3a055fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc79389014d7c6a62b647704e9e6ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad9d10d0f3854c4526bf40ab262cb2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9397dabb45242698499b909a0cd78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ecef7da4e3ad75768fa52b8a0da1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efc5a6f626768e336272c3d8e791e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8490a5066eee1cd466327c821d857331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b2533b204667b13644c2512e5208332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150772ad2616f9c968e0501b4d1aceb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72e3a47830905e28943e33771c76a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd1800dcc117379deb6b1a4980df33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e335b9d545f94881018432164679a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab2da28c388340bac0c0ff4f6510f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b25d99bdb43f163909e592afe6a2e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549559a9aef3690ae3f6dba14c3da1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd3cd033d8a51ae210c7a4f12a84c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d81543a96fc5ac4377fd25966acc84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700e5911a706ddb1679d0e149559361342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37d4d7c5f138db4622e435da891ba6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08568d9969033820766e44a6b2493344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea0943f340c5d04be2ba1f1cf9c68d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c627c312ce172d9d43902af97913a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3aa4f1e609457cfe2bc5a3c5caf7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91cdc538a668787aed6d4719e14635348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd2a4f59589e31a42b3524d462bad1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24147b93aa73b9610c43d649db32557350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcac247e61ee999dc6efd0902697c85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9f644c2bf8b56807b68cfec2047b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f1a476515319fbbc1ec4e4fa20fd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cfe7f1734201fc33b6d77e2c43eac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3f77d8c4e4b85f5a4a4a8e745b868355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610af5106abdc4517431819e3d27645e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef1cd75549b4a0772291ace8d5d395357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec84382cc1f0df31fe36c87dc99b038358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4448c603e3127961ef2749021534d20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed229da02eb53721f4d02bbf9fda501360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46931ea629c9762e6c8132d2c9041fee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db28012fde19f1d318be05342767c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff328badb057a279cc93af096f9cb510363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7551737df7bc69c2996bc940bb52e3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1251733d8fd67216d467324fa53478365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24ad7bc560d89ed92a24853c035931366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1eaf9ce23feeadd86ce6c1713a3b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9fdd445a6998c6191fefea9685f34368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc72fd83c704a0919909e19c77ac71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e422c38e93ad76ea251325e893df3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf05067d6eb89c18cbe1610911e0212371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0e6e157a706a923be3b278b472dba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de831811c5d06ee514a66a32e3d5dad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f024fd986aa10406137b7b3eca9f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd0b99e5f2eb369f422d085374eee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694aac1276f50bbaa96ee1802880bb6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3517074c5869fe46908b776b013dfd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff155ee3c20f7ce80afbb0fad07294378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008138b9c5edb3a10bc1249e1a360c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82659583a49bf150db4efa9d7ab8b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6d4dd7f6f3e6f26d344cc36f39216381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68448aeabb7b130dbb41c635df430d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f411a4e61914536410d18c6d07c35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97815767d26d8f75f10f571ad28105d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c4385fd77e674063cbc1ccb128760385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d0a150107ff5f7fa2fce396bd06e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a20e30606da300841d9515b9f667b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8828fef1cb4c92d6494a9b88ecf0928388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf08bd6520165b8ef359b0f4ac54d0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfdefef06f29e0d846e0333079b527390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a28244245d46f96cde9ecacb4735e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe5e2a08cea464de001573c7693360392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784405b73152ff21077bed5bfd1b792393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d717a98c7c50437eb754ebd74fc33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40a24452f8bc8fbfae80c0463cc544395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262fb3e5a77398e83dd720cfcd7942f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15c428d426ea46181c567b08353d16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db7cdc5074c7744d0bc0572902d203398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577fef78e0bbf8143f4d81217431d34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0a7e4a509604eccd6f99c40259eb6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cad2aa55b16d7f739c24c1b152e047401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab024e9c3f136affd83747fff3b4ed7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb2502394da11ea7e07ac247f4591b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428611553433be95c2359eb5ee4e0e8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691012a87e59b669309015e994b6dc68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004307271b487f38c9b8b78e1e92165406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc5c2a84c9ae430aa1b42d19494ff8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81b4eb65363ae049fe1668d8e7335f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ce8a2317aca04f76e4dba6386764e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85032d62b187a34c4ee1156c2f84de4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6a937b22d66577a9a57fef495eb4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe92f470cd99247c50996ca94efc30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbd24ab6b264ee2e3e0c47f275d85c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67538c731b44c50b2afce285217cd94e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b589d754ae167271242f70699b1af1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ad7812a3338e059c85cf4803980a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f73bdfefb6a912db487ae227c25a4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817743decad3b620adf084a6ba92689418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3882eb55eb03098ac24b10153a3517d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a8215be3d50e6f0cca2bc3bdb5211420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5efa9c28d7db9b68bc3ced11fe5ee8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc4b2c309385325f63f2fec18ec918422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8bfb5f9d8bb3d3c413dce3150b43d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be353dfca40c3ee117787a6ebd714c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7d6abc0277709c5a6b3e9bd99dddb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8e0be38e76374e1d718bbce925e41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb304c9db85434646feb6f4e48d72e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725904e8f8242198d3f54e8ab87488d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880f81086f27e67477164b5d0147e33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f68a7e6c3d89c9be5a45ad4c0f1f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8c7c239d87aede5228ad34202099f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddb62574b32eb54bc51580e3b91cf1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a923f20655f690c19f590a4bd45548c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fb4fa0c306eb7cee605c7c17ee3a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403411cb0200eac37d6f332a9782965435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be9fcef931a7812e8e2d458c5a818f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608103689bab2eae48e532ac28967231437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded01399dda682ab17cfff9e96b4d17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977ac35fd47dada0d179f4bbcf0c33c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b788f0b52b7c58e3c9fae93d416c9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d8de4ac8cc0ba1c26ec0263f7e4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2427d12003961f10c715c255f30e77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6bd3c518452ac5465591e5c895ce8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc4fa1a4d77547b6dff756b615a59a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f30ed43b3caddb3a7b122ba0f32d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89658fd9ff20e5edbc4515e72e3990a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bed4a28d6e26747cde18f99f8dc311447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5591157990c3de607de9d27aa3a94d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea4e1edb2c440dce2fce16cc5a8d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ab975c7c9d84cf1e56c25493d6666450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d7c93d28e43606cfe60d5b89228c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40085106a215a54b116c77aef2f8f762452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaf72691a0aeeeeef1a22ed22ef372453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebf675e21c8ca0c0a65c3284422bbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee9c809df02a9014b7bc2bb49aebf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46913428a65f09939ba897793b337470456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5cc2a64a84eec2fd93a210fc802d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7714994c7339eec6063b11e2f93b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62f88a0fdddd6a5e75cb9a1a0c40e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7fc3ace6981a89bb836ea058ade80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab36e4ae21d2615af48c20d0ee87ae4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2518c489da5986cd8c52dacfdf53e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860444cf07c82753984655c5820afb66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc4f0fc12ee79af38402f42dc51800464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e448a12ba083fde63aea6313d9229d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428116e37c1a14aa781c2d4f3a952a63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f8e34108422ff91f991c048d4563b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadece73bbd93bed7031964446e7a30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4ca2d35af4783fb2381c4c9854476469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99885baa1e777f258e43160e385f289b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c8a73a9861d0eebf2b6c0afda6bbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f3a33215b063c82ca0ca13ef5f3bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd737a870170fe27d45032322aa14c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814ab92de178a936bde1ab54ada64c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550acba5c088354f57ae96328a440833475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b3b7795ee9fe71ffd537e7e222a53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3253eff9944d92507dd73bac71d97c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08550a012d793c07cdb99c52396e9faf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b4a28fbe0d3a934821e0c44416aba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd799a2f94e894b7ff7b7faa33199c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53623a239bc0615e8655f3d7fbacb627481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe601c7844416c70bd509571c317b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1725d2e9e000c1963e25044ea23fe9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1cb0ad81733ecf2735407ad276af1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e69d022c3b86fcef9e8ec228011b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ebed6097d19544c7c929994129a8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7d5313cd81d3b85070912e4eecd89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92d200a92b61c50ecf9c2a67223b2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11d086616378d975e67206f7074b54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f23d104b56f67fbd61986c1891719c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10367b199f5cd64eae053d9d3320efe6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339d50e0e28067e9dfab5dcdf7d4872492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb047d6f0228f742f5cd6eb4907074493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9574543dcfa53b331a68b27337ee137494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2963712cdb98e08be3bd5ce9c6f634495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659257bb3977433724206870dc457025496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad9c8991cd6e3612d3ece6f67aea11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093347e87cd90ee471f1a84df406aa7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3343486212dd483d9a05d5681b369f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba343cb8f8aaf53b9803482c655f28d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea379976cb9c6412c84d19554b7aedaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947e3a2b5bc467559c9e73aa6cd82a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fa1222d03c0e268eb33d5f6e1c53e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb1ce9cd9afd261e86dd303c650595504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48853801b17b50c6c9a30493ea5891505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c6db471ccd3781f587157a61d2c6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d40ea23fb14eec6c308362d6ca69c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4f278a967245c38ce4693696e2c9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b4f29fe84e8e4ccfacf0d72610371509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f809569eeeeeef493871b56f1812e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3638848e729fb2d5aa82bf984ccf2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287b47542f654dacb0c2019e659ebbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0306eef67179b544c7e5af1c22f13f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54f68b806823aa27397d61f90991e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd33735445a5d8e6667fa4c89cae5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d18eec688fa9d5697a90557d652a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290a4c7009f00cfacb6a9149b190b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dc807c0b593104fbb0b482eee5baf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7113829c2a698fbb9c536c365e6137519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d102e0b4edd8816ef89dfdd1584709520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a15da89b3ed40c4b90645db771979521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91768dd4000bff1d09f2dbb36e63f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09793287c5827635b0e3f7daeb73ba64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7205513765ab1d9c5fc0e270e48b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddabe9042fdc70eeb134a4abe043d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192afbe6698a18fa108a783ac74f900526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1716fa90c7b86150875f6696d39995527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daebeb729a796bf1a4d67f2c08ec0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa9fc86a059a5231947314ac0c1ffa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baeafc2b34ea9b153b1222acf4baa8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd671bb7e98c6eb67299408a992411531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae20ad748a978597b1ad2e4552a257532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d44f10ebc18af667146930d699376533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e4d76c53f2756e03472f108629c96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a4e1e72eb340b0b7c6962b10eca9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd19b36b6990602cdcb48394007c282536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d066966237e3b764d8cf22a68ed0f62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6799f84b39c868d15dd30dd9721cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f909067c9beda2fb33ae55d8555d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b066f178420420922dc92735bf1e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1d503756b1bcae534c6fc5b34b7cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103884dcdd5507c7e43ec9a7317e7df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7f75a9f3a970c5a5c72650ecec563543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f474b330578c984b012d698ad27f569544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86489af93a9674dee991f3041b7ea47e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9317231ae652c4cfa7feb156a28490a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f389fd80f9d4f53ac5610b5c1dee6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5020ae095af15f6e6619cf622a1ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810b3ab08abad8c4ca7da863b58e244549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c3516abdfc836d2af76b0dc7aaba5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc2c58f0db8211500a78bb6a9ff21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddab6a62edc37b1d70d27d0f4d5455552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e459ab176daae3ac0f6bf55c0f21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b3ea45a30fc526dbcc50634a252d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c704ed2edfcec846137b2c78fd850555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b703aa5653f364130483856002c0aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd96b4666da0c5dbf16d1b2eb804ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c14f01908c758ec1f0165bf0b13b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a979a25302042b92050b8344960bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e918caa3c5544785b45e12861ebd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f123141127221ced5d7b814df381ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1a5f6cdee970857da743c71e2a6f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaa8b030e77f21738e65e15030a8e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e66b681f6dc0972c00830a5e0c8cc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bca0a103c0f724e3b449c4770eabcf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ed24c94753bef6e8ae709ebc7b3cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a2a1f944be96916f8fbf272bfb9e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0261522848527e82fd9690628ae54f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346695298ad10a868c5db8c6fb1be4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66f74abd307ef8770d6022b251454b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ffb0d7149933f00409d15467b819e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256e1ecfe979e1e102dd6dfe17a490f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9af046884631e929b838cd5781ec1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205c4c07e954120d5e2b4878f164e6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e683840de71d5f09b6b91108339ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1b22e827f198f4c51ae58f99abfb9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170be75c6fab372f7db78faff7b73bb5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651a009c7c8e90c608b226da4413f44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da30ed93fd78fe5c2d754c01abd030a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f858557a4f59862df6d801a8c6852b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f4696cf3b3c4ad331c92b357a306581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19cef2d3dfb1247210f13b300268e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c495ab185e0e6dddfae93f3f3016d15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd9b712627cff2013d01f3b6ffcb3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbbfca0b42dbdc11877adafaf63008585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81fcf1dc457f74417244a0002a074e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf0e56a4cffe6d738062039ce97843587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33e119a5486a3ec513a0751ff67349588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fbf52bb15ee2193925bf88eb7bb12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fb23e9c710f5eaada38f54f00e5e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859811f82f837dfe785d863824013f92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88224c21f55c738193f953f2ce0418592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccbfab650f1dc3d499870303c4bf2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dd13ab1259acf7ca019e1fdf3a320594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44b94ebe3a54c218f90694b5150c67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dc2320da73f84707477b66a1a4fa3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855d8be5ee46cda8936ba412dce0f55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2ecb575557fc6eda4c9b9cb88d76d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fb768e027cff36fc7bc9825f7ae71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca3959b7e6b35ab0a21301a06decd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6777e8b1f94511bec26a5d7fb5abe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1bbfdaa1cdb32e626800212154610602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13701a4869d1c0efdfb7c1468957bc90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7680ec1a004e1c16ee43bafcfcc8d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f71f49fd5dc3292e720398d10e0e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64e3ebcef419f9b347031fab732b4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6254e68e0864acddc573c11de649d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1339ac31113c54533b19b867e5fd6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d031ab945e8e29ba6518f7d60b0494b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d421055a1e148f51fa70659399284610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ef4b8cdfe62ef498366a0ae54a437611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049be76f6eea2d8330f457e7b6ecdcc3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f23692c8e8ddb70709be84469af0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b774652ac3649bdc2d64a529ab20d43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d61869e86e1e136c149b9096da30a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bae6118511f3b4b0be5b46aa351801616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882ca6a5a034f891d79e6256f227efd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3c7390293444ac93a1626ca05fa4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837e92b871c6f2bdceeabf801016080619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331f9e6a0de7f403941496c4f0e5e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9bdff20aed517e7b74ecfa6fdebe1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b5712637423303ceb57959e6d6fb3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd189aea4ee16040e51f5291d35be49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd72ec53ad59f4ab6cf5df2a8bb0bed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e7a25863c1e2a5409c31d6571d5b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e278f6369b8757f10bb89e12fe040626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2bc96d25e18b6b7d9220c9be3ee2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efcab257ffa1b4cbd46d4c963ce91b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04098280f9c5c29eaa1481aa131196bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1689539b239ed89646e1a665fbb3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecaf4ae1b3ac438cf24ba773a2f1e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be185ba726d6f77859bb3c351a492349632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0d839c126c6279471bbb2f4d5fa6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c774bd3b4eee4e559a564544ecb149634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434e1f00f306711079f24d4ad568bbc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c76c297812d5faa16b0650f866d3c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d75aeedcbef18c2842d3417c643365637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5339404f7b2e5ce4fe9b8787d4e05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aac78aa7e1391d490d269707aa53c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e015477ec8b0c1308b4ca44461afb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ea29b7240488094c8c104a359f339641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28efda8d093f89930cbe3d8e0188ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b29c9e1201d454070a3b409ecf23d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b25382bdc55945b15df724350da6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7024a1b6f903495ab78b19157b8dd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87805533277703fc5cd596a395e8caa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623156ffbd32b9fd01e4ee91bdf2dab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e86186c470081c29ab5b46fd222f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba177596fbeb8b7cd8cb2d1f49cd49ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc027dc6f8bbe07c1ac0d11488b91da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8171fa28f396c8a6efd9fe1a859f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe24a0c8039e4d13a43ff152953ec2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92361a853951cb22e9c80fa975cd53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f34488558087e5cf8687e9e6eb0fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfaee66e9b6f7badd5a5737e396574655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe8e9890412f36e7d3124a2eb4c55b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c31a4205e5d6e9a05976587e97a99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698654a931449344991a483e1b15464d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02071c143f0700b13fad0a00faee61c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75208e8a85e3144716f20622ef4bc9ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaccd50de1715622ca6d6d3f6e9b75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359541e18c218b899c2c14ca12bb831662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f52f3dc2ca808d96b080756f628646663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c38105f6eeda0a7ac7a3100dbda7ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d46998509a2844c30d6a83223f1db8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a297a1e61a76ea88125a9e5169ac0be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db84948b9b4a02134d91dede4e8e08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422e21e56dfe8e3d61388bcc9f6047a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada27afec591169a22c6de340bf9ccc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655c4fae2327028aef08685888519a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566ca2716cf078dc18babe4536e4e00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d643dbc66614732846313c80ba7e61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45636e4ccef6b16c5c03d3c2ce9ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19b649d37f8d82c9282f80a6a3f53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f078ffb50d6c6cb6f03f35660a36cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b9971660a68bafca953f835bbf556676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3937d9098f68fe892697d3e6d2789677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7305584fc3b236f22d97573ce0423b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352da65269f660d3ec22b3f6510442ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e2a79ee38af06d0812f35f2d14ce5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e150a80ed340041c0bbbd74cf9647fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea5f0823389e7e45dec15f47e96c64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672700a936d8ac5d95397fdfc8203a8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cc161d2d5b53ce87a12334ce4969e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f651d223d206af1fbfdcdf82db71f16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a8a104ae7c8927477485533561340686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347fabff9c96730a47287bbef81c34e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73973e897f7c7997cfb5c5239e7b584688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb68c1749ff06726981a446af83e01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a03c0c88b198480789efb956f8e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8534c240d26f3414c6107c797ed7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17f22b012202031fce0a43ceb1062b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2e97dd4d6b7fe3d7305e5e93b2bd2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c619619e98f23629c7c26744d5ff0bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa1def48685eece09efa54fb90d49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74b8d575e87dc71b5763bab986045f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e709e86503822a9d6147e3585254da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e78041bbb0ee52ef075d5a48cb3a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a3be19a098f2e2b5c609657431edd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e811d92ab6c1115c348272ccab5df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f235d19bd1c5d155e1cd5bb651420d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86e726fbdcdd69cd77c348c6a42405702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c57228efd1378b49673df66430d612703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b356239d7c1de170dc452c512565b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2898b43e16cdc89a11d95e5a1ced2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2d6cdc45556e11b53bf3d144053d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75247730fc978a651da06113f16615b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e1f01de2f917d1e29f51ab076719708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bb6531407e1478211fcfdefb1fb1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c7cb81409a7f3bc1fe76671748c05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a5714900e29bdab14cbd1e43420e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5e0a865e724e75f1eafd0fe0e4584712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e241477b75de352bbdeb655acbed5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7f04e8681109bdfd85c9c040a9466714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c00b10fb6e4be2e0ac84eaa0d167c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984eb58fa367446aa6fc64867318fc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0986cb4ba659166e60e93eff3d07f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61851f6ebcd7ef2b02eea5c4f52ef130718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2522440a1681efa25bbcab898b9535c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf806635baa25bf11c326c1ff59ff29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1de60ef24e51c462592847ddd8a5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409eb4533269171ac8e750a1774828c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ac10efe4aa1d8f98a30542867ddc4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8cccf6fcc532275b5c77eff971631724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4a31e4231e67b31a0fae44508c8e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e4835012f2a3546134997b8ed17ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e2733a11a50c1d3c5149360cd0268727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564d3c6d1d70c1d051a00f4e876a856728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee891967722010d3e4682cc3fa5f74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179a3c31e56ca9c65928404e2046d76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3a181594d574927764c93dad1a3fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464c8c3c0f9faddfe5dbaaf957a9028732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4c667a1aafe95bc0f4cb007c3813733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552547ac9ae934fcdb612a7a9d6540734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953e8013b900bb28df0b9ccf175bd9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1beb986640e35405aca336a11685d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3da2019f0ccd427f53e8f11744a3d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f29f0e2cb22ca456aa9b0d7ebf23a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c345203404f90609e1ee4599f9aa3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ed0ba12da0da9cc557c16eba86fae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8adb17149299f5c833a174d7ee6115741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd5b3a5ba09f23d0a5f5a1aa0da882742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222f87b56ebd5e14a150623861c0bbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3bdeac12010afd5d504a432129699744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd24b8704088b51acaf3a80d6013ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fef7bf92c843550de91a9ad6d570a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4613cf4202903eb8f12e6c9373a13f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322b587198dbc33f9cfee79cf68a1b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b3d12a23db0bb711a7ccb4325a29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173293623a306ba15ac823b2cdc0bc25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69ea3d5147b56a1d337747b90ec066751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba964f255281f2ece16e3c780ec3416752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdede098cef06cd56d0e45ea82c1d97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbbb216596741295de91bd31e8144f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6a7c3e6f82e2dffa433840583a948755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09741f5bdb689af2c99611c35ad0dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7e69e50842a2797672cdec14fbb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6f74fde72956e1aa48a005de98bff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985b7fb2eda847b39bc618e699fa502759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c1d1491c54a2d6e0a7f596a582de01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef65216650f4a6f6c9bbd262d6f6b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5b86c9786b8164dde71dcde9f52b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a51b94f84883dcc8ab906844f36e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca21b8eb73a4696013a75e7f292d3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae099730a89d373f2b649029449046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b681b9f3f51d2bb53a93100dd117427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db8e93252caccb7ca8ce05a624d20d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3a4f5f509abc127201a821876c3b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba89979dc2cc70d1c6478ea4cfa2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ae647bb0bbabdd7ce34b08203d40a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99410c46c83e2f7c2cb8a04ceb3c5d0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60506b15a0916d75303547a4024715513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299d00549bb92ad1cc8036f5d27aa9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e5148c333c999d40ac948ae2a7bed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d290f1a5cbac96fe51e5ecdcd3fd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b81b2f209fbb8c06d638d5fad1059c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4a2224c0ad53858278518532a9c0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bb6acb6d86344643a788168e2cdd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ce44eb12faa04e915eed5a34ff8db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599fc7c142de616f71242bd866280fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd12573dc7bf5ce87b1a27b7621785922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec0b82aaa8e19f137a42357b7c6c8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cf2bab01e3bc2e21e9ae2b6728ef924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca22125627956abd443872c1ec33d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138440889c2edb54fbaeb9840a7c2ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be73b8f95bc3cea35212b5dad7982f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c724b9e5fdb1165cac08d53996e067128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d6026f47e6bbf71e4654b6f0089d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32048e16527760deb8099639497ab15f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015582a161aeb607e0b621b28fbbfd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4116faeb2c27a4167eb215f1097d8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732370f457636009821efce9ec89022b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058bb45db9889e9cc4415de85ea453e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9833411079201cc7a432b43814b829435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab46e55b96ca335daefb7cb55129ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ec817bd6dbe1e74953d9b6617972f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708115db93fd58cb33fd4008f83b1e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a2c7d7adceaca7df320fc6971b82339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea22e3f4c60f65d47f7df54066821e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387d79e580ca799e5aafb06feffd6ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1232a30bffdea0125f710c00f157e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547b82de69dfb600e860d005411914e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6125aaab624832a8cdc107f6dc85b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ae7814fba6e3b693040009e293f7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85813dfcb1f2dd30c80c4a39774a23bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f615c27bd989f60dae6c6cb6a0a81d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105340f80096081e43330f427ff4a95b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2092a8777a0055fc5fbed36c54b1c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a886b3d8e57938cfa0c1586e4dd0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba874ca4537a28beebf53241aed1b8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec941624962519bf69dd06deb3ac2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e02743401f583aa54a6a8aa1b5b9cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc33f4ac12dc5623dfa7516ddf2a5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a7aee1d03b9ac329a01d3b3bd89955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd52749d4c253f00ce75de17935e79c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b07eb9408442e58ecb42c0342ddbd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0475a05dd60882ec9b14551b359f2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a61acef4a99715a113c9ae4eda2e2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67fcc572e7e60a429dc26d2dee622d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35abe7de2a657fdb2ab9dafb0a792c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343490fd16cab4def1335f534cdb27e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddfe995274953198008b975ba73dd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32190c4a6cdaee6a6346a2bab84de1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb98b4ec200c9527e9e2be03c6b2f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ddca335b46a0a532f2db2ebf197dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86e3842e7709b715eb20257e35605e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fcf3ece39db1e9f0ba0490d45e2c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be46c5eae57f4718e9cd64f458810b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801a7c30af1ac25d26632990473f7b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82509a21b40cbc519f5eca018260b67671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfabba7990826872b3d1e4e0f1c35a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7076f4b166e74f038f4e94618d077c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed97eff4f797e4ec707c9e733d54974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961f9a52b4f32610538881d200b023f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c796c2f13afdff53204c5081355a0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eb5c69bee0ff2a3e26a8f92be9b3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9b5437c4d2bded59af469e6a220d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d5968c7c0baddf5cf4037f69210ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66df6d30aed61196dea0045f0ca7f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f5eb074217da8b619bdc7b80204d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e10ae85a9c6a3a33ec6993dda9d6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4a513962e0bae32fb0cec5ce77df483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a25940fbed99beba673620d34a62784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ee8733b9d3bebdd53210873db853b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e67845d4c1e5f37bd2bfc2a8715fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eba36349b7b1665960a3f552bda1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85acc942b2281651b5c35f59e8f069b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc15c25cc292ffb45ada2b66480a8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19dfbd5191f63ba1de7db6c927b8a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895869e65491373c1c4a17be1393708891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b170d61375f5f2118184448e340911292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d47d575abcbae9d79a219ad4db5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f73602ec94e7bc0aafa3f5652b2ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7bef0318abbd3e45c7a98fac54c0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2db0677687a8f5833980a8bc5f80296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e6f339caa156a6fe363946ad1bfa497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861083c0db93459852af54fc27b84aa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c899b8d3e36ed3b4a41daae3064096699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f953093dc4a22de97837ec503e78d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036ba4b83be18178f183ac3d29fd5c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ec4a9e3b8d6e760af733439baa853102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eda6e3d701649201b5ee007dc73a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56738d5fc39e6c7143deb92f942b452c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bfc7fe2d19337936529c3e257b1ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e4c4a1c58893d4264eb59dbe10a89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193f60c103febce1ea485dde6b97d7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1603641952902fb91b8bc3bb491f2fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e725ea7e58fc8f4afc4546d33b9752109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a08271b0d063709d0a5d78ea209e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0d78defcede7c679f7890f9df9a10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebe917d134af16bcb8fdd8be770d87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8e068de4fdea7ad21d5d6cdd87201113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807be032cbaf9c3b6b2ea47038c83fc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275103f7ea3768093918008de1d73dc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6bdf67fabc933f3b44341e067975c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b896672970d9710d0ee2ae6c40e37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddebba546efa26baa1b59bc911a67b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7668f2333512ef1faf992ca1a55d68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f47a833e5dd108bdc27899fe962a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14eb2c54f22dfcbb98befbb12a82ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d17609ae740acbdf369235143d792122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fb8ba5cea3feaf3a4442fe53d512e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ab92e3c8dbb6c2c0034105bdea7b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bef401a96f199351ebfc2a10f199e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26fc87ec4aea716a6836985a1d4f7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88f663dc7f42eb5a1aafc0e6039830127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ebb577aee91365d58ec55a759f683128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee21bf2890998fd3bcc53e8c1d96ee9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22a6938dd6b6c7fe8cb96c27cd96c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038321d6019f5fdab22f365d8ee5f90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547d60a30f4b8824e55722b4ff66118132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c373bec8cbed5d0e68ea4165e6f69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037df9e57c1d50dece8565f20d8b830d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7a5fe5e165f078818c1fe3e2bbfac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c3695800f7828c254e34f0e7caa6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265e6108a7507f57eccd65f3e1efd3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ec26bc213ddbb374490cfe604dc25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15359026304b39297601938e22a6bddd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996e4f433dbf26aa978592b1b9ffb84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e3b830d1b3f53a6337d2b2debc690141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd88ccc855c9ad44482ecaae1e114a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88034c0bad70c8ced3a9b53d4f39a6ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb91b6637dc7c31611037c7b50228d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd3d809fb6f1e522e7e6d5a6a1aa8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbf49d7da60a35e3ee6c53c3a6df2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1b07b9a369dafc243ecadc3ced1b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0808d663a4e8592f3c3d63076552e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57cc82bef46a2a05a21c3d889eb0df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0b66d35827e1d19b40e808c0a53c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169b1e588830b731aa4eda152f07c4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0992396772a6b6f461d689b2a5ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31b1a5cfbba74bfe8b319e0695ec98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347df773aa0d2b58bd4d5459fbbbb4f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fa347da3871827dd363da07c32e07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef848a08c31dad1ee8dc44a88f0499156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2d76c27206bdbc314a10e3b3fd713157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e72fd11bf689e2c3fe24bff3c8eb10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aee610837984ee008462540307824159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da021bea1afe42e6ae350048f120c3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7134273aa4a27bc286bd8bfdf7eeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93547baa81dde423fa9b8a817236701162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db30516a1603f1d3632c41a034e377163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f1d04e31e1da83c35a50643a0c6e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c38c4fd7974a6a089b2ee26187e5ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63468dc2f23bbc48e1a1b8ee6d6213166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d64fe352eb8a5132943d2f957af62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed4b560d2248845d9b1bbb393ac827168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dc98f84da6e3315d2e9eb536fc99b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305e6f78c2846f0a0c45d13959d89d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc65d4234a55c09efeb63fc9cf5d07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef069c893d86609ad045eb2169fac9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbde0f763b64d659b84f74c73ead653173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64938cc4435c5e113a6ef255438c80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dabb7312afa95d3b2ef5f62b7f161175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3116e3f1d4850f6d01b51d8e1f44b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50398bc83b1960804c32536ccd995681177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24ade4fecfdf14017e31b1554cb40c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee66622d72f34bea5eac66d44acac1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345fa271abf3c18d60dcca773c2ea04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5467cd0badea88eb6f1ae41b08a5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e97d4fc801104c856036c1910ddda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722ccd5c3427a6dc8aa65049eaa3e0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5612549503dda56c838d1e888f5a30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976925a7688c09c7cfe1768f0b37eb5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299ddbff40c25ceb9fe50be48439535186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee285fed1b3e3428e1114e71bc8b0161187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78e5c3aa147137535626916f2ff430188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e314532a63bcdb936d3d3b4002c718189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398dd7efd4e18773a7261f7e4105b48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a99d89030e4c4ab20051c343853eff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbb2d588a54349f19510dc39e46a2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750a5eb95d6d0cb70dd7853d65b3fe4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc489021305feb15715526d3499dac3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21120afac396ad53fb394da3163c21d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc35115dfbe1510e04c6be9baf0e50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b62edcaec5b7d41e43433a908e9a02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdf07ab2800716e9356076f825e759198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85503653bbb367dd96eab11e620160e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f505daba7480116409309a3cddd01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c75db3b754113e832d2d7a4a11143201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cdeec6de8c9da93bb1bcc21721851202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdca2f47b1dbec1cccf7a258438b96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8cf5200a3654aef590859228885da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7e3cea84f54cafe6de29392c2c594205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccdbf9a683f0efec4dc1b67e6496e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e21c0ba993789bc02ee7e58752dccf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b7d88a70b1adc3ebaf689a2322559208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0729e859aa21a8be11feb0d01bb0f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09c4d98e502f10492fa93762cf41a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933edacb408106ee5067e861d7261fb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dafed99718743e4552db5e1369bffd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcef2bf85952c98f36fa3b3037031d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d5a6050bd4c529b0e7bef6a5c7330214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8c1ebf2a9017036d12ccf761ef110215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820477c9369c71908e630cbdbe087b4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927910ac51c204efe86212a902412a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edf5bdb6cf4ea95e4ad1306284932d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cd99684cf9964f5a582d4a18a30c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aba6046595a33f0f7f449133e0bb0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2280757710eed75f0630e4aaf268e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403acfb52502e319040b0b7a77fca14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6d58b58543769dc915f174db24c54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caaaf51686426ad701a4882f14f7e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e909834e7715235d943711495a61dcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3a0ca88526c6125168a27f99f8d65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25336c54401db0da25678725a713d1d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a03a58c621613714ef3ea39795409b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babaf98f6fc110a2dc658107e6e7519229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d792b0d0b21e77e3de4bb3c63319ec8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de575608e4c4f3b419526075fecfebff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dc8ac90e353faa4495ec554b2a9d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0a688dca4dd0ed4fc9a829cd6aa5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28feaa616e71d536347a287efa30f36a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541db89b051e83cb4d01e3dc48bb1032235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b03e11aae52f84c87db22a57d5668a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e35871514e44c023b7414c2a3d2594237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fd11f4c42446ce4b8e113c225ce41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23af6e1d8762e6a81eff3fd1499360239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e7d855f84a4634d57d87c15c72ee0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316596af799dfc9f2fc4d0da6dd0eda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2175f515fac001d3411fc947237c06f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aed0c051db7046db8c2a8ae1ecc4f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de7038d9f94b7e812f2a8a23ddb9cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b2d2e09d7ab23007abdd4ae0fb0f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed100ff8d7d3e6000d1b4147e4b331246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea5d3aca9907a365ef7e1fecf90b6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f810102ceaaecf0c3361a8a6320e7e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e0d3254d91d9f7505dfe5cb61c005249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc6df8e4c05dd533afcd45bfa06272250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef740ee3250b7f77517aee2a0da76d96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3478e9c426d91a5baf18414dbaabce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761815e391bc257fdb083289434d8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4e593f774749529cb8f42553df0bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65627e57a136d88c6cb6afcff8ec8081255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5692575b4c2588db870dacd1c1355a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64302733a53a58de519f1ccfaf48a0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8ff1f4ba6dfce04a763f1b7aa26ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a1df55ca088632334eef616271447259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d33e3108504b83d9140a170d0e36b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8f513c7adee1acaa5f700632d2127261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cacd6dfa1ecb3eed22e82b27875110262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa8f4d56402ad78c78e85be6e1785e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b29e50df38660cfa889de1a949eabe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab4b01f2ff35f9a2368e9f15c82271265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02e48add911c5fcd3dd89c5a2fc010266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafff46eca8835a1c1325af9eb7f7bf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43554d68bec5777a16c6ab68184c1d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cdd096305eea6d798a8695a4b09e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e589fac6d168ef06442a29aec5ecb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24763ecc46a67afc20f43acc8b5cc563271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0eb8a6eb6d96721353a2f40928d48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7c981e0c4c066505014ae4b01c37a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456676396f2be0c3f6da9aa3c6ba40f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d77ff50ce3b45566e7132abedb2504275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c465fbb8eb58fd93bcf58c324b05e60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7aba8ab24c39a0e4c466d50c7f74f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115b153a8129aefe8e207d250f99373278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6698fabe59e5811f14ea5557f683aaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1210ffbfd34cb629695591cca3c9e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94906369dc2bec86fe8c9bee9ae27991281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76132e207816b440eb70847f823c99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c06fefa70027ae969e64e371f03f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aacccf351c465d3f519333e2d6c81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c9cd37773a100612c63dfe0e28094285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff0d1721b3cc794547611c19d7bb7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff969aec5e2b4efe9302009d7d96b108287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055b50f16c5d9df1519d00739c647a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e3d8f4558d1dcea7b96b14b9c7933289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc98332e5d89ad0a84ece1d09553a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8426bf541d76d3486574a73c4bf38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c47372b506c9df018c65cd6477e21c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba546b37956d22e35ed1e0dad7c7f588293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4975629d7468bee6663792f90012a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb072b24c7dd5be3199d9f0a7721cfe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24215d11010cfc616da70e481f37dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1c0df2bb7f1d8734088a0613614d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b0569ed8b90ddad86e70a47fc95fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031605cc088338c43a930dfafdfc489299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5392b1f137f1b7bb27429b85e1955300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba852762752e674961c8eaf872a2813a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefce66a0157b1d211dc2083ac1f592302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4cfd119ab1e36bd25ccd2dd23bdc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d78090fcb19603830f1bafad725fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3b127e2b47e40c271d861e1a628bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5d3fd8171a1fad9b15b7e00a91daf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b802d9ec39ecd012f5b4a23a68268307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f37fab52db17f55df1595448fb1a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0759cd875654e2a34d2ca4356fbc88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdca713b7c62ab56a90f390054081bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b681a17b583dcad8b779556d99de2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b30aea8c38a03538c6fcaf27ad991312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d69ba741729cac24de325f92edaf4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad2a0e92cf2097e0f04696c65c52cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79644d3833694e9742273c423c3f80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949503e17976b463652690640aa33e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146fa8b84b6c4fef27e0baac30a312d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d08b0fc673d37c0a5cafa18f393f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb170f2320eb9fe660f5c488e40e9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48972e85237ffd263db899ac10dc6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8049cc2c0e982da7de8b79576252073321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763cf28bc7c1bc65aa513b8d6197067322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b40dacf4fa13cf48eae5ac924c7de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55055b7fb1d36a6cad37e14908dfc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7f3236e67370fe2d7f5fdf73cdc91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34383fedf6fe06db3ee3a34aba0e122f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9dfd89338ee37d1c9858fad41fc1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d8f67cf02dc967219790a4116d10b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4081827081523739bbbf5675d9e9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5a396ee5841b7bffca5efe8b0b3a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60df2c82ac31627ca62833483492fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538707be32f61609265be727bce029b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07329ae4038ec2f24e0e8d0f6f3b7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bcfd3f5710bd2f4ac0f4c10f3135a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eb254fcc19ec41d70812f098bf147335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6eeff7884c257b78aafbb328e88a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe7f3dc91ce24f440cc7472cd9fd67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b124a349900f66dcc33c6c02191cd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4678e08ddbfc16860cf3b940645e7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753caf707d9d1a7aa81bac0913ab8255340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27beaa104d44b315f93ae8167285a4b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aef563879ec9249acf0c1884e8227342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada40c72ba4b171ab83b029dc52e4f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5944f7529376be3f27bdf73bbfcbed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c60a169fe8570d6783a12ecae4bd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e925ad1a1c9c5508042330c04e39445346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e99eff3317ae42c47c6b16750c6f6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cef3bf78343c69bfa3e08da1319da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bfbb08f636668a90412bb9e5c367e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be28f5b4e45a00d384c268abf33ac2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7b66264a90a38351c9edb38bccadd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4432312f8b81a87c1d239a96af408d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570cdbfaf05047ac3f210d0ad40da5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02db7d92fa2efee4ff9c275157f7e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f19dbcedc6f44135b33139d2273d5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1c1dff24b932a9f582e12c7d4db58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4ac0dd4eb2dc0676f46a55d0a28a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b14bf842f33d2a637fdf8bd2d4d10d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51eee294843882c8d9dcc94434ea38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8088fddcdb790d47cfd5510135b2c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274ee606dd1e7c07a1e4235a393164f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7ddc78eeac6ba513c0821bf570de2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817ad67a2b74256b35fc20a1f29e191363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d2fc9342cf65074cc3d435d579182364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e8bca2fbf575875a493bf0c6a0444365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dcb4a9a119ebdadaf6cadc5bf77f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04ff6354ae36d9b021076c0d2059d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15dc75c6a98a7d227c353e6536efe8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720d78cd9fe5b9309a03cec9e0ca3cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f94b7f9da1a2680bd3ba1a3177fdc7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e178383c2ca2285e2de8327995d63d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738de7ea73350a489f6c1ea8e6b0330372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4eb73336324804c25d760b2ebcdc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac738ba0970d76a45727cfb4ac2ff4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf80a59f79689d9164fa5568749a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1395292995437dcc50c273c440472376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828cd6a7be08f6f6ce12aa471c884a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a572db5bceecb3fedf017ef45e8a53d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae051f033ab4d5bd2290c62a460d0d54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8075ca4626fd7ad86a88d56254cf44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475eb54dcce9f9eee296f435cfcdbb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0f3627d3f764cc3d503af5707a21b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1a8029d8a3806043e2a6efef52b8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab7b69bb6ca9d8693c5a960c44d26b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb57f297aad19078ea360887d4c12c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0e5cfc5af3ae968f7032239006d2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020ae0ab088eec428e9fccc327e6a10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b95db1cd8bde61e705316999b4f5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10233121015bb69c306dd337df03da29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99bc7c33a005dc904900afff7325e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c172e4ff13a6d332216594c1eac67e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d5ebc7cad8a6ff3195be98d80017c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0456010974aa4c23879d4ef8078d0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84e7395979b078faae14d33842bcb3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f37f13b6e410ea8c2066269ed4cd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fa0a3db12947c8a25e67413a5df0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c42d2e4ebe8593200b880a2b53ba6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecee5571a28368dfa1851dfe700f303398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bd574d862b1a36c7cb2409cfd161e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63094163fe15431e901b4cdda8dbb6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d43d0733f6366d6cbcae71c914239401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447abc852c33b52ae7cae15c349bb02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fb4dfd390e34d513788ccf441b9da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dfbeccc0f45e5df61d2a01788b698404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5184b398007207b72b58b7bf048ba4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee29cd5cb5bcc6a5c97eda7e75fef5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778e648490a2db70ba2f0b9cb238b02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4439f71745a1ef07593ab9319468c5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca2eef972b6bd8d15f4ec74816a9ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091b33d848b5fd1b5b234a1e3f5e1e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859a160d3e60d7925786f6dc20aba25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50da1ac187f5cc98e925a05a36700c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38354afbae7a75414678d6945201c0af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ec3d891ab1395d5b73af8f1a40aa4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3805cef0ce374dd909fe7e5123e92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe3ff3762fa1dc200a4cad5798746416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a1567599cd9e42552e4929490550e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4500ba85dd12bb71fe257a1b11596418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156920ebb2e911167d9b2f2399947b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8284483df55041d204b6ff526c8544420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d1a826ffa5f1f737afb269539118f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0118b387840e3a62cf1504d407cf7ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b3150087e70d8ccc617b960c280b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e95e8abf234497c3372f6b8963f127424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4711941e9b7120fa7c74f9076b1ccd5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4540d8fd06be23b54c7624508834703426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef52fd71c2542e2d55357a514384bdb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047603939e73aded57dfcb9881565c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f45b156906cd1aebc159274571b274429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b8986a2ad0271b78244db561e67e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44ceefc814bf4b4d5b2b0d911cc210431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb910f955b1dc63cfc03ee8229ae64a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3699a3d42b0b5dc71363f202232383433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087779ffe5288b4b71db7446f5403d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7ff03aee1bbeb50634dda6c3ceda9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27940c149704ab4a6e6fafe260ab737436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a44e613484705eb1e94bece156077437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314c6612446d540b10fef728fd10246438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677c399b5b2f4a19e549cac04613bcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce752a5bb8c8bf9a2cecea3b5b05e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb966cffd053e4aab0d15930c6812df4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714ce06684a0ab1a8953f28b7ff1891442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db2c7d2ade1c85946aa8bb4a226740443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72cd835b4a9a966e1a89a1f75fa5ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d1d7c31f093e766dc4659bcb1a543445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e644181fb16e6af177226b1d058f0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace444fd8ac2a927a51f69065b79435447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e97e79e9081ec1360be38ee0c1fca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d9e06cb941da0403b608ad588e01f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb9569f7aab875ed88b4a5ce6184c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1c387458ca36468ea8267614074d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a05773ccfa850e9149496da65311e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49a63baa561d91fae5d80caafa2b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06176940d7cb104ca8f027985f5dd77b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae402a68ff0d69efa84a3dadbc7621ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171637fff55078487a9ed6221dc7ea4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72e47af6b8b0b7bfd74ae961873c90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de4757f8a577f41ee5d0fb95f66b23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fb8b52ff893321d28946871e31d28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8616d2afeff5575955e18958dcb2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f330125e800fa830ec61407e52b944461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148b879f593c6f5cead18285a6c936e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f0955f1f1c6e8bfc79301e5dee75e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3e2886a438b22a05cbd1f4402a495464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bda3d9bd3bb2c3081074960ff76e51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6d0a0c9238433794f10a11514ae4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe753a04ba7c98b45da04d926efe4968467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec163e70c8d5075db94c8811c7c40a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766dccb12746fd71371a46b97d732b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f99a97f946ab4bb74cbbc9c6aec6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00483f2d8345137f0459c4b5282b86c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ca67b79503a13b6961e90a862fc95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddb1680ab943a46c59846f62edf942473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb8b2f9737589dcbfdff4050ae56af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204966efaf21004cf968573d3f8e30e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a952a51ea314098819c490d121607a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c21c1efa90838e19e4d21e716ed75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04940298e4b20a4b5a92bf1efe05321d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e33af9d9e6d15148c52e59be9a520479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1b63b8d39b0a6cc394e3f764256f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b9ec5c47a59f5b96bd764f84492f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550381c51aaa0f002c5b2325e07d08f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cea761d7ef57772dbf6ab9b98c4ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4ac3d1ee8fc93190647e1f56f3730484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56bea67b161e5383ab2a51481e1f6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a0bad0a54fdc1983bd68e5835a06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7e79f59a50785ba0cf8716d1356e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf50c8f712a91ae37848af5af7c9c04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f52df1e569896a8b6ac9cbb7326b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2cfcb2335419c1d84770f4bfd7fdb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc3380159f3208eb8cc08cddeb6b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a736d76ac8431d2026f980230aa886492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57539e3889184a84e62eaaf8f9cd1f35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862bc2b39c73dd6fb1be31ed7875066494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378b78247ad4aae39b87024624f7be6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8064d3ab187a82732402f30b3f0ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9521d51c2b5261da66af15e5600f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f46769d2866ac68c117dbee65c9e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0f57b49a271817b2ab97fe794e307499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd86fcd485fea322486aa688b2a1f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba3ea12f5e82736ee6295a394458aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bfe65bc1437fd94a35bfcf08ec282502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aee90502d30feeee05fa25aa2cde8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8ae114e9928b4ea45a56cbd99732b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52cbb532c1a4f57fad4fdf68671525505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921edd80948f80af6c25a06eb9a8fa9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aca88925373dc94baaf8c5c1b1c490507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b84fa28745dedee86b9fc7d15a79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a58bcc90b2239f35d8eb2f5c9f4831509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0463ccad15953f226440d563c674ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b7c4308070a55cb8e202c6a56b182511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd65b4a786ee5de7ebb95f51530f35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934e87116bc5860c1554032849d4625513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edec557bf1c259f3e5940bfbe808230514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87e3cb2509408a55a7d3abe159d1e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bda058d63e5b3c40cfe6b358a7ac7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c715219ac67e4d8029ef61396e27bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a49a6315e81a88ed72c4913e8b5047518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364e165232f23f0baeff07f7fb50849519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d93b68241849cf33ed1cfd52e20a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb535c66efaf7184a000209f4a8dc57a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac7ee430200ebd5263442837b3b4cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d1e3f10f87f6911d333cb32b4fe5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccccc237538f3c60f8937babcae18f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c9431217f022bca8e352618e8a259525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f6cdeffc6c3d1fe7e3d384528a5db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280fc226cbeff51d246c9c1cf7d845b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8637a28ae9a351d3f3991da90c970528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed15cde0e66b496c9b2aab018b302f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db11d63951ac4c5891e63779163e62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a611581158e5d7d278fa170cc2352b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a960a480662c5b5f89aac2fc7f6188532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa3aa53f67bd1cef4e4200534024f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e668c51370e8b9d6b26caabbf3d3d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd232b3989e38b47c23bc5d2229bf1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d85da2bb23695f930e10e2243f258536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0327a7e2c99f5621a0d457384b9972537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5db7f8450597847e14c9e33ef3af0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b55302034ad9827b977d0375ec03b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42d688b6c48243821283b912661c62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d00805b1e4cbc9fc0de40816fb7bb9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16209f7a58f26a9e9d18063f50f4a2e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc9ec8f9ce58c83e3c234f93a07b0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4adc025e761b85905fd01b082bdab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533354a192bddc50090333a2cbd5ef8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8535e996ee78736eee12bf50f4ef803546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c028f5d7e55fa9d0b3dd2223ca1bdf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0059b66c96806ae892a09a67dab767548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399037cb1dcea14d904ad792a5705532549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14aac2d6ba1a6a2b9aca96a581d431550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ffbb3ebe92b53744f166cdbdb7e81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f289fc2d88f8c5646025e23b223c5a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfb3250d72d2a910a594c718bffccf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09449be5748711459dfe30ba29bd978b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85d6bd424750bf8983278f86b09327555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362aed2f7e90b55f6fce086fbfe6686556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b87a5decf8a175c1bf985a577b45b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ba40eb09845bbd0f51e7ddc2472ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53837c6430afac1cc9885e088a33cb8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea112c6919c783afcb27cbfdbd43b103560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302598bc09cc9d0510aa3f60ae3a2ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91390ad154dd5060c39d754d897d1b9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34d01aaa5982c47eb5296a6e32b9c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d6a837e26a1140b5ca2b853fb6afb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca7f5b35dd82a02106e1a4ecb721b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a8e61ac6420431476945d7a64023e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe50fb5e245fb91a2162511f4727e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f26a5ec71feca785b29ed46fc8eb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaa5b0ac6df793dbd4e28d04cc07dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1abf0fdb5846549658ac4c5d1f5be6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2482214ba87490c2c7b918ce3347d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d6ffdeffd03a17ed38465c8c79bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54c18bc7ff968b47621ebcfb7d3490573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f54ca1ad801b8a5e4884c8a9ddddd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9f1d2c605aa3ae55e4c978dc55d46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29d2b0ff141b37ef8daca7cd1ae409576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23c4392e2d04a6907654e73de1d341577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae28ba689fb1bdbdb672b7297310c88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29c8cb1726e121fea755267fece39e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024544c81606ef6b8408d7520c59fb2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd223e3f87789e5e2901d89c824afb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e6cdfb6f814d2f5b2667c37fb038c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6745e9e9d9e43f30c032775f718ae8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571bf9c07fb4f6d16dda5dc52cb55ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c787a3d3f5c28e521d8a95c058a9f0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26140d511b2c619610095b504af63135586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eab44f6ab41a08e28ba2b61fe7d9b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecda3d75d3eb7281112e6ac9be9f74c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951c300e52d5d6cbe9612d69677f269589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8138f40071a6ac06aebcb86a1b41a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b47d5aecbb1dcace19c95e89c5386a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080fa86566d16e2d26dd8b5d6438ca2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b9d6feea5cc04479eff71a13582b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a21b4d8f2c87a914faa85e8696bde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7ff9a3f165b47bf26b2101eb60628595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73343c40ca02e5b84f4abf4d50ec9272596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56f80c92c817eb31f19cb4fcebcd5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d6e9f642bcb6dec79880774851522598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e4d2a283c3740548dc39feb542d4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edbea4709d1d90a44271613ab87d6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e5d247b60c74a6b162bf7b369a2d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8417437aac6c9cbb5678563624b98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faf3fda574ba2ede14f94e5a2f4916603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb95fc250b7ae44df0bfc6d7c666af6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6297e0c1fae8f097409e0d3f452ed6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495ba92fb86ca605cd617941ede4c31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d29d824e6581ed6727ebc38f8cd29a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3870d9310881cae7a760633346dc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac55999191e32ad8a30307c719ec90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1ca8db2b4af45a263b392c9d5637d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92b785eb3c12d080ab1e0f80d23b24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af574b1269cbe357311ab7181b8387f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfccc49b5633df6b7951dd9877ee0c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a4f50a31de13d713ac2cf3c537d86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c33aa71662896948f72dccd147142615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f86d87b9b35a4d6f9600d00db6cb42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf37ed3fb37dce58ec4b33b7cf5bcb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615f4a755fbcc0e7ba1a68b11edfe0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696515f9be7ea37d9ae056602c92b613619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30ee0324a4e177622b05c53ac14887620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a122a87dc5479d609d9182b9ece2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6f9639d028f2c0ea7214779704a2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c8d0c65bb7d51b6e5c31c3e33ec1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b99c874f1a1b843e3c317511d03c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038c03b2b281625f741f6c139a114c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969d5f755af16188a0708196d36614d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db32bbced6920b094c57a8c060b3cf3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae91039259dcd7d49adfbc522342343628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e76c053faa6c0737920da3848e1e76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a24afd7453f8b99d06fd1f7f25b691630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ab5d00ca0710b6a52af0330e40b2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e77881798a506370b11b393779652d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab7bf29ae2936d4651ea5170c366d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8550c4c058ab7fc68dba35c9057766a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf63dc2aeb81a70350d94cb1f72d69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8b0a8628afcc033f6f4de43570fa6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb753fd7c440ef988cd8a7edeae0cfa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff60273b59fd48ecdf72a22f09c7db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665df0b0e72f1bac7bbe0a5f36159b1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61951bbdd6ff963c02bfc329a60e52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f6fa1f723bb32dc58cc4f3f750837641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193b44e846fa0bdeccf5c25c826fac0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9083fc0ea891d90e83af3b45c05b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9d76976d9a79743dbdf8bbd9362c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709544956144c94f17e745c1af6675ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888fd059780bf3fc7647b9f2b901eb1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c471a11a7159df27666dcfb0537269647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e501c9bacb16917aa225a5fed49e588648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c4643c28e6ec2c162fdfbf884cb20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15e19d1f0bcc1b2aef73f8b88249de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fba0461ee607dfbd79df1bb3de984a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060dcd6e48cf0d96a1966ba88bd6416652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b365fcd87f29e15d8ca6edc94ec901653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a68651e4bd72d0d76da1904ee1a80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9cb1425eded86dde7d2032099508c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65c5fb4cafecf9819bd4db4ec66f75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af0b7e8c273d8fe08d2fa6878ba373657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b97e9b7d13f3fbb084acd57fefabbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314da903351b62917950dca336b336d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e11bb04e9edd89da1263465049765660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10cc7a78c8b4053f6e382d335a8da2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1647e15fe7e510fc781be4fa451cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f84c363e9fcbe1dde29b98794a838a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd167da44e4a4716177b43e6b47ffae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbf3ca345891298e93501bda7b7c2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9efa0b3a0bdde689a21cf61255a84e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa57f4a1a4576274f46872df7389a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa3a95bb6bd0b0e877aed8c64d6bf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b6d91f51a78cecf7b32dc04a66887669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9706d77424bb2d8c0ceba6dad9049670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe3412c824850266d771cffcc8f398671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7f7eb17062703e5ed4cad0734cdd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c112e80561209d28ff4ca0ae4607485673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618fe2a0f19d74fe6d2eba40a429991674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930a35bb679950b87ec306eb01e24be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdf71dfa3f7f7d5d9da00038b0b65e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f599eb7c1493dfa5362920d9e46bd4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d0aa01c504250c4686f8053482550678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7c1531ea4d5a38ec351b1348233f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df7b07b3d39fff12d28006f6b4fcbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0038d8a2106824c021c7206a194a57e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e781223ca193feaf0c9dcebe8c001682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a137bb66e88e053c406bdb5ab863312683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62926de9302fabc33e6ddb740a68e530684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83ecc6aafebf02d7302cafc3f76efc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a22092bb27c869eb0aead2175c0f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5c41807741cf463ed261f871e5542687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c9e6a73f36dd88510f1c948dc9c48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8216793119692a122cebc50b1c264689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858024550e27085b100f9f754cd72726690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b996987e2fdf03e79afc5a0e05f00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bbae4bffb55d3c0e12ca92e98bbc7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d541dc290d730851abfdf9af18d2496693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17047b6af22c02821e225141ea8b96b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a3598f553200c917f5f07b7960236695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62aa5fe2e0e20b9b6d69460d7d6f0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647787302808ccd02521ad1d13b29e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60590095c7fd6210ad2bcf2f91478d07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55598cf5dafbdcafe64d2443afe4a05b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbc4a1c8f19693a35066bdfc1d47f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18819b6398cefc2b3c7aa28ad5cf3b6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0528f5920a46fc5c8bf338e84a80751702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623a7fb5250ac19b495db3c2cb2a8eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff449de2a3bef495c087a24390f41770704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e415606afbc7568c91967d324201f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3394625030613476d1cc80134993a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a4fd960797036180f66ab9d0cca2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f15a1bc2e6bf613df57c31807bd98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb47b806ab4fdfbcdf62240c51caa4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac16b4ec703c2998d4e86c8630efcb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18dd6906aa62d05cd1e84a11073e90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b9e2902a99715b2614c9cdb39888b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32a6c3eba9dd38a1e19d318b3608d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4004682ee3b6e5960166b55fe1d57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed53d15ea32a6027032c8b10f36cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa19dfc054f53c3f8745ac650913b4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec911d133abb4e1e30c6460d36dad90b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d6829f71e10490009fbe73604da2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc86bafad363121950d1f3f74b5b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc97d585cde39f28bac2f39939726f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5169280fd08c697cee0c9737b95ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8de32f6d37b573543d6233f044d153722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704347608d59766af06d158ed6d689d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7b96708b1bcfe10f13676658889c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1d24a1f5a7b17f4743de9c8544922725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ebdf2909259329021dd13cd301ebb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6806b0762f38a7d9107bfb575cf26e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691ba4b486bf2d33d0bd89b9845f18f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e8ce1fe60f8d47deb8eba72d9bcea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b5677341bdd8c5f348cb374c687bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2505388c970d1f8c16ce8d2aa02693731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e2a559e259c86e78ee619d1a1c141732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ef235dde9942b3a12e3f8df02e91b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e4aafab21ec690f3884fa7f8f20e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01460d9c7d19f8c0cc3180f58624a61b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af73f1d930a2c56f044b7ffc448dcf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa393aba71b92d34821d4532c7c986737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294d37e0e6b2567aacd7e3c74a8da24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45a613f3038433879799b9695275b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d286ee74d44131eeb4e9012d4ae9ef8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c59412a9a04ced8f54f0483c779648741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9889483c6d00a9ec0deddf7e20ca1c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b391b2c0ceedd99a172b9b4247544a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5ec22cf16d8b18e00b0cba590e71d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011111322af1ddab381bc03d28196c8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ae808ad2e06b9fce278da2ce8a235746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b9fbe102158c6cd5942ff79a5410d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98df95ac34ee5dc021560e6bb89cab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875b4cc98ed327703fe241837d18738749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3302425289c12a9175dae47cacd100750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bc5a22271aad433e3a2973ae768d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a898efe9ef032467ea928e4a381a48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdfcf6943d684cc03fa5e8083d9a6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab265272578113e89c456330f4a872754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4bc9ee6d088698edc20ac17e341c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7fbb3943e65cb84cc0e66f81b74e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144613db7b38056703888456aa6d1c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ce63872f35b515639ba200be8a2e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b90eff4079d3c7218c91b16f02b240759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>