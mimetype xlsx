--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d743fdcd1c30b198d1c11f75220dc4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8c488fa8ef9fcafb8508a7df1e3f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0495331adc0ed3d88ef3f3ea00d393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03691fb87a97df22e24d83ab2866da7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37319dfbf89af276436bf3b4d07269cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85647a1eb8dad4640a7945575a77d5da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024df7876804aeef6f4ec2e7525c50d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b4f30fc1e046c9f8c09e95667bc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ea7f058abfcbeae03905847a893d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4376555875cd947430d74262471381a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d211a91139e77d5cc15759bc375d44111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db13668cda4f8cb35dbfa279def7d9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a0f00f681d136ca12199a80a02b1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b121f857be98656968143696b83c66814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587b4c3a7c6f4ff51ea836e2e6cfb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85f61c372b6a7ffe25b196bd97fc1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9ac07dcda20fb84f39106c590dd2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e373e3137950c9e0e9e9e81b0de544618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0e873227608160b8f13b1aed4802919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b34405f914526d3c78de6970b876fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751330490b31cb6172f1d6afac515b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2614787731c9b03f5f34cfc146591ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef4595049d30b0e84d490c760b51dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d5590960a68ec2384f7daa37043fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b6cdacf8a0439504433369a9669a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189bac37cafa8e6ef61a27602c9e08d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19815086621f13c6a7237a4b9bfe2d3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374602f024f9e333a600d1a33126e65d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdc32d57843df39a9998bd513d6a1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc86938de645aac1722d95ef7c52830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924301eca5c14280c5f0e35961bfd8c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257fd2ac6bb0012fa5b598e7f1efb1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42d498d055225dceab39c19605f38533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77800d656d999e1c00aa1e4cdd735034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7769234b796de2f6a8c3f5609168ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9096357cc375508769e8c8f927fc9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c357cc82a260b482541362a4c2a1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4141cdee9aa1dfe6bd9dc9378f25b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bf27dc2a46a5bb10f5bb19aef713439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6a380965cf90d9ccb02cdc7c1ca9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e350f87438657790af736ee8851b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ceb8ab23cdaa8b6f36e26ed4fb3f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002d912a10acc95b121e667a886addd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1430b5c2f6d4b04af5859352421e2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e595e994f329d5e20830b36168622a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00e23745208538f5f834a7fc25f80f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07512b757a08d74a20b42a80be3c2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6e4e023245f9e26cb90d3b3fa2aa848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088e98015b167260e7c2882ec2d0ced49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b0f889a514061570f8023adf5cccc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b2d141b121e508c8e8a8488d80c0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eea5041b9fdffb3db837fedc2a9eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317385c61b6b2f569693e425f29dcea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6ed6e870987493321fc624313263b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebea42332fc468381b6cb477f3df5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43b7759f0b90f30ceaa087cd54d64656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cf955de608eb9f062dd72095592a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490893cae778ef8c95756b279b3697f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc1c6768fe099be47094563a96fde359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee4e6543548ad5390a9586a321379760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b155520e9c9e8f1a640739a05a5b6de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c924032d12022810e444fd08541efc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe76d7b7c862b463a3e0594d17b35b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0deebcc21fcb442fb2e9cea86cf4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5486b18a1d99b05f35fda1ffbb747265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc08835da98077fbe087444b74c1d6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5b4efefa8a286656d0843a7fb09ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fed1e78c8c9bccb578eeff42bf2eae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11170925fd48f2bf5b65dc714e789f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375bdbf54b55e8903c3ee78a5da766670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d292d4c9928b5ab68e40d75ee751e5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d7971c03c293d88ccdb43d9988a2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4eb6c2e007ad4f7eb30192f9a400d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b75c7c33ca65cbe117120492c747a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85400a818a00a473d1e7e1d330254bf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd01c3f4282ca811d7db4bf53083d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44304c8cafec7719e86cf72ecf06aa3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf115cc8a990088b485717d620705b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e29aede6d7d099a2e670a1c5b2de879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab3f4e2ae7294955bc6a94e91c450280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590747fde6aa87a387c26f4229cb5fc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8037476181751071967fa7658b5e10e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7c3272f6a3aa5881e27339170bf4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2967d9cb4e61addddc5e1a12d41d64f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4f5c7896e570ad62901e16314015f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224341accef4e6df76c4008c0dd13d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b537851e68436e3c671f37033abe787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b3db376ac6d6398655eafc716538888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bb32a793c2e0522996bed31762a3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33251220f9df019936cf4d5f4ba9d6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8526e1fdc5cdd635bc05cb84c0375991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51944e961f44d63e2e1b38d6af2fc7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725cdf567b3cbbc3c61b8cbfce23cd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c65587694f0b46edc7d22d419feea094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab6f4d5b63a1054d1c7cca7c71822595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a86769e5c8daea2e0c99feaefa926f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6537ca7864493e8e3bd3bc9dee6510097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf306371bdc3c72e284cc544aedbdd0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1efbcd9718dd70bc60dc5d00a815a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3d95163d2c0de5c570e562ec52191100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df71bb62b51f5928f79cce46bcaec0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e56206a35939164360a009f662679b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840b140d9afa2fb85278b7cf6483a06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade70112bb1e95245ab888ce2b7a5f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d5a660438c046fb4724d75f1674d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afba1962d1cab09c55acfd87cb0f31d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eaf06fdff18c790044f7b38daf383107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7d091aa62379c17e78a944dc5dddd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc95ef1f85d3d8b19998389ccebb6a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b61cc17e55612ae11cc69aaae9776110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9829a195362b36999c42b429cce2579111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218e742e40b1583dd41e54a546d27f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a52060dd32057e1df0f94dc2902cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783413027e2d2dae63643d5be707ff57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dc538c7b474096aa6cfcb70692bdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43eb05d8ff6b18f72fe469def6d325116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663f48311f0d092ef80aa479018630e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffcc15f4bbb81919fd1c1ad97f1852118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c0e543c5f2a981f3da8f25e29ac59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f35bc2b93eaccf01778f7f0dbf2f58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699c593886f6bcd8ad801499c88075a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d7f6401dc623795d16a579c4fd62e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fa898245ce2348e717dd3cdc2808d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3ace12070f014bb1adc72d0e6df9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98a1c9db019fd27dda78f260f35c26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bf57150e56309b5f29954f52715d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90020602848c4ca67f380d749a2fd21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c68a82ec7545714d4665a18f986305128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f498b28a01a362fc5d1fec29d1f82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3185997e4c21eacd6ae1ab2fe9cd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4193b4bed25572c600ab3a3b907df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ae9d8f23913ac0890907ae4095d54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0f4f72d2dc10e7e33679268803cc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c1acc8fcb21b8d7f8261b73e24cb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2edd43b703b303fb85cec27986c7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706e649dda1fdd72d4f115aadb4e132136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7613269cbfd2fe8ff482077e877749137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7100cd058ce71abc3b4a533ba24379138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3007cc0829992a25473e95db5bb035e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a0672a694c9d14ef1a8803365158b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242a40bfb638ca96e7ff165ddcd838e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1c0f6f798713521a1decbd6f226d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a60b1d9b2bc0a29992c08880506c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da845cfe8cf420a7ba0d0748aa1aaca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1845a34db7dcd84fba0e82400763ea4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c8d5dd11557ed19c0b09d9ca99f8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687edf3060f5b04d9875163aa38ba1eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8c31dc5bc71783bbfabe3ee837260148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313599c6463b7e2026be99952ae3bb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1eec2abb81ed14219d191072ff262150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929bd0a2243b46725bf1e01dd8b0065151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0768065f8f717c745db397a00864b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d63261df4f879f91c1331d5ecc2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e1e6ca9ba0e0840bfcee9227203b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066ecaabf6d302e6db79a9ee0e113f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd2fab5abbf207c465bce5bae65ae4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788941306f77d19eef5655c090eddc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908954bb43a109d505a46266ec108b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff8027f83d95f2efdaa1cea07d43e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f80835235dc15cc515ae49b99f248160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641951adc01a17c9ca800b7fc0d2fd87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d85f8728e892f23eceee9bc40b052162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf48a76141fc4c43278dbccffb63069163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c29474d88715fbc3b9b7907f8aecd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9172e33bec8376e5c16eb217323a41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562fe7e841cfdeb4904a9d6758c5cf6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaffcd332f1a81645e38e5667f2586e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79830a4642f6e6ee3f80e89f52bdd7c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cdf28986d3b058dc538381de18423169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c42f34e2d76b21b283e02bac0e2046170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2576e8d05c1d64216779a36652aee2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b85720794c7de4925879bedfcf0ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9beae5695f1fa26886b5d03bc5ebb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67267f8ca2d18c608e0b11c1bd20ffce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c48efaf1514ed83b1f73bf08d7885175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afde376327c900b10d08b9549891b2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26521721b560663c1d22561be177d53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a5d456ba69ce874079aabf7aee768178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a75ab0ccc3319ba5e7575d65c7009f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9842f87339d22fc8db8c4fda6a997180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79415ba0a58bd4465777c3e33a92f384181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6683e73ef2b7ecfc41ef54ba633b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a02861d454b4b3033c53be6d37dbdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8661b643395c4dadc67e44016046c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91ff5abb8664cc09ac54769ff5d638185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef9dbb9ec9aa6483fb53569322fae0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07144815ac54793f0cdcaeec848b91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2174bb08c6dd5d8867c6108f4f546188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dddb991867618d6f896ed525125ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529b7b4c2309196c8b8e61f5215bb25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032a0330621d7e1033b65247e9742c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0ebc76e158cbe55e2b02f887684b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535ec9d5793cac8e52636a4711b91be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1e358218a928a0f8b72ade106989d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a7af8b239390cade40749cc84b006195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7de0a7951b87f6638806b3e89c5362196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445502548d4a6bd52178e22fd67433ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3966ef3af57bac1e47c77d27f51c48e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd863001032de6fd6df574afdd5b8e09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3a24e9258cf427d60d878bafb64bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0d360cbaa1e5fb5984ab30009e826201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdbf58139b0029e58d017274753fff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b417f21296565134b52c9885e20f13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03992310eb1bb673df02c081957d703204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b885124ba4f3d486d7cd7da3c3a9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c748600eeb5054c3fc7f710bba89f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbff2c84e22069d56d2014e52f48b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039736c11bdfab2751a3e938dd2d72be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec475554446d6daaaca856c35073b20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bab602502d0bf81ef5afa72f490812210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfad2a9da465face96b548be9b5465211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f84e4b4acae3187d0d754232f7258a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaebe1d1f2251bb08acbdd5238d6a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fe0bf8d5145a9121acfabd100ffd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab49a140509f4164bf8e0e88c8d4a20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe92efee793454027c0ffd29a58568216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78b8945fa37ff3645d3406d785ab1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bee141b71af994c1847a8c7c6d452218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f87f750a1631423e88fe0278d2a162219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36611a58f1d75f807a04d14d7c9bce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af19dba8eebc4fdeb0925cc9a54b94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bab43a1a0a30133eedb74888038c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaa35f186df96a0a9c8213050a0ddb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb1d4f8c0ec29e92fee94b1d06a3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece192d936444811c91795135421a98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145549f41d7dee2b66c7bff124cc0a10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2b92dbffa8dfc06d64cf5a86df47e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127b656843de9d836850cac398a79bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fe208fabb7641e9b33526205799ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42660e2624e23866e52587c1ee8d5b37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a30e7b99eb70227df35ab8a6998f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d8f00c284d57afcf313e2b5b965e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103af14be97156be06824903e170a93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde04175de2fc1008e2fe677ebfb6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b0a9c2b37dc29367e79b9429a152a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649ebbe20a8d9b3b8cfef6ccdf8132a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512389b8df4d2e5e178104dd9460375237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe1eaae4a16a95db2b8a2a6e339b3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0c3aaa18e0ef0a9845a9f4966befb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8dbae3e49262374e0e0e761750bc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4235ea6f780e020aebd78c5fea092241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00e3a8431077c337af38f7cf6a0663242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa51ef456278b8346a1c6f676a8397f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392d4d8ce06514805691c0852bcf40c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6894bca667490498be14fcc04522d19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767926837db47c5ed4f247af58b7915b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb5a6e9966336de18523dffd7e8bab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd80dd45af6da0e803fcacd7daffab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f93848f4d5057e709359b47ed7de9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9145c4f2411fac7bf0bcefdfe09abf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b51cb6834c49ed8308bd51ff69897251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5068c1a37b0f8166991ad16d7c32f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1be9c8621597430269ee74a43dc3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea410edc1557d90e154c7fc4e88fb05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa481112fb0bf520663d7251fe362e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e5de50d6e2b26184d8981588136e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b82ded7d87618d8ee4cbfe5a66c1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c648b025ece207fcc195c1b2653849258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a5d347ef5203bc441ff8e3485c9e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f0042c0aaa7af156c6da5cd123e63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88904d249aea5d786ac2d51afc7a545261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5a0105afa7bdadb2ddacc5d6b571c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cce5996c6576f9aad137e0139057bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222efad718d83fc380e80ba5f69c0e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a7777ef98461407268c615f22f180265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b940688c420f8b404d24f6b4b49f85a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51feafc422e51edec6f465d854ffc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac26ed1103e0576f2f04970462d47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456864adb6bf93286716ed801d704239269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb2b7e246dd234b5c3e986cdf49591270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4734c84bc59915b6e625c88fb405f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d1605243d885ae61f00a1ceb1dc24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ca36c3ef4bdc8a464de790b25f8c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b469e83ffdb683eb5b3f234ec9083fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472bc5c3a978227bc7e258fd04df836275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ca937443a916a3b6f60ba664c039f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fdac3d1fe27a21b1090c1114bc7e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4c1be11de91be9124c876f6527773278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb1c3d40b3c04f833dc838e523f5b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542c687c12282161992b77de1a77ad1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bda3a74341dc4bd7c9b9ba5f367eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a9698c0bd44367adfee06c08c3fc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a634ed77d38adb02f2f432d474db0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ab0c0db7f9ad0ad548ed4df74f437284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b904635916532a0540a6979a67d78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90cdcea67f3287908aa8e71bdf4fe4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e6eef878752583e0db5f6b2944733287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2443024b020631d914d6fa3a69607c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ebd5d17aee46d8348a06c769704a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bbbcad65521cdab9ebacf3ca6b910290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9458c47ade16dc0c39f533bcb49cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf507daf0fd8aa7a7670f85e60f0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dbc9fe8d7745da16cb06e51a24dcd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ce50baa6567672ef9d9011499f710294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca60e17b135147cb713a0141e15a1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad71c9c1590c5d6cdf7a2ae8c4ed747296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55702666b94f3e58e49cd9b022958c7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f12d5cab927226e53790e207c041298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa81ce36edcf354e0f04569ff09db8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a255eafccfde85c2807f727a23743300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95ac695ffb40dc7b52538388a9a55d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb3dcceae1e0a410f044493d163380302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b061650bbebd7792284aa23e38bf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2469d357cae2ba6e8c8f4d8366e63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492aeadda1e09c5570becd214d07162305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f0901ca4e4706d4c182243f0cea52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3a21a7a1540cd1ed30ca8a7034f85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e038a66711b5d0e0765e1344921ba5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3bd98e4042fc89c8cec9afd95b760309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9d3b173e0228c35e31b5082a580cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80f0d3732188560921af49c09fa9f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f54cef203d4e39ca690b467c83f305312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcbed9e1500a021665b8a97a551309313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfa32d121f629934cddb8a826efb00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14bdb4c026cc44397cd56d47427f51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c6c51389b14dbe05fe17bc1c377cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d0f4bbe64d6a1b314540c70261cbb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c4d03d352381dca524ebf10b1e3c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fce8ee25a6cf1a17587cd9c85f9fd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bd9edc094e078ead99e44a3ffd8ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5890fdf39c617ead463e32c4c686c2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae05052c7c99fc6cf0a372dc7471454322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745c30d922f2057e6730a53b35c3dc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22027bdd4c5641ddb2e42f26bacbda8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12269a4e2be209e53d4d4f84e64e0bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e716dcd178521d8a747e582aff1b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf70ea7fa00e369a5943ecda6f67de3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776119e687662c4034c3738e8a8eb3bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9477c631b598efc5602a434e81335a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8fd9d124490d9926eafc120edfe8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd5f61f9664e62a154ad05de702fc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e9cb57b6c1e65962e535be6f0858332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398abc000ed5dfb979124c5e5536856b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f574f2cee900099b90b01a159170a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12702dbc822748944668f259d6436b30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253035be69ab0e3fbb4cc6631443338336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cc64f3f01e653d617032a5105266a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7488318b5ac5a5afb698a4d76614d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c922a527b3e99e5bbe2e193e8445339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dda36d6acad2f168344107025c90f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806931bbd4151872307055e53c38e7ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813073980d6c67f257cb502991c4ce7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fa7da3928393654c3164be633c8cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55e2e178729ba2eb2a35fd5a9d6cf6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c404d6d0ec6c0fc1c4057549b8832b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477459fb6b9fd7ebc7706d30e815bb11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ebbe43285e2c96af6a95679d85839347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf98d501cae8df443f1ee6cb6bf866348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c95a9d9ef2ac9b55e89e8e855db1ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd5ec111c343ee683b10bf847ee334350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18150d0f8d605fdda1657f91b52622351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bf433e58d42e3c8a81cb07bbc0193352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b09faab9c4fc3143d9d5f8bae3b76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2f6f776d139ed87dbed8d21c426aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33392306b0a8ca1bd3de6d1f344c9641355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec7c924a81eac6000edf3759ea1cd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd746f3c4718302864bdd60dd32bae06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89703a7fc236251f05429bd8eb58aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b4ea226dd60ceff2156de2835350b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc9bede2dfd4a6c6598dc3cf2816d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63110209bade3cf6c8c593874449dfe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d27e1fd563181ee98edc28d323eaae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7764ed334df4c7d652a3e91e7c31e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea4fa4fae594b70ce13424df873f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693eb35cac594163addad334a15f3d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b82bec4fbe7502ffe0909a7123333a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613ab2cac1f1125a3c67e1a940d8eb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806442d8e65a45f6a1dbca6cdeaea36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2432aaf9ee955bbb55b89fca04c41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928cc48585dd3449cc5fdd80475746a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be85c8d8752dd2920f350db55acca6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cabbc1d6e2d59ca8f2cedc58742cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bbbfa6488ef11e9ca8f351c130a82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5fc103e0fcf5055c7b8e5ef2d7ddb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d4c0acbfa5b0b39bedeaa5cf5af81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1858575630af47176bcab57c374f3b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65536283a59e2667d18859c79e87c37e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b5a14a91e11afbb5e03a219673578378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df036ebb940adef4b6c0603a4cd6bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e1e91a59f3cd6a5b574e1f320bf2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a3e6a11475b2c1f9fa733b74a2cc8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5db9aac3284a6f68de90379859f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a5258303248f571607870406404e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed456537f48cede72af4a5ad3677e47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524faa97ebc0d29f247b59fcbfea205385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e61d66234f5572032c463fba5620b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aa2bec76138d8435c37ae7428e84e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c06442ed17248a8eba030b46a94131388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6a353d8d1a0c9303693e7ae54981f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d5a1c5e052703f16d6adad3fc68dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbb9738af8ae3d2379846eeef238db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70502cc05200e517bdb0f2bad187ecfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ea5689dadcccdf79aed837304ff67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5fa902728fec95db1cdd2fc626a79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3190ac9c78f07db027f6dcbf4a363395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec8e6e3d814137a93818dffb92567d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea58cd10913d06e2ee8dd56bbbe80d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b7ca31349da3635102bed17d016e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451966f0edae57369f3d31d5c778ec5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1529f5c0a77ebc9d7584572bad77a3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd63a54d1c1224c5ff812b83f8b7f3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5c985e122ec2cba6a4b696a015409402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a09bf67ed432ae3ae35fc6628af386403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030290b49c28cceec4004a7d26514d4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77edb29a78c17e389b0e361c4455dfe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673ddafc8ed5afe9a09edc11daf5f0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614da53c2d9837a5eb9c65fa86c50e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163563bc6663288f81f93ed9b8049551408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2284dad13611489d845d43fca7b1fbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a34f3d485c9922fe135f0522273b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2724bc643134e9e9d55a2e1146a55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a543fe0b1626d78a146da701d61d4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae55273de7f2189900a2f2a4d623f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c96c297c747bf788e76821b7b4647c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8a08d78d3a4655e6ed1bc3366fcfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aad5cd2d5b22fc344b8adef13678c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dc430aa2038d8079ea58f8cd6211b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9e4268d3afdfc6a3be847af64b326418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a429e748fd71217207477b44a645419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dffe84d4351c16977daa86d0bf2e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b504c9385d8731a706e340202d31c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2e57ff26a7a389cd4fa257257d61a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899bbf136df96a9f8c14b5e78c9a5a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec851da96618cddb6ed8a497dee3a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c855389edd66946ce48bd7e7915acd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40182a01274cb1986cc61163d0b175426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a256a0962c694334f8f1c597e0fc118427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fab65e7b3db980b09ff56e105bfc67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25baa123c2a8367ba957f7244a2d21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca5273e97ac1bd526f4639dad7c771430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb81cfa872e5a035eb543661dc7ea7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce02e6148ffab5540b88621099da70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e03a419659058c3c6f050be498f270433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db2977e2673dc682fad4661df0bfbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f934d3e9d9776feb5d9899e40ea30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41ad88cd70c2f960e0641b4e719df9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18fdc7db104b61a9a4905956e7594f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd98d11719a2b26a49f44570084870438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e31b754a92b91e9723ae0147eccb89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a597d30ddf8f3400ac72510fbb6d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd613a5d371685f553e061fa95bdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68854db9990b66030586fd966e182b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b6f807bc90d005d746701ce4e9713443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae058061113268a301034971a2ab60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267087332c5aaf0cc2ce0e8b1b427f5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0383c6b8a4ddd518143ed017c0a527446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a23e56ed9c03c473ba962a21d2accc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bc5e0d4435765545d068c110b9e4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e6d2b4eb4e6d10fcb5cef515bf460449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377d64ce35e123d8d9672a8f36fb0ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a4a40271b56b3da396fcd43682fce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5abe26ab56c318810eab29d8905c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869907653784ff8b0fd876c3ee199690453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f326ae05ef28684214d2bd1ea16e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ac967df3ee6bedd4a0c6dee6968c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c069af22c25636a336241c2b8d3b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2d2f91a568a4ef69a4a140977b0d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f6da36a7b3e6f0e304e2f95cf332c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e465182976212292b89c5c566da6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b168e653ead684047cbd3010323fc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91966156b920cb160c1a5a29d8be5a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3199f30a63507a571e1c530c2ecc9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2857215fe4f9ea195e4a89c1601e26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bac442a4eb32faf8e36c4d39a2680e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211cfe39ab42519fe1c189b20f2c636465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ad718cef7c3d23a559d9282d3464e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968904b6897291beaaa8d55d37922edc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c25d06f5224da613da4c747739e36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5614907c853da3c67901177ffb933469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0996900e49a4b87baaee303413b6fd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38bf38d2900992909da11d0a92111f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c9575fb4a426b5e11ee8c5dca44a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c849b39ab9f20bbbdb9c97738318e59473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e541d0fb5ce77009f8c9dffc08269cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43f06d5f534bb963f362ddf286ca18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a19d14281b1d5c4dccc7027b3a078476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e7156b905c35cf7a55bdc95c67392477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c77f8ff793a23e0aa3e1a5cdab6d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15917cbfca30f302c65c093b2c0960d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca5229a9ea093ad5dab0f8c864677b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fdad5cc5f31ef3bb67789ccfb4507481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4cf4142b5e006e44cd556f443171a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411d1e32790870baf721bd4f6b65341483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ac6c708a05fa1e01536a38adb47c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491f0d175e60c38d03d7ca7a758471c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a16b0fb26bbb5947e18ae6a240309486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784666fc7059b720ff1747d392f21d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb8c0ac5d32d2f325de8092e016b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2ecb7522835ea5316a44907644f73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab82687d0ef5e85631c2c3a4e4ae31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8b6524d827d6b407f184a60581d43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1b775c032b29178c0dd985a49af1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef6fa4ddde52d4ab50362eefa8a605493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a62054bd869597b3c5e27aa5f8991494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec9ba3fbd00e84ee156b43057d298c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe76d71cc759dcdd5ce327ec1192e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaac8f5bc5c9a61d61eb5afd4de62d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d22bc8b8c57b9dd46c91cafdaef3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418fed74e8b31e8649ee5d01cbaf6fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e341bb4989116db86f4072e89901efa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a15d74dfbabd96d413d4f8b347370a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148557f9056d2388839585feb938589502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4355369f1eb0258cd333a3659a8e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b32fd226611057d42c2471f08f9c1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a476eb7a9978a3bb8eccdcc634b64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5226c2e9c02b1e8bf69638ad95eff7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb88cbbcdeeeedabfc47a229cbafa3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c01a8ecffb7334d6f0be098744841c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74ae9324e6016ca8220db84d553702509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eceb9f06789d03cf61188cecd6fcc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d30402882dd3c534b1419cc5d988d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01178c68838c28e39916c694f44e2214512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cd759cbf1ae36106af5eddf6cb502513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cba5bd28b7458c3f3e48656897f75d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab274a5db734be86055a6e7ce5485d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb72d8c8522b39bf5b8a3809c7b04b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7349f36ad77b4a7d7e42755f6f2844f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dc2b7e42c8a9d82940cb1bb3867a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf5a7fbda26d9d2917bafd8cfa044b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0fabb1f4a581d296da8aaeaaeb05f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95d21fe0464d2d6082dd2bac53da97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888c4020b0ad5bee65bf3136ebb4485522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7409498b290f17a6951a600b31d89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d03d4b28d24c0fe0bfaa520b04764524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbdc868fdf6f3f08cbefcc0e427757525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08649d52617e7e21ab2f9db551781174526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b13e828172aa16a73489a66eda89d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bf58d4f6019828d26bd1aa536fcad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63720e06751c54b70375ad533620ff15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e2af9c2102e8532639a7932316a87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81458c57fb48703b8f261af0056194531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b527e81d15d142797b41318f662fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdc97739d0f7e5a574390d18193056533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd20026d301ec112f1e0f287e04777534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26316b3f6694007c5163a2f8c73e6b52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d50d6d62f08aa4afd4d3ebb2d68fc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdddfd1e4a919fe3168bfb6a41f2d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559eacdcede384437c69f3a3a224ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34091337ff5d2942ff60fc6a6ee3bb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121c4ef5d551b5c8ec1e7535d81021e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f5297b36947d3861b3bbbe2e4d575541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0a1f54e0174d4d2ea4cd8cce2a1ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963db5adaf47d8a07a6fc8535a40f32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655153858d2eb49fb515958679419f75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36d255eaa55733aaa831724d2cf696545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb547aa51420d11cd51f11e923ccfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee6605f0e7dc50bcdb72a9339ab2ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ac1fa07b0d9e4fbf1cd1d83ee197b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadc857050bf9971e8c8dbe06e612e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a3ce840f31883903c7e96111cf48c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2c8f5ad450058148097ecc598b5e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d90d33890477c2f6e271beac092f0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5fb83d3baca1b5833fbab8153e863553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4167ffd58f67a9ca4011745dd6d133a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393af75daf348a567be99de6b456f4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeac8275536031a3e62fdfcb46142c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac84497752283868dfd50f32c3a08a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef54e0c99161fdd93c745e48c98360558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768513c77def53a6dd39b65dfb4ad21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eb5eea9949252ac515554174309c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a063e11ab4ca1b69c6f8b4905b9e398561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3ac6a54bed5eca2b3a07b8dcf9cab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861692a7e726bc33849346f1d3b07dce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8da2beaa5f4e6d19c83ff06efb62c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694fb03e4b5875c13cb7e747bb779a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e233e42fb6e933608022d80e7f8f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418ac2dfd46036e9795a1f85b5398cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66327bbb830a13a4585cba0f05721864568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c414b9a2e92959058b838b1ce296b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffb16d553be3e79918d8bc03c8904a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de74bf26185d49e913d081641dca241571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0776932803058c35a0faa75955985d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26edc1b8ed5b6388cbb4ba837332c20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf05f1e1dbf323e7604cba2a2f837cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7fbcffa8d1fa01a2684c928ae1b47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed106b005e6ec7e348a1c889288899576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be419f8d7c12f3f4de8169e5eea24d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a169d21d75deeab78c25c71db318578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb849c298ecdb8e82eebca6c4918a7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472fbe2de4cd0127a2437be4f66281e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea4e494be93bb48b44535c35ee6451581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f5578436776736f0f1916331ebc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42fc41ecc50eba97b2540106da4f03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114ee43e88b52fd7a0e483265971eba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94a2a39ffd59f9cb3af1a799b6e5e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705c3321f62216e0c59a313baf5a6cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52512e8cace598a49b6485ff783495587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fe5fa710e3b1872d164d149c133f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f9b8eff3995543012d1444a787842589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9cf325aba8df2ef71eac99ad9fc14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dff288b6b11eaab4837df8b480116591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5606ded037cf65ad1798d096f60e1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc024dabdd675ab7ed32ebc6481fd0b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61352c020f5a0d58dac825da6c4d88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86605e681bd381076f4741fcc55792595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59a7f004c6eb6672438e8237d0a154596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf1801883a267f9d60cf24241deb5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96099d9a7e298a2a7d352c662c76c7cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4417fbddb3baf539e2058e5217460ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dfac951362db15fb273cc381e8f0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018484c0964c27f010cca6503f5dc7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9cca56fc1fd37ca23e7ca89d68563602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28775a9d79ee3c030cebb56e63f903a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce15c34065035def0e4e9d08a088859604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f199c26128377bb9bb6ed91f6148c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf4a023b9679a3554469560d321548606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea156d8c66d76d9e3c4b32d8e218e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc34b6bf40433b0c32d38d91af0671608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752930cfd16c9c7de69f33027470543609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed496446a91bc07ade3a78e2f2dcc4b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d1a5ca4f1b7ae7b90fa26cdcaed1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10348ba193c9499bc2fe125b92487f49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fe5395010dce7d3b348700101a75e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72b7d8684ca28538a57c1f59facc3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6642aee3539d88a0450f43e0f58e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59673a02d5534aa7dde94b27e0f959d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbafe50fece36288914ba2cd928d37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b45ffba451867dbb0b6767db7e1b30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8070f3564aaa459723db91539d53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925b2079539e7144a3012051e2dfe81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54451ea21ae573fa26bb3b899e4818c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8186cf65d8dc13f632731bd3a9ca42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734fccda00be188d9ef86d4b1d9eb0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a9ac1ceb44e1d064d987dab088a20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6834a0eec0668f20790c1d4e3e6c092625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef79ef70a3cbe785e1456814f76baa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d83d67bc58f2aa4c704112ff97067627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aacd667373557009939c4faffdbd2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563cfbf712e424f49c6508c857c68af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0510bb049ac038d23e6bfff1e81c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc954f52601e9baa62b9c752f7064987631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958abc43cb7f1f28ad3bb593c94b24c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae03d5a4502ebbe95475e40e97f87b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaecde34d62a8fac941891b394b0ae0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283076c3f3b77b9d1160c621fcddc9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c843a87d36117f0ae897d6283bcddf4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a00263258d650cd122926e4ef1dfad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecda8d9dc38c3588e51b30f7e221b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841dabd7842604fbf841f393fa7ccd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cc7930f139ae175f02174d90014a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c879ea993533e221175f24b42adc74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e296989c5e1045df0bfcd1062a45d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25808b69b7634bfcd10021e85bee1e6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db0b30a09f97b6b01fd5ad22a2484a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283b8a546abbe292bdbc1d6d9546d9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd7aa71643d244229f916def083a0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afefde43a4999dbd0093c842dfe6fa4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a5d585bc1e746588545f165f15a43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c705977339edabeffc1397feb4a43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d71b066e89b93cf6c0a8785e07d57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d39183b5b41aa85f0ebd8f8f1e80b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c543a596a726f897cc8a6187baeeb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa873ca3374a1e98c58f313a53b36ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e56c7d267c0cb014c64e4d70cc16f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a21ff122a871d330d5ab118ab8fa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc042cb03622b8c3abef1e9ee23964f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403431479cb1ac44a8f2160cb553854d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d568caaf08b4411f74ad342f8f40c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d934caff625fdae8613c531aaaf4724659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04ff6bd8c39a3e0940aa28ae2475fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676178bfead46a0daeef95fb41e4e61a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce45a41d006183393842b7304f563c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8c4debdda7473ca564096cb2ff250663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4d3d113da9494549d9c383774dbe6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717ef1dd05a2599541ddda01aaafd7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35cd3f641274ea4938f69a349c37b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fbd0d21c2cdc6b0ac8c79ed48147e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0384cd2feda079b7b0bbc77b4cb335668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1105ea23cad5f5fee1ff076a99cbfb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef041c42321178c70260e617db66c41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f4e133f9c2b7161fd566b8cc7c8ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcca59fdc366b6649b23241ddae712672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa28288cf37529389bd9ce8ee82646673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097284a26da11d87fa31ab02017335c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbf371abc4e7006dc2b27ac01b838a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456a6893de41d31a3079b265c43a5fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f85954f1db2cf7b2fef66434bfedf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77095d0594aada729da01e2b73650b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e2570725a316e0667b31117a73cd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d10789f732903ffca5132933464af0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf31425cdb7d45efee56752026cbaf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4257974872135dbfc0a028900fda52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2571a56703e93502a789814c6bc06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32c5865c0e7fdc25bf0e2ce6b9d711684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9b27f15d2efc74d17e7e4c6f0834a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb9364cac9747d0a8f0f9d1d2c2667686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f55b01b424e68a67fd6570b357e0fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b185a892c4a8225079b9e11531d51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178442fbf82a31821ea84643b9da8973689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cfea8dee243c1bf9332d1b59667fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374ec39bebe1aabeeee66dff86ccf6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586bb2c987f283e5b819f98a6d20f41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360a35e141ceb9c0377cddfcfaa2f30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042110322e10f6c2d9d6cc58e1047671694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d8799377e0d36bf0e1657c407e35b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd95005c40911ae2a86c21821bf5b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55163cfb057cede203248d88838cc0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5fd277c34deefc46e814ac891778d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecc205a3bf683c076ccbda8dd50569699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ee54ff5809e8f55bf6876656de70a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff783f0de3bd653e8b30cbda0451d142701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf03b9aa6d1b142b50e0ed110b590702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51014ad70e616d178c530cd21ce3ac44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fc96336fb8a7ded6aad51f1af11d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e290026f6522fd640008e757524b5a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a76bd7789a130c933ce2ae13127c4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2059a169dc63dfb1f25cd96b7b778707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde5ea5354afff77cc9950444a584d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881f08e39b12bfcc06236cce3cdcfa5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b11b2c06174790648cbb395acceac8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a3cf88000d60dd127ca9fff2817c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6b70bed0b2a9a6a0fe45fb01ec2ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea84b145f767db8c53d7aefee34dd62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0c5c0efdd93b43a0c88226a68b135714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596396e13c407dde3e29d177cdb6ef1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5cd7b5fe80e37aa2b9bd9bc36919b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56322742c0bd7e36ee10418d74c74b14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775977486083c2c961ffe5b42e4113a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae76bea29b026466ae1ebf2f2395dd2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94955df449aef7cfa629e124e4d486c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476cd56206c3b1ddcb69a554da91604721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08e605e3bef7f17d1331654560c5da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d70c83a0ec2fcd05cf3afcd138dce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbbda69dbbd304f8414cc722e3c957724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9143efbb7e6e84b1780241711d81f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a816c0a7f8cd4c59be330abfbf431c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8d98d71b0aa5a1a4dd99c28a0aae9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581cfbdfae9350a652be8d6702b9f69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130849ed672be5416322ee6180f36d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facbdda84aafb391478012d85536797730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce407addd1b83023514368970ec73085731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4566d9c42ca665844a36a54fffb3f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b510554ff4271a3fe9521973f73b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc958a3051f0daf3b5dd5202555c3b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd2e4842b6e810b4af870a0457367b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b81efd52c7563d4763e60b02422d4f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a92533821dd7e03ef4e68c6a0e03c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b3ee1e5af74a9aaa01da77ca121e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ea2d9ebcc6f16d3d6ddf4e2bee0c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7d27f40bb53186d59ac4f6884596c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04b4e379e65c4d34e4ce5d52e48456741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eed8f112c7ac2c4ab046a8526ad61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e0250144653447d68c133be646d85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce4c09f2353b76109592b3586375aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4f6b6daa6f56a13b28243cb6445b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb59181285137cb52de22d35384d0e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb2d952991a1bb5a7a2abbdc7bfdc6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1632f9a9af41a708d50889530f42be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253e106f173ec354509f9bd7acc21dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793545a154788774b9785a4f58cb862750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e7105cf35474f467eac33729964cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d602ffe715e9f88f27975a0265cc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce621b0c87e23ab221c847754fd849753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed3ab1daadbe12c55ed1efc416ffe7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3551944f64d1a3f4d20b114347f305755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a67dc380cf5a3bdbf60e6b1853d1c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9a81dc447554d6315e1eb6de36c84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253699e53c0080011c76619f71ca912758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3a6d391dcb2ce60a6234499465470759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de70a5f943412f23f8021842e6227e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44822f5ae2dec1dc77bd017458246482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202c86478495c68efe3533d2fa465913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcfc99d0204032c3133a37541dea114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab4ef06b2b18fbd237e463538863f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6dab7f207ea92ea8b52a953e6e4bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d10a7ca9e9a84efda4c825c650a3c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c37e471556c3ba17061c576269e6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656954fd4772dc9d0b29b4f6b2d43b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaedb41b6fbc22186a512559b2660d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80481fb0b122f31c1f61ee42d2a89e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bcd67b8e126a717b3394ffe995d7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83d14990ed03f278d12650f415b19713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708847d21cb7be003c32d20b54bd9cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15dabbd84dd4b588f690a1271e979f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8df44d44ca20236bc7959021d2b41b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb56f9cb393a952740295ecef527c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7eded80bcaf9d1ed28f8d960983a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e039d19d9b516a65524e0ebffbf600b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4ddeb8044bbb73d05c1f5c001de5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b9fff664492ab3ca03f68719421d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae3a89d15356c4468a17d45adb5c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb2ccdb1560b20804f7d6055c85b5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c146ab462664e24f63b3012eeec39aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09789f3b444e9565a535d4fc3e0a448f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8a3e6dd106be4d904d619eef53a9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731424e20d01759397fe82ae74ee4bf727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed7171c7a87a10a17d498d0eeb166e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393957831d52948b5396dd018dc18429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85bd4bc8c48c6cb47615cbe9fd868230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef476218af688aa3ae7439160e23082a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974193141f589a8111284d0e1dfa5c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1669368e24657433a00f9fbc848fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fa754bd08315b90de2b30e9ed750b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7748365c7b9d9093dc465cce363a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8760bb4e8af9da0281f5151250dd3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1077f1409ce60c7afbc6f96a22f190c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb26f54685640f0771c1998ae4aa6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ed863868b889542916ff2c7577ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455de1188925874e1df4a4e4699a08e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dbcd44d8c0eff74109af36450e4eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587b332efe22112f8562ffe321796d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f53b3fcf1faa10e8b1b543d14adc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e5246f7beb8b381dcbcd54d8ab68b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dd00be0d34348ad0618c7f085958745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbabb8a7b8f6e03dfff8207627d0d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fd975d35c1282aad2459879015c8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032424f8a3a565acddb143d784283eca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b128f58ab706090ce2c9b8927b0f35b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d8e4d48a73a2ee1ac42d3455346a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8842ce5f47ce4172b56000801b1df751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcf91404be7e7498e4fd3459ab40ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755eda830aff03abce5f4bcafac110653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36148f4fa438c91355b208cf2b9bef754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bc4fddff3be87b966c625ed8d5cdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f8c086bb71d7e2ff71d82f340d24e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc093711d0c17074bdc4470d3ad2f4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48fabb6fe3977ed337628c0711a6eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191ef328a6c14046c62c151b400f86659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437c1e6044e25f349325d7010218e5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f67c17ac175507650e5fc0aeda3b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc4050e06f1ab1dd760dfd46f62cf162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1c9a76a0ed858c561433692a49dac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c77442e29aa908b866e2716e06bfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06e6f70027522e01d6c6f2c3fa54df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578f04f1302efd23e835fce6e07194d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee67442b699202a272312629f0e662d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd78bce26dcd56c132d8e08aa7883c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d7f6e8c360d83069944ea3bc51e4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc571d0ed06d5af3428714a54fe9a7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879815d66269bdcede2377a7ef04204771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66c6e420342a34a668b0597892ac9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ded65d1532e1560fd276a42c9309d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e9c0525c72b47d0621e4ed131eed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f443a27704e91a6bdba55561e2e7fdd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f1b6117454adc56c51f317d998c0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a070ea2592e8ba3dfc1b9f540275a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e67c4ee4fdc6537aa06ab1a66dfa4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece6aa885545b173bdae117780d8aa479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e91a147b4f45b523e8ba7f7b1f683380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69dd565f30100f5a18b7be03a3503381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85d52652f206ff54f304d9320fca6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b8e817c649a4110416a17fedabf0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8983627e6985520b8e5290198de072a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ec9bc967b412de8e5852761d3ce2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da107795908c724195cceb51324c06b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26670fddbecc749f8d7d8f06c9e77687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0c853206460e8c7c093e135a726de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b34c628efc5d24428b14b295724b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94eee83ff7eff7c01462a0583ce4e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1ce9e863166d497529f3df70d050091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1672b364386eed26caeb351a1c98c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8cbad77f5513e960bbaa1b569d57b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b550da064079041973f8eed744f974794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ba1d5a8762cf086b06b91ea4876e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23225f19b65279d9c206a04ea6915696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65062fa1c10798f4d1b360e2721a511597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64aca885150623dd4e14d87772c77f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef98f6885797261bf4e7c087a92163599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7248e39b77098dfde848a59040293d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67149f174bfb32114662210312213d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7ffdd0ca0bbfe74c3df829accfa2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a2464e3f4a6a4a7f73c4ce671758f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e197d085cacf3dde055de9ce4daf97b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc8b4c7b9f2f61939be33de863003f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823316237aa8782d03947cdab90e72d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce45e364abe653b95fae8279f19872c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ae57ef7a52654326ee01aa5cc2263108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b296373b1bf297bb338bdf5e2aa452109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367f5e0a34ea245f3be887fd995d264110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243bd619a2616320351ff50b5d05bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b51781b8e0b2f75aa9878760ab4e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f25e7c0650e99eec2fc973c5545a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff27c27d50c0a3be1961d577cb858f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68b8fc1a5a69f5b74bfeb6ce06e2ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40405c062be27f5cebf785e4a2ca169116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c567374715a83917a15c051bdc43b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461db45f22e906a1a78ab30de44da71b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b713082f3546d1ff2d33e6b484d7400119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926e9a9ee2812226b0e44222988ebca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f346ca76b37b2ce3bb009a0c72c591121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b03c88f3c7957f52456526f31381e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ff6a005b30a61f64336cb7571889c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827487ccb7c0c5bbb13302ec6531feb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c749d1067c43c4a789c4f47f23937ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b59f936bf746ac0d913d9fabf50ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6434c872b1fae63019c9ae8a6e8076127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814d9b6d20014aa74e882ab2ec3aaf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb496d1747509e125078a428049b7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3897232af7db5a7efa4d059395b4e17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86736e7cb58085dd22f16a12b3aa5587131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3fbae0aa8d04d72e1c4e0220d011b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e9fcf6b1e5ebe7ffdd53b3ab3a04a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efc766b5d3eaba71a669ab03992e4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ce7f29aede5673f1c3e528edb29a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a967f78961d14361182f6df6f4dd14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f90978fef01eea2cfbd5d7dd33ac3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24edc386393f5c11f9a5849f84f594138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc70a20c8a94d793d10e8b76933ed48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bae8ff80740b58ca51b8ea951f467a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae920846d8ef707e51ea4af58f401b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faff1a4bf9969e44106cc53e86e04d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5a6493c4d29f3853813e0dddeb508143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b53c34fd75a6dfeea10c3348f87e13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b25d592feec3da0f9fda50dea5949145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a795da763c622417312f9e5541dcf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0e05b9d9ea6c3eb1d694e2b0902b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534caafbccb7dc52e9d608adf91e4d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809740fcf307950304f6a11c3b9bb39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ad2f806c294c77de28856d17aa366150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64621e94038d244b67b5444fdb7dc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149baff059d4c93e2dd27a17ec2b88a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e343ab7a0928459009c2346aa5641153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968c73d5500ba7a750375dbe32cf308154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea096c8496a87b322879b6368ae372155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c975edf8ca6b602fc7b5bb390e8b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c69c79993a1e032ae6e8441c233fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac5b1c5b66be72079d352f7a327dd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceb5c7c62360fce36067d2d14b2154159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edacaf8375adca45d9079b232523001160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e797dd21a64e6b1b97f45f2649814c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467cb67f6c94c38ee5f768e173b1573162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab498e57e589929f4e6b7c90400cc70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca8db27692855f661ad0b597bb0630164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2e32897dd795092e3178eb7160303165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711de3ed573a5a119d439ecc18a71215166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d850f38697fa1a6e17637cb882a39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12da67d100ff53c8827b08a1dce3c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6b73935b51d6902f78df73c32f2f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5688cbb77473e264e74f08fe815ede170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89d5d9a6e5586cac5a8e3aa05636d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a7a41a7fe644757000743dd262dd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685e8984b5dc02d21c3eb16d886148173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7076a8f2c96a23f08b6b9d249d473e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf68e717c1e28caa38d7b97d080185175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61aefa1484f24aa6a8f81cac552226176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c28d13401cee7f841cec07da38e4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51573e3751275cf277d48f7b65adb4b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8096eb4c591cdde4fdeb8b9606f07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2488a807dae98609e0b62b35dcfaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e73e4c80fbe72e8f8d1252fd53d39b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3025a161451ad1e0cb68f8b93b3b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8776055f4077ddc78ef0777791aa21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebf45cc779278af1ad6844e7746b07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a040719adf9da26c6ef537f57e79f81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b05cade37889b858d4d5bbec832ff7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ea9355cf4d82424de9ad86bfe2367187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8fa1c5fdfada4a11d4c55e5643edd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90135f57ad56dee406fa605f88be58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f4c852d2c5c082dc6612cc098f52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9fe7539157a7df68940112a092774191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee2c61af1201d030d9b8754672bd30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159d4c376c3bd5ad85c964945b4deb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15290c5fd969d57e0a2dea564a81dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f8640e3e3bbe621cfb3ddfb385c6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ba5584404f2ae2535b3ee88e673cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da975612784b405e14ac9c1e5585ac21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f43817296833c390fc3ff9997c99bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a776cd1f34c93a9c697d29f89fc25d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838575236caa90b1883442286b1d9e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fa3fdcd782907af60a87e572b68ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a61c82bfa5b5fdda580b8d3c873f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e9875d4543af508fd3f18e3ac77fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a529aff6538fb41ca5f3a21684abad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995551eae9dd0258520aed1052cbe42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2ff525e2d136cf7ac93db60a7b9c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9526b36264b86bc5c8ad10dd7d718a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e299fbe715c27cef661d1701ef3cc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ff2d565ab3713bd2fb1384acb7631209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa507eaf51bb8fe211d7f68adcb593210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e4a2baf5d1b78ad21b78b3432360211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369c807a5c111bcdc6107e1e08dd737212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8496f426d82c0a5dcc824af8ac5fb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90992cee78a4a0cc1f7cd6d943c6c0e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e358c98fb9bdd24bbd277868e19c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e49a8bb11a5eb2c8cc18c7ceea079216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8f9f5fd9ef8cbf61aecf7f4c97524217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de672902a79312969282306bc2b45b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eacef62b5a74b354ecbcf2aa05865e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027b0faceb4e758aca3684aacab0834220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49295e10c84657154bacdfe29f2edc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427dd300d7f58ed0ed34876e6f58df2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6b0b47e1bc4489ec78a64b78eae84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a031e55b18e442edf9d40a97dfcf5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcee16f362f96651b4d46db71ff515225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9209114635c0e2b81c31f57e63a0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827907938a1c17e7630a4b944edd2088227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349686f9d7132a4384f281194a1ad440228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e6940fdea1ec4727e52a92ffef9fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce0a85fdd34122de335274c566c02b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33058918e3363f215987967c9ecf2732231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259d1177af5103adcad6395df89a557232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93f96d4e4b9a7fe87c3a62cb784c4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf651468f35e9085d9561dfc321a59f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d2fe99d89e8a5f3daf5e645a31421235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01462c1e5f46366ad9ccfc81e1e9dd23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efc5f95e48ca97c454f931ed64e5df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c79093692cd8e788f9286ea120197238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce39690be6fbd3f654fdee8659a007239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd1c860f48e5804eca143e76e286c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effd3d267acaef588715706087d0796241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29204a6568017f2eea09baf08be2cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116f1cc3ffbea4d45c4b624d3bc152d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1e80c263dfcd95ee448401895521e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be41aef95b8d92cb0c530088dcd15be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100fdc26b533a2b78b7867e86b04092246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f918ba7b06904ea64ec9861f5eda9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a48b3076336987cc4f8c7cb8740336248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c458dedad039aa2dc17358e59e745b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8b46e55d48ffe0e26cde434c32110250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933d9638f571175754ef2d1b1c61cfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ff149c8fa23b1c0e025e8fcfc96ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210967946b7b2885bf398e7ea1e7e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3e4cb688b0f653e96aedd46b8ff37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b963b3e1fed9c6ee3ffa252b9a88928255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392a537c380b6991407185d93cb49e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fca81bb711cea9cd6f6c7947734ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef0644c884bfa4e8a2eea95bfdd63e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eeea50fbd55aaae88f1bc574d911b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3d89dbdaf7a579e37792c60c4f1fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d8042152eac3bb2e6547aa8f2910a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e1ab7881f54170574153aa897d107262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb406bbeed22d42436d9758ec5204741263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4c1c667332a53bca7d1e06f6ba8df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d5ff81b844c1c9e94eb64bc33d1ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01314136c25f4dc030f283b253e051d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9521352aac27d3c8d09712fcd0b8954267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71f55cb6819d2325a1a929b203a2dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bd6a9074146f41413d0cb16150571269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295514ac1d0a044e05215c18a31a085d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697989df8fb80d1b1ac66c6da018d96d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313c79727907da3a01be4873795d6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536c668ecde6a8eca2260f99cc517a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cbf0e3a47f3c52054f2a37b9cccda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e39884ba69e256d063b2a0fbad36b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580278fa7372c657e77bc7f688edde2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034323394ee0bf9c8e8f2ef0081ac5e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fffa2bf3ba6afec33147c999cf0434278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7529720319c101f4dc63a33f9cd9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49da818be80996d0cb461790e9c32c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a437168d8e1d4656b3ad9800f84e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cef106eab2e4da4c4308db23107a03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7fdfafc780fc02c75efb554f13057283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ded0eeab275016ebc4eb99232ee6d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d93a7576606e0d8997eadb7969c067285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988b4578a803c041f05f774a60bde7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cf3ccee02e3c6424477468dded234287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee961b5bfecf173db1c0b1fbb364681288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5ab71676d92ce1a67c0d7bc2baa9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df4b4ce502d0b5194731a6ff5bc7b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77df19f131f3554e9413007e365500291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf23a61766aa8e1ff069b910db11e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee34681468284ad6b1098a57268cbf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee03186ef645f3e5b45e2a56b10bc4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e446d4cfdf1b9308dd9b5bf3e415abd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7329fd1fa13a89265044909b4ba3fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914458e1eb892d8fe035b8101499062a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec9d249dcaac04997443edb4bfea7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479a8e8b540eb4adcb77f4672ada65c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a10040ed9ad99e058a3579cc06356300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b873879fc29e688e70002e5810b3be8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4818b8933feab6e71536b3c63c349302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e49758754abec474cbaba797fc4d96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60540aa61d57da7a6174f3891401abd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec44e487117511d8ea8186fa01f1af8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec6fe1f4d41a9311c25874906f7f95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cca814fe344c96fe711c840727772307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff499fd1c2ca021f9116047f7f73c5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1448317f9e1d30dfe7d15ef0ba6011309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff083832d1e2ea43f0bbf2f0227ae2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf2d013c874e4c99a364896ddce7ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a70d8c716ef6cf0c4dfd234f4ad1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea9a4458dedfce84cdca41367f6a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6196b8a44ed89b4acab8b7c48a894314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b05d967f48cc09bfc55b36adf27127315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffea5614ff2fb99f43d0a895385e56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c439a71f662cd5cf594111f21811317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce65a11ebc547da7c9911deef79625b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198b53ee3657ac64da944aa706d72a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c365d3c2fd142eb5c3f97bab4a7717a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05d19a3dad90ca2ea4aeeab35c4b69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dd9f67398ef1a81b7236a38acaaef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e65ae07d5e57cdc3faa4b95f0e9b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed253a70f0045cc30ea567ef3ba051324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaff082c7ac93f1a1b04e5284dd3691325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7212bacc8b2a94bb52aa15bdfd5ff2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a224090cee36b25209b53ecb0c1931327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e415023d3e7f0b2dcb5831219d16755328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a609e450468f1eba57bb858a7d886f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b675e482130e448a2fe2b86d8e4406330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842405b9941d7a0194401591ab31681c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7ba2217d6befb518d1b80d6780c85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f084f71fb10183c9b70403c79ea40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9382a50e8ab7be5333cd946ef8f953c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643c15ed1c9c0d138cd6d45dfbfe3b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fc3be9233b3c5a52319f61f050a03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace98054ac2765c6fdcdf06a13707cfc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5f18b8b7ea5d14111ecca107f7ccf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077031d1cabd7d0e81e4a5d785060def339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2adba3c83a2bffc433054e6702d80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb69d2b0826379ddeb7db5e6a163ec0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fd75117f749658d071fc671971751342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522b14fcabf97f70f3cdd6dbd833ffb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12a5ce39acee04d8030fffb3d84f0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03580a52aad41beb8a015d68e23bc05d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9232f0488a3a91803e82c8c8ee7a7f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24592cced07858d8d2907cb2662e77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42300463ef389fc8207dcaadf99c60ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247042e27a0342d4b201af40cafb97f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab477ea32cadb648d82da47da7c8a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8edd63f88eb781805488828d9d707e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7473fe9831c35df388186a4fac78d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae86b620ebde7fdb089e820af3a2cbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5014c6f746c8e9c5fb79dd76db4ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efbf2fd650c33d5b11a33e2330aa51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8743f3226a23aedc2437fa8829774356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ca0ddfe707908da07ca91a9fe1205357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14d9c41455350e8c9011c41302aa5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f66046372fce7cf907d3efbad27d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7788820f485fd6737069647f2d1288360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f9628ffd3af27c6db3026a83044a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa95d49c82e9c2e8296b578b80cc57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38560c3662dc5a064c58485b36115bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0ba505755e327fa32bea1445606a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76578f2606e05663d60f4b326d1fb276365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9787c65ce5c650125de7280a0447e72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9ff4f81612ccf5640108ccc3cb432367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cff738a24e46f957e81c5b0f291c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996eb65d06b3f6f9219ecddeb7ab04c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6937e9c4b53dddc0438d89c13461b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdb5960bd008a4b2b218e8fb06c476371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986491929de716bd9ee2f9de79f2145c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158a2e99617398ea8a83c650daec9f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bd446874b82f6b892726afa0b240a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9c234b43254935df1f9421f25cdf1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e506119115d80bcf9b31a2ac885619a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfeb8751ea47f840b203eae8961ac6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a4998faada5b001a88562fa9efe02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a7e5bcf61fe48db93cf15d5d9246a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218d92f30680e7ccc42af58b9fee813380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7271d7fdf269fdbdb071337855aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444f682185d543db14da242e750b10a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309a16e242a589f1b9d519fe5713448383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb72a2f8c413f5dcdd14777cbdf373384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b113629b1906c1322b38d54e6201a58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56065b8b229a491a8fc3bd114e399f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c22785fe8f384b1ba1ad135aeab05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795d68b80a3ddea2fd5240a05a92161388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96de5ffc46fa5f2743c912b0456540389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ac4816b531a54d3a47b3edd9fab8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4787c6bbbced5b9ea7196815abedb33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db8ef728e14f7335a0ee67ceb63aff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824720de9a779e5b32c6ac50adb89e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c59fdb4dfcbecc9e6b6ac617648dd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a61fd9a09f4f397dcdaf8e8e0d509f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1b9f2167fd2d3448046cf1b89f5a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18c61a8667e12fb32f56852a50b11c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0547cfe76703ef1a0da1e3dbdc454f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20a405e9643a1906ea98f7b9408fdd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dab77011c00bdbcdf2a9ace6720242400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16baabf70684e432facb1c12acbf066401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f279c8dee2ef600c59dc5934a4ef6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d8fa17eeb2490ba57f04d3a1149c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecbab7e724bab271b9ff2b359b09ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcf0b1f95eaaf8c2749d4df832503e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215b97e7855215e929bf70012a55151406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5ba429e5c02877bf1e144a53e3dfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaa97c2f3b4cb0ac61ff099bba52be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2be610994944367d56fb441a525cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce1b9b646c971c3a1a279b0b70c720410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa73ca1fd77cbccc52a1650f84554ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb89ae5985b601f1ba9e33460f7ebe9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42dd96b7c22214ef994de37a341a56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437d449a141c9bc1f22f6a57a090f23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed738a393718148dfcd8adf5332d1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f367947252d4b09e71a5585149f1bad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93525ec1f8a235ffeae1c8d7b30a5e4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64885ce001b3073621c9cbce2f290ef0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1874279fe9cb332494bd9ce6962131419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e652240eee6257a4ec75b82bcd64bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f01c547f4f10fd05d4f6a71a407bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8588357b20cd2d2e86bf4bc1cf5abd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7027cc62b93f05a4a3537ad5e00fbc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e258f4b8d6005a89f579d48b6889f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4a05ba967d71914cd88d0d69a29f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babacf7174c21f1096e22461a4843ebb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8c5c117b6adabbad01460223e071f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de22b7f25a21f0868ad3c5c49a0f0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2788dfd8e28795c4134c92d21ce174429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fa896ca9f4707ea2c6954966c7249430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517d28b817b25fcc8a616e04df191d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc12ba71d0d2879f0bc6b418c29a9d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539fd692758cdc0c8c90e0d89d9e6cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde4179feab564c50fac8204b9a427c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d49bff65879e55ee7d0886daa6f4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786137c33c3ce5d0765a6eac7130e9f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9547cd4f275a70ff15d0fa4563957c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e7f95d92104b97d5f078ed8a250b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4aa7a733dcda9249041e883c94f17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de3c49cc4aba85fb131d5094cd1436440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070de9298cede5465ad6f39a08ee661441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180e2e24abdbd0a30f28e6c27bccbc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef15d87afab335c3fddc1994be1289443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a291d6c55491a813dd7f6851a4759bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d91452e179a6b0768fe76975648da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71f474d4075d9c607fc3436da4cf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a851447534d250b220ea281f94f248447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170e44f392fc332d36d06f3d42274a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af1917ed131f1aa55ce497d5f4ea62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d8927690bafe95ca2fb68977a22bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a0453899cc157bda5054b3ed80f58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce0825f3371b0c887d30874f1b03af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773777ae79b316905dbdab16dd1cf01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fba8450492b58615648771da1a255454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd31a8dc18cc898e67e2498c8f958d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaf0d73a1f8f9171a9498cde9e0b6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cc8cd7e4af79e74a831a4184aa854457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b246350a50bc8f0ff5fd30073ba26d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae87f0ca25cddf9bf119cbada3ec31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b053778fdbb85c3999bb1431b42a72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc7bf03f3fbbbb9a066cdcd68cf05c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e301f07a71ec3f6c2f3dad8fcc0b20c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb8606a32f6ad309c6996128fc4887463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2e548c4459454f3e23727bb9ad47c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a02b22805b3371f4beadf62631f169465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047bbcdf3304e71cfba6aedf842c64a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e127eaa68de4fe289f7db5b63bc7e21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1f761ee34ce65175240e4247e1be1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddb7948a6903071c586858788aec15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdd331342b814ab8cff91d7d354a20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a772c3bf6b19b0071b6cd453ba7750471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a0e95272ed3b60edc213cc9f476d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7113b473ec68a0d16e4ecf3f8b9cba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995107baf0aa8ee3167834dc6ba1e1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd092b85ceb6b9c5e3b227a0d384687475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f768ef0d7e6c818a8589dc734a665476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1374852535957a950ed92482ff4362a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c960737a338a2bd18c09f1ca45c0a09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871dc1c602df5b77b4f29829d241dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff25bd09df3729e37bed1c79385342480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca90b35b0ea232528ed0f9953876c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0824ff7d046ea80eb8db84452ce5989482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfac6bdd474cd02e94acade4899793483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a235c00a669aa541ac98090f1dbb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b757d764a47951817d10b47ffffd1bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d1c5385a3118b27b0e2cdb6b5deaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896c75b7374d16490fbf2beacd1bfa7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d5e92699b2d00dec87ec6968aaa62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c8ab4d3c160a6177fc6690bbd019e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b250b9f544ee5d68ff7ecfad7e098490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfec810a43ff7386b392e2690a227a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490871d90177cf930a08a5107fe4e97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3754aa1823d9d56e183edc63f5f24e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693f5677260d628fead4cb4a97eb499494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b78292cf3b8d1aea4be76e0e83f69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be004c443b9fab54186a4b359fe9e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70023585b33b24e9aedb7a9fbd2b254b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029107cc3bb3ab0b17d7d7e07461b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b78f34ec7ab2849886ba0a42832db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71926c58286e953a505aedc56e822fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88780f5c381b112a7ed798599e5dead5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1fd7c3bbdb3efa671717a4f3f4475502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1299c22ab7e21d924016b0a868845503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d1799228ec39b7d3c59917a33facf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaff04e9ac4a83fb40b29a73e9209e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a70f0c6ad87ec9e47d69609ac30bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ccf1e0bca19a3bf81aaacb4aa360f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8122fc20645aba75e4b02413e87d4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af4107f8d30055c075cffd4085d59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91150001c92ce3eae56612b17b5a2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245688b186eae0724f6883a937ca5336511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4e892ba63fa4f9ff97d939393d0db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c11f8e58e6d9adce4303fcfb284005513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c7aecdbb83e49c440b9fc4f8d60b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9474d13720516d252624741636e41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f4f84eb4514cb8f9c29e0725ab1f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e3e282f5c8c1eb6666431d3a5a6ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197c94c2745da57283ce2bf20db4359518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becfd58213948fa36450b74aab3c947519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb67be528804ca4a44e69654b1f4ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214f50f1b765ff1456193886dc362c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaaba217ca2e045fa57c2ea4cce192522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8339a7189406c715f68dadc6a78e5bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d051e85f5f4b425d68fcb0908a84ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb323bd55a84ec03175443dece64b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e160bdac8b77a2c2509251fccfa83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a8df166be8f38fa9de13c94a3e610527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcd9146a38dc4c552a6e61c7fd3d5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4ba697f029740cbbda41beaeeb59a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a168d235a70da38ddd649e2a4efef0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e763e883b4bcbdc50d40c584126f5cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4158f4a7548859ab372a7dad5a0b7a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39773b4161494be83ac91f6cba7defce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365113a5caebdd27ee33ebc95550dd6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce64db2e19ebcd512fc93e1ce58efa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38a37ba2437092354e5ac9c941f3e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1445bff9d7997908bef11f2552f0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cd90c6eed87a270c6b098a6ce7aca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eee469c3008c3e670efa3f75f953a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31d4e377da5f406c8306193c2a6cff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb22a617d3819f84f2bc1d5dbb7b71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a26e2f0d3a333201fbc45a9b66c81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45d9ab8c0ca8726154f38edfecc54d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe6a689430fbbab0e8a68f440ccd1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077653e773218086da35de9065de6c82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e788f72c9bf79af90be9e9f9a23cc68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd109f91b43e1cb800447a90a0f384ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57f2835bf3775a577d70e7900ab770548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a271545b40b20647b0f2eaacdccfe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b38c42d2699b161778e68bced9fa3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc527e39bae64ccb95a59400f656198551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221631eae24fecd9e9e956460c5f36f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d829fdba564214741fc545fbfe51097553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef784aee10bb5b144c2877e1aa9a2a8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eae5190ba9b5f8a5d6d75d53659e60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dddc314c374a608d6561bc41d37a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eed322f0cfb9219e38462aad4a065557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cfdf3ee3f5978af8ca2aeaac07132558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3738e2201f648bbeba57622dbcb7dcb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23132af7a56d292c730d6177bb81c596560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e8c9dd07a24bc83acc6eea3c32492561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee0679d9435ebddc643c735bb56921562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5a105b3e4d24438205b7f5ec2cbd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b66c6fd071545947b23de51bd839a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f40f535aa23cf7d791a590a5fd3d43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e2d378093f77ad9e01b1e55c95837566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295f17bdbaad2c18129fc66e8f17bc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ba8b4d3ca32d3f341db4bae840e0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a52ea4efc6badf241ead9bf4e5204569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1ea314dc7ecc746094033c995bf49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c8d65c8bcc4b259bbdfb8ea615f95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ddebc8bc6fd54bcc5945477eeffe9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721f9d35b3c0887f693c0b259773e2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72408dbbfd8d65fd45366c2213818221574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e837fb42f61209cde9d6f414997f68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fb7d95e19851b44fb851576241def576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403912727785a94c285c4106c868e840577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79303b7971c541bff4e3f32a7b969e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50485b1d22d20c21b56f463b91aef5c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426e97dcd915e21aa4a1c970ab2760d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43057e34cc8cde14aa2f5684f7d5992581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984bc7f653e6dd73fb224b988025280582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427c8cb91c2191a40ff0cfda79df9df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81345f9d71a1979d8806ff1d09efc477584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486899ce3b8c02621d069aef702676ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923bb51f6460d78e844b5048e2ff605586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8848946b0c80f73cc86685322432c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a38604560ddb26a030e71a2833ac0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0206a208de709caca9052fda3bda3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993a85610fd6ea11e32cc8df3639c46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2932baa285f2b6c4165239e142220591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1fe200523928d35ddaf6377f6a63a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa42ae392f4d3d5891fb9e5959300b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bdf37c87703bcacff3826a2461ad8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560febc17a680dbd9a7576170a191cf9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23215473a2f9a582119ed50884bff8b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60485519b5aa904e9932716d1b286bc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e7964d4ca38142ed8c59692350c93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd9dd1530caf5a7df156085bd7e39a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d21c2f888ea4b028cf87abb52cdf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79d1f0a0b8fa21e6a59c95c0da2dca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f009796ec3206e5a111ae432668a38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34d458c9128545b4832c07ef12dbf4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc3c49daf0bf4e60f7aa1bad5fef01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3160f9d25345bac77038d081d7c2c8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ea825fc0f10f7b331483673daf456606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04d237c9b21c383ad5ba995232749f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed21965593a808e963b06ac571bab32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a086df134197b42f5aa5a6669ed174609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1539a8a9be5b9fcb23c70212968d07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44adf68f08c69c6729173311f74ad6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834638ef9e115054341d94a062f74c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dcf98c1baa881cb79f643b4298db5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874dc7e482c3b1e3760b4a37d7f0e0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e502486c5631df8e0a4c3b2434394a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31e3684a7dbe7f660394fbb0a46e06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165013c447bf4372ec542f1345d9518617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b731993767a5c9e068d70d884f0869b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f8f920532ac9bfaec63b7ff7177cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb69ff1bfc23f3a7c706a9994f325e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dd3ff4b494ced556b25fb7d711149621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe101614a82d75c31773ea8e39e298622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbbf36b725eda32b4598a52f5f6754623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f523b159bccc826bf2938307e4306c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f010d1e5e6408f7d6e5a215852e6ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f0145bc0d3029a1fcfe13e83bb867626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3fab32928d75647b421baf5697dd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbfcb2a303bf04ace2745174eb3191628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad16efc6f7392b810065085ae5caf84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef19bd29ffe34e11705658b6a70fef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322384da8fe6f707b273f211034ec1dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6fcf8c919137ff94487d0c408fe7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231787b693a65655839e8182f977b97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91958c271bb31f86fd3d2d7cba48cc00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c369924132d9cce7e65ad5b4d05f82e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86dc3e23390dcc861ba3792d36320636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da657783e04fc55e2f617ae728ad1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6c509aa4f462cd8e9ca9f803e166d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f708b2d2461319a39e6ff8baafb9f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e07a0454d549a1555f09a6d47b800b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f265ddc6922cba34d2aea0d5ba97f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4667904d07cba34c91bbeb9537be93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ec209268bfe83c61690355a9f4a3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff885f5901e092cc37cf5a1d8c7885f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f1581ed3e02c1b4aa5682f712e661645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb35c1c1ef98d8df45e4e0c14ad777646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5801c2c93dacc3e2ee1a54d02752015647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fa8e765f1269bbd816c656b167a41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac6d12111c5caa80a3dac1ee2d890f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abee3aadf7b83d5250a2c4e379c43ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd83c4b2991776d2c2e080117e6123651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efe6079615fde926953a2c583c4210652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b911b90f43461c0ecd0a2a1a6597c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e32d9b3ab636de14af09f906cd3f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf499d45fe0cbb49ab50cfc8fdfe4d6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb569d5470351bbcd54ecff0a227c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c6bd2cd6eed346fa3a18a6eb07236657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c97cf18f973a988cec2658b2b66f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21daa47f61c3a52aec899d8a03f7940659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299612af0f3bb3a57c103838d98ec36e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bc3f387b1e24061ee63686959f11b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3585e41ae43f94436a1267fe0d1ec5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe768a94dc6e3b0ed2eb9bd0c646f10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020ee064550f2ff10faf87c17cc77a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0247020ab16b6f659ace31bf7f5207665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4c8a86eed54b941a092c6d9ca2e1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a71ddb1da18bd5ba695b638d44bfb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045f79bc183925760f7aba3455be8da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8168fde3267a06aba6e2dfe8ac9d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4185a5ac64b2cde613dca23e7453369670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dd6529a942ec98c93b85a0b4c7f5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467fba59a073fe4a5d37e6a08db12ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f92d0efd28be177a982c3f4b041c25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2baece05e4bca5d2a7cf729122d0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d509ae7c2042b0f785cdf717d486d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def54365cd2903f191d152f31c00549d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05963a1b3f3875bd8fc62243bdd2c82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52d943d90beb63f007d8ed24b9902f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0337bb63c6b6a79b4469d8966fe9ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934a1c84df0c03d8c02499ab3fb56db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f76e0e0e2b547da8e62d39d89918d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c34423b59485835c5428b25893bd8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3f85ac54b88f83ecca309bbc2166a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239dcd71763a5b4f7429a8d3dc4d399684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742f00590476b0f02c9aceadcec80d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9cc8f8a29488865da3638b01166c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e87224d7a0786a4456242c03de092687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a78c7d451d09b6b347aed361658de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cdfb41358eec2715d20a0e7717cc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392537e2f8ea3d6885f6105ea4d26164690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbd4c56561bf906c921141c8bc22ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5f67739ce963ca3542a9b11a02a48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3b55c55ac7ee80aa4ded91e0db186693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693f6ed08c9a8c516e736e290c32775694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4535c948e6dee5fae2183d0b06a0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd2ad09edc363cabba0237122c1ee6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aac2337fb9cb0fa64c528ec46173c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523264f2475c746b9fdd8523cb275439698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb85f324ede0cec469c16d59207bb66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cfee877b82eda32bb37abbed9d426700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebcdf9e14ddf315062d5ac57441fb9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6b6f948a70034ea539cb1e8ba11e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad278acb7f3fd1815bb7003c81c09d0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fa0f9be79aad596d2c976f8a013d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f9ae01015a011ffc393d4b5d776b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607f44a8c54bfe3672d8ca4235041dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d8cf7403f1cee071095cd83a64ca1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0680ebab931931b7bbab177e1c3902708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49bbba704aa5cdf2cc248203f5a62f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc6910d2df71a7b56505aee3d59adc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf07e08bd044fd129b8a176db1eaf77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acb28cd15a9505f62a0a2d07c03d90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ec5d1b4da70dd8868079b25f56314713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84a02fcda257f9a747dc7e4b2fc374714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7bb4404d92d0ae2dc2d33cfc94751715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642590f2f7667b4d5bd0c9b7cefaf80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259e59121761672a5e2142a37f00daa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cafbc5f1915a21c60e2aca68207f8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe2a8cb73ba43e4ccbe8bd6dc26fb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bfc8148808d65932b361f2c0cb709720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed0b0e1fec95985003a9d7dc68c67d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117fdeb1b77d1b6e410855b505f3da9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dc72a4ec8c6fe5ff2dc1cb3315b21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8161d9a219aefc2923bf85e31c5d14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf3f57958091696069c93e05eafcda725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d91f1c6aac34b0cb79a567f66d519726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dcf0d1d1e898609596cef466a4f1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ec821cc0decc5face94f389177aa8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a3cef824e69eda8c010db74cc9705729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1c6e67b72587ee8dfae8b48f34a60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b587720697ff65ffae049867d5cd9ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b7b1dec7a8b473206cb5a49f39fee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5dc72d665ee8dfb28bd5fe090dddd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323a8b670bbac267cc41c19a4596e9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93cbf0dc8ca32738d6869f93afaa46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff26bd322a529ca85c9f61b8fba0b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966016fbe4556071d49746176c9f10a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288020e615996730a97ed956d67cd69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba8d2ac1485c0344bcfddea6dac1a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf9dbe713f369037da135b4e59085e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeb7cd92331917004f24ec81f0eafc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e48f4f1200547ac9b45f8df38c85b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec08c5b91615313971ed28efc0ce6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d60bcd77b83a21ed8efaaa4a86f7b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35261d31479f0e7bedfcabb49429cdc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d9625a5f50ef9620f83aba2b68f7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e3432e82434c0e013b1e1ec5b96a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca0547200036980d2ddf8d19e60584748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7b4a0e4c4b4a4132eda0515e95b23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd7d32c7bb65477dfc37ed00a4e1f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c83844987681b4dbdfca62af9bc47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2bbce2354b298f6595edb9322cc76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973be9b7d0e2d8eb87e1b5444dde353b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1d2d3118cedf01c658417e6a6764a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba279ce56c78796a76b7ffbce3ef223755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01ed4bd157a23f0416e0369b054f34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab434d431478a3f0d11ae2fd007c4fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4ee387199343838dfaedf9b4bc24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d61705f9d62c6959c13c1f42d4fc4f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>