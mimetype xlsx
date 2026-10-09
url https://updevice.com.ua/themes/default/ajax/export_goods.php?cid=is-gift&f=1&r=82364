--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1927f98544b66a8c4e14fd2c8ae9031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b2f1580537ea0f09dcf84da644b1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a40b6aa518a77919dce5af5ea37763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dee93f92b423f702d392776f0dad544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02010ba2708fed495fd76168d36879a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e38493547778db578137b823538496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f843a040a070274aa91ee3191fbb617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fd32967a3b47eede1a1de9f8f57388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea0f470b1c3961104f4a00ac1e9d639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3e8eeec0d0c34f9d4d8988ad3955210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daff5a961002b9f1e57fd1e963731c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffa45514cdd62e5acdebb9179018f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3386e1bd0f5f31c65432718f88feff313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7017368edc4af59a6d4f1c01a7cb69914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12583644f619450777d77d3f3804a9ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2324a11f7efcadedf890184637f8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ccb17251cc3d5e5005acd609cb8df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dda8479253d3767330b753acde6bbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0c698bb3ac44fe570616dcdb6ac0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2061a8c57a1980c7d8b19079fdd3a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76381b71883af71896d9cc93a3bef56c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01344e62c2c8430b218401d4e40d42422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f55bf85e3d8ce858e7ec29fedc39a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37298affd60b33e720e8eb680c4e856c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a36c60f8725b63615ffa71d42e9f7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae87a908ca1ed54cb5def8ef4f928e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9dd890ccaca07f9705732ac1bb94f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0809267aad05156cef5ac7143aa698228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcefd90ea21aa298d65a25f6462a5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0cb6d1ab324488236ffb62e8b79a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00f18d502c04dc8d7dce6787f142f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515a6e4f0dee5f4994b3f6dc699b09132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9f12b9b9c9ed230e4b9ea5379ad3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276591a41ab38c94bdb94cee644f0af834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6767f824c62e0ab86ed1243fc643d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16947c9ec7520a78b5c6316614cc9b8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bb504b795c021800be490c3307eb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1b00ed989b0b72f9e27419514444738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1f3f3c2342c60571696378c358cd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108170e38050f069a7a679446cccae1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b998e03c09419b97f59c06c4780e8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784193fdd0b1cc071cd749d8ec7f4b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea01f7c546b8d1bde66866a1b0384243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21d716e58cdfc30e28eed0a993d75744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e68880ad1a244499fff5fa6328ce745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed2225da8a52dff1461f510b6d3ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46893bde8017197e742d8f03f52b7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c452240875400ae45e55b6d21577b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c16b933397b724cfe15164b7b298449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4669e316534dc66ae36b77a59bb3dea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff17973de7e0c165aa6d76f12e1b04151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19fce9f1e95f6d8516c8eecc0c98a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577761ea26116e0979d1bec3c0b3ce1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b421d0b2c8279588753c0ecb007fb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490033f4e2cdc751013e9d7cb83d795555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf5add037d6a3a6277128fb593f49b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1f286ef89445e31c5df72dd89021157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73941a0abfcf2800eb2ffe7e71cd778c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160f1198070283cdb9550e15d02256259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49be8394564b55bed024a58fe07592460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c8d2a3006bb972b081570ad4425ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3bc707e76e256021068abc7843f3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00199a8a9af90bbb06cb33ab37d7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe299ca931284d90b40d7e4dbe51084464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e42fbae943547ffbcf09742e872a3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff83f2c126795b7add69c7e49723a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205d5ec970b75ecd14a89e4609f507967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b1698bb729557e18de798633c99e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db52ec42ebd6875228edb641f9e9a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71af0be69ac2ea9204c75019c24a57570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be677c11fbb433bbd2dd309deb47dad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e548d60a1c4eead44446117a0bd9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb74944f382bb84d66518d9099ee8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194f4678be38c8ea0187c57567d7b9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df787f9e48beacb7b6f776158d26b87475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442eed216f705d1de30b430ac8195776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a65168c0b481477a41ab3b8fbd3d5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b74e4fdafd596db87a7eed083a5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cabb6d75fbb0ad935daa4531a141579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e05badb09f1c78379c10cc76fc5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994265fa9db50b267f023b647303c5ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bf14414a9cba28f80dfc5c7b4b93082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828bb39d36ba7cbece78cbbc57708e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6afc22d6f3bb0bf28b955a69fa7c7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7d1927137366a25c15b8f1e00ab0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd451f3ed8ec06262e0964d21a54b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cb7cb1115278ecae80441ec9363c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356afe1e48b19485705598763279ee9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1556bff5302c465f65d01a3a8a8bbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412c8984386f5cb46af64ff8137a3c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f64d3864358b54f03e4a6a042c88a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b01b57ea55a9276404d32f5c3c63c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89a23e735c1e80bc39c40e19b5bebb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e2730a6ea010ec58f294b17f76e5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7ee5ef4812baf3c53a3ea3c6ea8f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed4cea67d95e5ebfd5c09b5337b15396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55442b7b51bab3009818784669c572697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ad3e650076cdf46a72b57318c9a7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f77de2f3114b22ce12dcd8568da2f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70d60584c2f7374e7fb2ddc6db0b0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e332b8c5e19a408c47c27dc375796d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7146f085cb7a3072d6858405f208d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a444002e2215f15c010526df5648e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb10cb6e5d06f4701d84a27a21d774104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffddedd8367ed97d78ffe6262bffc62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc6b60b06699d352620936b01203c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5221f15a42dbb69bf2e7d5ee2180f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285acbf7d8bbbf1d88146a9b2e7dfde9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf3b4cf828b7c259c30b24d383d768109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d850855b604c325f7a42a36d93d611f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef214bbf736ef3f3ee50c40c2bd64f87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e75d9dc5afd054355253b6048e9ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d924e17c51d997d0f86d30869d833113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf62d68d883ee7c7902b843f29db2f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4275e52d3ce3235f3962e4a0240a0f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273ac6d9d8233aa131f3903d3dc6332116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb068cf0cab6356942c3a3bf785cd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8a739f7be2056bb26a26fccf4c1af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9b2a73d4b1bc8bf374d2d3ba471cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de224192e9d07b4eedc586d3cd0407f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a8fa1c8acef75895cf6613c363c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6118b6326f748d24403c50d21448da5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d62e0e837bb81273f7152515538fb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6179149c187d782937ae8a50d5dad23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f30364482e5eac48998f4a9252d380125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afd1614b833f0ed43583e8c77a9b2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad437c221f69f4b4ae165227fd4c80f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f17a94faf1160b2a7b5d615c30114128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a583196af181d3dfae8162143bd161129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f274aebc729ae11c9081884a06a85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f8d53e61061acec3dcc315177a6ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52084989c54e4717d9f44aac78d674e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18dc55d4aac75b358c3eca867eb01a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5443c6b18969b3fce4212c368b3270134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43a402be925888ed391baa1efc7607135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728f2c1d821156c8dd0ca2e8c9261ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa903660e189ea66f6906c580365ed9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0e4ec68326ce3a5d7796ce24309f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4490c07212a0b1923c1f5257984990d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974619f619912f51a7eee5ee7c9cc25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d05cfb003241bff56a216233ba1f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d5f7fafa7ecdfb87c102188bcb375142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e2830158baa4e69739f61fcf5bca6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcef0d9a90fd24718c41d5e33b795c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5255304c781a4e545d51a0c6080ed06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1de15f96d1ec8df76dbc861d281aaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99ef1b3133185d564a5681051ed75e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf52bae3a67ae34f1cad27038428354148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2940749170fe8ec35ce8ed04a396c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b03017b3a6dd025381a4bdcca8413150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171acefd6c2b64203887e058ef0fbcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead26670566638baa56d90bb8c11a58e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce86212e1ebbbb73827130563bb419153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9b06739b8bb45bb9fcb1a97292158154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4f151086967cfa50a416ca84a0daa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb734495a40d37cbfbee005323f4127156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ff03da67d5d181794bd4738b34886157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b215071a7c0b19076adffbac5e9956158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c963c404e58ed451f90dcb58d54c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e69f8c776e0dfc02d369de1992b0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4efd69635df69805d6d0c79f0c7d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78674eaf82a1d9af78223441a544ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207de87dc54c32ac306f3e4757f58880163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c979109263491f3ac1a4407c84c41f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69399c9405bea28e339f1b906c652a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221441f89580ed5913626aa39e2a1fc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9da6155123e6249d4300e89335f71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1c83f077ce197e479342d9de3c110168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07921e2dd5253773aa76e301fd207449169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd60da08e34de495228bb828a74c061170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbdbc6f0cde6795179ef0bc2406386171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1ab477008917b6b0007a326ffb1d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c09b0de5d9fdc5729fcda79bef2dd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81492b230655eec327fa032305821bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec302e56575cec5e38748797af1ee6f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a9aa6f427f9c1bd379e781dae6728176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7338bc487efb82b4c961de6a398c463177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba73b2c589484daac88f762bf427f7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa0d3df53376255bcad733a1a13824179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe702a9251de378b80454788385dc83f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33630997cfec0d2f4c732e2f48e61098181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f841bcd2a21e54d6b68ac51f938e86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf767c797a07dd56c1243242efdf0584183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89d9e5de29213ca8c1961b9a8ee82f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ce865f6f7216beb8a7b5a4e5310b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642c44cc51dddfbc91be15840129b96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84b25f47431b37c819bd5f9403bf02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74636dffdae832e921a0c8b97916d849188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f567ff63f840c1786b19a9edc5bdef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9e3397cd7bf12b7a0293b247310e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8841856fd3a50077c06ef10d7bccc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c9c3a5d2b62395a008d7a3abdadc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe30dfb9ef6912ecc70c9491a1b259193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca3a3dfbbc68ac1d2757c1e618d411194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d93da99f7fa56d16c8b4b9f5aaa44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4d8568c28c3c450c92fdd63ed3b1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94ab28e10f1fb32a96cecb6e6244b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352d465f38c864eded26d2caa7c86b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4162fbfa933b9953f431cc51323cb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac4312faec48e54da6f05856b48e07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded62e933b2d99928f21ded7a6cc7eac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfaed5d81cbf5baf0426d243d0fc46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65656c068ab9b88a9e819d7661e6dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc5b5e8854a95b99f6e95fb277a41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34864e469b6b7f7f7efc88471db79e56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49da1319f3a14391e057c63b20aa057206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e749854a50d8eb017f8281a493f00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e960c443e19fb497eaf018555ae5538208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d8923863a44f7bcdc0a8269e7b68e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7928fe0532235b177b6f4652a9a8269210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112e7f89185f21bc072fe4819217a85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742e509fe59dc716015688f33614795212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b68eab5dbd950c45cb86dccd0bd800213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72841ebb7ef260f2922c7598b9de9c8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a0cf5b2cd922aeb2ce88054dcdc9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63e0e4eebbfc7ef72158ddaabd3e7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b50e25160258cef199f777432a3a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3b9ed88f496b01e652cd7063c9578218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e19368d1add80f5c75e5d15ed509b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c3c8a5a29e642a8b669391ac429ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3856df0d48f9933a54141ada1e46a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5d41f4457bdb052ab5c105436ec91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73407cea9927aa0768d6e00badeab45e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc2c05a91e63cc93a14e100ab76b76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0a272ecd2624721a2051ce7c08732225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348e7d21c9a28ee7346a30a0bc90f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a19378558ebfba5e45a3a965fb3574227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e7e5237d44174bf5c25c5c8259c11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94106f5bd747605af946d1f5ff7e688c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cfdbed59614a4d27260fbb1fe8428230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a66379bb4fad586191bfab3e39ff5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c025f25e9ba7561a7e6a843b401134232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8d1d6b75437ea65f5105cfeb22cab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e5662d1759bcc16e2188bd3cc2dc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34601ae9226724bb950710ff772872e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654eb30fac1e3c1ba903f50387cf2f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd8f89a866f5de5a3caeb5b1ba00aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80681203faab0f2d7417be894f6d2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ca710532decba4e8ca579cdf5b2f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e57e87b5dbc375da12ec3e179679d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a19ac4d8cca89b5362fe2e70280818241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945ba4229c3aa433ed5b7c5e5343b7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053195118cf583c5b2e7b85bf25a3f17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59ab846bd76f6345e2acaf54d8a4f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0b99c8bf22d79d46081e67a466db3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498a42eb771eebf0e959a7f71fef497246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e276d17649c8b79844dce703290682247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf98cb3a3e8a355b43c75c212502047248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcbb3d55d79fa9f5c3d36c5532200d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b990fd1cc90d5eb93bbf2a04ffb19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08205b13e4046b0e93c75cc0457bdb08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70459f3ac4ef85995255d4a526b14b16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d72ed7e00af3997e2f46caa37df674253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b195958def88c566cef58d0c0e30c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd59477307a46a958884a80e27523c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4fe1fb229806a8b349d93bd0b17fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92373f7a8885ef2e7f58a1a2b1cd4be9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d76fe41143f926d002283f71f6b75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d909ca7c1b2e18214563acf4f79dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a864b96dcfffa7e3382fd9c1f57d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083a395171bd6781c34aaa95c0a43dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c0fb63a62449199c6054d7a88cfa5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe391ab9c81e5540e7c2e80f7b85557e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48029eed6db0385516a95a34e9c0c66d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898351ab866bc810a00752e864b777f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616f81305ca7e58d839f38c0084dc8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce684e63942dac69d34f6817a7c9045267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445112ed0957c8ed45601a31b4f7bf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e311dc6307192de2e54a50987e7b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f0925b975911984fe0437d13fc16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1ffdbe0cb92c866a5b9e2e5253d68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b998be5b44531bf1c17f62a701317f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1e0426038786361897341f6fc9ea3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d93deb96f44914899eec4487cc1dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2716b7f98958f80a24419b8f52ed274275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3365a583e2afb89b111d0909106fd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6f25ea16e72d3c9dd0cf1d662a0c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e202946f90dca8c2a27063bb870b15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e3cb3900f89c7f320da79485f6853279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a44d6e90df453f70753bd85d7cc038280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec331a08687cd719439a2f9b5166b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ad96c4f7712d810542b9862ae03c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb092558a3a41bebf8f9eb874dcf3fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c152a5f38e36024a43e261e683d95c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f14651458b0190cf1871859358c07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516e95d2ceb30fb476bdd5b235385a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc4b5885ccce6c0a1295340868e502287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd452ea7404c5d3fcd18537ea9e96342288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e36e4c583484a5e62516a3d94434c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9262f48b49441c226a8095cdfa813290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7248149362734b384f9e12967e4c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d8d15e00884778691581b3e044179292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a48a1b3ab9643440d2c79e89f100f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c30aee05f13dbc52bb6f3aa909d13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5790864c5ed65520772bc9bf172baa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da258200527d238116e00d6792c90bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bd10e6464a483d1fdffcd16d0acbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae0220fb8805a1c4bc22cbda0542eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d921347fdf848ed34f0b71fbcb7220299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00134c2dbb847b98076609ea9d57a16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9646eac5f1a05cd8858e41d9228b326301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1c1826a552cfe765e1f4db67a97dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545661132d5490e46c3cfd3d19db9c95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a49e011d4066e248bf38636d9468f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6250af0ff283588922ce4f2342e1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810fcf7f48ecaff2dc3e5749a0379e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fed7b65fc6b723674e07895a4d6662307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b5515efc24a3f68a0e71e78bf3ffa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c49bb6fc31a94407843ed3b654041309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8769b34a95cf390f70bd8e9b4fbc27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d89f0f249a8bf213fa648ea8e046fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef65cf6689151b789ca592079593cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680997d0e639ad16aed3a84e075c4583313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71782a8edc2df695d913f7bd0f8bbc15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c8efef38d2a6266f0a7a07d8844e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29737412ed2ae75e57c8e639e8114fd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af8d12fbabb9bc0883a4bc7378c952317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b711a71e2385ebe1865c950cc849931318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d0858061714e7d9eef65e4e963cea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aadcbe87df80a1e27f21e81ceb62b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3afc53bc7b7d503540e3554e560d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfc1ba8b81f349e375c69c44589862322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9553f6a910d0e5de49ad6dd9134300c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6f10c0690d261d327ddfb7313c2d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d1f3cb34ce17076b7d5fd7fea9e08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24390284f52e5d2fd1006a5f38ecebc4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0f69d9955e0b2826b3fb34847d51f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b330ceb58d739e40fe8f3eb7c3f36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b20244d0eeabb3d1242172329b5f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643d4d0dce86af5cac1d762993b2bf1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f8caed771e5f5286b5925143918d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0867e75e10bc68747e377665aca192332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901f1df918b0986bcef2ecac11ef5a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741de439046afe936004e03f9e39311334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd081a575231d010b4b1283600aca98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb9ecb478c198676fa853a1351f244336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156d8a1c315dd23c8aea3cad4314f1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb220b74bb9602e2f78cdd9cecf4ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2e1cfe7a808a99dc36957c73e579a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e06d5ddd4360761d78246db968bbe1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3888e66c30d67aaa321672090545d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8963f4bd2680eb63721772e9ef6dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff43c4ccd7b87342a9da33f596b6e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45462475223d31b7caf34727e625988d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd700e627e878a57f39efe0f6a54187345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda4db6d125535c5922002a06bd3f29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d7b1a616e93e34e72fb1be447482347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fbf8e202dd06fec4719bc792bba64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7048d5d2e523a1576a4eddbcddba51b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff4fd4b18a3edd75252aeffa53d9cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a5028f89c9890c7acb191817524b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d750fd49d494ef5be1b1fa25bc897352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871203730bda995564780c549a8c6937353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9197a27ed8a25badb61b73fef11fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4e765f2935abea0490ceeef43f64c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc53e4729bc4db20e625cf0c5de0e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d927dea22fd7d8d27a47093cd3de0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdc0952412d953b273f4a56c7d2d22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281d7b20f9f469f521487add50787c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfba53af3ef13196b63831c923cb676360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb512502e11ad4cf406de7246d290e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910037622c4710e6689b16a1e079c552362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373d34f31cf95ea138be6e90b061a3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6111e3774e114d7621bec54d90b48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97277a8b1356c22225656007e2c4a485365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b453000d7f0987194e03b5e36d9a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adebdcb5fb1b44cb5db4bb0eb70629367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78082f4d5fe714056d045aac6bb8656368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77572210ca2d5e67a1eda26bb20c492369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a715001c467311b32a20226f242b8d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd83f4a55e317a9f3dcdbbe18cdaaee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ffe95b8bd1fea67cca02f88c80a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eed6c00c73807130aca4b706e5a35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584d190d9a3cb0515e837d01b378d89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59957af8164690ce18ff86f94a107e1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f3567f0049add2bc2bdd015f7ca65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c452fe06df3c170c889ca1f51cb6db4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5c16f2aed3ea6f5f38da515bf8475378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfb2a962ab970a1e35c05114bc1b56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4446e4f6d20be832681dfd5666ca7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f53c9c0f59bbfb8f04d9a7c4befe66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ee407c665235022f4afe68ef32654382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168a4446975986b1bef951359ec4c35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98636df87a94a35702c21cb9a66558c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d009dbf61b37f750e065f7e747075385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db2aefea397ba0cfcdc5465cb6b657386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6871ff875b20941dd4fbfef942aa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045a0fe055ffe626f2c71cbc0f1c8e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aef98ee8f3857ce839938015829af1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8ff311631ebeb3357ffe6167b3bd4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d215f7de890eba84e72a89fe725874391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a01e7c7d2b2e58e463dc842b12a9b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f92fdff92dfaeccc018cd74a087971393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010bf8a8965050beae716b3ac0d2b39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6e1791a3f897d39acdaecca8e6106395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4649553a985585d2322c60f0a6d70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8cc7303c67f9df8e3e10c4f2a6fbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4b089979373240a52acc21c3a465f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e59cb5e4311869c4aee85020b98a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9d707ed864aaa7cbd8ca5c24d90db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c966bda4ce6161081c014a71a894ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a4a9ecec0ebf30b25c1f86f9eff58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8212efb85403ed4d555b3d62edf40d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccec6fdfb3d6fcc9549d0e9b9fb6ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916935330f09488891e6c295287d2df2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126d5237ba72b2fe6b55a3866c74466406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd748183f1e03007923d4043bd48ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54a3648180e4ba22c33119f747890f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb8bb465e5bda3c56223d50b122006409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b0fae541f201bf0f17ccc21ec1905410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6a08a344da9bf445ffe73c3bcb7d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd226acf6557e9ce25cc6f1cdfef60a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89b17c7e2fabe57a62b8f21dec32ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dbecc928c095c3c2841cc0f4b73c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b630acd09ca7ffac9102e687f9e5fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ae6c254fd9684e2cbe0d7b925f63f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ad296d46119895e445584b31f1471417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6739b6b1e3fdc420bd827c69a8ee03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254639e0b35cc3b00ecab02e6a7df164419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b964108f44170ee63adab660e825c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d7037906818d1935321e02568f8ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be5247a81cddd682dc83a7cadbc3aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f9902f8f8c9d5b8322bc3c4601224423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dc802c21921e63ced008a618848c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebda4a4ca007af647a41ab0b9e07ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d51c22fe6cb2e8df4c3bd82140f141426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5215ac3bbd788a490783ab1c49ea655427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0fe19449aef056dcad6ab8d0a0474428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65d9f16e3040ce10bd79afd145f151429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcdc3a5f15237abe98ee5949264cb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7f60092c2e58d0d568afcaa187e49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80021e9d453bfcb59f2a06dd83627d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aff213429013167a631b43939bb309433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec29aa0b15ae882439fae1586e0975434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062b77c45f285e59993fe1637c73ae2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d3c1f15fa333f178812becf3af388436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb821099b6b102a0d3885063f5c3927437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0f8c16921186a27a4510ec2c9d01f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafadc095f1b71f7f8ec4de88561584b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37524afed4c0ac282abdd040117069440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78285118e110997b5e2053f4bb6874441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc2148c67498536d95fb181dd03d44442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c72c185670493ff49248be28fd4f95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d692ce901855c76a454be036cde21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb77d38eec0da0b19f741ddd600b289445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10060ab3291a18badba5c39b60d5a50f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ddc8f39e9a81fc59199b639a97a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c76325f4e1c12cd98b2074cbef7c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b8e515b1fa0d27e02669b3e3cbd2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28330b3327825fb271bcd544947836c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20474852b2b9502667669deeb157b386451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53ee15bd905e5668164bb96d1e87cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e99eb1b4cea4990fba579ec7fe6b44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdfdef960b90a9b1c8245fcb46cf6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73c23deae79933a828d459096142c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa26a8538d8c9a44fef0ae4d4f929f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1035694b27d03ff14b873334c02ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e001efd138f8bd1e2aa12ed2ea81af6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526ba58fb07a640a4414f0fe6405b81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6600f00ce11382b44e618db9eb0ad95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573a0ca0f77ead67e13be5f47405327461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094c1e5855431b038084b4a08a3aec0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5231300393620d6ba1cb159ce7e7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db384a8b88378fda21bb6da001899e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfe50cc637eccccf077ba4622778a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5c6d15e8fda455ef84813f3535227466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a3fafb4cc5e17ec00d1511a8d2a6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e764415c14e4edbdfc8d8245a63d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aa172b6087d6fa54b4889c1185885469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364367b3007f1c65ffd77158217d8e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c61a502a6da7a002a3cac7c1bd3ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934bcb29d3a4472324b9d6cb284570d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d891f852b73fb6b6420c16b1d5cdb3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28afb65f7c6550759aadc5028dc081c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eba5040d8db160341eee8ab0ab02f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8ec9e05d7784cdf0390b6a6b29240476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f825c02a8729da0e08a499494dce1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e4398d1d0da37c28bb2a369d7036f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c64e4a3469c4615edafd85e9b1784a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe408d7d047f9e757125a636103458a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c7a5eee24a8d308ea221a4af868a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e16d5ff588dce545f5f578bb11363482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39566f89e6b110cf0cd2903eac292a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a8171a68bba6af224df59303d01e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22661134592e92110549e1ea6efa3a64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4b578ea9d9322fd9e96e8bee055bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e386a28e8c6dbd0c11d85097a935b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0fc4ab6bc9a8c7fce002bf1593527488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03abf2f5ef60b759582fa3cbf2a9eaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2c291ea35cbb468f87f4bfb8dcc5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1031f158bf311f876deb8f4586e7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e461104c9a4225983adc02c443f51c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0f906835e8930c6d60eb8b73bc89f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d0e681e0b1b6dca97e8f06676c6ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf16963f7520afd43fd1c79d50892e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4030992496fdc0e22536b2016b76be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a7b6f57ea17e46152c4f6137fd1fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc53b2f582fe55f20a2dbe2bd9372498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a7c0dc5067cee97ae16d3db3e3819499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d09c1de4878a2652df56983e09a28d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26673aa8d15fb5cc17a19cb869f7a0c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e3e436d2bf4e9b4b55c91dcdc24f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bc95b66813b1527950d29e292ab00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86dc533944f67fd239dc92da3eee2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace3461b8dd4d3879c0173b11ccdd9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098e50a0eb5ec2882b4cfd6721b715c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c332d115c99b432c3a03b94fad4fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4614efa13962b4caaa1f4b50d0406508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621925a907a37ada89e094a5f8d7099509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dfd630121a785d223bbf7bd07815b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd3e7a6c87fdc909b2fa3b7946a648511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d72038f0b505ecf21f03f95181102512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee2d02e10dddb9b4b7b6b62011fd8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f97fca2fd69684bf753cbca9f8974514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdba1155ca97a269cab80d746d45bfd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48decb7f2fd25ed4e14112ed82385771516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad32d79251b4030c586bb49edcd315517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb58e73acaa160f40570a450569269c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5761c57f44f996aad5f48bbb6355f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad272ae2f9343dc16d5277d78b1745520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804edd9f7b6813eb9f802e71c11f7ac8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96211a423be576d132be86d58df7983d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d58400ff16c3b2a70b696d690a834e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72963afd5bf5fb93a75e612848790aaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792013a122c98211996988e15bca88f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a050b65285307335ae377b8124d2477526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abbd18f7756480c978f19e35c1f459527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adbbf10fe9f6f08c90bdee4f82b7bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c791db349166a9972395bfc621875e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ae91b9ccfbcce249ffe0581bb8d5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2711766ff7d2096b752e2cd32d945b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc787b7369c8e039861073c620a0398d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b12ea9e0e070f49076f233603874f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa984ffb7f83a9f7fc899328c79b976534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e78f69bcc2bb7247a34ca38c2c250535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376ec31da11c2e1b091562af53ac064536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30770918541523bbbdfcbb88b99703fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9e3b94d267b5e14399e7b15e72b26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17927cf4e7d57258476d5f2fd92daa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9907416cdbc3e0ca0d0310ffc96bc0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add6d9ff0bb29155e7d21c3ea2bd728541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf56344938efd5c0cd1081c797344ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcecf775c6095ee260f700a1d9c235543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02643723e7fa75c1c4dd38d6f8df714544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcc4cb445f794494eec495b2f5f226545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948854b771e21efab0d115ee322abdf3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077840933d144b896d489f3a67369fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa928dc1e997ae0fda94955ad37ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9aec056cfef8fb594eeced179b7280549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e70bfd8a452aedf0d735a35ddd2c92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62046ab1d679d29a1d8330ef5a41832551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e99e15a9ad138c7a141b500ee2f0b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f890d71b56a8f74bd64eb33b06cb424553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95edb9dbf64f6d5131e35ee742e385554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36f46fd9df61d6a18a2e34856d6744555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4c5d33c77fedb651884c0655ca05f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9101845afaedffa5b0b34ee71eb6436557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a0be33828c3c1f8cf37201a56a8fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3a6d5012203b58e65f9931fd7f645559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcef700437e503748d8c2fcf046e727560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0ebcadd9657be3537ad2a3ece0bb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07482e3ba086029ea13d70b596866a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e863c091ae757f0175716437b3275c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efc4a926926876e83fceb3bfc97228564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fcd7a58ab6b0a691c73ff41de9cf8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b98d17557eb13787da7c5a93c9d56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf07607b592cf3443b12bedf7442d02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb8004d8947594c0ef290c29cfe17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4376f0c91290ab687cbcffb743263569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a2a063d2ec87de07f6681a6d50e9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed2a9c9fa72cad9ed90ab5dd4955ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0e454a8115b2bcc7490fa54cbb0bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89109614b30fa4586d75c15e06d7ec87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bd610190e918233efc1753e3d0a60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1342a702ef2262a3537dd2aa13c2066575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06ddcff46fc7b3639d7f21907faaa9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9163f872f57f399a8c78e9cb7903fd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b24f9553c953cb1126c1565884976578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b6059e6cb28bad4d301978350d050579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c60f79cf1a8028ace128e6ed56d879580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400581edb318cc40c60ac0250758871d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8f5a2561a2605281e9091fc73ef98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59f6b6536a665b1922a627f8cec1e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc4c9ae92871a45df9da2581e17919584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eb24ec4dbe2aaff81e4d86771cce8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bd49d02ea130a7c727d3ee34b8015586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a777cdcab0056f0682e82422b46908587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d159cd8ce1bfac52f46daceeeb53ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968fa25df75847002aee5fefdda97b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4840fde2aac7b9150a39af3085109590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df29f55c074de192e6688631a4d3bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12381b9b39a41f1765dc8de0f7ff421d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4714ad54e5bb686bbe5fb1e6c8ab8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef1169096695edb2dd597dcf04a53b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e91c8de747b8fb16111f1e3c3964d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be437c008125d832d47d91adbeae6d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26d83a3a90c0cba7f37c2484d2abe6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130803ae516e81e01106f59fb537bf8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01646cccfd7effee84046eb27f7261ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818204af288bd1a5d9e4d9cbe018eae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ea7b81182817889470f662ee90610601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acb1923fba7ac5aac55cb168a1ca70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ffbf4de2889a6dfb9f878a88110ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97454f588106f7ca4e6bd92b71ac8bb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02b61d40f468b446f749fcb2b5fa19605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d522511dbd10d96597fec1a59bf03e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b578abbfd299735a5c4985443f0bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f26eb7e62110008b7569117679fee9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a77ca1fb9cbaf88c4452596ef6b9c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce097158910d960bff428e7af48428a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad043b40df93dfdb40573fec55f331611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e516c5cdf633c50f992f028310c891612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ede8a4825888ab056f1b7ed826a48613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a3ca498d7e3bd99ee7f565a2f5878614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9e04f4b780488916ae02c0c6172a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353d4721091ad87d80bab1c223098d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089cc33825353a8f257e7f8e06161a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdbdd620602821be55c2133afed7cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f8d9c0b0e52a45fc164bf68d58f68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b620170c62951add96f19458055329620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195d6a933de3447d3fe80110c744af1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d74165ab658fc6492ef0676a7e0bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ec7fb324bdfe06ead2b81d398c72b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194694b5f1f2269413b373a403a257a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba067ba7ec0023feb0b49d6675c9b8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05f8f0b0941aad68d5d6111a002229626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881837ef3caa0f73795f7ce62691aba6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c753ec56a4ce090159c5d3067404df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8cd8eda0642bb4632fe8318256d43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23707f22e7be3e409362278da3926e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b812311c2d65af180cb8e533d4c32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee65d6f6543f8b688cb09e043b61bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85b32313a5326cf396d112e4f5d99a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dfce96f234598b354e144be1b66e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0791751fbc57a4bd083618994c2f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a09281909dcaa26b2004d45f6caf1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47c18a397c4e045897dc11f79e9187637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e482439462ef170fa3f89459b4d7a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9c61a8b4bfe5ffd72f6c138010f5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127d2efac0b9fa08786c5ed0b26bcc8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11683ee1856d06f6a758c247d618d201641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb31d2fe9c1f5277a048b22826363b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998a53fa1e83cfd5718096898276d9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2bd7cbd3c63362d7b8a9dd8d7a18a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec03650cc5f37f9ef488a9fdbe2b29f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05da4b1dfdfca5c7dbe32a8264d8d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f03bcca45d030c5305be78be8cc76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe0926d52d613ad3b22eef5af1e043648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce075ca9ca8aaff67a233406248b5cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e7e6664089d21a6859b5144a54e26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e43250a1e84c25bbe40a1e10d3f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c5d23b84fc2b3843cd2e6d0f6563a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bb26a9db06cd99430e03557795ce6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb73111edba0d9e2addc1f4eb8f0cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780be836b2dc1453655ffd467a7290f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc162dd3a9d565a77036e4578a1bfd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8be1c10c81f3f40f9641a98350a18b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676744495baafe809debfac4efffd9ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67c4bbf270ee33970d093e6f776645659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101ed3729e0530f2fd51509a6d9b3a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b7e200e1a375964f5cb04b14539c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17f241253c56e3027cba20f7bdd23d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6f2b3ee7d60425c3591842d8b22e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699a1a744e04cf723c78aa0e80c4d44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf92a775df91f3497675c1ee22488665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3b3e333fe1b36fef2619eb0a95e7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933270baf93d437e37bf8f86c6402ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb80392bfbcdf69b00f0c4c66dbc84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e925e006ee07e730e0bf6021195f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c5d00cf19932bdd841f14059c50d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530011e3863c744880ec83fbecffd84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f554ad99f933622348425e75dcd1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c721deb65ab87b19f410d23b9584b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbab6593a134c6d60752daa61f461b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54065fb369f59d928f0561800837aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd1d7f1825b7ebf08c75efe636bb0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10685d5311ad6722912ebdacd02cffdd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9cb3609d3d3170204c82e2480dd92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c545219de5555764ca0606d1c1ace679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbc47f416625075728ad0538f287d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce31ad75ad6796287085f0d976b03f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038916c0fdc5e3c11ec21046c787bb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff61d37b8cd525fc84543b07a374a47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efde2b3048f9d3c03bcb7b0e1cda58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a2b4e616ae26d3b9e44aa3d1b3ffc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc017616de9ae5a94c47292205d2b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a50a37b38d382e98f857b30547fd1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb92cd47cf7d9578dbffdcaa4020eb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5090f914c584b654ea8981446ebfe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327cf85e9e2645e1a7d36a707e64117690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0056996b82f393f05993e5f66b82e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cd97650f28d78faa57d9956fc93ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997ff5bbce5bc2a92c40ef54e4848e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b9a5d1d128822f6012594308c2bd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333e6f905e9c7ee834007afce5e1baa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a3377abe825237d288b29e5d828b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297f49ab58657b51bb31e4c625b14c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6228d68c3d620e1f11fa798e5f9c8e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61196231bb5c3a0f33d87448c618089d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e97783cb8e53189f8fcb2684e223cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e695d618fa6b62c2bb300102484a63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb11667086cab002cbafa98f522cba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab440e1c74a8c2e93ca1607a1412058703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dbf76712a4001f464ec19288abd25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0f6f42772aa06ef5b193a8465b2cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fd1fec5d82f9dcd8ff3546c9b458c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cded144dc2f1c1a77bd889afbe9912e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d916493985c01ee52dcd7480c13ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d91dc29b2949c6b098a2061ddc03b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0e3721a731cc7911da39a1d4b0e2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa562ee3103ddb9b88b35fe95391956a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d9fe505e4068afb4ac5aef4c3d0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60535641490e49db9e7da5c74f45b4c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe4651d0e13194fbdee864ebee2f96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34190dcf31b2880300af49f853d586d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8065d90ea08399ebcc8f98ef536a55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588204b89cb1a53ab22fdc51fd082786717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4927f7c15246969844183059bc604718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb65948593094af1ab32e18f8074f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018d520597b8cdcd65ee975496de3f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6136e7e50b45682966a4a7f5aab6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8468ea4b52e60d6e0165f7f546df70722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a18c0896f0a0e9222dcf4ccfbf6b6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510f38a653c375c0cbd31ee1178f8a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f25fc601b2aeb78c7ad800cac65763725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bececcdcbeb321fb49d3bd1082d5f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0500f307294f9c80655a989c919fb1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5401cf70ddcb913b03deb740355ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350723b2c6e2d6dcc7ee53f1223c75cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d295eaef1d45328c1bf056a336e99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71d1e4ac160e94647706629337d020731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49eb4116ba0d67c22202fcfcaa7bf4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1442c600314650f2204e943762ca9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075e48150c44717560f75c8894a561b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3101db2e11b39f6ab2336157550dfc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cf0d177fed1f1a378d2fd2a2bf109736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d16d4f9c9992e05529a3b97cb1a38c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87fd1f665551330204317c45f7caf7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f88b607899ede83fcc9f20536dd29e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b0e3aeae43402781554cddeb31fcb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95475a0240d10b3f1bb69fcf9c4f5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb279d83d15e94d76201f07cff5ceca8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b39bcc11a3fc0667d3e63b1fff218743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e2d626733b58f7fb142a163b73ba8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d114183388ad02b90b3596bb41532a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c779d9b7c4b98852f0a9e7a5c72c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c03a7190653b74385086a7366b58d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea547cc21dba3fe644b3946a9d2ea69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5395f2fd1bbe73c2a4313c2541c62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33358ad868902543e8181084859fd0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d498e6befdb9bad74b1b90a8f9903d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82617bf8349220c60ecf75b8d94919752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783210b5a1e9bff49b44aac9965ff46c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fd9c11004318e68ea21f5ce9e7114754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a1fe6a6e5716eb730e9f932800cd3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896a507a1350d417e3ff1cdac1e77ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7ff897bc31d09a6d43ae7240078c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da18af7d71f835efc0e0a4b9919ff46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2739179150ff32e16bb15acd7ec1b17759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aa30c092f8aa373da6864b5ae781d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fc1d534e668517e362014dab6faa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab387b226ae32781b48ee4f1e8d2a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580287c54508f9d8f2659f9009d5fc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f29e467bbb010520aa8b8eb195b805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528273d684615aa56ea7594f2ddb6a776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296067208eb607b0f37c8d73359f7d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341272f748df59ed6bad5d834e8f8fc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea9d5e0c0946616e035f99bbcaf9399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ad12da99b4b9e267025c04cb92e0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aff59685f3a71b9ba87e38976498711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71525b640aab58f70bfff207697761012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b370ba0af2009e4e0e2e37b48a60de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62736b718c2a8713af5755868748e1b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098ad6f101cabdf5db376f746a17fc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51761fdea513bdc50c9c422e121ba216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663e2a4ad6a9b782ecbd2935127b07317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef21fc70411e92562c9c74cb7dc3ec518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299ab2c78e386487fee397fa5333a4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffa780a0d54884da4ec71d82288cdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83389723b6f77ba6607e58d17979fd9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eef68e9f1db240581e956f94a47e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929510ebcf0950d13b0edaa1275690a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0021a486cec715187faab765203aded24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152df36c73f2e238d4252ede46d33d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a47c4c0c8417ebbef22b4c0ab9d9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ca6be8cfd3546ab3b39be544125c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c99f590e11d7ba1974db91da7a5cc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2fe4dc818db427b918bf471cd778829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6634c3a7413cdf137e23dc4f0169c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add428d7df06e7db0b90cca8aaba876c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d459d1683766bfadb647e61370327e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02739448a16f36190914c05b2e807f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb5e353724af8f3448b707e3d1a09934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc91d71be496d2fd947793491359fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c819fa7491b30e7a850549b1cbfe4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb898ee3df077d7c940eeb14bdfec337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16d6dbd8ce993aa02fc74110eff4a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bec107227bcdfd194fa4a6835a1ae039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76517dee85fd66ff6811eeec0c1f87ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcca4535398b08bffdcab3663b33d8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b90533222352446812bfe4f8d5eb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c5064876fc8d86ca65dc28471ed4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83562aa0f02a7f71cd5c3632c520d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a376f01853e21eac8c19d34f4abd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1c98d8ba0be04b3c1b4638d2778e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6350798ca1834543f9293c754324d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f5c1c0b981213085d2e79dbf17c1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0793262974521abac6b6fa4300683d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47c05f20b197177af09392b06df38b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf54dcbcc302d8796f0afe76799e76051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53922c12634c31588e69bdc66fa0512852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f139824af44951dd44d10a26368f6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d61bd5a17cc11f6be03fcdd08d319754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235064df52905b4a53aa3f1d6ec45b9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504fac70ba7e1087113696b3c7f2fb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5075f1f2df5585b5c733ca4cff60c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88677da192f699652a23b194beec198d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c2f41761966b02557eb470327599959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911b73de04cdb188f05ab15ba34534e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc9e3b5c59a7d6391cfbb4be0c1b0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca54e78200bba7f9cb878e0273c7af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47cc81b3205440d49bbbddd8434b9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93cd4ca0f563c656ea06c2ee8041bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcbe8d60f0fb69fa9890c8b33655ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc85fa319ad73dfa95d1a2712cb12366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9250b87b1d2f80f313a30b008cbe72167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99497cb775c463d815f35ad0a2b394968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1d77a8a88aba1ef58c26fa13712cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f42eced5f2d17d1d6ca66c05059fd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b4492c51afbc61da35a2953fa0b7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ec5750f72b7ad68f2a8ff8d8d1e8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7edf36ee0a7ae31fc93a4e1d89fa873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42784ca09c73f9a35c8c209339ae86f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9951593b6fe5bb3aa2ead34db6db675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c81c44ab211150673783cb36b0226176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ed14e2e5804abec798e45d9e0a9be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38e20e35f3807f96102ac3e82e263078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581103f20cef4d1093c62617662680179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff46b8d38c0eb4c3b17efa112e71db680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385a7330ccf2cec2ffdd7ed92535fe381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605970d9778ac0778819907803229b7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcf9f9c0a518269d320486768da0b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460d7213152acadf3a3007ed3d8005b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b080c6fbb3baeadcd220290026bb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65f9b1080413226e0e957c57a25ad386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbec4bd464bccf0d95971369deb6b5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e4483353f01ec1ef5a4820be243988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f4bd46a974416a36ea9482a8b431b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee6808bd8896a1bfb1c33a9ac7508e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff8c9861bc208c9636c4ab3460d82b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936fb531f1c7b5343c7a60f891b214a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e55c4236896133ca0d628eacd205093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd4d026a9ff8d22290ddcf6eb355b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc592f3c230b1cc68bb5065c1a76c87595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e8325a1e83a4bbc4ce30f73c717c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef447d2f83b658d22dcbd74d0180cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f52c0c97bc7117f5ffa46ab6ef68a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc34544cdabca23d709cd9d61bf9c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3e9b39cd81c3c7fc4db1c7f9842d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e67f382180a3bbdb5dd92737f479e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cba47414e94fc0c297309c9bb7f2ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62bfd61ba1317c8cb2aa2f4d69eaf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cbb39c1d239c493e39094ddbdb79e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95d6c1856d0b2ad24ac83eb2154b5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f102491f2bc8a2662574816db4dd6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b787c2eb7b5142202e5ab1d589fbad4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35c89b875ecfeea30e8c4360a59616108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421350a3a860dc224e624fca992cb9bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc95a60640dea716f0ceed0afaf9cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5ac3414fc0c22ee873aa1f22f3552111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8c1848d92f7ccd4a65504e4165dea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f064c25b14f43a568f6a8367914261113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d95b3d618ffc57e4521c0f70b24a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc641bfc280c53c3204b9fe8b843d63d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406606c94440fc18ad5b403f58560fbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad43d382098678197916f8108a1f7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963af71ead0139c3f437dfb47420bed9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1f92c34fbebfe97ca4455e730f39f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bb3c0b0b6fc45f75f93a7f1417d33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4b9378052b06cbc3c60b5d5ef9ead121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82f6dd9e193243dcfa0ec72232ee98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0944bcb3148568a97c794c039e9409123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc0b16bb9607a2d3693d7b218672b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b1d63fdc5fcd09613a71ede5cf5f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13968f83c56e7550b409510c075047126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86a9f7a09c2ad7f88da18e4c7fd9ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f913967e580c545d8cc959f05935cc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389596e4b1c09d1c497e6cef6671f166129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab9f877b15ecf442ed0f8abb41a779130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01783eb456698c77232256f8f2be8a8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd2b5a73e98fc2a24ae5d0f8f8c6bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcd5464271d34f2118c408fabb027a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a25e7bb7cb42cda1c395b5b1a6f8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c12a9140beda03ea4696c1d4aa661f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0788324eae561b4edd3d1bcea61e4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e553c6d9c734d3d81232e7accc6c88a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6db22bc047530467047cf0d7295155138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144637419ce88083a9b78f9cca54194139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2ae774e8fe604cba8eda68ea9b833140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bde0790be7db287b62ee2d26f1394141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1af6a4e2ffa1af470ddf2187cf262142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cb91b74bc35539d377bb3809ca184143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6d0d239b2a871871f27b043f8b07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938d2ef3d7d9a1ba35bc045b72c8872145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea677c843c3041350cc52aaf772c6f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b8119dbe99cc56c63fb982798919b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c9b855d9c1d715afb18d1d516c596148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d8afbd0adb42c57b5cf9bd152f31b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71e375d68e588535d20fd0677bfb8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230c66932c6a2c67146877c3ac01336151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769b2af4e1b22fe010fcc1bab055a2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48c8c74d1b143d27a88d444d853f1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d349654b797be1c29a92c669e899154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdc24c5ae320e97b58aa0ae7d42350155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61573a70a42c64eb90a418151292ad4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810427be661522e3e8139346d8f3b10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17c2f872a48908008cb07361a55e4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37b67b619f8ccff53635ccd8d0a57a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35783cea401bd13770c69b3b69cd714160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a447657b4002408b32a62a53c1a31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014128db58957cb6520cea086f3e132162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7d6f3782978e62df8b947a262c104163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073509c44625524b4005f5d246fff8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54700ca2b55671904850eccc095b4066165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da09038bbd627a115c6c68a098d5320166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecac64d30faa071ff587b001f71beb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f2ca112c8f7a262b39d7ba5203c99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75476694a1a7ddc3c48e2b843eb1d7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade493b4934bd8719d1d95c7d93172cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2233f941c308b0f62539df15ca98117171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953508fc5dc57584ab1ae472d659593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac678af2d2a95841979bb0776afc0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fac616358449d4e71ee46c24c7ca7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d88c4c70667a7a0d936ae5b5da9e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c441090d1d10e39d0c95230d0ac64c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058bc1066224fab176e521de7e8092c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117b670ba0d0fad17cb4cc12c020ea1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3824c2f19a15f2548dc5857472d0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c690fc31a0e836fe87057214fc597e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb5c3fe71716f42bf763b0fd4eda34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef6ca2cecce239ab44988de51220da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757c75ea417d31585b24e3182724eef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86b4363e95506cd53ef955c72f4503184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024eb2f84675a0163a904bc89d3be15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a3c6c2eb21cf577accc97d73aacef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4e78fd57d71e292c24c7c755d91a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec85ec5444dffc9cfc39fcd0874b7f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389afde4caec62f55e0baf26aff3636189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce65fd28824dc50a40a4fa4ba8beab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de996d2c1d05a78d728a5d6b9a67c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03d00e0db1ac6c84f455062f81ce82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fd2ec82ba79c8aa373687dc807021193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17687e7fe2b73b5ef7e5b1cae76606194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed6f0e4cb96d671f3dbebffe82687e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53122683e6991afab0ef2b42d0d5d4e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36540afec6de3921a4964bf170d443197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638528d3969c415166813824031d274198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086907c9bf109d8e0df5e95be2da264199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad88245d57755d6c2deb09c733e785d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d50f388d2da66246e5925671dd55e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa3d021cbfc913f4365eb6b45d0440202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54810ab892acc4c7257010de28157a4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4801a503654e15e901ea273ea543c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e881ec94dd77cc7b89bdb42ea27aab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6af2aa3a3a2a909f502980fc4ea7fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c047a3b233e59b7edf2ec125917dc15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db2c4226db0bd5b204bbc85138c3ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe659fea138a61867d7b1d0fb06f2fb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b551758507e44c0f29f431b62b1c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faf6e90d95a683d506ff49a32def8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0fa852574bf3fff6ec443b90cac1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead7f1ae02a9d784a734cd16a38c09f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adde6a8e710e0ccdfbd01fa1bc1c5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d5741bdd6abcf1946d0f4ab322a67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7333d98b1b62bbc98f1eee2b32ce7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5940de1c7c301a7726a4e2a36980c67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc185ef10f52fbbb69779a1ea8a4b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdeabfcea17e25910f24e512159192219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5d041ea2826ce63497cd052f61207220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94e6552d4eb9f151f43b1b2f73264a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee315a33b0b4673c82cc5e9e37b46338222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15724422334335af2a832f70516df23a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ed85f6b724758b0e1ee02896f8853224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551099fd68aff1d2b11127cb9b8baaf3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b53847bf2e63494b2fcd8d7155bbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2684b124d15ee72970290bff577910227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396913a4dbefbd413e8a597c60069300228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e0f4b9b38cae8722c238e5a7c22a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4376f380e5f12d0b8ca1e6a36f2c35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a7692dc15ae7a583e5d43fe4c244f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798bb3efd0ee91364c135bca7ddc912232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a41630d3ace8a558b5fc2642e6c479233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c42127377c76511634ae3759e87ecb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411bbf6fb77889a4af76839723a1c3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e73f258dbb5c047ded02c2930128e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ea5add559aeaa43bd102643dc4a9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953b5867b69c28b786e8b5e37c33465238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf8d05373ac812144822950cc920b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be80b5198d1bf9efed48f6e7c309f69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe246cc1354290b622279b00b44be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2051ba6d2bcd3b60d7850f927ed636b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9fe264c76175fd51c6444c078fa3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a3646581a06e8de3e2bdd99c48bc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c709b600f25da106f093ac5321387245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1a080e2a73d76dd9db6ee3a1d075d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fba8f130a8df548f448634abfce6cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fe6b065e6da70bd6e98344b89afd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddaa9cda4088b3329fc7ce9a0b2d90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92652d4883a54a91cdb725ec7615ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecea9b9a6ede05d99da3b73ce3c4f18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70061382d7521cde512a8a266dc4795252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89866e33d5165ea141eb44ad5b240cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac52c34047873553be75d6e6183726c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0ad7d008d7e92d00cba3f0faffe45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb02ff7167a513bc60741bdb37680f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dd32c89f473764bb4580db0bbc2cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c546deb55c9e5ce08d9034e3d7aa8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663ac5b7c57f5e0ad33b01152cdacdd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85648b5fdbf9502b0dcd97ea0c1be524260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e051336954f9f1ac4421cadefb0e9e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7da870ae42ae9654230a23efd28014262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57d93ea2b8379cb0ec661314478704263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dc3a2f2223a012319a3865bf0a366264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfe1c527a23fdf2a6498f1b80221dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919f25f4010450022c267295813a0f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ced12a935b4a7a2a0e14b1393f17c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a28d8c1848e62ffb163b237b811f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4b82aa73d7c244f4db3e4c56d464f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47910233f05e5a89d991f6e69d8d6a56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec7bff8ef665d63794b10694ad448f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deca021b5edfede3406bd25ca2fbe4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66fc5042949baaebf6d1ec5809f89f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea815f560f0bef1c78817bf8627a3f6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727da3f3e9e0bbe3d94737adc304172275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe6cf90b0448499e1469ab62579b29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e988b5b7fbe78c1d14bcd3b8cad5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92002853be0852b6ac5fa19eb3388b92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef09641637131e1f3564e8b590627fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f482a02fe8651b92d6b27b4e27f8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9218d666e77cd51cb45dff51bd1c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05de6af76c49e03799a1600301d703282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a9a34193ac45af88dd2a2a587a765283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9663b9ea29fcd6d0860b147b5408a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b680346fc9af16f8566bdd3e1d464285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc0442d18f3cbefac84a40d3f83ac5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd8403eb2e42b749cb26ede7457d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3e642d27e0344635510f86b49721f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d164d7e8eebeaca5e193a844267cbe0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc662f3c730a697f32d1d377c1345e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373f6ce9e0ed85b8f7e5ad573abbbc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd17655121c673f5d7f355e35d72af1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb472c29566ec7c81c75528ac9ca3a9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa2e741fc1132d8202b52915b3764c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39d30fe0eaabf812058935de5d581295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ae27a9ce20587b471bfcce8de25e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ed7ef3bf25c7118ca4c7a1cf762f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e802df04ad1c8f2f3da07b27598242298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a357f431e01b1525e5f76456b6d87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772081b87b74fa9d713b37e6f5593eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ececfce0bef3600e4250bfcbb2784301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5eef6a45e42adbca5e06b2dfa890b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ae6d75c18ab63558c406ed01502ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfbfbb4afed100fdab7e9873d3817c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642992f050097554d4045f57d8e64ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d6321b510d8ec0de6e01354f3de9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7622dc39c895b541890ff3e4405087307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea413e1b2b49221a07fa7ba6ce025540308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fdb33d0ac1743ed7f6dfff29554b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa406bb8ada67de214eba1711bdeb40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de0705f7a90c203fb28749eb9bb352311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c7dcfffe114766b5ec26745d5a103312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caa9fb0b0b5348f62d26bd03f1225d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451d2f8c8806224324ef3473bccb0cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4238d090eaafceab75fdf7063b4ae9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e202dbf5869b1aa6ab4ebabd3033b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228af2dbb25a23738db72c4959b5b0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f776b6fcbf10e27606eed8b51baab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e210c1cbf87c89cfbc8a3ddee220e07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e7fa25526efdf11203cf6a2988b27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddae3d654870fce78d326c2a179c94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b2dd51ff19fb08fb2713c067e92c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fdd2b269fbbe88a0896e0b91c6001323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7b8117f2e341f32b4faaf07a12a03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a1625d71a3f1c0039d433bc8e7f09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6bfa7be0f26b77dfa17005a60183c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf21dd5cc4f7a96c92ef17e529088e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b67db3c9ac4181d4d1aea0737d55b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9a149d405301a7b5bbb3f9dfcbb9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4463bc0a61ccfc0801bfc5f4c5707330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc1378cb08df23f95de35cfb471ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2b375916a60e18e84d8231ead8b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caba2a9ab843e075f10978ce690b64a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a837ac8b19e9d453fcf5cbbbf89d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d91c04786a3f52176290f08255e023335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c35e8e2bd77f881b36ca8005ae28c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6520059151bfa07ebce0ff9dcb3278337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699d8f9f4018eb7e3547d47da1d575b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94195db2f226beed768b0619a5202d0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d9e40253e0edd5f1b4cfd282053f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b657bc0fd414befec752f54a8e7bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2ac723683c0d6c30efaaf1268c960342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6561853f9efbd50973c6e33c1c30ac4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78c2e7f8171db554424fbfca8965bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15279aecef2f07af019ee941356c3623345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643cb008eab6dbb06d6c7a46b81b478346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d04a0d5778f9c7b684257299fa66b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f98d0d013c3a073c6b48928f6b2da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed92de4b3ab932d2ec5bf23abff811349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682e0ccd744b91b84c415f48ae026f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3501da7fec971527f00092122f077351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67f26d003f62e1a3f5507dbba77097352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e23debe628eaa404fa4e9457b6f6bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab2891ce4c20cc93f063fcc4991648354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b29de4d964ef7ebd928e81b9faeed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8095ac8a0984e997479b6c9aaf73df3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d717a7d9b64f1f6bf18faa465e239357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff243f9e6d9f6a6bdf9ae249db50e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb783f40a322e6d6e48bd677b6b19d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1f34d65e1bf77632ebf5358015495360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33469268c61a18c5ea4af35f3af4f7aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211b326f9799506afe9470e1a0fe424362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677118bca3fb0dec5f13ea580d2ceab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616e67006e6e22d349393231f8c7f0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d3282c5a09528593b03e4f701b68e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb24d44da2c1d726dec06e0b8773a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de32ff950fab32c81339a97fe8db8fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8a206970fb3adc6db6bda8c17ff40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44ca488ee5d3202c548df563d5b072369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2ed6f22a1d2ebc542f99097babf87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f05aa1b88411cbbed766d6601cf1ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa6288954151b9a2894524f6386715372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a416e643253c508006fec3e8b5c183c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0df2c158d0e8fab52678af65475e81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a6e2fd38e72df1e594d0f05ee1dc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbbe491138131848d7f58f216622d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e855bed3d30bf9afbd5ad5cd095dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ed94a1b23bc1ad38ce31f419aa263378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740491837da3b60ca309d9392c52707d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13733124712664780598ff7bb01240380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ec552f420025dc8731faf6006abcc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c449d21358a492326213e2dbe589c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba6dd968c1f5ea861244dc59ef39c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340f825af2792a0a13ea5998c99c08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44be26889dcd953c89a4c0899d2d62c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279948e57b6f7b34f38d8a4ac92dbb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a887688420e73772cc907f5a825abe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37043bd2a177ef24327dac3c8992cd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dea8d039652becffa0575dd452335389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429575bf9c54217f8ce639a63182a761390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b596744a14f8cdbadc24298af58a22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75f0d2cc2954db8e7dcd65a4d92acf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d761458950eae76c66f7d55be6202393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fedccfebe2a61b71b5466111836636394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97016d61c87d6ac2a371ab10715aa1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54230f6b607db7b2d8e24d4ca601259396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab79507f8ecf4cb0d71196f3eed106397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaabbe64a02a11a2220e0e23802549398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327a781d60eae625c71d6018a1a0061399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6410d8ab5bad889bad8153aaf3d2c2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e8f7de2919a5d94d978419f6b8ebb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e8c9a6943aa3ce64909853d7fb3e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237818cef9a4f31a526bf14b6a37fa2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abd8a23e74879738a9265215088452404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a793903b9f945d0b322c549acfd5112405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b732158a3a07faf345b4af515d385a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa78afc43f877756162b1e52900b247407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabf4df5cd9cbc78df9b4c44a3b4bf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156e34436c5e9193e63825440104e62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e589a74c52d430fc8870fa35f2668f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47506b4f6e37338b3996c72fea4171f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e23913e39b7dd5ca0a9ec3fe77fdf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e69820039521aa9016f33a5ba4941b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e0b32dbb52ba72baecf56ad95a1ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418d175eb40baf710ba73dc37f69681415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff13a8f745fbf75c86932d5dc9b96c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956164aa9e28e616da0e6d82f7de48a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea77ae1234061918271b27b06ddd99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dd60c4c2e1c0222beed127bebedd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3af1bca37a99ec33bffca6d70cf75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689acfb11cf721f664245320826ab518421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d9c20c855acd7c296a7b9a2b542b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a1e6c17ca97dc1c790574acd3cf34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05931f89e2472c787addf0a541d83671424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec976fd683c54ef7013b9609f8773d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b8569ad074cc764cb530e41fc1514426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a0aa4331d66ca968063f5d8ad3716427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768e18c2245905aa3c3528dc5b04e98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00776f950a38a3a058b81d2bff6db8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fa8a06878783f6ef27d67de822612430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750a39ad6e0dcb58ccf286a20481167431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65209a782297a92efbe4a8030dba38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ab055844fd2a2255d77c5688a5aab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee56032ecd730a352d5ea07a676f36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60384dad5db96d452b140a45e44895f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302a3a3954eda51243520d6be5da674436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b171100e98e833a5797ab0a658d0f1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb836a05863af3905354ab83bbb18e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe8b8babbc540ed8a03cf1c38a2d6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69dbc49b65e61b1aa7ce2fd2bfcb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44e30c2ead55abc97e4a93322943f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3773b9fea2172ef128c09b2a20e57c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daaddc6b461ace0bfe5dc6abd911e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc03a3f60dbb8db6f6dc0f41e8880444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a9c8bc3bf8071f7b55914834a7792445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d4be934799bbb2658f7fb95db59e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d0afbb6ef6b853cf0b920ee09c4f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fffcc9a723e8f3a5c5118e52c5c6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058eaa67748f06b8b7c6165a9e0a947449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fcaf175a09c1208a0948d399298b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79efb0b8d2de56885f582e11b91d6ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a1eda0f996d14f4b0e9752fa8a4ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba5738c589e98def1baca58711992c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d0d6621c23b17c7799dfd92edda24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4e613ec09ffe6fb2b5b558db1b853455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b80622ba9ab0035c29993a37a2095456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be693eb3d01c4053fcd6f94103ba34a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5685ddcb1a677be737d2649e420fda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e767ba129095be11c33c3f78060f1bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd130474126cb9b4382a5fcc8fccfee2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa625037a65b9ea2a2208ac19eb9d52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e52f7c8de66c66d502fc4802398da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9295d86ca0ddc76781eaf4fc24cc37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a67283d855ea35638778e3c6c6f8c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bed9419acf7092abdc01f5e21564c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce406c595c5b8ee59deacabc7c55737466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad471e8ba92a8f768f827e78e8103c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db46de6df72effd405e54cb11b7eca2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a8d2a8a779d978fc28d67e5dfbe8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725deb08dfe80394fd6f6f28f4d44ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c84463f772551338ea83398bbc96f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d11edb7d7ba07a6996d39564c27765472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873e35d8a1d3d5dcdbef1a9f5c4b1eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695fe3e748d31141a967be693a2dd30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f1550151b7c50e906bdde555dfe76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31bff3d4725eac407dc0baf7ca8dcc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed50ff9070b674ece40b0774098059477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990bd44c328bfc9c3738967022dd8b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7291ee2b46d27cbd25b9fec9893c63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441810a6ee854840b90f4fdf9cb26717480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c016cf149f10289d10a9e0c51616f09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c24477d802cf6e128d3ef4507c47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f052f309d96eba3960dbf5a7e039483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277ad83af66ecbe1371bc27492c5b41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5829b39d52ead8a5d9af499bd52a849485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864814f7c25c2e28162a10f5f628cf8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09383cdc34d64234ee0925a0286a5d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5970db8fb190206a2a96e0c5dfadcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd4b6d50539b703d63ff0edf55196f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb46f8f9ed9063580e93c3cb04bf84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e7aa182a331fc954c9367ec9971df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867cf1061ee711680077a06917e6d02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fddf004306643929c1135919f56142493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fbb3b0dcc60c59f093129d6e89a15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22672a5a2fb066c36e5c677d2e8d68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8d1d7ea46fdb4f13e62721d5d7622496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aeba508c87f80a64fa174491d5e82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59417ece5ea330eea750ac8aa5f45fa4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165035e0118750842bc39f3c71023af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beadaa110f3646c9ef045ab4fa1b31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065b663eb62d36697099655991edaca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548ca50a18e1bfa53f4d8ee5318ec83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b9ab048c086f66649ec2dff751cbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f43ea8b0d2994cdca0c6815643fabb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c82ffbd75b2be61e2cace8cbe2f57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025d8d229aa6a8cac353a3896b14bd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f568e98c45f8eea27f51f1f913ac3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795f021dcaa50c362aa5bf6fa143d28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b4d44d6752ef70a9abee33c7453b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80f7bcb22bf4a70f5712252073bf88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df0f3b8748d939d82d67e551c7224511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d6262aa05fb01c775699adbd66b25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f471148bfff2e8146c78891d244fdf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63df29e23a57cdeef59e19253ba1df0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8e2c1a091cd623087e987d4a25e61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581f6aaeaf1e39c237233d90fe5fc3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5751b34931f3031c911839a2f4f026517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f12d46b0ab03f477283c50c394845518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7429af2563d27edd44ebf21ff842b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27b60fd7277d003b2341d22bc08943520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59ef98082f41363428efb1e411f9c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988b2e5bd453c8a08db8a1f4bcee6d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca187b361c68daad11fcedfa056f94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47fe0bdb19472315a10019c2a2c868524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cf0c8029a4c60621b5e956c427cb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce2c87ea1b2a5ecbba72b80b166f72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b48e151ff474f30a96eafa20d6598527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f446968fbb5c73c2416be6bdc7fde6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7228b24b6facae730912c64d2b1b724529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e9f84591f897f7105772ead162102530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea6ad19007e9ceaa062beaee31646531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c1c4e605b7dfd1bc2e922f58fe99e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bfc486ccdd311450b29aac74e6001533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b398f59e1d7ce49054ba7b8729b1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4a95d7010992efb6400ca56a8013f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd295d23e224ca7a16afc1a65a08490536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36160311f87713ceae508d72ff18618537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891f473877f9a61c5bc2f1510e1d082538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5167718371fd27bc5857654ca64b0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee8b047685dbab8b5fb7f0801529c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deb800e2d813eb825256405823266a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3168623de9a23d5203e9912723587f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd585ab05bf8db686d09499ff11b4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b76d3e9b3dd52bd8beeddbf3b0d9df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eb2b92bb44ff8b9c6fa03275c3f58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b923c2530178c4ac3a2aecb83b8843546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0beb4325b80dba3cf7168a9872028547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b4600f807fde0fd690a1ab6befd2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74744657af197b86e85fd66e7c3e7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4150d2e01807fe87ee37bc07c4eb8a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c71d80eac03318a23eaa876e27a4ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03f0c3366d4f84b61de1aa95b8c42f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d99d402a03a06dd371ce4017c71ad1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057973c3637f39d154119d5ff87c93c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330dc28aa1c6e244bd6d53ca7d435b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f957a316894de71b04c5f5bfa676fbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228bc5ec0955caa881b36fe4aa2e1d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586234d28f207485d30af666e1446b86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc8d0ed87d928ffee2463b758c9dbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc74866c1f8e9d7f3874681bae1afa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dedc0d07b52712c99038ce171f41a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4643e5ad93ab27b9eaf718e68a250c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdac0073fe0acba8101dccb26b41a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089aaf30b20b3ef2aa3ec5555e6f3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054428507e8bd79e47d1595e90ac9b58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f148c329a9f842d4f72c035137c86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9052166afa6ddba74884a53c4f1e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd34f8aa3393d2b02f0dede4c62e047568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4f45157397694f92646aa936bed6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dbc125b62ebc40509b189b8dd14f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebed140eaa09baf2b87f72a8d3f693571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77b8a508661a2b67a6a6342235753d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff7bf516ecad39a95f1d375dac36f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e552b4cb54b9b138d67809c61fa77f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fdd3ec298b54162b2f0a8d7431f72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d657e1b844bd4c480d1c8dc41b1a91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff1058de39c45f14f38b7f33b1ff19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a09dc2f621bd4eb9bbfaed4639e76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5291f8eb296234889072059ab5a42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6320d97ad7eb16ec3bc30a2f9aaa426580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d046ed9b019e7f8dbd9306b68c1380581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e717dea6187b473c4129bfa53f3e79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc73c2d03db32eb3889ebb2aa5535a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62230deba95dc7c90e50effbd4df3d3a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bd468c678bf655eae19b11f1fc4dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23a2f17e009b37c3e4297bd14cd482586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfae65ff317a2dc859d356457b4fa1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724efc5206bb2c0e8729a7c0e06fd6a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb2071da4c0c2662c0cf242369db68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72792d236085a9d1d37a33348617b254590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200d4179a9edc5791edbebac399e919591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fbb9f76b41e0eea756a97cd4d598b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246b143b95adbc69a9781a58fc8acd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f9147506639213856a2328801f620594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba64cc651d723b13a073ab23389191595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d31deb628cb60cae926558c3f2f234596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdcc8196be3b30eee832d8c5d67fe6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b5f8f9fd97626b3e405aa76b928b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb3b51ee0ceef33485e1e1e2e1127b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de2c0acd5bfe5ddf3280af7cdbf4c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1185442390788c1816d4733c27f935b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9975ce45de5b0659d142f435cae83c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d598594170314e67ea4d93b53760a55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae10208c21b123b6070b59377a6284604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de2836b7a0b73257440e605025d569605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50930dfa38a5f474b424a72fd5c99ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce457c1695de02e5d99c5b24725b4f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d290b09413bc01160d5dcfc336e6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c038626d53483125044dbe6c44c0470609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed7a40e6a4f96e60b3749f59c1d8f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560e9edde79cac2655bff31ebc414f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d578e3410923d0e8b7e89e4e08fadf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c80e9b224c8759bdeaf513d0efbc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa692ae80b596648f946abf528fdff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eb4f1f119f64cf3d1a5b782bfa01d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57d6353afac6901533ec12121143c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7518d7d8843d3393e6da2b397d4362617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791726f9ace821cceb68287f598bb8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a24d110c95ba95011cdb035a097b9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f49d698fef751011aea8dbc763250620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29371e0ae98b0b990b94862d741084b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171118d0af05fb74b23bab427aa22a53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78a8d773556eedc0d51609c379a784623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd73faa53e8ae9e022a37beec94934624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd2cad22ddf9c7989dc8bd495111d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fb1814d020fc6a08d7b432dd00a86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231a4768498f0551c4ce279b193ba1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db90db6b661aa3c7cd49ab67c2541a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b662df99807eb93830411b1ddbf6dfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4421261e7232e5941d2ab2a202800d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5db4264f39c078fde5088aed3acc3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f89f6995be394203e9f6207333774632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f602bcd4150eebab801fd33f37a51af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e26f0ec3e7b434d85320516395081c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10f6f175f756a23069be0679990e03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9936afdd5e6676141f5bceb943df5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c91da690dee25a88776c5bf28c88a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c597f78df81afad783d01adab3731638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eaefdc6bbdde2350dd5575197fd83639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4cb7d7df51254565b2a3e23840697640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f34c4f7ee2dd7e18cc466865f310c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6595838e7f9619bcb5875c3b40a8889642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b80e1a5c3eac21eae87acfac6bc92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e52f3db6a6c4e34bf038f1c8c8d562644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02799e157fd13d3ed86e2a54ac286941645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcc38519a05505931e62faa3359350646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c602048498fa96ea107a87dbd61d4b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ca5aa1f78a9df36721e697e7cd456648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dbc285717739d005314a81ace563a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d3f42bd748f3e9fd6dce24fa83d63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09558d3a8b980a84d958136db00ae715651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aaa9d7a6ead1709e051fae862c824652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71059657211a09df34cbdc0adf64e86c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a08ab8d3b5edff60d7d9eea338e7a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316482c71692e2073279e60baa2dc73a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349d7a9ded0f31254f5cab4ea2cb230656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b7ddab6123396dd143cb86d2a1844657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07d2cf9a082fba5ea80d92d11def8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d6efe3a75bba33191406c416de3a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8702146f2598526ba1e9d1afd8e4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e29ec1c457a1fba571c1ffca45b5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010898c1715031cc6bfbe6b2bd984b95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c0daa0e2c078d10aa80e1ba8bb235663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c7b62fecc2304b4a95ea1a2d39268664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7691116930396c1a9862bfe417994665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb224eabc78fd08b8092302ea1a184666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba6289985ac8194be06f4c4a16f7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead825dc89a342f261383e5f1035eb6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9efcd2c1c073cc580452559f480c37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31a1d18abc6fca1b8ab1f2de96746c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ac9f26577434b5f37a4074803d3a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632f05f71fc4b275115a7494577cac4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22615033fa539bb4b989bfc2243f9bfe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13d04797f840b99e83fe9f658346f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0f5d57cef002c48bf87060e08ee8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddc4f8227024d2c3bf38e3f364225f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452a2e195f6d250a3cf8dbfd7b00d8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23f00f5d32d5f91aeefc2d6d332110678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08efb8b3a70b2cc8b2b6495f4e96a5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41072a160fa3b088a5f5f6e3ca967f1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1120722726341f1203270e2fa16405681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34535773bccc54ef55cadcf49919e078682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71132862dd3a77fc9adf785ba02d9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768563b7c6e7fd2a45190308ffb4bf8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98035de03e2ef9a4ff78ca655c1d8d81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58fd1d6052b64d15b6fd829e01d282686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07c7d612ef03474b533a9107d625d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4aace1998d4c61f6a446417e2a162688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7923b02aabf07e90ea32deb46041f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6476025b17334ec9e18e157e697e1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f7ce2f27cff6280a6ae7256881452691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d55b0aa03bff3489f32472af94faa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb07cce4175ef201d812dab484ef130693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eef780924621002b442d196198508694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081699d43e53d5792c44e32e1201fcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bed907c1232eb39c75850622a27980696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbabb47622e9d19a6bb24d23313e307697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89c99a6d24970ffb6d810a26f0f215698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc4f8965a7cf9c5def7409d74c24d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54631fdf2a6e3a5cbbd0d8ec84e531b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94993eace175632d5529203eb48e9b12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ab137e26d39bcd17cf47e7df074c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b5d5059a1aba1d9a010d7c36ae39703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1092a635a5764d4aaf65a0d2584db03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aca67128f8a60e331c24453d4b63d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452e1ee64ef5d9435a852a34bc82f21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b2575e72689e8ee3f4366d3d06f82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d008fd8790cbc7e342fdd5b15eb36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62291eb28ed4a75871e64155b82114709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e515e7296e304bec4599afc9a572b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b046074bc6798eb9ced65aa369a29c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91d262eaa840832ba1533856f54757712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b59258696b760a3d8fa6882a36e4af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e8d2dd3aae9102ee55fa5af55e061714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f5eb5e5631ed87e98906b6723dd1a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c42d65d09aad1fddbfcd13b69341da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7956f4b3958ef9af2efa42fe0ef1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7b45d0a72365648d7943c22f21528718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8ba76adeda1277af66a98392d3034719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f60bcf9615ab751183b8ace9b7d4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522666a353adacd71de910926c27e33f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c49b5d42996dd6d49303fa9ebee0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96747bb6c6e7fc8738da3d4df42e210723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330ed69bc511ae6cd8ba010f39b1626724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb4dbd5c742a2fee25f72326d6325725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162042a201945e95201dbe70c95e219726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c724d6fdd30ef360e1755e9f0eaa2ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408829a20ada84c54f188f72e8d60ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9ced18b538b36d793148cfc847b43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095e143c8349c42635d2531e8061c6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183f13837f3eb50ad8c84cf80979b7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face69881db393ee9cb72b8ad7bce8af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a95bac346749c07aa6239856f9583733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b56522879cb7bde7243352a4dd7a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf881644d2f86709ec6f1c5f43581c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80e8b174bf9a1b7554c5cbe7b7ef4f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b51ffd40338a2c4e39483c560a71a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409956367461616a663de90ba776524a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74d32ed1dc5c9c11239e494fd5c7fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257d5c07aea409e9c6a22bfe5220971740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f430369ac92a82fb9bcfba8b9302b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f50ad188466b18acb2f8c54060acd0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd67de2aaf781a1c3090f0160ff7b2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f698b26106d259339e4cfb2eccc18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367c1ad408c4b7fa1aa6dbf247979a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01914decc2ef846475e55f9d294976746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480ab2a09eb7461ece4ff54d6edef79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f5fd8310e640329f9a00f3c3c22a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d9fa5e120050d0004fb586e50b7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2fbb180a7e81ea31f1c7607daf52750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37c8603a00258e76355aedd45e9bb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af47c9b6cb2bf61165b68e7f524649752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9550120efd8ec8589267e1b0a0f58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f51209f63758a982a45405a326811f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675490739aa5645f199a6a9cf940391755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da4992ebccde18a11b32955e96375f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddcbe5c93ad42de3045a11bda46ae3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19c72707cf1f620e2ff4bf68f3c282758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98fb3b67350417644ad882f2429915759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>