--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21ff1afc4e0c75992661e12baa2f481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772bbcd395578182707f75641dd9be22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307723ce16c7b9801cd8cd253b800fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065ca55739ed19fccc66bd9ed264fe74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09905eeeba0c72a53cfc3214cd627f605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb8792f46abc50478f1cc5900e2706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eb53d88e292d8fed757769a94811f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933b78553d4b02588f64725795a5f768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa8f666d2a82ba50ddc70a321aa1e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa150e53e0d70685de4a10e302ec83d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241bc711316a3fc2f757b3c3aef8c1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0365e1c93c211c0d34226c1f1a7f57912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daced74acd5e58ebedb5645a01851eb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848317d9cb1afa86d1ab77bde2cfbde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73094429bd07f380bd4967433f6c982115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f265a6318515f29d5972168d2af4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1369ed974c718b1b48ef28fbc6c91f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bc8314e8f7be1a6c67ec9daabb3fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176635055a55673da1f99a31be0ba219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60485faefafdf69fa6424294900c14dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6427ffd8a322fc905afa26f58842e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfda0d5f7c570b0b86ef4fffec830222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c902fa4adb20f0f8e4db47648fb6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82891c03f87a88b7f831e99e15a684f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3333f565ba5df3dee59ec1f7bb6e5e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27479a3230c005b63b60c5f37a9b29f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035e33e949e5f0a0055d6fa453cd9b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad8cfcebf19d0f821e64c23c5c485028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b503e1f37e73c4e04629dac50aec029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddefc85677f22f5c0a95a82d68cc4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752c27b7f8c8d27dd7d7e335964bf8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb526fda1d9aa20e486f4db5b64851c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c134f97d5b296311d9505b958f9b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d3a2e6092d620b6b8ae1b077f58ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0884e7053ac0ddd9921cd2ee75c153635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42abdb3a4a12c5101fd709bda89777a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775087ab1c81c8f8069dc9f117f3b6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6a55c93c1546581cecc4789c5fa6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edf8e1fc12360b58c5373c64c5009839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1fd0002979da476a4ff907a54089240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed339d1f95cdbffdcb0abf9e15e5a60241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff332fe351bae995afdf0dfdd5b1543e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af68984094aac18d77ecbeea9db92bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9610015a11373eeaf254a0353d91744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f128734f1a6428c50f185f64332b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ded3c7d0afedb5f339594ff5060e5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66436693e52c2e9e233c1bf7bdaee07c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e396f540579b983d62b4e81ddc62848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b44c31094bf31b8d288c25c889ce1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06396a3df05d5fd4e690d3ddef8f6e9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e266a885c676975d25462af8189725351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cea40080a38812a7ef35b62f0bdb0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852789dea3759e92b9ad5eedcf9502c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140def58010f2f463903725de768b2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d05f899a15bc6e9f0385905e6c90a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae024b0716d2f86c17ead493813d1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759815aef289d01afd748efe131e0cf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ade1d059db606967ec6d717031a3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b6e68e061f9dab22de3547794f5f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb39233124b5c6ab82efe192de714b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e159cdc2a1091fbc7d5e86fedc10f3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314d9c9f127c0465556b158a722f1f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29012d12b8570fc2ba76a076201c3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70b0fa7bfd6bcbce42c8d2caaa668764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a25ab138d9cd9d1ef99cee7dc83f4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da7cc2ab809c594cb3af62068f7d7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be409264c4b4324ee1baf6edd3ae33067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fc16d3e25e769b1af6eb142afbfaf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee16c9753807600ed8d06f944f9b0d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545581e688cb74c1919ada9588eeae0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba7fcf4c2280d57873333eedab0a2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296fe70dde4535e96b82e4f60b1a1da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac55e76c7ed205d108e835d4ac9a8b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0ad9b58fb517694bc5f321cd7477c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa7ff19ea6242db0198408827338a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db135d1b70b3c3f2ed02ceec904d36c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cb88e1746ae29bb9d9fa2e72d2e0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0fc028e0481665a2973ba39b939ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52b444c984cafe8bd36e2e95b0287a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645359c289474d6892caba6a68111ba780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e70e95a9c6f26eaa6b06b13147899481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e036d4c857b1d6ad7e2717042987c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f925707920d45264a005cf7769e56bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac4557023a400a474310725c7dfc9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc67b085c3b002f8e5b0d88e44c548785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b69dce8d740696545983b12f2a4c2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d082c8ebdd147a48dc2fdec8420fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd41c9c26084c5ac5adc1a0ffb74c3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf88d7bf247959f4f33c00542ab84389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ac73300f3cb0a9bbfafc222fbddd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eddf8dd7658200b615ff68ce56ca991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767569f7d57369c12d95555abada515292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a10f419ebbe59344fc2a0bbd9da5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c2d802053e1548b392cee2e649f8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf6f75f73b44dcb52afb65761e527195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957f2f2afe43071852699547d97790b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a4f9dac0f4a8d88a47efc16381c8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be44bcb622eed2cf8cfa76a3a556098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8d836a3e202f029f82ed9f5abc79c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc927b69695f54825a2a68ecccb5fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f373d256a85db7553c6a4b5c2d65dce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae005cebddd5e71bd382de41d65ee9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1688cb106d77eb6e333dbae3a9ac0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b698d459e2c4516944b5a1bde4c830104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7b2d9f992792f433cd5258805591c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b859d19eb2f25a8dbfecea0e2f02d37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9104e53bc36563540219604f1f57ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d19c5d91d74d6478c008b79d54b762108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de9dee88190e7a308e21f150309ef2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16052390f72eaa3f0a5d3e371f34d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc989527e3ab70312488e85861054c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ff702d0058f4c886553e3f5dbad7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019a7e6579ff9cdfc96b724baed0430113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057d413a45e9628d31df28aba44ffed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006cce945ad891e215646fec6a80693115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c950c2942474a3970b8de11e80b6f00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39db608157bb789a033aa3b6f58fcc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baedcd38daaec4f7e96ef3c91319e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788c99be075a0c7e16c479efe68764f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5f73115b40985b91d332e9baefce2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9245b17a079a2cfd08c4500e0b0c00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e70ecede5a2d65e7bfa2279821aa2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64371707dbe0c76f59ee6c1f56e46190123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea1810d0d737e7344f0c23130d458e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ae9fbfe5441b80b0f5e27fe89f5f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7b8ae8ec577b58c505b26c0f52520126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424200fd451d6ea0941f98ac17d0da8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c02ece03f9205bdb648f39a7b64da9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cdecf4eb847b888264be2aea13deb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae952352ebbd12c514241cebe7a33d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14881990d2edf06964affcae1b0ca8aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a036a3e1f29a3230e336f4368ccbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1b2603e37adc5d55d7e44edeecc9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07689cfcd4f403f84114dbfe26fc01f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adfc8a0474d4926dec74301d098adf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b0cfecaf76c71ef0c4f40f73ae7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da71bd508a059935bd99b0f42d8af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84de9aa3eee02e31884fba6c9699c37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513566eade1a194b7c69f6ec85c7b60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad62c84d730941636aeb3535150ba89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7d394d0712695ad2dbd08260fdc65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1f703501bca23fe300921238a726c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544bf3338601a6e85d3933b2b513bbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0dea63b0974bd73caafe2692111e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1452ed20958a4edacf579c4b10592d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfec2ffd2260719d8cbbbf46914800a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcfff727a4d4f6dcf4d514c3b9a4d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb321e5ba296bf0a6043981dbc3bce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe71cceccd13b7444a368cdfe205964149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd753354318f69b77b2e250089ed0b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa2538b69425dc2ad7c1daf67a6c1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea29e167c76f46e8a85aa81082212152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83925928bf4b9d51761bb6337a3ff804153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696ccaa0392d531c524f9c14017ae8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f34bac3235ad31338a784a0937646e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f9c28e4722488f4a77bd7244127fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d9c352591b1d2ba9efda403d6288157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833a3a4eed715d1186b58cb7031f183158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d3a599195352dca4fe131aa681cf6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63d81bb2c1fc5875cd61469cff3ebe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bdc3ae0b819032725d73a93610e89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5dbee3df323ee64285f945a826054162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8387358a1ed1dac2b3b20e67ed1c43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a88d0dc7f2ae6b42aade705b27190164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62abdd956c0ba832b8d65e014824a7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2cccd71dad2ac86e9b1f675f1d69b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0e40d92c0160a34c1776d2f2a4705167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bc9944eadb2c00a23267fc2aa3a27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92b94de1a077e3e48d42f1045fd820169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf3917edd621912a4eaf02b8a8a015170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b979e0dba375b1b9dae797455380b23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b300acdf3f75c10a38a34d77dda42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63549038263c0bd72c5f3f1cd3deabad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4bd98225617ef163f7fdc0fec1af4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636dde0957a3307cce3cb94e761b531175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9ed9b43f514139a5c5f0906ac6db9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f2f227bd4f27b484af264a7afc881177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519dc7c99cce310fca892bfc7a1b3ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66255b9643d82991ef5d66002f93d16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe3e41f34d03c74c99570d1d76bc4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce3f8dd3538f3033f6ac82b8525e7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4ad14b8d0a87d57b0ccbd15ee7346182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01f6c915528f5512cda090abf3c13a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2dac62dc42a2408363196c510d8c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac05ac34396405b7dd6a1fe6334fed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7e8c8b5159cfcce97c95cb7c2f781186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee0b8fb9fab4e0818143efbdf5564c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72f1101cc291c7595be6eeac64972a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56b7531f1c5a567cbb84510d9d1737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1aadf25d1c47bea1397e599cb586f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceb0bfd2991236e088e68e5a2a6e58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4fda5bab0ee7e9ba9c0c96bccc2bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d8e54cf41d9c3dc5b0358db148b16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2266fca4e78d34b521de2555b480b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4d3c45b1f39dcf1555e0756eabc5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caccf3ffb19b692ffa49b326180d4cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0137a3c83fe87cb89ead73829f8223197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c40f415e23e37ca21ef5f5e6f62f92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2df1dee7c2423fa197f352eda71ce4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65ba69981052bd31f18a1601a30b10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edc837832ce717959ef2780b904b76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c32d2f801a1c5b8f3166f34a6e719202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d18dd225d0e1646743d9526ee88f83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363d209ccaddd227126dc6fd54d7681204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad9e22281049445d0235d40bb2f179205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ec5eb20fee059164d1791fab973b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3da86800ba67cdb0032fe3cc59d0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a55aa89373627b8c46d5930e39982208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f01b7432de99083eada49e336226c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c1d2394ab27328e72026963fdef2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aa54057011a2535a6d6a1e9c52633211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff6e0f39d2c635c9fa137da170d900212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecafab5d7796f3bc3717095c5f7c2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e667e0a4459f3eaf77fb6643cf450214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1691d9636e51043212b5bc4faa85214215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e048501c96ecc9e808652d45fca3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d67c262afc11615774a270eeba1d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fd48cde9da3f8876c7e4bb2049ffa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b477c72d2bd2e6ba69e0bb2b73f342219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c32f79a253f049b43b9f5459f30a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac3d0fb54f6dd5bc25290706486bd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93375698acb554a6cca3be81596148222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d74adfca147dba496082c381a22e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e9d29551bda412fddae37b703312a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4894438dc42312d708e41dd54fa0b66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af361dea581d05a7ce11d71e104696dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29f426008978dc32683a17ef395f1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57766be24de88e83b90f0116e9b7ce53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade216c260619b86bd76414624f4bb77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1a14e8e661f21cd4cd0ab60972805230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fb2af91fae30025d64e8ea7e1477e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5862c78ab4ab57196b8ebcfa8b17ab2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c7c12583adcdb4f6ee3232bd1dc55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c113ec4029b22f6e6988cd51ab1dc70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4f6ae59a813427b167a6d71d6a13f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97276b53b788e39a9152fe6a2236085f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1bf8464532d10e461e4823da12a0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841115c8068374192ebc54ce1d0ba206238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092066925963d30b08c926788c2fb2e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5ff3bd1ef3dd41586a15d5182b5cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9966999c793a6822ef5b10d7f5bef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab198c1e60f5d8edcd1cb8990d6c87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756395389dd1a4df52823dc04ba25910243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2b38ac44a36ba258dc043e1305c51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3660a230c380fae5bd759dedf1aed36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797bf389f23583cdaa5a8456345ed64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120366fdf3878cb77b7b766855a5bb35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc44450a20819efc59324b1d7ea33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34be285ba51ec11ddb63328ddcc5d94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742f519a555302dd814bdd3ee8df803250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c626c1a8629a2823c33650fe85339f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9a328ee463773aab146cfd7048165252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c55e0212fbdf03395a3144b09f109253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9050704d1a90e95c917bfcaac6e40d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f7d383b7807d9dc617176b544716e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d3749f6b9851a4e209aa3d291204f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe41d5dbf53e0d433c07678ae27407257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eae515af89328f78a66803a04903dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ab8bacf2353d3edc4fd2c3b78d8e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aa1d4f3e49832bb6312f98dfdf345260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00926ea5dba1b635492610a510aa8a93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e555a1b6d39322f80ee6ee7a50880262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1698b6570fd4ae41368877045fd97f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2142e6fe10a5c978109dc2f8d6d1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0dd7d6d6c017753c2337774549c28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add573998753146afac415dfcce34688266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a641930553f9d3629c176a13d8f594267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bd64a09d8442022044c95c81afa9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da7bec48d314db6b54e14f2ffe3405269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e1f148881a8bf7ca99859e89a1158270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad666959334728e29e6a4aa75f7dff46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d30021e7f10ba4f49f3070b2ffdacb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951215b6f7e3f55c338990c857933758273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfa9595c0b333304642f780365a04f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c803adbea13f8f2918c22fa78c08b56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a9f7b6f1fe40d7ed258cc6d51625b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b853d3c55c4b923ca98b72f6200f8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215abe221ed5c77657a1ccf75a5d6ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5564e8fbdc065f6afca2af105d391d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ed930e167a7371bf7c7797b2523d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00478609946095b5d3f12735cda00825281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761e7d9792ab71ae25ea1d47fb82098282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb4d0d1ae475f3d7cbbf321e0a64a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610571a7090cdf2a691c205c3bcb53c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6463742a9d0d47f17eb9f93ece1b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26751844834deeaca89a25de3f0058286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ed30f9b25013f0068842f84a5a1cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f95a4e3f6fd0a1083e178e5021d998288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74cf2e83d0ac325041032d9f03a5e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a25db74d18163ef50ae1461d24cee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510127fc2f5492728e43f8af9313d1d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031f4a7339dd363f7f63f2d93a3cb2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f674859e39907e5ce517652bc24ab9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b9394f74ec9a06a4a8785117055e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e32a7d4f5306697ccadbacb013405295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bc3a1e0735cee71b1e5e8f452264e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d97bd9341c95468fba1571d02252a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1b2ed67688d2054f3236c021811dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea681d2a92f6637425f3cf6604f167299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff434b7eef6f84b7ce8d871464cc239300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f105bf927feee26ee2dba1c2a2dee9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dca103fce7196649db9267170a9f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c43d16e3dd8690daf64d3fa3b8462f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60f715044fd6f401dbef8b629e266e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faad7f585b4c5b2fedc4f8eda302e07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d97ff2f526cea8a586e973668d570306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799232216124e6037f2957dde67bc12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00afabac1c47a5a5eb5d2196e55eac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c58522ef61de1fdc3505b0ba46872309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520439d49687ecbfb0465f06f80ea744310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d424d68deb6295db854e1f51642e10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724834a335f17ac4887bd87983b4efc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561795398839053f4be589d54baf454313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470261dcff0953b3f893860985002185314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfbe98cbe8cd90d561db324ecf86c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6b7b88555b6df6bf44cb4db770dad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7002af91596ba31384d7fbbbfae728317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d62931e42051fca015dbca18f40e74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7610941df2a20f6d0c5ff83005e39f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ebf46392f7648ea6254a45e50712a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8a83d2c95c8d3a67eb39e8a03629e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d1c48bc08e84cf89eddb7568f0235322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c69ff38a24e628c06498e474dbeb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d6e68a540dfb8f2cee1154e7432e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d7161121436e6f8a47b9d3d35c41d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735f69bdc065d44d8858cc2b34b247f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d9bc36a8177fc5e5ec7a12b00d357327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480f6eb65b20f9898b2c18017e58fbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0214f5b54a3024df3f67d98942b6187329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdecfad7c9f47ec1fe30f2d87b8cc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50955cd54bc37ad1e595779413330058331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5702d8c427f461d4390f0436f3371332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c334d0f91b798cdf012e3b91ad7fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e7e3bcebe65c5654adfbdc9681fa8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233abe473941ff807f3772aafe9e4d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcc9d937000960fa4f8e9d800ee9c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab7b3299576975283a428c28f54409337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e128d45638e3b369b47d3b84c715fe8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d833b985b18b58178fd690de437f231339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03750b6214b8a20781908bd393ef0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a1c9c5865c1dc31451e8c68e6a02f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe14615d776788ef8c01e3b2bd251b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6756a97a3653a8b816757b15123cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f482a8a026fdfdc5665d98b3de65a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84d2745ef6f9b260519f7a7f620958345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e17ec6c60563f172bf98f81c86a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81e2e3020fc5ef6c784e44ecc34b38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bac654bed02477a1cf78bc1bb1f45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9924cf18959eeff9604338210afe444349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39926cb9953a2ed6fdc57e76a0a8fcc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e55e44610df96b2e481ea8e2b23d26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2187a76b42199f4fd2fd826dff74782352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69b2c88d806aff04016ac3b0d962c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a19fe440639eb51b737d5b518a2b61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865c2c6f291efd669c7f4689ad6157e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec86f6b2a72b7df1498842151dc56f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13035a4177e2ce5696deaabc8e296bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dbdc602cb435e3ecdd3a539ac4f69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30426fc3765e0369304f9b55b9fb1cda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851291cc7b76b9d4c751034bfad5dc63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421c0b2c0deaad5949d19ba99f73f91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456687c5cf6b4f82d770aafb856ec612362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2906eeac334949beb1ed49b5714356363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7c4a53de6d29240ab09af8abab488364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab897354c31947be23479f555514a4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e347efad1a7a6fd8454b4d858841729366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc98b5f55f9e8f2aa348dd1370963fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aed24d86a9834df962c43c96b9aa08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c7bf2a605765116e7c605ded37dcb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d0a5a7d74efa6577fdac45e3384c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22932084f0de84e5c9dd9e8ac2b7c291371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eba3a338b126ee6454e6ad67cb478372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23dc7e11e4a2fc78d957fe8b6e9a83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424cac7f8c2704b7cb618b1e23be645374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af8b7712ddae98cc91c068ea2d059e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fb784be792333f8c76d7913b92649376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483588283be05dc6a461191dc9f97b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea84ce6bb8eefab140fa749807d629378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306619441acbc8b75807940f974bbc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6e3fbc88b098ac8881ea7a864ccdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2ebb9001420899174428421c2f526381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeabe0c63646a85d5e327364b445138382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48257ec6c73863b62293154c731b5da7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf85c8a106091760bc7bfc162b58d0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f6ba7ce3f30e1cb1bb89fe2db82f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17016a5d860aa1629e68e60c4083890386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b108f4cc0ad58bb01d3a500a18d66a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19516c13166928567e112b4cd59885388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe8417473d32617b1449f320c4c145389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41677c63ab73c6f659c16568971d9c1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fedfc82a2753e7c6d28dc589e068cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b275c13a13ff9fdb9a276adac29f03d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b159867a3e4549ec23dd4913dfe64ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aa4579a0a2d99d600df388da07cc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cced2ec81e8268a5fa49084df3ac9b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bf0006cb6c2f0d7d33c3f3d7f9adc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa02bfaef9e3ab539ff16389353710397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b004b8bdfd73dfeef2e1357cadcbe7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1acff16ead193add1e4495eefa7891399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a4e855a6cad89bf9941f3c5a77f30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350515eb8b2dceee021836dc8eaefc2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9170d77d3580880528a9020f4abc64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc893065a1581ca94856037469de5f33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630b6686735bf29ab3b217c287589d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468db8ebd6a23c56314c9358b133137405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94ab178ac20aab9da28f20c1ad920b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53c3aff837f978c0d810f6168de937407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534c7d0bee13ad064979286d9967590408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea589e86d2dd4d9e96f739a624d6e0e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9582d5a3f489c313b97b0b57e79868b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60effb3ded43e62dae07f3e236f4b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601b309c531624797b005376ec8f831412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bed55ecc4dae92d3bca4d836dc018413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a62f899e71e9271199ba47cec1e82c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ff1261118547266231979d81deb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ac00a483a69d7ed61856fa1b0a8ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9931c301f5fb8d664cbdbc1ebc71753417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca390bf1c5dfde71a3fd8a4ca8fa566a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3f61609fda1e67e81e1872af9b98c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3308c98b11a26bea095dce94819c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef248221ceea2995d594d0f5274a01e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746d8744b514a809a495fcbcaea2935422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8640acb83b316ed72fb0d8308fe77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18857c6719ace743530980b4b0b3dd9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b641994c0b796e9b630dfc55ade21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818e5d35c85d7b31034405bc11c2bd2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b547a24d38fbf6f216a3a109ede72a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca023e913e5045cac5de584bf14753428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eed06594f9dd05fb32d9e97e38597b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a539dabec5a55977234d9615234ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae235802ff955e0c1e3a27408fba79bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaee13203495e58a248eae1dea391d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94136c7d38111eaca90314f3b4b9b2de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9d54d5a66074ae9a91797bd88be4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d16ac3b69822238de5963648d00ca7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fda81d547c3995148a3af3818a9360436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13128b2b5b715f84827b6e16fe86da26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee210ca462609145b0264701ced99e0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477d63e00e1f29ee47b8e8090796149439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39e6e6f660dba8a680aa4724ad5711440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271e9986e608a1c6eff6426f2705686441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45339e1e9da5a70b6b29e57793826270442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f122292b51a9e4598dc8234a91d3548443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757fe4f3e4209947064730429f5536a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87dcbaa0835b92de08772e5b4a4984445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a12519a649c3695d80c277e3fcdfc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5049c0c76fcf469b4bd06a9f316ac5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27db563305443b6e1cba8e8857160a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940f78596d76f9ef48bedb209ba15af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d13c6dffc63c889bd32a49418f3bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b515c4aa6ec5ae1916dbf2aa68dba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12494d869ba43b2cf6e77713f46af3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcab65309d0b2a46fbc0e17fa234f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65b3de3ba0f4fe81051ab143894a23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d5080aea496aa77bb508021670fe8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0fcbc2347c1f6bf0b4785bc6c4986456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd51ae1643f10e72bf77e497bf18b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89472b5dd0bf9aa7721ab5dd9e407798458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a429115491a0791940ddeee4ec4d62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0050896fc568b9644a0681a285e7da8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91d277b443fbacd110030085d5b55b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b28832f1e029bd48899bb38e1be44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ab8b97edee6b0038bad2667c223bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464cae11c2173384512e2af5fdd9b08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d4ea44838724e10fe8d0c160962c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a904736558155f7c3f0538e488172466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040604a97591fbb07eb08dcd2934a15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e48be3d32689c9a5a75f2aa49b19a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ca60397f394282051968fef53f318469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5708653fae26462da193bbca63449470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a637aa3cd8aa80a3be72d854e5bb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c5cac526b11f53d8503f814493e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe173c2b600bef59b37ab92c94727fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ac36ec526b09e9db8499e25c637a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a5ee8b37138806b48255aee52ceb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b19289f62dd6a11683597d835f34b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29853b5f8a14961416c882019be21836477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4cfb37e98e473d26fb41c7f97601e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6caee65b8146c2c998a4354acaf41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b1b37d49636677bb5c25caccbfd48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fee570cb5a2fb12739be9d7d62993b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bbfcc13c884b9e3763e9c43a7ad1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a8a86f37a58b1fc4c5fce666504cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536d1ca26acd65177e9bf2dbfaca8b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2df3eded01183664ba876278b3fc96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68391b31ce9f098786d3155cb2148e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad482502796c4db6578ccffc5c08565c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e019aa2bca6eda4f1ebdf8e1633ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e28daf8b5ca72df56e25aed4e7a02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced83b2b6bb38e082a6499cc62e9521d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dcb1d5ba1021aa64c19daa5f1a75a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d26198330532b57a7057ca7f9a525492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3900a10608579244385396c80674b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bb498a4035d40a5ca9aa3b06bc635494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e73f4427ee3748dd696148231d766495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7230fae78fa6338187915a1a51a71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d068a2ad2147575296c6aeba76fc5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5769668e74330dc54a9f61b82a2d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7f5a2370fbc34b044bcb8b6cc92f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760f7b66fe4712142ee3a20625ce29a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f03f1f48c7fc5b0825bcf77f918bcf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5323f0ccbe368f3ef22bbc29563e62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af1af73069479c1121755fe84b9fbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcbf59d133417d22cba671f11f023d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28b95696fe47ecdc9fdde4b8b0f0d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69336cbb42fe0cabb4866968868a59ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced63a60baaa53ba547d55856698f6bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dec4a6891815e83203c5817e8b145508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2e3071184cc73af7ae8a0b3965dc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484754b461ebd98411c83482a49ccd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205977041abae05897d027e20c62fed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425fa410fb4e885868580a1f722d013512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cced67f208b268edb40aeff63faa2b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e812603b021301a9506cb16445a00f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bb4dc251a574d746ad71819b05d0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c50fd24093ef6c26b29e44610117f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2614e50a463880c4cc8b1d650900782517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a26c37290e066d0345843649314c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc318b0fb3ad96f6c8bc02a9251544cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d701728d1e85a8a98a30dee2de5bb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b35707cffa088dd270832a48f23408521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106b13f7c82d9e5c3b712aaeb189181522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501b9830fd4eb3c497e3255f2014360523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcfe93614eee84213f9f94f002ba5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b527ada1ff037a30cb1e2042fccdd82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23aad7b2ae22ccba10b2158aaf5d66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90012fbb2132e7c4b0909f724d188d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807531bba6fe279e45b0b6685c2fc6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a81a302ddefd0a61ebf18841d7c9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cb3ad9c9e6e2382c6e8d4666e66c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db5d92a2d54c4032e4b35ec7f7517d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d96b125b11700ebc4bfc4c0cebff84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449211113715ef6490932a7225010aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5b072661e52bc89d783e6062b7951534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f425ac33bafd75f8719877f6bc79c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de030c1bec64013a300f7dbd05ad4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770931f1c09994f4b9340cd87f7227d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e1f0c5b7d2131517fdaaa4802a943538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697503addf6a46db1ef241f55bb8e65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911393868b19652ca6e4d6766b5b38d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716d860aabd8fbefbd8fa5a19117f7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bae67a5fae2e56dd34285030ec76b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efdbe7740246174aead120a303a97e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfb9fa4c8fa39a5803e43b8326b03e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59710d6d29485fd67e00f62e92f735be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0f4cd31f4682fa7e654f2e88be639546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af1062f74b4dd92733e7e53e5c308547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb935d309406c3348c2d15e011df6e4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750abfc78e2ae95b63d8ad8fcdb8eb48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8dc77f5e5bce077ff28cf2bcf0e2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef9a2f32514d4c2cc09166e85e0f73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95702964ac818edae85f0f94c665ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bab737616927d6e0394293ef571b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cf756e8646518ec6793fd11352b40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bb7ca321ea92a45f2722760281979555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0459379e1c0ad61f42c8401dd79f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff8b968790791ba56ad5d56ccdb53e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d46a949122555c941854428b8e7651558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd84023f727709219e4c08656c24d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865d91b6c7e05f683f2493281877e79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a29cf2728932671cac05bee76fcd5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8447d8d34f7901b97c58ce10232c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb46fced92ba006cec90198edfd7f89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df086c40fd91cf39863cd81429db614564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e323f2c71ee2c9b1f7b949d2883fee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ba66b52ce49889fc015e63a59b747566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a99596dbe3770243a7b0de55bb5d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9550d6d4f8ddd7a455c69883f408d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511fdb3d1d77c3dba992daee176080b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919950d889b388e5e53b51eafe98ecf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149808905386673e52d8d0d390b2790571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5654469aaa23a7382737032dbcf9af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aea64605e7a65a667ec6e532a0ec5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8311b379479136cd9a6d8e3022eeec7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b19464111eb306b1eb76405ccf29c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e3b769c63d52ab474f1101e26a215576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89bbbbd07554a695d847b11b4a53f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac071776332b67a9f2bca3c33b144e98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67d5f6cd86e06da9578b1d3cacad1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0693437e9c9f2aa5f3052aa6070ba75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a6b6ec66c50f9bd0f58e65141c6a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610943bb4303f0d42517ebb5eb3714d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8222373191297df04b30e052c03e31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f664f597325bef43356f5e1af8b54d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed07645c47f6fa0b6266bf1b2fbb85d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a579a544caf75b67c5d65314390638586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab5a650c0c07f2015a7ff6b7c8120d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36e188f6f99ffe9e7b5525cadd9d4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c9bad5eb1763a3b505c4c17b02f6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd8d60eba7aca33c90984f6d2cf0be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cbae4233c206f18e82abb20182628591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd89f3b93f103b464e2a281f5514a0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254afd3c0bbc4740ed284944a83f332b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a2efd70272616d39e9593db5a5b92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2aad9e1159cecc2b3a815fa31fff6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4e41c55268a874d2f6cd12020b30b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdbd126c71f4dd0ef0accbff1a8228597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d002cea0b9137658e62defa72260adf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9af3ad63fd4648388e1a8757e22cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352a3524b8a35e57521f7f3677038ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60fe85663caf4cdde02566d6ba99f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632a5307080d95c07b4424ac304f23e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52049679916ed505ae4439096c4c9f82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e94f1b07c9114565e24b70db38b96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f19946793914218e67b2bf7c824628605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad21928bda2659ef68db1d9b2ab2198606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591be3d97b1848313261e718da413f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972de3e13bf76919f7818493b435715608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb561f67d5da2fe24a9bbff1303881609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753735082ad66956519d97f645ce9dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcf387e512eddb96de1134670a1251611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d225edb626a7825bee784e2b3dc3a4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac14e05a3f9e121ea8b05c752be34d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a58fcd3f87ae19696e61813d479994614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527def64cde43f07c2aed15e8f9a610c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b9806b6c8a797ab0ed304626dc081616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b957eb47e852cc9c3c80e57e8e629d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bfc9d9ddbc00c02ca50a07529d5ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e610e76e78bdbf4a659f11baa93c9cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cf456e2bef1e891d9f0821cea8ed8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77caa5456e3f8f413faf213526b421621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44250a0ff4daf5981461f56b86e9bab1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25721ca1539d584dde7f36b351df95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c939f57000ddf90c1e0d191089ac8a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855f3de360ed0bad28000cf2f822e7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353540ba287629374663a501b5ab11aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9f59ab42f4ce288dd6ed3993a7cf5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ab268a315164294bc3288a6b504ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e0821d59fbac3ae2fcef2e0f840af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e392f11a54f66f0368594db26cb0982630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fcd337fe1b79e6c8abfaa0aef3f2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c8dbbadba931d35a543cdf1b6f469632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f2bade7885851e0d038ca9971eb0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8194800d0fb33f6b3c1bbd96b3d95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ad1a20a83e6d2d355a43e19f589c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a2e648381c58724e18569528e9e98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e5e6220a6cb10b7a3a476c08590d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd229518ee94d8dad4fc37293ed51c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ecb1d28e13bffbde886284d2c0349639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d554b080892037776f37cc9921bec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a3bcd922575065fe61a83c1857855641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0af0491fbf2aaddb84f807a8f3054642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5da1a971df67c1f3208e255f00ee7b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09725487562db464d509ae0be7b06786644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92da433228f5a9902a8e5a4e6cf1686645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f52905110b25079f1e6e3d06163aab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b53f1a9597d32e7b10e37eed5ab97b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cb4ccc41ae084af0a0c34745c6cae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24914fc044f6d1ef1171fa88be0044ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8339839770f0978a4d67e9096dbb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a09cb6ac995081e6517c3f68928b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5205ec9d13e290dc1901d14406ccec4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda228f74e5ab8f7accf347bb89b005e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a5c6599d826bea49decdd849a961b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f5d16474567da085fa9ced60a2f6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9b3fb9dce11cbfd6fed65bf9fe63d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c50f9e5ab2c11ec609ededa3f4484657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920fb4ba0e1a6ec3051a856338768d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a03a8860ee9c6af7bd35a5ea4053b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c3b539372e3b18d70a5e482287f30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1921f1d763f8f0e001fdcdc46602f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fd8ba6a44990a205a06ca86774369662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad82a97867e350e16e78fc39dc86055663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c14eef9ad0278d0965627d7322b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6f48adff515b201823d3d48d274e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481eba7b5e49d7b888c6726a14f28c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa15b1a30215918b6a01c3cdd8b0a4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab0d0563a35c0ee9c3de78c2714be3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d228fe95543c793a5031853c5349669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695d6798db5995247fa4d519d4976dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d597064b074586b77e946b4a29b05e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616e0ad4ac81dfe450e717af490b7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304836eacaebb0b7ce8e9ccb206bda45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203fbd17e508946d879a58691788081674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213d36f0c808e7c891dd8bf4bc7692b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cb0674829a2668a2011aa200ec7a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e797d5b441f1a981d4da80820f0bcf8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f327c2efb9ff25d3d691d183e412f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43468f2670f451b4181a8c9ad2225da6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a6fc3ea0988a7461d384cb4f6cced680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a417a170a9ee2f19d7dc160f6e93568681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e9d354df72c242df23c39952c8b08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe6ad6ada03028d23b0c881d63d367683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1435294154ae873160f8ae1966ebb46684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765234c1b7870dd8016a2f89995b25e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ee45893219de57b93a9b0486d383f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144c0d614bdf1fdf254da42fa6eb4f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff36570954bebe4a988e1d647a897a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45fa582ff918105ffd682308b9dc5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bb2cd104cafb92dced1843a260864690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3b8dc8f61ed2450d0ccf871a2595d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6898a7ba00d30e3d5c5e4645689ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc120b5b0fb28610f5639a1ddd6bab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b02f8d1dbb3df85c319e2bddbda290694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f3b4cf167b5afbae3663bc3070b6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e260690f9c4fedeca52dbd0b521169f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bbc6857dc77509020128c29e42b2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251d0bc492951ac5ea0ca0d1b9df552698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31109d44ca1387bef2d6e3f6244dbb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03bbdeeb1ed7c68e4de4d61fd0f520700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0637310ff16ba2500d962b411d28d1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4126b82c33fdac284cd8957e6b624702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa3ed823eadfb207b5108624ea034f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4fe3d253b5646193e26091dc3296e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578d58bfc668220175c4115b2a7996a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127729825b6abe83c9ab9dbfabd8541706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ff67a3f3a1ab97e47ee5f6725efbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99162d0b551fb25a8b49c1f755fb1e91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8341c52a83c6b75b02815c9620efcc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436966c6a15522f06f5107caf809216710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73d2229d7f4db3cb1361dfd72aeb0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb318bb1908e613fc88dd2f6c6c9d8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c0f6c5f15a744cc8e6b4d6b264d0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f91eb0b09f70e996540f9da018dc4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c036221f34f55fab64029743e66d42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce50592a1f9d90ea1a663e020aed8f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a189a8e85f69472a58b5711b3816717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b10528ceda566fca1fffb9cdb40c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165437d2be344f11666072ff3f270d96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d10bc160e617d0aa371624b81c57c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecbfd24fb230389dd40fd35b25099a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5a273b417e618664d7ebbc92892ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7c9b5508aeceef70c0d0b37db0c15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d876654e44d75da8f27f45c9966db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb01347f53893f4ce29cb7c54b2bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327ded86b23202303908c0448749a11726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cd22eb8bd4e46d07127dd81c0b6ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37b9f35677c17b6aac72718c3f4017728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06fa1b89783c562f85e9f3b577fe3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e729fb1f97c9ce21ed43555134cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46e1a8b04a45e1ce0b2735573a13e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d114c8dd0d821340e4119c5aaa108732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62703371418253ece7be649eb783761733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9b289105bea145095d6cf843bc39a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0cd45a59570c6434cb834acf18b35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50adfe75b4540abc53254e562a9b266736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c59c47c20d0bbac9d8e511042c62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af09d469205b6d07a79aad30b168ff2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ee671be999286bac2f3d47329648e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb85e2a47ded0cf1dde83610311472c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743806cd2de449f1744223d7db97434d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be9e69131ca4b7c26355afd9acca3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de96672f0db964b7c28e5aec3617c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec34050c976e9efbcbeb77f16bc32a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e9285e4c8b4c95c8f2de99df1cd9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976c4de0e272d00106481fc0cdd32ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1032b30d004ffc87452cc6e76b1afb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19100f18205404fb9bcccbd6d37c73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adfa0d883b9c8432834d866d971840749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3211f0e298effb8161cbf8d816c98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab66a810be7db71de1d6e066e38dd8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8718ad2bd232bcdcb348c67281299e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd110a99e83c8677c9ba2a957b058372753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9640de2a350bf7833c3caf2c54d74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14176cd9a0a43435102a7ed0548b4f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46855bbf4e27797086c2b97e4593aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e279dadc623a439f9a27a79052ec9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059062fa2dc3dd594aa464b7ed25ced758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27bfc4fcc910f1759f2281c71b5892759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e39b6ddcc83299f8c7aa519b6d2a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a03557910037240a08607ac67da872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92756c84cc315c50d67f27d74dab71f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d254478626f7f21c5d854256f2bccb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a85d2d4e7d9e61e4c680c08a41b3a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3911e3a3a6b4950a26f4c47b8bfdb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593620032309442e970480a25b139bcf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd0f31b59c93aaa5a32bab5c44c4478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b08c54a8eb00acc279a5c0267264e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7f77594ed1da9f2be0726e0d5257c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bbcc9017758446f346c929cf4271111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946290b61448522983c4a6de7f9759cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a274f28b4da3e78dc865927523d0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695600e3f36e0050b4aac72cdcf891214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df570d2ebde76376fd354c44598b591415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bb17146a79dd9501d6fcf3ebb82fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fad09c5d3cf718b71bffdad39e8c7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e0d88a115ffc35b7c3288bfdff2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22194c5226d38032258df0eb5240bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52002d891cd32d2282680f2f9f701720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14463785dca2f0b80ecf7d778717f5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260b5c342dd1514b46e94b4ff820ac822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f55ddd9b4b7e80819065aecd2c0da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf7da5991ab0092868cad636f702f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa2dbe62ccd1a1838bd62b4326414825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499f8d6aabf583ee98031f1cd34beba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e668e60622478e78a09cf24fbfa70d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8219ba0b4589ec968ea5581240f8a9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25856f8711c80d375f9d5c6252ac7b3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ace8a785ae9a1c0d0806f0a19fb90f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56db416c00191d569ee65f0fbef0b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b63aff6793fbb0e0bb12f70df992932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa35945fcf1e3d42e5882f618e47b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb863ff514fc2f5838e45ccfbf5896e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7b5acc808a802657b08e1280f45e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa87a8134f8aba92197f309f0027ed936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbe5d78e2732df5b0ea8eeb8361f2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a56f643bc67a3ee121c09619e7ec338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7ec912306325bebbfa112b9a71e6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ab1b8fa568fd21fad7c106bfa07f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f079e9149c3946a09bade0bf6f6a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e7f9297611cae154eb4c69b1c5ea742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa79776a58d0431c0c3047c64a8d1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a9001659900dd47f4bb1cc1dc79dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b958d2531f776aae6b1049224b62945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3b3994c4e7eb789c181b001999d9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98758e0e138fb390b255c61a05410e6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0b3a0c7f9a1b9584bc9e99a58da9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08425e04de90c86f96680c5c0736bde849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f876998bdfd29e466e6247c1686947c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc7b864772ab3c36158bcf910fb68b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bf13d82ffc5b8dec9ee11dab0e40752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171165e14ad7192837d62123fe7dbcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086f628236bdd7b21a92080db37279f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae30263693b763a7504c7b56548ea655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd181bd0ccf1319a2adfb9ace773cc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba36180ecd5785dcb1f8656405238657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2b491a5a500b065f339367902109f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad914eff9124a2bd5d0f2f345a099e9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e20c26dd4d349a9ec6dd324f534e3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3000899da4b7bc11c0f913c0f1a8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50cc014068e4b6c73ea89df02272d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1377ffc82776eb0433d275833396e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118e9d66b607d2626337dfa4e14fc6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522c00e3513fa62d4f4b617a67e8dbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f345d354896abf02d87b1eb02bbee966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9da785d415df5f24fa1ff18b763fb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d932d364a5734698ccf1747ad57e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9a1aca9918df81684978ac1e8593369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82daf0ce803b2c73c857158b2541c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184a408ae87561848b81e442da6ab7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69863bd89376f19941c12145d85dbba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eca63676d7c2cc2e2f88788701fb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5ffd7ea610eeccf013ba7b6254ecc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867af8d2ca247f7fcd859d5448da08a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6e7dac0ca37cae83e362c5872cb6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf72f595360dab55c04cd0c6c766ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47288f50bd36d95715aaa9cec1f8a5ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575bb3b0fa5eeca6dc2ff7968fc8e1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105678a97d9ba490edd96c1ef4eed20180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03714ce9a2e2cfa89ed21ae65eeadc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30484961da66b480830a9389fe7970a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7d82788a30f0b9b18e29f5546002583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b104f435ebf796f89057e01ec9c054484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e722d25044fae3492b391a822a5d3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48b6ca024aef7a7019ce79c009675986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee803348b1c60116e562b2453b68b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff47f450cc77a8e2e5fcdbceeae34b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8401d11e72eee308be5f6435c7ab989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aa3f59c0a3dae7de80e6d9c05c1db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0559aa7fd351548059ee05b27bc64ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424c1ab172b2dbf7f6c1cf256f8520192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c968e8fb9f0bab78048b2088217ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa10fb52edebc92bc2bc39b612ae39894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba83e1edae7f69f67d1e2d54e7c6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae101a272a71f1c6c80c7b6246596b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9793ffafc316e005748a6e2ed87b4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdbcde76df2bf0b77ad1fea819202398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44474f6d462072742ca3212edab76499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071779058b0f3f2826918379ec203ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36e0206367d02817fa3508f3180947101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1630147e62518a56f61039d11db3c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d3aeb39d799f11f0db5f87478cd8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eded503354b2204715ddab242f251d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933f16bbe9fd9bcedfd1a1b20bbbe2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce185655a909effc9aef3eb31096729106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1c3f1611c8c1029692a3ab016e89b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff1a23f30f8b146a9308fbf4d2c159108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a9257b3c4f046e0c42b9f0443bdd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77da5a165f3663c8a5b9cc290702c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b747bbcd8700563a2d5b741ba7b48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd827d03f679130762f570b26302eda1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c129a92337e32841121e1ac09efb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d0b2ad86e7c42806ed5e89bec2a6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f40794ef9a1e1cf547b5f83d512a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216f50bd1e8ea21f0f1b4b59a2310dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914ac6fcea86520a059b885db51dbc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045e1b86218f8c54768817b4076a27d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfff56091badf790e47b601a57861e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d317698e44dc7980f9df3d6a0119110120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0c8b03a6751c109a7fe7a94e0b4df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76430eb6bd355899022e0c165bedfca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8d1c18c39becee28e520cd8e3f052123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb097db935a8170d2fb8222866aafdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682074de489b63c38546add86e8c8270125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a70936a77483b15be397e9ed0e0ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4de2e0491af2e95a722d8a3f45573127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710a5247794632337f6aafb265a586b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77a7ee82e337ee0eaafb24631c05e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551afdc759802de4af84167d0bd7d790130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec49de6e75d6dd151734d64319d5b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48a7ac404fdafb2881a3d71dcebb72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543ddf25ae24345c0ad80df52a9ef6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d488380ed7bf92c025b575168f812134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5002722600353c134b55e6abeced4bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b989aedc2c59f7191452ebf119b3e0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c463b5e3dbf8990018bde9c83635a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b28b66d9e2d4c0bd1cce5097586927138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbd0b08033564117a3f0a76e6489f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0475ab75636a7287d917b4644e638140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675e524c9c7a5f2310e92fbccff444d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c414abcbe333e2130ca9378f2c1a63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f64a52f38a4de3f26902cf409bcd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a608cc67ef3077a10f05ee554d1b7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70c91afb73171f624edc07c2c942d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120784d3f1ee8b7ad778b05cf949f25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea7393882644cc0ed3c7fbd6055d1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639891a2461f538482350d9e71f0b797148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338a3a72c248fe2d13147b15f083ed4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a514a3cd1940ed8f298ad1b240ab0ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541688415c2b2cb3e6370bdc6628821151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058cb31773e7de4226f2449d65f1193152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a6c417fbf5ed9574f86adcbdf8f9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623157de963dd0635ab639579eb6d35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2977e24ddf529912d1ce696cfcb1a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582fd1ca34288ba83532d9c11e6c43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9da8f9f22e97ed6a5a4c71ce8282e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dfc08b12c68c1b5af1f9f05ea572b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0dc0b92e018bcc12a496c64178004159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e39ae42c0b6d4850a260e6b855dd53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d17fd88ef8278acd0fd9f99e749a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf62d475eee64aa1ddda810c698f844162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6206ff8254e44a582d13c9014e004163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc78ddf114f3e76444b61ebe02aab3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb05e48ae9c265adc7cc996314aeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf81c1a40167934fcf934a474ff239166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ebaf0c8df9961ceb208713eb0d86a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c11f004a191d2148a7ff198c516708168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9dc96a134230799a7e87e0b8a0330169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02005b1573e02403bd893aa1d76a9216170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba05678ca23324e3552b4dc6b38a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11feb5cdb27977226a36a8252ccd06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ecbd2056bde58bc8381538f703598173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300f1801bc2b98c448c177c0507d47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521237ab90d8f823c1f4d5f677dec861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0363fd8fe1bc29b504aadcfbebb4761176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bcdac31c95581b096d6ad9a4deb22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c48c0d608d549e93141e5495f0787d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ad1fc498d3179ce5564ce36d469dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81f25af8aebcc8902ba4e48c54d518180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c831c5b6c23180ab39ac812b9ae9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee65325c9e5c03f078413471c38f18f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff6ecff4560f73ef569d3ad011726e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75183392aa7da733b4fd9b19e0fd9c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8c00e600708d0a7c08c532da38f02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35a182e459c019334678fb6edd83c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69f50bef9bb5d9fe40952c2aec7bf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b47e146dadce01a711f856771f80c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499c66f6d4b7494bbdfd88027b2f9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bb2885f59a94a991865369c5a29a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac398b19085986c96f395229fef718191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cfa107a9cb387fefacc4f9fd41dc3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62eae1a4861bf913665f42d5286307193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194cc1d616676852e8f5c8196aef9d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02c7fcbc85f2d21a2514b1d1e4cd9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a6db8c82b4777a205a837695b4a64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c62c0c4b0f197545d2a9a16a7d209197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ba8cd40d6c62945ad8351f942277b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce0aacd6665caebfe78a5c5b270de9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5da9fe4281ac29ec18796ae29fb24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1776552823ba9174badd7f1e1d51707201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1114c9d3b812ab40a2e88eed060c74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d83662cbbddc5d4e75fb0ec736395203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d18410047e1afcb5586af99eb4f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d022e7b05589002980d6cbe939012205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e24f30c73b6df951b3f10f8f3afc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c61926a45cc9f2f92aeb5bda62d39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c584bc642d8e93ade957a13f91d49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec8fe29c27299d688d7abefd03f324209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434bb8f07d0606b3e2b3755d6611c07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863f734f9fcf3f7478b0bc6601dc6be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bafcf4a0df921dd33d594db52cd1cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9116430b70e2f7884dfec09de7e6e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2a7158c22ca5d6620d5464bd3ed30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceacace8e63754234f0952db774f35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8991a86d5ab19855cbb55ab64f3ab8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af64db189788b7e0a7b1d794e3da70c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d75a0076ed4e4e089074d5e10f071218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3c4a077693b250b7ae78274ce409b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9643490b3f29194be72a72b1b447bc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07d605def3b1efd5dfca791f7639ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d271cc245c72b62c7b5ad69ca09e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3f2b6a33f81bb5073bbba6b94f539223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a8b6857f448d7d1e8b8cf96eda91a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941a54ff17f63623f284660dc00982a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662c0a6d4a0467bfa04790d4d63f7c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85c327f1103d5b088e85c292f7308227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39293aa808260af2bf7eee332156b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e939078eb97af9134184e5a3af180229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455cf2fe242ab62efcf14f6f965dc4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfa1a3c77f2f12d49b92316cedec91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2a06c82c022909ee29881012990de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a7934da1d1e4e8fa60346930d1cf3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787155f670d314c870877538e06daf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a878c1a2b508e5cf8d81ad775e30a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c64888cb239274ae178179c46f54e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69571593d22db3322f4b2bf99d27a86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868282b125cd4883f189b82d4bfc09e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ed766bcd9f00444406b84030626b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5958a70708efd01d14e18fbf0b2b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07d4109ec77ee8a03028646e875528241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9d9f71a45b48fb3d6c05a37d7bf68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9bc78c2a68ed92c2f91fc5e1635cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02214f4c3e24cc188b8ebb7816e71c53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1126341bb805ad9ee7f38c6a8452a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d74ae997e9a61e21536fe4b7fb6f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fd1fadd7569dd8186ab0e541fd4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99108f0796a569d3d9a36f2b0948ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8eb1151a3a86632e8b45594942662249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcf211f7310d61bc7971e28b42a5e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a29ad7607f3a3f6e929f2815fcd3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc71d60ac77022f118a4e6d9397edc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e33514aa190c3a7c759a501fc6bb81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248e53804fa15edb1b627b065ace32d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b9f79d0ea400645ec1d8ce8f90793255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284c4970c73e1a9777d581c411010db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d8d0ffecc60ef80e2d51dca596367257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fd2c3088f505793cd1d466f419c34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b69460d7dee64581400cd0606866af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8dbe314d722db595e0d893afcbbf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302681bf70a1e1ce4f60eef8f6e38576261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde75c0f19d26e8333e67e4fc0961070262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca4ceeeb021264dcaed70bca9c17fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82316f6cf94921d7ea38f6d7220723f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271610c1f8f0b83c7adab4b16a3fc9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8510a380ad41b9c577e3f2b2cb660e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f348884c6c7dc28e46d590bc7ef9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0eb5a49fc941a8ae8b649b8c006e68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96289d1a0f41149d3b018962766a0680269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b8979d110785a7f543bf96595f1b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32510f3573047f9d5c4814ce9ea75faf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92da40945c3e454736df96dba23cfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289943327f7ef7a3012635c9b6443266273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc165e6218d1983e29bd62e59f2a68b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097e0677d1aa768513c79fcb27c94cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad500eb6fdc210d19226834b2b84793e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df01e0b6a26970534d0b427796e8b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25e4fc7228cfb4d0f391d235eda411278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5b4eee60992954aedec97db92a6cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20efe4fd1bef7be2fb8349d743c2fb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fb78bdb1e1c13ff2ee25df8c6ec29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca120a9a0895dfc7c4b16221ef4f36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64665c4fb133011b947c574773c21638283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c47a4b53585330aaf9e29224a81c47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0533f41ecad43b7539690e6e5a92b3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd876298108a5af8c624d1e6470ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d390082cbcd5859b5328f2151f7ffcb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2302a48dda92628abdc989ed7ee9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb26ebfb238fcdda1ae336a893849c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b936b5c1b1c7127e432d8a87eba45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bc296446f0ff1f3d226bb34d85bda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679046fcb1de7fee1a0d0c11e64c52cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43aef5ca6a064ab911b73026f4f89a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97b4c3bbb8ee788c5b4d1f24b90150294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4735c0dd506c9656380cdfed9bad21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c72e1a1caf7327b1e743a13fa5b329296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25180553a3702155e60222314c6b3f56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e46f7c2b4b0de8360e9230386523fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257bbf67d12ad9d2242702e620f0e6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6479862f007c25cd2dc580a65dc01c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2351bd330444daf04dac98f3213d6ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862d85a910efb87b5f467145724db98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bca3a22901cce0497b0fdaf5facd12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c521787d55032f88a4a669f6658f67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a60990dc1ef96e8a3ec97e84206662305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cc742b4d608b349257eac09b481d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163849b4b24750cd171ab5467735448a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9658444138587462df35d8b2159991308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714377620f6d3dd640d47f3e6fdac7ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230d80034f6b6f46f5c8e785102a772310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62204dc21a19335a07f69ecf7c008482311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e6ad9b3a738cbf7566eb56da7b9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987e3483b32f780c982466c42deefb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0edb371fc91c8d7adaab90810e74a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551049c310cbc8396e3232b9e4cff4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb29f965ee5c731d63f7444e6e69fed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8944d42220810478cd0ec5aad9fde21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2964bb2c3382c3f2ea5bfb40dcfcc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde66fd3ecc347c8dfc27ef6fd8bd33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfc528462fff0292fbb169ead15005320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ba10b2587a3fe5241208af2371b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68888e137b82625a88adec7507c62f38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95ef8af81c90eac435675ac3e744d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eca00f3bc0343dc7b2252d21f710c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab378b0efd628076722c2891ba053c43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cfa516d980d9dfdbe611bc1e89ac1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c0ba2caf36a0b62c2420dc49668e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeba8a279b4d105d2dd322c7fcbeafc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d541a217e4a20a553251ccb537d10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b4da1e707b44da5e2b036859e6a41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e010dbc69d2df8b0b653f7fab8dbb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e2623849f64b4879299aae6c00a6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564619f2320de4674a45b34edc0b8ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf644cc54cbae2a1c5c1c958108b0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68924d3795d1e37b73a3e6da9a02ef02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e25a016716feb8725676f6e9e3b871336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940ef97dffc113813d8b19617de789e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc32032b8849317fc4886d492645d44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484eef84343edf7763d974e45bcdf29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d055138c40d230f0d2b13f4f9de0c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a405353ec239412ea9ed93f80c4df77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a4e5c06cba4b81a7026911c125577342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c586e22fca0179d3f0923017c180e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c14318a7bb69aef5aac7f1427c3e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bdc8c58e93baaf69a8f29cec6cf84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c1d6421346f2554dde0bf2aed4e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd83d59d5e0f03d3ae02820829b70c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adf1e56d055b07e424db0a5ab8e9d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c701e8ca7024f9e6b918daebee5e92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3d5ab4f1dc5855db0026e8cec74f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8833c8581229529c97b635060e5bf3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee44c28a0289dbcc79078be7075a25c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434550b606570e03d8ded0e7a16d248353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8660621964b8da052e4537b8af3f96e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7bca3ec88c01779297c9064ddb54e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4bff7e5dcea6b77d5162ef65c44cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15746aa5cd3cb79b908df8777b4030d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c132664e1742b19f6ff40537cf70579358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01584691bf7607b301b073caa40bd978359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f289ad84650f653d179ec267df1691360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3396928222a0db51d77e5e076266445361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847db967e0d29048b6bd528a7b3d82d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3ce168d49c54cedf7fd90ae84eaaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91f48cd9b937f508b74bef3c579fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b864c5b0cf0fc63f765505fa9a01e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dfbcd1ce62b328380632191e0209d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd04f324fcca0037b0392233c62c3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b9bab95074044530232328d2e5924368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3449307a57953697e8dfebd0bb529369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa79bd3429b32c6718d886ee0e3aedc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455acecf84492b5751ab21bccc9bac1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae60f571dd5417281ef67ddbac95c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa539a58211c5a493b344bacb294e40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf045d203eb41042d9412a01aff25753374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5664b9e27a9955f36f829e915f15a82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835676a952e916e0ab716a019a2d514a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1516c5378230b6c773f47a7b58581377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a7d8f548da2c59af12e6223c43be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0d9805a7946ac205bd362f856347c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808798da621a23aa94246c5408c8d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3795c20ef387cae3002fdf387ac6f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a633c0fa29019fd6ec9f0cd73ef536382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313e3c3ac264789a9c9ba94f37fb059383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835218567f724f1a5531e057612034c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c13ed1af08f593e7dfa583df94eff9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197360d810efa97595f964d3c05adc02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8919ca5db1708cb6a608c8fee9cc31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dbc96851a8f6444b22f52697182dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0b01f1895bfccafcde5ab15452880389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a9305a9a3a8bd3621c98f72d68848390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f92744f6cbfdd5dd2f227ff9d5a56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22236affd7e6718c296b3bd7395bb09a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50be8a5a0a22e3734be2df0ce2f119393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54156a67bfff54b5113a87cad4615348394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1f45c937a3b0a59b6aece993a2702395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4fa17fe599ca722a234b6fc86a0e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbfa6eef89e7b1b8f90e2d94fb3f92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130f05a2f69a23c577e29a7fee97c05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd53ddce8094d3701fa5c7ff7c31135399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72903f0b6fa7aa5f7b66c00d4cebcfe3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f85746a4810b2e1f113b65d555b0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81825f6854dfc73f2937f5c43bd99f89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a68c15bbf905cc4359ce62cebce982403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ddf6167576f3d11099f3cab55111404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4b47262cf7025f37157fdc578e931405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4017b3e5058a5350845a8712504bec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b891fadabc7700e08f52b42d97a29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c70aa7dfe3718b2d8211f534ba44ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d65177febe96624accf36adc35630409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7e8be01cb58f5f9e78e90993da148410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4ede01dcdc8ba9e363c1386b2b634411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34687e3db632534e25d8a2c9d6cf0335412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763aa7707daae7367ff8bfdb40ade47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a0e0cc1a3f418cce27a0ed6428c65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1366c936a90188d0be229f0e412440415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981928e2ddf665f4686e0522af9fb39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc8c98b70aeae975ab2ba25000830b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b7f511e4c2ff874c3921d949a2df9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac95b7cf095a94a63239cde811bcd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b259e89d9b459ab557547b4d5038d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff2527a747e97643d2a4c70c82731e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54406bba66b492b1409fee1ad9610f48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a700cbb34f8125d5664448a6b30079f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e148334d6e114b05ce1b69681f7841424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abc21d6ff7cc92636dd036173d4f8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a78feb3eddc0c5789c3106cc7b8c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f23c085ffed60be63488afbee0aedf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a5cdd4ec2cbe5acad4c837df38b9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0796294e2b50ada007c08d53e9f50a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bee1195382bd02a03d7e4025ba6dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330cb382e421f80831861d78705bd8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc483b1c0b909059c5319e9cf0117735432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa12cc1772707c06c462c5da714b558433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c7847099ac30dab55b9ae8f47c48d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608d2fccac5ac2d2feafd5b81196cfb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3c6cba76552cd7b204c6fe538b6c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b0579ba89bc9b2d4e550261c3a430437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dd42a3116f96f8b3991b890f0dbd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639a0e5146545f4cec5b15f8474d713439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7787cee0e663806a06c8904011ff4ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c598c638cc5ff498f556580cb6663c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028eb100bfc6a302fca0116d7ad7888442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c8fc8d82d788eadecd9f629962fd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ef74f4df9b82aa5a90e16537a469b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e826a17c7452f8ead1b3b1defbfc87c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba1ce357b0a8815ed14cca7423cc56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe0f7af177dfd2b7f8f946a7d98ab5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3794aa0fde93451dfc6f65e2fbeb880448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac36949f02ac9a6a853ed12dadaae2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73417ba3730ee5f62eb185251cb2c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13ed5da2ca5d01f3d5559524e93500451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc669ac893c57db0257f337a8524f29b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a88e899d292db7f308bcb2e6087ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d60add63960f1938d9e991fc208f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176bb8bfa173d7550f026ba8b6fc726455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82005ef553549f2887edf320e9e2a0a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5cb6bd466d8e9b63eb8d70129cb79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8fcffb596c60f1b1528b631322666458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0058c62410e707f480022265ebd17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e003a3c6a76108890e56b8ae813545460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0ab4432677335d73fabd7e094437461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913fab8a5efe0c2657fdc77162192e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feb9ca8ce31d65fc073333635056e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c78e23209aa5824b9f41eea5be4fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294d1297b6dad643ccc663a610351ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12364ca946fe55e6f64f8515f198de15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3caf4aa72b3a96f2bc1335fe0adc9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7cd88450c0a5ecb0def36c0725a67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac572af49bed23baaae9281b29b42aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec575d696d3ded7d2510b3147467ef0f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed872d5073e353f1315bca52de8df3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9675af64aa96fffb51a55cd4da80b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd63873af56be5980ba55cf1524c050473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2d9c6257179a385cfb9ee2d0afab7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcb7009677878dcac6b10bf25c13d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4a839a058eef2c9ea028386aef952476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ab4e1814f0cf4e8219e74e6e8948d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673b5a29c003d0048c6c68ede2ef0d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568cb85ca425038253b3be486a17e9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd955b92ee581fc05ae580a7e630e78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6017974dd3cfc119dcbaba466090aba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff1b5b834daf5c4394990e4dedfc2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a622c25ae8ff20a88903ba5f274f24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef66344738e49a329f309b8a6c4561484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb59db84eaf24167a43cd43b08638d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434998a7410be47c37aa3d17b6f307b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536cef7117c73de8afffc1f48959bf9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8632965fb09194bb0579b8b3ee39c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c97161d7a643ab1a07b5aacf1f903489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b05c80a0a7cd10bf21bc060ca9b67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcd45c1b82f889e84c8f3659246543491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec9c01fdff4f139f2ec52ad0b8af57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191d7ca0211e0eecc89a60375e06889493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd82aa7b62d8af08a69e6c27c80fb9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa86a5aef404aa11efa47b667217f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516d6cfb9446a9b5c14b5f6493cdfaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf92a3f12d6b6991c08a64a7af3ba0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e7adae56221aa6a6087571e18fc8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffb29543a2c8e665087fa05673ec29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7be07e439f8e4ffd6110c043566b44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6109f3d065b8a9d9fa2a6da55237a83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e29d48ffa711724a0d45047db505e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa18a4700020c7cd01e8c3d736a7a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893830f5fe83a4bdf466f969b495f1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9c5bd82417bfa08f97d51639729de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64c0be46ed695db93d2af7224f2807506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d757c829893fb07febbbd5bb4f888507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113f76d7e7289d56544790cba096b35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8976652c30d0f0fbac31620386c63d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02c505362a54e6bc32c39759293cbe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cd6841a1b51d20b3cb24ff552b122511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec80124ab9e94abad76bbf7be40ed1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde70d64e560c346f7eef1d7f9b6b2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962ea011e68517ab560250dca897535514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e68506c9e08c84aa0793debf4ca13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc7061d3289f401b8649a4f5ad495f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95e191f4f9563ea7ccc70788348d8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a539dd5f5b33ec55cb6211e28a8a31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f70e34dc11610263a429c2a156fa68519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435df7b3ed7fe44ce57752ae6d30efd3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c0484da43899b8ea3d2924477f2c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e20e987816caf8beaf3895c26a5534522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e404c938cfcb1861e740750becc7e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531fe0df757bc163a344be1c6fc92c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a896c236d29202216e89ed131acc3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d415d20dd034ef25a63ea969a16b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147add58c6e23b9c90aba80eb0795635527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477e849e582ea8e3d9a97cf863087ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52278d3189c6102f5c623c78a9b27540529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983d2bed71b64ddba3cc6cfe0605671530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4087481c7aafd0eb9e60bfee80b139531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc4352c1afdaa7604bec9f1c05f2f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0daa40ae7b74575e2973aa8b63e46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee744aefdfa6f9cc0754b646a298e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367629d7bad5c53dfc89537f5db19ac3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf07d1fca23bbce4aff118095b1dee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd5779aecbb83fd0ac5d385383e4a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a1d1450a19cd5d5ba31e0578ae1e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21a3b65b92c9dcb4a5f532d137b186539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94580e534a3d44de8e7486330ad758a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c1d0b3be7369285b9651d6cbcc2a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dedf7f627d8a86c78e35ae9c5b245542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe739d67a4de5c7ac2896d11555eaefb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047859a05e66aa5ec2cf302ceb332c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cff68cfc290c08e31b2c927188e5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b99c81b47721e2e67e1514fe1a680f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5694a2ef61ac3a28603375f5cc3848547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6580cd42a734c10686408f6ca7277548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8bbab22144be3cf2141ddce40b7d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3061b5ce0d29a32ded967be21a44687550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359c1f5026c96879cb5439a2da96e0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d6af8dff865ec38f57f9cfaf7fc0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f728175ecd40623aaddbfad5137deb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bc4349aee361460b8870175894456554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97259dfa85ef86f9041f2eebacefc46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaf3f50f1bd1d6f40e6fa01098d4f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a827f701ac1c46adc2fad1efac7e68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd6f0a2eb3ec86e10ab2c7acd8d806558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00b2734c5005d750a93355bab2c85c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9d8b3fb2334724c41a770cf24c704560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4872521d532588ed51891628f6ea9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135828e75ff41ebd3f678e74c3bccd94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424081b1ec3491ad821ec5a7a7a6d1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c90e419650a0f645e5f1f7ed6f6f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5479bbf25024430ffd8bcbf4879c456565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34907dcc7d0a1d4dd69821e70529f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81a13a6a1404e447a2d67eff588eed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bfac947ea3ca2dd27852604a1a798568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d230e829b82ac249342e5e16a3d8173569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ff1110edb09dfaf9b877b66e8bd98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475dbdb6d2dea42f2b02779cf6820f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9c42ce8395a7a649a059803f78cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782ae8a3e52c514bc7e99390063dd84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb331ce9fce8149c2843147f57b05f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea982ccd14f29d7edc87f4caf8fb250575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e5af57284f2b85a1a3c8bf6a9a607576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef1f3c84317d8b43d38ffd780b73f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdafd62c3de5f94534da2972174d86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f52356299453b5688136a2cd686a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4229eac001d26971481ff7309fb351580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff769d9b3c932a5a639efe8a2ca674ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831def31af8cbf6824164d4cfce04dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43f2f73440e07300d1eed8920308a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d8276a7a0b4e2f256013cdb9bcef6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cef6bb78e5b6d72695c96ffe619c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13792db57eb76a8b3447e045282705586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a7cdcbdb972d2ad87ec97b744890587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fae2ff910a5c4b06ca7eebdedcff9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409c292726692e78fd2aa5fe8bb4946589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66ec532403b9dd89b5d88256b647eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb96a2086200e9bfcef9176b3a5d3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e6657f63f9ab5874cb9aaafa8d541592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73090ffad828d5626e9e76ff0ee2703a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ea9699d32d3059a210cc5ca17f463594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcae0368b3b8eb8abf430c0a2fdbad5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42740491ced36dea4bd2aaa87cc1e65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a1b3e636292ee1922a0de149ed45e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261d7644a20bdbdccbcc3fd2dab308e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc65a8d0024f467633d58553db9cd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b86a6d96814c54d2278955d8439353600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adaa534131a77484c5a69132522972601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ec2cfe067861bed7599ab44ed1727602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36319e0081ac4c70ef3f48439a81e477603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04f732790aab553e3659ba2ce47ec5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a414bc440fd37592dcb3c5e1da42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ddfc126baccf1e71d62ba030745b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14df74e1d9685f68643c2b61d869b7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde762a0e5ad36bce2a9e90e43a2503608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0ecb89290153a018008af935af993609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebfa37050c2306e0d09b0e0109ea2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaea5055b888f1b8f248e8eb45bfe5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362716488d98573a0848218e8c56bc86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb329db1ec50bf79225bc57ac8ff36c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedcb33972f12e0c67926c65afd9b63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e40c45112287bfbf462e069dee90e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e686cb8320e219d569ce292a627db2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab97a26faf0139fdd82d4d5d128ae87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd99fb35fb486f4e373ad13bed32d96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fc2609b8b9902a8f6870ab2cb5028619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa930e1435bb15217c5de93a551adf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861007f63763b447469239d563ae645621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7e1610482181e15f64c04a00ee5e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce6233ba17e6c1bbf4a1bee635f961623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105f39fc64f88ffd2f46f32ae13f471624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457072f884a359df8b20b9b2126c58b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bae6e03d29ca1e5cae41356fa16870626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c5ed185393598f7236023d838d927627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc991fd151da9b82895dbd6fb3941e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29bebc6cae8fecbb7b71f3974a374a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c326479ae95ebc1f1c83bf82108c4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ea159face44dd3be902f017996352631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3390f1ee5a162ce82747932f67b56a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921f886929fbb746d8ab40dab931fe6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93379bc9abd8653d0d708786979ea4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601c1048b5a78bbe85ff5f72fc4c522635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209fc93229b81481e0ff2491a9554c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13da9c55871554dc447247d0f59ef5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae474ac3b5e0a8ef50824dbe1b47f772638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebdd08c36deeb7985e3aad587f7be9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0d6f53582f00369ad4e1bbe42258b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae13534a2af2cf27182c2300fe63ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb5a7053e7d7f86e9fdd45b9dbe364642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081eb50b80f2308e688d51002c5555b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6380a2cc54340d54f7ebb2495b5d74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9069872c893c541d9efe9067f066d52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0336e32d2ea31833cc0118343ac095646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fa763560672c190f9722a10ffd30c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3b775b62583b80e3d1023cd28500e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30265962e556028e6674783496c63907649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d6305331ccdd191b0a07be0fe6f49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b957d13cb14f6a11e4006f46f9216c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a154e9d836dab050e86503411d751f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157fe82317433ed402998e98c14671e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2a314cb5d52135d44d3439eaedecc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e609162e5d508cf8ee076fa9d18eec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75efb6515bb0065a8757341141d147656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70610c6e1c3ceb59db63c69836c9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84d958941e2c007285a4885e3bcf42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79869f8c23451a1af8cf8d43eb1f370e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccaa5fc9921aa5469bed17836150e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeb6dc252f130f6bce083d0a8b2945661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e15a58f0a0bb1852db43c4ed60c87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1788bc78549646b419013ecc8fa9bf6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdda5fded23508bb30886e8912972b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ffc8f328234c214da0108b100b3cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4842ccd0dcf396f354896d682ca86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3b34932a31bc8c23f2653783f0780667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992225321546c1d754ea39028300c76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cc840753b1891dff41e79e5de385c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b018d6ee71fe34e3f00aea58415061670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366db62e225997a6f155530f19ccf44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6169a49d91ee7bacc41446420ffc53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60c579260963c61bf553f3c414b1d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a3cc420e23c0848b78f8be90f8d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3946c54ad94c33b7a3e00dda23c0c52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bf14e70cb8e05658e51c44e0a239b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea8f2fb6661f14849e2a92d7d29257677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1d7ff0cc15d49b7025919f4585a63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c831adc9d49c3d716e5135dc6597701679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a6060fd65e8b98806f12ef727da96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b66fe919df97374b6d30cfd46f1751681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad820216b6068466de0988bfb055f87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbb73e6e3e156e47182e660a4d4c86683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e496704ad2fd4a257a41b66488ff0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17d570cb119b4b61ee6816a1897c17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bee4c2f0b317e71bd056c9a114e98d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae212e31a9bf67ffd23faacf6589ad4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ee7d6539dc403733e752dab1d14d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e489b2e3b72d5c60171c76a1e4c1e7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd76376a89d04bd184559a43a478c78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fc0356892d1a75ba50e358c4772d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ab7c0cf7ffbdba7a488d3036d805f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecbb398cab5348d9920c22d5067079693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1a6a3381a49901d99148658ec6056694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa63ed66cf83cffa732cd174cbfdd7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d3c8b7ca6b26e52bc44d500fbf91d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c2aebf4744d2cb7f659a926ffcaa7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9bad8e1acb735c6622e65733af62b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba528d68ec3fb7520263eae29e5769b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a92c960eaaf35d8f77db21b306a16e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228b732ca87fd523068b6e31ebae438701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f50ab543dd1bc233210e513de580cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c155833cf39b81e5a6e869da3f954d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530de06852a1300136c960af6fb9492704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef22bd098535ed0cce4ffc01bc48fd7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89103d564a9a80b895ec1680197245706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d727c7b70660fb58a3946fe992ed92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9f3fb1248efc699064402aff4fd95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e3be954eac31ed9827d9aecd1ae53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5280cdadf3b06613730e1adb04bf4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cab104d9147c0db6df41cc2ae630a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672302a777da639a1ae0ae839e89c97e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51f26935e6e7bf9e3e3cfc69f3644e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8df38a0e454baf189fbc8b6490d34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada942ccd876ef6bbd0b2edcae253e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87112b6328b1a100a9791d8d682cc6eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd115311998cbd78851db3bcd8c524717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0d781aac4385f01fe38e2a8989cb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8726a5342f52ca484d8a7b9931a8b6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281e7f0ae2e7e10a170a3e57ec82a8d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cef91dbdc51543eb622c82ed007a45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722868e26ba5d68e8c4a9a1ac9b56e2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377cd3a20c00066e2d05404fe87a116723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacafd1cdfbf30d2c46240071d777ec7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a150bf674c9d4a533f3af856c41d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7c75e737b2c40f05ef185467153b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d74ad3373e43500103697a9c99af0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8d393fbb0113d8d37f06e0e26bb86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5853638da4df4c150caab72dda6de6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0339424c47c7fae6e1d69603f8b14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdea2b412a37067cb010b0dbebdcd1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0cdb116bd91bd009e07b00d2421f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bb5361f55adb0ff6aae274d08d6b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714e301d0117d48c112a95e48be07bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23704009d892b23c3890aa68f9025c73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8aa2cbbf7b2d873da1e80e0be7b815736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4b7fa7d24bb13a98a1ff213136491737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011078b3e4094b4ba4dc71df96391001738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9840ace2662255f9f07eaf67dab554739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f588b9b6451251f6243431a56c12b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b69683ed1cfeeade4946f40d212cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bd073e41f2d09c7592de2953f0c0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb2d5441ba1e99f1b678465a3b991d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689f161537fb11ada6be4dc2be83710744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741020945f7fe02526ca5790b2c180b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedcdc4832708ce6ef13ed52f118384746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0a4d1baa355e076036c6ea5469e45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b4ce1f039b24c1284c50a8ff288ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d9eb8f2d107e024b65402f196cb9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e27535f9563a6a57ad16b4abf4954750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae26715fba0b0fce87f24eabb4703c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69d39ab49845e723896145be58b6d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7e6e8393f105f4e0c270d17cb0e3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa1c0521173663c226d9f1e1ebd732754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991182a023f515f03d1b07026fecd32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b0d622670689f01e9909f89c526b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f4ee4916643de7e0e52944e907f21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2b993c484e158180ce3d6dc731e31758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ee246f62f0f0858b2e4a72216123d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>