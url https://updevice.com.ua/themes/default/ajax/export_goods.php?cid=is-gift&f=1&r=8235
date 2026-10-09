--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d77d9b488b9fe182793e8bf581dace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ad24a07d2f693f07f79532ca72e542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1f11dccabeb0aa7baeb3d233ac2af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752fd8ad54bee372c52f9f5d38648f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a3d070328742ef7dc33136293edf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e05409fb55dec77540f95a36916916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306ddbf10a6cd1a1cc2b6479dfb01507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c040437426c7504a9a7d6957dbc23c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a8fe665f8ba0618e279c2da8053809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cc965c7f6dec50ff954d2d1f991a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5525e4551015533c95566dffd5e1b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3245fa3f1b0c40e9b1dc42c7e1af5fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9ddcc1c21d10c18b3ddae957f079f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f958999902eca8c86aad5ef8c3842914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906468139bab47194ad3b559f18ad2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd851cece1980192a399e8bf834583816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a408ca10ece07d5da83f5dd51803b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060475a68616d17a9e41b69715cb1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da8bf271b82524adba3f61c83c8c4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d62dfa327364371ed092b285a49b9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97296a2e82cfe7a2776be2d4c9cc9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fedf7dc549677899c061d083edf5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31699c5b50a3c2ba29e3d9be4e279b7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e42d5d34d784e8759a4260cf467c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af924cb543abb7f364dac3d7fca6089e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e6cf3262cfd78dcca398d771f9aec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d674716f69cb1499cfc34798469a6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c5e8271afe3a27619f27d41e7fee628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a1b898471a27f18dbca500cf7e18c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172715acdae0c3908407ed0b78e6525d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39672c6356666924d3644bb2a14585f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6f04b09a4aa6bd0a5084311eec70b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b7518f589963ce05b8eead8f9f4c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84dad2bb8df137840949e085aad66234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14a0dbebe1b0ea8c32c768e72f3d1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e9e1ef94ceae2c2bd56aa4977571d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328a7c8f86ad67202460efe7f851f3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f5a7636a7a37ee4dcc719c9d1d92738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97981327b0d1c356ac7fc4a58766cd9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c8735bcb4ccb90888ed767c710fcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1b36900ea6465421be814311ba72341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c79e9ccc1ee5289d2d24f96acf42b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc030f3c811cf19916988bbc7eb4b9f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869c350fbe17f50709ff00335d6581c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed969cfce47e405d25c3186017dfc2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf83a57a8f6e8929998ce3ba79913446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047c08dcf130c2d22a45d19803014f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d46a0a01e4d4fa00da77478ece1a1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d9893bbd949b76c35a58c52850b2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5485a280b3374b7a03e65ea4d3b0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647fad5735ca3cc248e40fc51a21fe951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8920af60b7aff3ff29b31d470bb1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3348945eed8c19cb70819f60f445e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55908be3c1355aa976ce9b303cdfb5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d94b63ccce7ae00f53dea182c94b3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553525eccb3267dca6a24c6e468214056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c80ccc546d845e805ade14f3dd63557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f47fba40fc881ebd718df7205e0af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986feb84463793b8794b529ff819a6d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c99dcaf95b514e405716c47bcfe8d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878efbb4ba35525fbfb7b2d5330247261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45271df0b9b0f70da9261947f92f0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d177e11468fee0f007693ae09883963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71622514bbbd5592ab53f6f2aed6b89d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84317084cf5bcd5cfb39bddc7cfaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b47aa0effc64491a583bf862a7fbe966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509ce06748e7e25910e971143df66a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa227b8e4fcb259c54b1e84bb84c43b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f01a582155677d2ca3340de07e0a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823fb9774622cfc4fb2a70e942751f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af8dbed4acc4b43650bc69cacb786871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476894a4f715faa9aa86854f9b7cdd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf879dff7854da346a1925fd24f0ff6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a8fb9319421c210e7538ca3a2b25074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f92c5e4bed3f7568242ab55ab88fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a07800503ddd0fcc3dc875f0d8b76376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab00b98eee7c93a6d5d1370c7ccc3b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e9ba830a227cd9e2aed8a926904f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851661f6c626453a0c350a4a10ac8b1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f3cf5986a6c61b69d814941a6d0e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610c6004e8ed76c26ed2422424d399c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde832c432e4c503c60052c3e364b26682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c67469cc27954856a6debf25315f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b33fef48907b5b448ff49488ce6fab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dc00254d17967f2ad47e28e03c1c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a12d5b0b8c902e2db7618a9a3e34786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa938c60cd99d15fc3de6b5e15ed7c4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d48e283d88e62339fea9fde0e6bfc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17007671e6124c9faa23f2f1d1eb7cd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197c150f71b4ea9698d1acf898c41ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02ea8b3cd7afeba64cdbfd8795b1dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2038e904e912f97a0ceb4b54ea63e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9e39f355db971d76ab182fcaba42493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b367c565e6bfed7fa222529522cbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1cfe438bbbaf3e94fed167138d3d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39040c65d9d4595565fcfe87c0a7ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1aab11251d53836bc5426c348ec297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb8fd7fc514899cccd76ed4dc3059c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4f0c4873557c20781e40dcac1a2e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20406a890a3efaf73615be4dbb42f67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226b5a5b027fdbf1a1d866dc2d7cba1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33458c6e841250a00f5cc4a4ceca2497102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347ac5d876c7754b8f09896c5feac68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525a506216ad49f312565c91cf6b64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9e592f72434dc4cc07f2cfa55e44a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b174d05ab68fc526c6838fb58e453106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5b089c080b73433559855df0a6a8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d62963ad586567d54cbd0071134034108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2957e36b04e577a05b94ca9a71310109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a1660bc5a17d1e0fd259ec7664d47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a374066468dcf3748743e04d7a69232111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88555fd7e294e5f2480bf5dcaee732ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32cbe20c449ffec5f4c08321c9d1a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dfd34617532dd43526fca947b45a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e1c5ea3ebe68dc8a6de3bf00009f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c16b8349c96946964999f90479317a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54781263c04c136d77357239017750117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70464c6f10cea5e784d6a7fdc7a7741a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92365957553c33535b919a33bb225247119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f7ae7127e74a324a20f11d266db6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85863a0c278ca65a3ce886f4d5ab66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd7535df8e1dad1332d24338aec49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce37f3862b1e8176c782d84fb038eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13b0dcfcc7df55836b7852ac241da0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80f3dc5ca51ec46b8d0878340d72d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096ccdc6e92c3aba3ee6edb8d24065f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd332591deeb7da7f60b04a6af5dbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d1b8eb535f91c1d8d2c4ee63f4c4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d46ecca00c749508b66ac9de94fbb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2aee0414d488f4b039545ce011e08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4229b41e53b53b6396a39c64d5b09b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88094b1a123a04068f5f9b0e5be2be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c4da94394395f3e7b516ed3cd7783133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f12c9ee1b0fda5fd91de7bcaebe69d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83be09535f0c5597907b642fe133f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4cc029e5a37859a6387e5f9515874136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163cf3cf1638dc1812a6ef05c231d24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b59a13ca2ccdeade1e8db2af0e0794138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54ec5f63bbc499cff5c0a8c13068a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90419449e0e1be5633d109209be788140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55253bdc69ebdf60b878a2166e7a005b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1383cb51bd478002ab15bd14f0c34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a7e8ed9debc0eef02dbccff9b135143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61c953b392041154a96515df1c4c03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b955a008356a34b6a8fedb4ddf1e78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90336e1aae7038e7b8edde1b00cbfdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097fd615d4a0e08adc88669ba954468147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230fc93c43729f894d2f6a6a3fd04c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf393facde6833b7ae31f9ee141fa2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17c5f360be9311302f95166f0ce008150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a4dc5223bd710257b6739d2a17ade151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7e2872c2126ca3428674aee1df412152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd39d8bc222a30aca6b207a8e6a1a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefe690aa47119cad2fab01d10e0336154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26b57adeeb0de64712361a480cffc2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e3d4bd8a9ccf132ecf44e48f5c31a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f6a16d64d96acf045b9ad362833e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637532463d6c3facc9a92acf1579188158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0597d81a3d9e452ecb21390be05119f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80f66d198784e7d679e26114664b59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793572d3aae66892e3f20328f31b3873161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107dff221058f7730f5b1c3676f239d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135e5a2772ec7e8721eaf18b3126df5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cc692c19628a417558a506a26547a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcdda0b0f53c7b9cf70ccba90f8955165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cda9f8c47ec3ad6954e876df32f33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c896340167980c92a2f488cc8eea0c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10af40802864a306f9b49142575bc04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df2b4f5418d62ff3e9d5a99f81618169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9157a0c9d2578db7f17454cf835c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3777c72f3e6ec59adca4ab651ca5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60cb41fa332f5827f1e81d009f1a48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43265d1e313fcc73c332de524a79c0d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54730a2a8168b7be58be8cfcf5b7f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012ad9a0ec5a8d2c81edd573a105c5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7faece47af2a64f475439931fb209176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5423903f0239a4da765854eab2a8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e29017063365edf04e225fe9db5114178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b83a9bdac4d7b8f73c7347ee99798179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474237142f62831cd6b687139c018ab9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a761b18564f9d2240269ca555c20e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eb7bdd141a1e35273e0fec40fecb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4954c598663a1c2e165e91550b553183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59168daa0e3b4661eca6e0555624b7fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab611e62160032fc0a1cbfee7c282aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6ed08f27d9cc99ac1818f5804f818186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9f57fea872637fb25ca01e808dda5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f31ae932d47890b41f0f3d0513927188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040ad114b762d7a0566438697719d62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7227685d9fb885ea22a8d2b1f13ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aef8f03aded03d2d0cc8f8be80c1f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25592483bd567213abc18d41fce617ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b242898f7878398620976b0cb7084193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd581ff4c1f997ae806d2104519cb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e4e2ab8cd994a940f8390aa8444a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28258710de8088befd7c1ae83d735196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebf04b09b43970e7f90516ffa2129b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c217dc1dec20131ed7892876630b4fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c689430623bb9cd62337b129037d56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970073816015acc5cf9d5ae2fa26bc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d1817cb88b7d7a1fd63bff27ef6d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c8a6619ecf7a15cde7f4e070ed45b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd461799f89a9a777c5b6d3c611aaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27903972d71e180068d2a313b44a959204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcd31c054eb51d81453364cc347c24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853e4057ea4b5bf78cba152365e5e03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901369fb37fcaf5b2d24e88187fc67b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac7d51a446a9148a9268a9cdfe66fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d35bb73ab7de0be72ed4a21fda75b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469a38feb9cb4280426ff1638bba6fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570896c213d0de75a290b3da0f345528211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d953f11ba56977c666f8fbdaec14a4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7d0e9c7bdc67355ddeb2b016675e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf65969c9de1a12a119307b2e9674d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b6d72e54f376aac42bb2a8639119b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38183c7ac9b6c01ad2e21bc34ccde7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fd015d8d681588bc458d297e03faa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cd5e9be72ccf2154ed0cb68c59bee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c38c05f65cd682fab68ba7d56cdcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb6312c5ad92d1d579f5e08e630f07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cf90118ec301d627effa0d3a58dc8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbfa222ccafda1e1132edae151e97f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558090304ddfc062e72d3f7461fbc184223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fb431a5e1626f01125ce127df1f02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baa6aa294446d8a59a672fb786775e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310136f0760ced911c3855bcf3e0751226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece94f3433f8ba5ca62433aaf214b10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e196b7c31012e7b1928254cd840dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61597046373e0324bfd1be07a4514498229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752a496cf448bb3e415870467e60190230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cf7d7c67e2030865260d1d88aaadd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f4627fdd05de029b660ad05b50f36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa538830ac6dd8aadc8dbf75b951547233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b51c40678decedcbdce2d490c81ea4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6da86d3f78ca6264813157749299ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddfd95b9fb1319d1a1bc2d00c07c93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362c4e795367ff65299b7e1bd3a2fb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872956b3ebc643e04f7d34089cb09392238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a3a89bad69abb40de9a7d606abccb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5aa1210002f928b47b5f4b9693cfd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771ddccb36ae3fdaa3b9579745ab770241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819b47593d80ef93bf7320a8ee2c70f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3637681d2eb2c2dca01e920b3a721243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a4b846a0ee2042489cb90d3b9f121244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545fe6d161762e3a238b9914f82e619245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5651d3ba267f7e851033cd10472c4aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113ee63087184e1395f8a50bd6f68c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c327a230c7d47ed58df4bb230a6ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770355dbf4a181446af49fc4e0a29850249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ca0b11e5413cee03246e83635f1c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7615390a156f2e722464d785940e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06c66509ea97c13799a5b3ff3a9ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a16e1d52eb6cad8d9a6fd6c374222253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab245d92c7b912976ab290e588d65f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec8f37a0178ebfcbcf9f088b3acec9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a1a1dcfc5a799b0fc81d7fd60f92e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf087096354fc4be30918fffc84ff7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb89bdb7fff6f62770ec96525f8db31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e613d78695348c8a81a704bad54af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5830052643ffb9c94380c2dabf68fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1c9a70953f3e0526ad68ffd45a8b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25f10b6ec31f8bc2d0a79143821bfb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ba7a84d8edcf61e536947ced76b1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fb131508b5cc43ef3776b97fdd7c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfb5669a296c257d8cf495907dca04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c575874d38f494599aa3afe073e57c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ee17a285944f65adfd36ccdc1c776267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c355a0e0f66d71a6e026796aa23834268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad80e44c2b17fbfe84951a2ff9fd91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f94e6aa340a74f73dcef531cb61ffa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976616005ae8eb15501c4c4327f7239271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edc4ac3895a43319665d1dc928bc85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a5fdbeb761f29f7b0aa986f4cec64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca988564f9d081235d4d76ede131e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966fb3fc32749f77bac94d8e91cc724275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4820633c181f70894967cf88514369276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93d26b68cc5b6838b729309edf1430277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f29c0e930147c60dff6c3def29e89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb5025f7d0ed19eda1569ba6fbd13b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728096de5eeb9d1cfae23cca68f7bfa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd2880677dafcb40c21baacb2a9851281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316765acd7c2a9f87fcc86176a0702c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aed7e59e372f0c16efdba55d38367283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42560a8310d47c6df059a9aec876e2b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fcab42e673cb4b692ca1b05a26da4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1288664f6917f9d68faab0b661031d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d9d258867e06ed46d99821577f987287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb09b655fa351644c7670cbf34e2bb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75626403e85c9d0f648aacbd0cc2338d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ced8113d7b1d86f506c70fb28480a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362578ecf5fdad15fb387123fa652d5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69c4be783f42e39190861d631690a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bc97864b45d7e9344d49e20c9e166293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00875beb1870d14fec2d0fa1427a60bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb14126060b163b545c7c8c19ff3fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee801d818e21876a1bc5ca917832f148296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86e04cff2a397b4db590e5a0f21a43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4222f35dbbe3599ca071e80f6fa9171298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15b5f6983f026b0f930eb3dc3adc4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367ef87d1244a0f331a255ed8e86cd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c28586ddc25cd218fbe07942691f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7b1875db608932d1074d9e8ce222c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcda50285b9b6d5651199943478cc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea1e1fca82f9befc1801478a78e687304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe548fcd873ea28940750aba90b24d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd33b4c6f6bbe0ed175d1b0f594b17d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29be61d38f51fb143f45f12c1485a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec54fd7eac23007f09accd7029abfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20998b874445b89eea9e5e97ad0c3990309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada63c2b9292b18293d7c2dbb1c202f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e657979a86ef79a7eb310b7f38ef0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbbfd6079c7e6b5899dc8941a4ba69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3e8d4ab24452ae0c3983d0ebe91c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae8c2f232313a042c307e8627370b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96abd16333aea227c1edcc443c23bbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd1d8c2e692541bfde48ad4d134e23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de86da39429e536c51336c7cf541e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675688447f985a056eeadf136e9e8bb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ae19961d108c8f22a6becb4bf2cd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607d4d58ba09d5b5b5501c84e96a5f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11604a5d9c1ff138ea28d12fff88556f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1b13ea755a989cfa2f42f75ebe99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf1360082fdbccf45349da61d413a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5f512d59b3046ea32764879e48187324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24da270bcb530850e8506f76a67e7f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92137342942a71395e021fe1a2d361c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aec712c6c9f00c28e7aea21200a9f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e32084aa9660d547824d907b075930328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbbf96b33752201007631d454aed03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb6b45c5526dd99d883d0f1e9377af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8e6add4f1157792b4652bc6fcb460331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525bdf0e6d807dad0e6e6025b456c12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d530674f2cdcf95a764b2b8387696b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277361062250ef34c29382aa364ca117334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff78b8b7c8c280d6a1a941aaac7a772335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e6e1271de6098d2aeb6dfd51866ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00e68efcf1d1dbf0f7019cd276a631337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729b34b533190230a1a717ad266f6b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b535c2f6a32305b80520547e6745339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492063f307a0b799833ad4a1d4782845340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3d18f1f4e462aff36a7ec6681218a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e669a9b8ce6ec2aca42f9394061df4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d7ba2ab7db133fef7bdd3367f98aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf93a3f24fcc3ea875ddede7c383d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638598085ca8d6ad904c59f093f5941345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb13143b3aa679ba4228ced71a2f20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680e9466aa1818db25bd8bbf0c34ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cc9183957dcdf6464e81566eb76b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8423253588a47751e7d5d3c4caff4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30218227871af6dc9703747f62fc9922350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17b52ec97a764ce73bc2eef01ae33e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e73a9f5e8667cee3932f3325887a23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8bc6516cce67ffab22b82e3cfa0d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a3c9e214405b2bfab2716035b1ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8cb5b451af127be6f3af3ca030764355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d515c7e16508f15d269bb8a0baeea23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df643b436c97654aae89c38222c7c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcd602947a0099d223ca1ce5e61dd1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600927c3d92c203f3ff55504e09ddb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1113ac99b3a8fc47979945a99311cbd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466e71600172c777b13a57b3a631508361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a701a01392dabca1509b5bbd6e8e67d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2189343bd4b9a69cfda6bc97fdaae8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a374307a0ee84e5aae91ff6c6da0f11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd941c1de740c635e473df1fff72bdfb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6f891f464c258567138dffa432e4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c82b3634ab4a05be044c3551f1be9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7de4f4d19ea0eaa02d55def876b4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83edb440b3446c94b524ee5f22ed498369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7145f1cd61086f563ccd4406a314cbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2af3b40eda131208d25cdc1f77ffec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f1fa64de48dec44cb8a45eaa420c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc164e0906bb5c3c5c5f814d824d0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992a6cf6e26b4c5eddbf3c8362005a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbfd2395d75b61e8a8774c09e847ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed884c19f57623e26aa4b5222e43c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c2d4cc7cb8befdc9f05d159980762377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0862577b90367dc57ad322beafa4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17893a0b8417a7d10d3f576292b05c37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1e5bd8205659d41f9b2e23db8c8fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0a5e44084c29c11c4c881becbe229381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c77adb381c6d604c0ae848a5cd58cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1d5bf6ceee2ebc78ed2b8e3d716d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c8b57406af98b30a7e34cf010f393384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a076897ffcb9793ac828e81038cd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f33b4ff4d1c78a95ea7c97e17af228386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2fd9992ba49f91bd2bc11043ddf53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa8268a3adfc04cc89ab2ff0c40e3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a193275b0b500c8f0beb0283d2123389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd1c19ec6413d2fd7800f5ceeb49ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f778707546bbcc13c37d6e158e9e57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4faafe6f8419cdc06e057d3137af6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d452b1aa708ad8e7e2e5e12232e628393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfe9a09ccf08d1ed033d6b053a09d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125b80cc2579a313f3f3c2d84bb07b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05e3618d088ea4fc715ef5ac016b44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bea13dc2fcc7440ea1511cfe8afa8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a567bfe829aeb27a7d7b8b69b37cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de505cac1dd60dc92bf9191b13eb16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348db7fbf388b66c68fe63effa1ed9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b30e8f3bdd3fbb144c9cbecde7cc7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e01cc1d1f39d89282414fd729696b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3225f8246c762daf1d2133009c7333403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afb8a918104a9f6eba252bbccf7a68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3fda0c766d34c931ec22231c356fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d76e7060895976a27f072b99f32d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9adef221f41738ba8abb1d43bfb537407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6fcefdb92ee8a4f699762d4033e89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7f4693bfcca9cafea61b4bd326ec0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298cfcfe30b921b5cc33f61b2353670410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7539b877bfa7b9eaea660733b8e7440411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412be7b7b22c5cc4dc6c089f962bffc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdc120a6fa0289a1eea1fe9c460173413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b240c8d2a98213f243485cb97b98ab6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3acf160da0d43e04b1e38faed2a427415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02afbe71389a722651b27602856d10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d14a535494d4489b532b20ec51388f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13f08f603c2e5d03dc2c5b8a3c1dcd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842b321fde8f966a48cfa3d0cdfb1c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a535578d05b13f8d6b29da7b9d3e10f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7efc4f7922d50bf484676485e5d522421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d53e74e2544c0db7a96c5b3dc7ad4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95da207ea926c2e769737fa4327009423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4963cd152b75ba1fa5a2ca749721ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d859367a6590b23422da922db9137425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3185e2d5e80982938d0fc13f81a55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68cb7ccebcf6bae16aa03c4eb34a92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842097a8435e0ad14b7e8cd5270a6e2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f3ce2fdd88d7e90439e009cd9266b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f7d8f88b4bbf780efe184cb1a8e80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a748bc875304c0cb5a53936b7d008c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb64e37642ed9d9546f7c8fc592be5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939a11e737269167e3811831c7fa371433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3895eb24d96815038380372dc364650434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cc58ffcf69b3b782dbe51fdea31cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd986973a1e4f7b5f9e60ca92817e00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a319cd04e5a302becc4f72d931b36c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cd59a98ef275e7efce9b716ce264d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b5ca6980ae6cf47e46f2da998da39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45e511c4f3b1dae5a316c0498ce7c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb309a16f9435695440fff1ba9a22ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741fb262958f0b570f4586e56299e6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cb1f9995c9f35f8aa5af0527399ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c967fc3086bfae72499620318901e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e902974bd9a81979245a6bd44f84cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31617e98ef1289995e6d15ffb4dcf9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807076969937a2282dee2ca216000865447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f9921a8e4d3772e5d97e132944eac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcc4a0807e80ebb1f1adc3a556a91f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3456850da6a57d44513fb633fc5c232450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3895e42ccb48dca27f0ed2b9f95b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9669926b6f2876b32fa2a126ee2a638452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36910efc0eae72591ee50101965e1f1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52940d76eeff20c1e688de919bf9b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da742906a74ba5fa6e5fe37ccd66de5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf258c1f151b870652a6222c8ef793456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ef0a2387f08b1e0254960290eaa63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf444e8d06fb0e980931cbe4737a4ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a341e1bf09ab7e824496369c6684357459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f918eb553398b899b0094cde4f8b1c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e934ef1204c063ea3bed45e20fe32f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622de87940751aa76a671856ce81db1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74189448072c22b50f4f6cf1aa33a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5a0eb949037dc5440537a8ca69448464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b2c5e9edec74d28bb35742383e69e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986123eb178c03811bd2f8186922cc28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418d1d2e89ba8e72df81a7f89c9aac6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb62918a653054d42e7c040212f7cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd09cce0da68904dd8881296ac6e43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50d48b585ac02758ff7ca5cd7d37e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb032284e0991d0a5d2c34f45804b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bc6c54e10d2d3338a10a0228abb41472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e85fb1c9883d518606547c642b7c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb84d0390c89d379de256f6fe07838474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85736d04d88ba653e4cbe2543d27f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c10701c95d8e4f8f65eede5af806b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d205f976f12c64ad9a8f7dfcffc61cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9579539ee02d120e966a2b34ce3dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245caf2d09b413fe94faa482fea06401479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affd14a7c524011343dbf231e0ccb92480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f6fe7b9ae30c7304c17b8516a92b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc287171a23c960a877e68c23aab6e9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6d139287c8aab48c1e5ee5fa8e8bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd7352d80f9f45bbfaac3475c46059484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbb24c2589afeeb7c3c842953cb3e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcefaba018ac6a2ca4890a5eab3a4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918744458701c955fd2f19e57a17223487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e5fdcccab05041682b58510683ada488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f1f7dc1b2b9cd530661e7acc2c168489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e33751609896dbda7ac0432e6b3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ad9dc736d755dc88bc79c38fada93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b569e68cad577b43e805997deded4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557361064944cb34261846b0d416ae7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeab35d031e22561754b7e40fced5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a209406c6198c67333b46748ebbae4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eddb2c5a3c44f963f48a7b24fb0d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec588262525187c9cb176f6aa8686b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ae72d062496b6e33659ff9161ab82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ffa1fd00130077e4287b84a177780499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2e0c1477034ae8284144c1e510241500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156a3c94681cc9fd70e9681fd1140bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d11ecf2678b67bd2f718506dc74c5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810538074933b7da54547740c682e2af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c135ba45ce39cc17aded0f1166995d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b2c929e6d550e3ebe7d1071104eea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae44b048ef15e7386ec49ce2c11b5f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06685275e9b8a0a7c1457bb61b8252af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb968f2ba4c836497d2385d3fe2dddaf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15c62abc6fbbfdac54f54318f2119f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faf24e22a1b95bd50d4db85a77794f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035bb4799ac95aa906b525b73275799511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a209e5a40680ab5e98c40a1d6f9b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c36b90d05f6c652ca9764f615587b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bfe8b8abeaf1a9333c285e50b9b50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5188d1f906845eb410b81983e62ba1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4971c3972f88e392fb2f67a08b05ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab4ead481bc270bd696447aa23f8fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad4fafe940bd6ca043ff53b881d5f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab557b4a660e46f131d7a19bd49fe1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1beb21830c36ab1ed56f34c78ec34d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba817ac7ddfd6ff2046cd0fd5cc71aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585721521aa7de8a6074f36f245109f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec945562dde1200ae43a3ca56ae2f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3446b3c47d4474dceac5273551a8cc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee297df3977311c2332ec91dd25e26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe557f003c2a556edfb93d26b3100526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b628731e95b4b58d145c62e6e51d4fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121f9744b3b1135d160ca3936b9e9ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494eeae179e406f7a8267410c7f6d0a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110e1569515daa4131507c5e6fe382a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b63fa6a8b2ff8b33b621ea38abb004531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a59acbec602c3015850b4ebac8b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d6898f6f5eaf796300a30500c93bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f8e07e7f332eac3b04bffb272b47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9ad43bfb493ae5ee56982ae409de4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe37a533a14da1cd0e4da3a351a3034536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baad0a49f0bd8fa141abf3842c4fb4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aad72dec2d5863ae6c6fa90e10bbcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf70bd08497abbdd985389d398bbf55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b05e70eaa48ab665f3e5da24e2d987540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85229e9ed87bb4f13b1567eecc4a066541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48de79c82501d1f4c61c0467041875d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf3cb08971dcf564b91171ce7b3354543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae321e042a2497126250be5ad83df1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864aa338bda6a9d96b630106090e714545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48379b0f959a5ee0def991a84df2d378546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e055c74ab678a79df7318cf9c7b18c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabb44f9f5a85ecd1ed5917a914345d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2045de0aad0b029f0163f855bd2f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cad7ed7d9a131eb601fa236759e84f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75527146b1a58b551a4a35ca8edbea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747691b2ae1c239cb052adba9baf044552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70ba925ef253ea70eb4c8ff01b6702553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0053244148d3b9dfd449b8f40766ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472765bc33041017e4e910770ac76d9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89542605ee3992c3722cd85a0afecf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aea66f8be9ffc90ac07ee36dd479f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f418580c0bfadc6cde06cd5f702ad9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334313c617b8ba8c389c4b28a1dc793559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ac0a61dc3b37a56c27afedb0e6b51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38cc9ef0cf2b88a95c39c91a3211a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070233aff2c88599671c886be8f1d47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143a3fa966e88d4c499f91e7b541ca4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ad9ba8db9998f8c7cdb14bbb3fd08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcf92fd44a57767667711e45e5f0ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d06f0e0e1f2113641393304d15635f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc7d6247c0d4b32a62bec3075f0af1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efcf07e671c5e055e155cb1ceacd4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab5ec6aac160affaa69c47ed90b5b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abc6f2bb16ef28f52f74dc2f415d1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654128e9a147726688405440e083a0a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d478a66f7c6a049f34b60f24ebdb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfabd07177abc7d6096136aa47348ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244d472818853576b3832fcd4e2d353574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21a36bc3ffee6a739386cb2c27828e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3ee074814434da9c51e758e356fcb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ccc656ad406769bf3ee1fd38bb52c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b5c20fd35458ccf5fc23bfe2a24b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e81c8f29fd821f1594e8becf7c866579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bdfc9683a13d032dbf89b51e55c15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f2b51fea2fc4458f634871a4106cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b87afd9c1ab0acaa09e3e43023eae0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd9b14cea072722256f60af809d8ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f382905ea2058c1d708c2ff5cb293584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21924a57a019cb9b9efb8fa3e6dba62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a9fc8e9e071d9e346864e75af9975586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e2d4df2c0e74ce5d9b46522316f5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbdc9b29560564715d6c4bd5ca94c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff2d962bc148eed9b671397bd3e308589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476066aaf4df5170617758901901f9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a37a77b5989761f8f0808d6dc8e00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687abf9ad86a4414a5c04ab7ba210659592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78faa836a8fe119ec899615b11aa9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8389fd87e58662bf05cd395f4205f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9cbfe749ffaa43cd9ca6c859d7d11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a3cecac5bec42a577c56f36f6f623596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b99624246ba2dfa3db0e9e2b5eff4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81022a367176b03f87b9f840fc290a5b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b17d12d3a284b8922eee6cbe168947599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038166ee8fe77fabc836d211ea2b3ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e411c7a1f48fdabd71cee6d39ba5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d196e0068545be0efe011286a935a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d116a55ab55b3266df9a50f64d970603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa14678b2cbba2be98bd06fcece0f8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c98043ee074f93c8f9ebbc3895ab7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2723bb975bfbd6e4746caf9ee559914606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe16cb2a5276711e7972ce28f0516c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857631bd785c9ed2e838dff134e93fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fd75beab42152bd1e283ca7e5d0d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80221b2e8e94d7456e394b2088c1e8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a656bd31d0c88fd73414b0c937f140611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e78735ab989d1c997df2afdb8d8aed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2405ec0e2e389b844371297589ccfd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7616b535f5cb8e024c5e0608e69af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92d07096a5bbb15f40e9ecf4094f89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723a5659677000cb09976a53a0805e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce7a77a2909fbf65b4314392ffcfca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a44e7e3216fff50df5ca409c00f77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d40239ebd41bd580c0ced1c6676e1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc890d17989f954c02c11ee1e5ef47a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb8e5f37b418ccba54ff10ce526488621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fef86c3c8a5e8a60efd7142ad6526622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230921863d6cca0f618f7f0e85bc2c63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676784cb756638dfcf6baf3ec4cf5152624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923041def612e583c68cff21d3ae2d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf56dc6f2075a1b6d3014f6702b875626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c7df673b05538c3d5b9c7e7291d46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5ee8c4b17622bd78dcfbf66219520628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd568a6d723a7a760959f9ced5526c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39ce239bbfc0938c39fc8a9d12768a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf58d61c344488a6eeaea665df86665631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c2d3576c88a58030d4179eb9f92b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51e784fd3cf6d2be31d2ea3042c31f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09895d7c2c7089c6b07d7a8af8a44a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065928894e16a65f1145ce17f817e23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ef5ce92f85b11f413ec66cb8fb512636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d050d5039f00495e4b6f390b30fc23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07ed2ca7d2b398a099ec2e7966b5db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdc7d8e68fdef35af9639dee538991639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653abf1ed092449d04f3d067da0bbddc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1df4cb13eb0c2824ecb3a4dd404e58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa6565c4c19ac7650845c4b11292f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aab23054d4452ea9e5329ced4c0ac0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547281c259b8324d583b70ff881f104644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2b45b678448033b613204f9beb93a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f29b2701567e574f6ded1f5e73ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41854547515c20429db785b30bc347b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36cde84ab1eac49727f1b56c1f013f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538e0dbd67e5ced7aa2ff73c2d0643a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8709f4757a0ed906cc7904dace1bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7a3c86ee666c490bb062c7bf7ad62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50281c82ab2429cf290b1bec342ff7f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73b8ca47b1e6103736f11221671fd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115eec71ffc66512d87338c00a0fad2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7192eb3e577f7db10e0383cec01c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d86bc797d7750c590d13eaf07598e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d3eb04ba8cdc7bd19507b6e48d47a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c176a0d912478c3eb9c29e307d502658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0bd15d783b51ed610f4f66161c984659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be8a9e135100472d55e36c8d3b76e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6badf473b663b57bde3ee31f9c7c4a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a26097ce138e5a2dbdeff44379ce36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acbe2b79030c5a023d590a0b58910c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef60ce2646fa380130270f18d87a856664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eaac0dc10da49352fbc0a3062fdc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ef3482a1781734648e3ab47f55902666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555de2f5ae9e0f4a7e1e3e2bb5a6666667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7839d6cc56428b8c9672bce8917a43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23db5d70584019cb9a18a46963790f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75729c928e59f0df691c2f4ee93ff83a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a95a4e2e353cfeac15b4fa3d337920671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04b4edc2e613faed3c69ab80b1d2b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b60b089bfda15fdda2a882725c280e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4b4221f87e31be35b29e7e74485b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e125595a4bb50baac56f1cd5add715d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261195a7730563595a4aba66d0bd2f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98999750897ce27f9b7044f9337c651677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c733cde0e9f37448c23cf98030ad4e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee402a9b86370042050a388696d0215679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7c4ee4b69379bdecff7871f5e6b3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75015cc2eaf1508a67fbf1edb10de0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f420cd0255c309696a79346e7f9af60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d342603d3083e0a3957b9982d6e6c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50726dc06f218ad9d43e500740dad08a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc0b535ba85a39cb90f70eb35c10c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6539dccfcd364520e1bf134f290ce5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52389c2dd88566f131dd3a039ec5b01c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6c5d3cde40e825da54cba9719bc4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2e2dc60ff8749d3dc2f3adfe0d0d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bbf381f42ef309b7335e6c185b116690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd84e658744f5c092b42a5881931d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913d032b1cb3512b4c6bdb070a76d34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60212c87d37b86e939ed610d5308f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a20066b1589086b42a317dd564e7cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4eb2796568e2b48b55d4fd98ea222695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfd06543e12203dc18994411f63fe1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de1d04db5636b26aa565b65a62a8c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fe4f7188861aaa8ee21bc1de30818698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd7c31f7066951e3750080455e0299699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ef42ee154918b2923c6eaad1bd57f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9441eb789a4d534301683d1c5b4975701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b796aca2e387a33ae806d92eae91e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a3b110b5fd8ca2426131855d1ca56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61213fcdee307ee66e5731f5e4ad5bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515e8240873e667ca69228c0900f26c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e5af04c88fd97551529ced7a383d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b1c5c210896ec2f897b890f747f79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a4442054745c7b702713f85a7a3f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b013d600a66a911d71930e8691c3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d999fe3ad52b5a6f29549bce3dbbd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4956ec641066bfad9adfdfa4fc580c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ac1cac75099252b2b05270d8d2499712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae2eb40dd21294c7f9925ce016c517713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0876faba8eef9a63e62b7983c1ba3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe8cfd5b941edbbae8f2126e2e87aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550af0c43a769555f278454778d50a4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b97e10a0df57ef1990c3f540c9e05b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d58d41b1ae7cd1f48007606285a793718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae06ccae257edf2747f78588711b55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1c2718c74c3c4b8e061667b87fb87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b22c069f42a702b4927529190173b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf0a13ee354282baea3c8ec4d2abe3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539080571b2a8d37be22169bafcf2e62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34301732cc5d007ea102e1ffb799ff15724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a5ed84dd0c847a50a990aab0950c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a28e20c311ac18270b11e8bba2eee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e91bffd26988ba31e284ae5c64f0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bab33d99bc23c3d4ecd8f4d130d04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9167519735e3602d842d1714a2a3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c39c1ad09e6f7463b09e3da703546730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3b6324250c1be6dc0f0b7933564eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4c4745ba3b8119a1acb21a8d44ea1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ef2f9b59fb02e8953870442297023733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94ad55b9853e19371c6525589e774f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a837655d1288fdad31d4cd77679ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f309e198b36dec8c2f3650e988342736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd72ec746dbec7597327159298876c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f4693fee49d6273173af0084c5e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65dc5f381fa9b21f2a6925089aee41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6552f6709d003fd6d1c689ed8a736740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a6d3d5b7977c031c59eb764837230741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d67a5cd79a9977ffeffa97f7be4b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd27d8dd3203230b76545719f07c621743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd529b7cf7a49a22d8c21db8de7fc0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7e11691f5c097938fb19dfcfc78a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d10722b24870a6227ef502ba1c6acb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268f7665c98c86defd7243b898be222747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ab6eabba86c1588e5144bc33c58d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfcf56d37a398d58ab2016cb3d05d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d5b04e590dbc39d4e4a2327ef9ac4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3f2e0657d37dcddbe6873115c73ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2c4a95800bf9dd55e61c0772250d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08555c629c5ac143268f703b42fb744753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef191fcb765c8bacec69b83e80788545754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06195dc91ff1b18956d3f34365a742b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f87a16fdc78ba54739865245b0834756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f2a78293483417b29efb1d2338634757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726ab124ca48113bd0304f760a5fb4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67371a4b9d5aaadccfd578c9ec3d4810759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50008082090102a13c41a1fdbfce361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0c29c6c646acd67ebe93552254a472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973809955e902fda74fe6f2ce049a493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ec1bb9b9bf7232319109846ef241a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07d40cb0054ce3ea727099a52a8df25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ed4cf63cd97dad06371f94a2fdcac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ea70798b61f75fed910b8970d52687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d02bea1dc9f8887ad354248f57ab18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0002a33455925013882e0d5987d41899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cad51513bca39da2dd58fa949d65410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6e19cd8cbf943778d6074929d410411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e5eca91fec5cdde68cc381f2236fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d9f1ca2fa91033a522752fe7ceb0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dbe4a6dd62d2501f0beee480c2dd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144e2dda0ca7fd73ec708baef22f7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0d18235a40f7645b28f9277fd4d7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109f778a8a1c0f40fe1aa85b3400b1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea93b6c29310fe0e4b5c780a9422ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f90cac6b4b04b1029f75156b206919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75adf9f8d050f7051aa900d1deba2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b067521f50b608ca9b2108d78cbb4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794207fc4f34060f1634d0ed317e274622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2f005859b93bb1cfe41630086b79923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffba4c6446cb35a01025370b6967a7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eecbab5faf798e60e0d6dac110191d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31acdc13f348711faee6e4b7b8acbc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c4dd7c23679cb54ef74d7f50d7d0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f1d5f701f86391a87401a41585c6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3857f8aea1f57fa172a7ac7f64fd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27687c3d4b7d1e1d8d16d60188c5609d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea403b212a3fbf7a86fc7e861322168f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806ebce0ab7ff3442cff4060497c0c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d76541599293412243eba163cb2a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec03547f6915baf40bb40a19e63403734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f823a6e3feaf56633c00c93b60a41ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892e590e6a1d923c72059367e7ea28a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298934b9b3b0654408d986d6247ff89e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd08ce67a2ba20df1f6b58b2737f0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56ed861dd2eac5c66e43e4f84fda0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad24340c4ccc7de9616479a659b49a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538cd165f5e9bc0c328d8416661492541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1a40c0a9f957f6b8b8ab02688cbbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d824c2443d6c982b82f23179e24c2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e14577ebd8660889deb83b06cb03244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67905c9eebdd3d80c82bb9b78ffeb45f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242bb986d05c1a9bd578f087401269346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3921de4344d56b440e9b515e3f3613147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef820599fa277d395f2b126c667d730e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afa742791350a597dbbe27633cdc1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4be653fa1bfe175e49a4de4d9a0a0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54243d350f0f65a16cc390da259973051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b83a4d51bf5f82528afa82ef4ce3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fafb6d18e17c724c6253ed097357453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f469303b62b65ddc9350234c4614254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e048c41a91cd8cea43cb71bd2938255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dc68b25a37a968e6741a3f6560a1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153494ee6e0d0a690601f9fc95a784f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32229d8abdd1da67ab09beffa78615ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34746040616299b3457048f5ee926159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9e80d2b142b7007794b4619393efa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58413222f0f6696084267f2febc155e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874317e28fe54b526caba0f6dd3905e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3dce814398af9165f54987218f2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2562fc19b00326e07bb94ef58ddd6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14f02005efb6dd9966ab70812c4df265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a66ad8f5145b0c9061fb03176d1c4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442f8ab9cb2d5bdc257d0fa483960fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1308f2fdf0f9892f8fafc04c347f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397bdc94af4eefd6c6cdf52f6d972b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436b90c7d55053a59b6fa0884eb510970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618ca1dc2bc4f6e965452c1a2294e5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728228119ef139b13d74029945307672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc5b98665952fd5d448b4d62bd014673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0e4c71775e555e9b41aef014febef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aaea9831493dcfa3ae481712a5ae875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d908157c0e70fd0551d06e982944c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731deb96749d4437779b7788779f47f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5347690faa0316df88a4f7e765c0e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e445d2cbc293047be4054d9ec6e68c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35887948da393cb809d11de93e2a01fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a3c8a75efd927adbc4fe6f8467cf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb445a7018b06e08fd8e473f0de416c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a27436ebbd9eb5916eb976d45b08383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c9a1ac33ba753216dd4526bc6f18584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95576e31cf1e322a4ce9a5e04f48dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7ff39fef6f80c29a0c6135b1293b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b4bb9e956e44be74c4d4bdb8dce5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4a15de2cfc4ca17ef391fc93da42f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf676393dde6f292458ef311ae8fd7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6b14b59bec98f69c6f3393984f15390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aafd9a4a376022127d58863f0c866291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df580b82882dc6a11cf038127643092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf73daba7285c53a2e9b464dc1486993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8cce37aeee27f9afe79c93a91cd7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18de036a7ea157591be1bde1269d9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0b276965fbe8d65a9fbf2a98d6ec196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390c37170f80cc2cf5ddc898589407c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9125ffb6608c012eaeca978b2b68898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b364322228aa73fd5929165e17672599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f753ec9b92a29b2163646b3c723eba1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd410f51a2591471dc415e7bc77cce13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3d82e4a0ce1867f0301d223da0d73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b96c64c5bc0cd084b94dd8fc9018a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c8be156a282c11b2d54b669053b79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783d081393eb1b4404dc134c3ae6389105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4179e92511d6a74c0a28d1c67c5966106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde737c562fb40af83fd3173471a9f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494802582966037cf76e25f74a1aed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb794e45d2284ea50f0b4fc4e00d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4693fe7af55d3cd269460c48f08fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c9d3f5e3c1efb94dd81bbd0bf7fbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defc24527181b7e1179a1e2e4259ea5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd23991a80a826e37698b3a5b9cefac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dcfca64e517e18b3aebd6ebaa66ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61cfac525cf455ec6ec50d174cdf56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079ac7819fc6f396fe1e73de731c923116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e130f5171b16f56ee51c6af23c47e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914b9024ef3156d90a7a3c031294ed8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8806cc7d8ca2090059797bc319226119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5492e09f104a715ff90c093194e0172120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17244bfdc646caef650fc74e508718121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f6fcad36cb0a9795a2c7e6fbef268122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc966d4aa4cd7d885fbf0798ce1d02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c295cb8aebae098b9ecf18af514b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20995a513af69c5caa4c245e98e51468125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47541f1fcc5b9467b1fb791bbac8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41369e6fd2bf0d853dbc2f2495e460127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a80aa91473807579d98438153674f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8203024730dac18af130a5870d1c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569af57e7cc280ea108b90b4e03f6017130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8f62e533c3bc17e64a18fb5d463bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76a36dec1b079b2258556337298d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd65e1e83488735c0c2ea6226bb3252133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323726cb6fde20cd01fae28f250e3e8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feffea95c489bd433022e057cefd4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3366a40348e9ab12c4ba3fceec8614c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e9398d94c4fa989dae07de0ff5aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22cb4aaa6934c35519a8b3f99c6533138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451988b8bf06f2b468c3f48750e3557139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543279f5dbabcf98c33ba614f323c0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90438be01bba3faaaa50e27a588404141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b744415045a4174411c5ebd565fad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd352378780edbdcc58a8c725a58b7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66660f37ba6d479c6ab3cc24ba2b402c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a8dbe24926ef9c131d2911524567a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925508ea6396a8de04d0bff56ef5588b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf061ce62b8d1179026c4c3621dfd80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b7187171d764dbb663a78e1f4da42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb52a2df3c7f7458d15b98795f92d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792e9e91d0823b27914cf365f86ee76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2916d4fd6a34e7806143fd5120cc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fedfc592a0614f0aa6e4c8c21d8a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257fb84f71611d4c91252de7725f5a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f1966ff0507ac23a2b47ace02f665154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea91d927571a5b0ed0e940a6d19c7be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aede4537b5f3643691d2d54aa35f04d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b78b56f657e40ea566bfb0de78a95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4352a280f66d466ae19176a3ecc79d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0185265cea6f8df4598c84f1464755159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97050b86f3b1a087a2ef489418a71a4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f8f3cac131c85bc97d34456d56b87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a4d930647d6473ca163f9ac8f5389162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7090e5d9bedb7ca12544d3805b73470163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b40c503b15be475613b7846e7c34c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a89e3f008a2df8441397490d875994165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e01d64481473618a76c510a9d14dbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc8085f4b6e04aa347d8244f80e846167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf48a9363a10bcbd06bd47f534ae09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2155b7cf2eadb6b75a45d2e0d52c43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b724b05593408b34208a5ddfa8fc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06415c647dca2ebe0fd47c4877e935f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5391cccc90cb7a98605664faa57504e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac6ca9fadbc6bc8cc147004497d57f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fa3e0a244d4667517589517a2110c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f550fe44b0c7a7dba380d43960ecb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af552497f0abbd9b0009d80804b21d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe214c903bbc4bbef851b757b79f3de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08455ae3eb37f5e97690fe74e65aa1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f2704775972469df9fafb71a500c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d179035fb16193a1369472ee7dca195180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da196efbee199c4eb79e62a85e9197ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927ac2986494260e06ba1d3d3bbf9f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073473d54c74fed14c8161def5c4242183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c29fee61aac7db453b2cb4154de3da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82deefabc7f82c1841b630d1ce4f667185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b5a47213fd416d249ed9456c4f548186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c7da20cbd2de20912831070867efc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa686f6ea677ca7b03a791efbaf20e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55c661a924830c885969a4d695397189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08203e99eac758e764da44ce88019804190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ad4a2c706d9131e26aa6bd3d7491191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1f7a55374a6cce89b3c88401afc1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca38047992b5440058bce974c5e5d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b18df38b7bf5bf86a34a55539789d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c045fa95eddef509b9c8b9fb764a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15788919dcf4d3ce0e04aca08c4e37a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad7239abf2fbed50ff2d9aab5f7e99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91bf5577dd1c55ac311470f42313db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1181c828827f386c7e0e50c940e34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d337aa2558902dcbdfd8150b26850e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880401ce51bac24675aaa92c044b5ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6babc04c96756e240ae92f5f08a961f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad448c45585ebae172e2b4e70bb18f0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f03ee4da383b92a813858996efaf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ec1094f035735ad2545b90075241c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8d4bcf07bb0a722e0d850b68ecae2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e81b6ec09722b93a8301fab3d1c8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b39a1c242fe714fd94e40b8a222cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdd8763b3ad5150c458b45cacf8dc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a143cfd053bdeccf3eb18e5d06f1ff4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b18c809d4ab1af78daff71a9f4e6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940be3611729ea1c382164ae62627716212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297d74b44edcef99f5e3d72e1a3e955213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90fa5311900ea553fe8495d89e53bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f2a007995ad3dc7f1025f08df7443215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72a52ec3055b35a8ecad3083d4a45a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee817141385adaadf4a7fc434b42cc65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470885c49510cc37660b1d8b3fd214a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29a0ed49d155e0aa32586d3774fb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42407a0c10cd82d1b7cd16d0b8131ee9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bd99a334c3def1ae80c0525840732221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83a7f16f7be0f476357f854bac5e23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250f949484de9772455843dcd1eb78a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa08aba709dedd213982a4e3efc813224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7b0838704bf67724e92eb840b139f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270bba668d7cce7aa0d47cbd415c69f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ee2cec934c0a24b1b03ecebe97994227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b41917bf9f04481c83fbd3d92126f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec9b2fc654c2afb830d483f60159cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44603fdecfba590cdad87b77f9035e73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756a0d2328af05e16f48639bf77718b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e103c7272276054a332319f77d0dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91524f89f88ee099ab01d656ba9199bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498c5a7d45a29472857bcc20346e1b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040c17ef372ab6611e506c81f8b2631235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aa14e2eeb2e56570cfc9e70ca36b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf9b8f2816db3a63c0aa2932a6ed39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102b29a25c88c9bb40c706a78107cb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a22fa6975fa2f2b51d895fd304630239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90694eec0e5d526e44145ba33ef29e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c491562658ec14b25e8cff942fe35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256c8aa59a6fa404196cc2aad741117242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4498476f33bf9612a0b7aa0e1b4c12f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea28b7a484f4ead9d055bfef9d63c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6a76d55f0e2b547c3160ac1a1a5c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f1cc1a2ecb9acf3e5b48934cf542f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f5ea98fda8eaee364bb650445120b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67651ac4183e730db6fdd7ebb04989f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdab8f2b5ad1cabc999c2f396676496249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b9185cb006d2ae6c69f8aeed94bfd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc015aa4b8a46adb0abdf3c43af4804251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a16d1c010e39ed12b7556714a692252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29717d8e34c36be76a6e3277afe5a833253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd246d20e6e0d86da5dd74fd767fca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b569dc9ef189d2c1e457d65b78763c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc4278c4c41fa7ccd5b7dac5e3f123256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110635263756f30a09cb3cc8c07dea0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb8b6cb3cb94c3339234f0aa98b41e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d8fc15396585e62393a5427a1b442259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c957a3edb00b9ad80270f508b478eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28acd60aa8665bd0181c22ea0e34d23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d447b019cb72792706280e3d31d4e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c58435fab89ae9840dcd42083ea2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333fd00c6451827e15118e50d3d6482264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b626598d3bb8b9b5f7ae53b228832265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4509c42c32622a84905dab8161e1287266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bff5d8279b03b9b0f4f840f78cfb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf09cf61519fb7383c8a46af6ce21e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134567b10f8ef12357f1b2a2d1a5c39a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e0034727296c0660b84af5a254dce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eff8451162e767d99e08cf7477ec1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19505111599fb5da37de46ff07992db3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ec9656fcda805dd813c1be11e5d60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32222dcf7d076a37a24383964d73941274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf08bbc7c3e3ebaa5f4a36368b3770275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ea48fac454b90736a6c19573cb9d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51948d9662f1b9ffd0bba46fc739fab7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721495d78366c654d4859a577b8738ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d046879e7e0c8a86edcaab007df177279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975459ead1e0e6fd3653df18c188aa5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12dfaffed7ba105d5d0d3fe9499c91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba519c69e753c77e8cf897289328e8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407e790250620695b76ad8b2691d03c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bfc4e8697030e149ce0ea879aac91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f96a810fdc80df16e1b643ccc4fe4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438ff1c7aeab42cae9e701799fcd350286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39d049e3c0dd42772691ffc69a616a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a959bfcbabeaaf6cad4d5b81db20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c1e663fc867e5578ed98bfa90fd32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f90a4f67fd6979b7f050fad3c44481290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc83f96e2da6fbbb1d95c1aefb1d41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad025a6194dd0c78677f4e63c81f78cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c276bc4be1d212f75a7044e53a0eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940c58680e1b14b3cd327e1ca6ceb22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca92474d872b5a95484d5f6aaa52e04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98739c16179a4ff80cfe6c6bd1db3a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878bca34813fdf078984f12e3272ba8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c1bdd2656b8df3b271ad460376d0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd947471bb74db50e92937c39152ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f5e57edd60ff7e604bef55944a560300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379d98116109d2d68a410940b012110301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac1234fa7b8be3b1ded0134b893c99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4eda4ce234797157f30374821b80f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67368e935d41a0180b09b1e42caab0fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4fa002474e5088b7b5e0b757b8f37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab3f04eadbdc05dea403b1ecc095d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daf9b6db2ade1665c226e0fa096bab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074da1c7b2f520979e4535817004bbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c88aaf2bbcd231c116850c4a481c7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2608578dbdc53d22c67bb515667964e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9d9da7c4c99821e2406d6ca3d2146311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b39944d906c26e94d17c6d6ebf5a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08860d90ffc859e421f99f551f840cda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e07d824f65fee3b11adae4f00d53f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcd8debed01b081c7ee668ad5b5527315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0898d42921efe1bbc6961e194f14b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813674dcfeb557246dc84ccf1ac1af81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d0c331d055aa7cdece5f233c12314318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c77fc5494c6b2ce040f61dde16991319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40677d8d37bdea15aea630da3215623e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88e7bcdeadbcef51b0d57856b6e7fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7daf3f201012324ea5095fd35e79e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187fbcb12b1a1a37520a58915238f03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668abf8e4c3830a94b442fb8c861c91a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d04241f8d835336bb13b71f5874dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f6b92794113ba29aa29c1fbfe03d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258e491db98584753b7ebba79350da4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc7b9e834080b66715b442538cfa72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4aeaeda9734846ee92be424edb44c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85959371a243e52a6125500c01a5805330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff70ef352d5dcddb3b77a19e6eb238331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad08fd3a3adb3dea7aae4600838d254332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac949281d3287a6b81da77d855b901333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a8c19226e82e2694b0b5f5aee8593334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e33ea83887d5acf6020d461c919534335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e07104fd280b3f70658d53e4285d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a28681c0c0e7934d6452fba57c8006337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadd7e8950bec9c13bdcbc1026a2287338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb3fc0b3cc7d2e2d47e374860d2ec1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628f346f7a889c94a54fe39f662dd58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77199923715efbf10efae796853c2a41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c60aad9bd79e8707c6924eb057e1b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57c1c4920ae95376142b3ed196e2f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb36a841e86d852dfc2623412b7d49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef8f9db0bcc569b9a84d0eb61851c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137a84cdf3dfbb5455973ec65bf4e7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e902f82b1324dabf8349c549bb5c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc0ac5e181049be66beab62be62cd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edb45dd5e0a26a8dbd27f0c1feb493349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2433c3962129f4b0efcce17ab21f8db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb935af2804815d493bb4cc689a456351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf18c9112a4acc558e555f3fef08a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea6ed3b40bdb4d6e491cec625d587d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684b1b328524045ecc3d792d4ba9fd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb783d0bba685f2a5f5efa1c626a6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760816ba7b9c55d65c934153a87ee800356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf212e0a062af2bca254db95ccfc83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0b0a00663d90674ac23cd63dd3d9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69db355b3e9fa06405ab6ca66dcc0af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a5aac5239cb5ba6575a0c981c9d6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4a0caf084ecb8638512c4b6133dfd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b2bcc80f876c0fc24477bb8d5e45a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e03d78ada1df33d8939df55f2d5ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc56a722e77b8f3394ad087172adfaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93b8ef473ba08f59f60dbc36e898b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbf17a415b13bdf6be2975b27cefaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5d6ca4f42e18babb8c3edcd01f7c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e669db32706fa1936f60dc05faa4ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d5f3691d39b8bafeb820901347229369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831689c164d27fd9596c83c8d1bd136c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46c98729b436274f95a08af33cee8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25661914394229aa7c2bb7a6e440f1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86be947d249f0d99b44f5fa757abf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145263956168eddd8d67ca4aa74f8efe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea6e11ad32d9a3827a2277e9752814375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb9fa2d7fcaebe5e4353cda4e0cdce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d6d37e8c2d49febae9ba404670e8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aebd71de55a167867e5d082e7bbc00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8f470fc19ef633f1aaafe6b65f021379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fd7f21d03e5c31257b416b2a0487d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0f575b2f6cc1e052fa363b3f5a21e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55bba2d2ab3c43933aa314a7ff7a4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1960af56917e332f0a3c3604e4239b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb1058184842e4c8475b42a2bb2dff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef51145887bc1407050e156723f0a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18a81e39895d1a03c9df5984ec943c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e62addfe7f01aa9ecfa3c644e3e3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d9886904d8441f0217da4ebb10e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfd2368df55b17aab772882bca6287389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d130d71f67dd16ede9b099f98b2c61b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b52ba10d5a889787462b2e812d40f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d00e5c767a9b2131ae521784221c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45045f3f6f4b838e2ecae2c979b70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970da330df430f92504d1ea422f7075394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eea73394653a7cb7ad85e3a01dbf8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25a78061acbd92a8a929968515702f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a08184556fb65a03d1ac30b8eb2f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dc96d28b553bbc22ca082184c656e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c9d246b146cce82fa38c361fe1579399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aa31085df58e6b35389731a0a6498400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e911bd605d4f78dbc1032aeb5b54dde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c269535d80a2aa22bf6c87277dec4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45634bac58cb6e678ed1fb45d20a56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef070035e584506e34fdba8866476cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d06aae353c5df3a8be9b276414643405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d7e4b75d675a51296dc003a44dabf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20770ab5f0cab9eb5c230f16f4d5fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5dd28aad771836b05c5458aded7f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a12acc410c8b742eee7def493ac1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5765aa9435ee4e3ba3f513ca993747410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27b3cc72d667f7d2465a5075296e7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10916e0b89c94423018087f338ab56f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144b98467ccc29f0ab72150a7c4c0a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de92f7c1cea0f504a999f6ebdc985b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779dbb41b6f7304acacfeb8728e14cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba4b7dbfa6ffc0fce50b239b46a715416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a9e213da796ac96d2847fa97c8138417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21b40ccef3f2bcb0f418b7a424c798418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c683d302fa8b0fd1791194c163852a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cf311776f8e3a6a4619ad6bf4ed90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6549a1dba64b16373d519b876506576421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bca68e62958b20d26e6e4597afc5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847f5653f3dd7e348560f501b912a39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca616905f8d20a5059326efaceb2a8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba91cf3b8818aea85bf3cee76bea05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ec7d8e10027f85c5a53b51fdc11ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc0146501712adc18c587808eb718e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399f3d1608adef4bcbcb9ec26b50503428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f47054d0160e12b825f141d41e4305429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c5c636765d822a65180b3282f4c5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec177f21087a617497223909774befa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310f8687ffabb778f14a7b43a37e82a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1222eda00206afab35c7ec6d953806433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a86eb59407d6e26d37ef01a2a7fba6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3476166b452acec5ab42034e59a89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e587e587cfcce611f263fe562f824b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b1fc5d79d08252e5e34061c9833fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff607ab22f51f86d8f5f948a8789afcb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c634b4d87f43efa84c8fa83df7adf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37d8be607f4bc7812430944dfcda74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4635ea2a2856a7fc0860428c88f0c28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147398e5598666f386d940fa117d2020442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71543e302265be2f9185fb1a4bcdc02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ae3c7ab3abe03da21d7943c60523444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82decc2c72ef34bef8489d0b9ec94d99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a621f8cd688477d7dfa0911f5dbd0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed39187d6c9b3686b98db77ab8e705447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7e69988fecaf88cd57fb16f731642448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6abad00194cddc6ba7f4213a1ee29e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56845a8b2cd31f43ccc9c1a2b1d87291450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cb38f4f7d6033e43bc96957761f45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997524f2ae4a1eac0df6ec651b3128e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe055a5b0fa6c91017bb0260ffb1c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f6635b897e1c6272dd16cf0306261454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c23c1c67978695d7b75ef2b2ee29b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0349df39b97486b0d145bc34d1c94e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f9dd58319a71bc38eb56dc7ac251d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e9bbf1b9edb43fb4e22d167ca692a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cf4edac0c6d3870fbf05ccdbafc4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21d3ee407086d80aa4633350a09ca6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ef0a4fef9c75a665eb0d9ae040e35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bc2d2182a7e00261172bd037b8b10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164da56ddf781a812a2ab50c08ffb9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8dccd3428b448dda2cd48a1bff133464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fd67948a3d97b8617196d73f4be88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7dc9865542875b8af3ce188bcf944466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb07535ab391f98d2baf2261cff1460467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85280a0c36acae22f2c2831fef2994bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7a077be07a70529af7cfe4e8e6e3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a034fb044457bbbcaec1522ff10629470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8363536e50b849da7b6657182176edc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5cc41eb84099d03f28d9885090e8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d456c120989f1e8c3b2697f579486d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9f7f35ef20496f54679d5c84dc91f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ffce6bd213c4ed3d793c97a3e1fdc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823d3192c9b38c900bda6ddbf92c013476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471019ab3d74057cfc34d1aeb5a4f9ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd65d66edf53124ea547f8196916b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7520ab369a3c6830338dce7ac1d6d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa028275c58c4d70df23903bbe1deee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6fdee4afb0227e39564287d321c28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1a8e28e0ff97153edfd2ffcccdc44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acea0beea9bdef031bca02720298e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e335908f50e3b96fe0a0f2601c163484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e9405a9cd2d076e5ba920c6ef022c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f08a48f19d474dc8a3983ce0d08c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a8933a4330b9051f4025c00f68ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7058fd695a65bbaedeeccf3f587de2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82097e7ade27226fff5c2c18c15d07f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144bad55ab531f5c4590fb2f71300a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fec3dedb6d72429d9b5e49a0d67ff7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdf68378993ecc2ea390fcfa0e0005492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9e26b37027cda3bff9e69082b6fec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b080ca0af10bcaf122e1d59ced65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffc9fc49869d679dc77e9386216bc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af7e1b61489918106260f5bf6bb2d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98db964d34e6b7a8c536c3e7ca7612c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40becc5d2a09e042409e4f22f2090e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf47e055ac3e9d13e0c861bef2b2089499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c552870fc6c9afff95e1fd68cda9f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aab71fdbc59d892b2202d490cee7d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416e5cff05678793636c5313ea318a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d199f53e7babbb138fae15c51389274503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56056a4e597af3259303cf32a12315504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aa9d78b92d5ec64bd4c5c658a055d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409cba945ba86a763c8ec697c193aaf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0a714eb2ff81a3a2c5b8519ecc6d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961a475e278148c14c06d45de1b71cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a681a6a6cee95ad0c6f2259b13b9816509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6d073aff67b66f5c3c5216b497244510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b89b3635454368a7240997830304d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16ceed7d6458877ee562803e3073df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8b8369b39e2410f80599ec4085d42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463968748113a750521915d381c459b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887cf111b757d0697be4d4cb844fa37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00162f13226a25e409b2a9f6456046516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1016b519e6a69bc6ad78ad656f9c92d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8ac03dfe467ee6512b501a647b38a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2682a5115476c277a83d4ffad4c19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2c88f7a1de32d368fe310e8b4c2d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3923105149c0283770222e987c7305c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446e7b6f5fa1364d3c7c0d482bd3077522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940de4882750f1ef5e51cda8b436cc52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a12bba32e6a502347905a67e1add2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cba9bfbc83a79b4c22a92e5f780f21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a8e3b25b4bba673181c0a48e23366526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48158a6623bc6080776a31d64bd8a79d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0187eacf26f5dfb0bf2d956a98b6583528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78361449c2b9c9f274b693a07f0066c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d03be93d8246092839bdd582c7dd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b8b6964d5f92e93ce1abd884168dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93570194cc42df8a84d5b82bb2bb9b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218c0a9cac6e6acf2cb6b9c19a22f59533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f8dc61fbfd8704325f8bf1eca2d27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f24ea35e7dd0a869d7b64feced85eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff169c2c3fa661d34477cc865cf83d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4b502309849d3e8da6d9157ff8d17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5bc5ace317d5ff65e89f233e52f99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220e45fdc34178a435b04d52c125d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07485258995c3f861c5b115f0a69083b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661696c8d9b7f13f5ba2980b2abc099541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e9360b7a42959f79aa99644d703d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e47c973721979479f3d455220fed3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a10c97f1b1a70e86c48a2606e66dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5372605462903bd7d0346780c16519545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba324ea6b9b3f00e0bc19fccbde5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2449cf76e648693d7bdb9d5fa3cb76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce2f92e982618a8b3c482af4b9a843548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945e2f2e98303cf4ff6127c2d636fea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26049f71dfd41967717480a9cd930576550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ef9a4153d4af8d184d82ed9230de7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80563831faf146cf22f0251344020b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8be277754edf2e270c456b4b1829d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c19fda36766ba9da404f6ee1bed904554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df666b7c6292fb26afd0a7b06b62baa4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79152d9fd05e2506efcc4974e63098cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f819e26f2f3a63ff3d899cfecfaff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a72758f4c8125f9e89d5cecc3234e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba99d4c012e6724545ad73f1ce622b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf7488bc8e4805174376baa248c7a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01800420c22c2bd83a3130a584ed3494561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fc25b7536557b0bca6e78457d3074562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97437409e278562e2f5aa4db6d135b09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f788861bebe9d7f5b1f45357a552d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1d852bb472c1f81ed1a0d9c364f7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b23e53b6982b49fc745595539997a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a28ff178e42949b51dbc9cf3a201b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ec5ac5cf55469beda7ec57ade285568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4d0cdd70bc929b26cb8a23165f611569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe71538c2fa8a69e2d02815a54a29a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c94d2efd94ea4de2c033d21b50cb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1197711340aa305a56b05dcc95796572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a768105524176f0124169d7519a688e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d44832ba89153465b2e17969e5ded574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d2cc82799389a2a3c24d19176667f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be466d254b20d36bad409f4c2dbe834576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57045ce1a3719a49ec4b27d4b331221577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615971192a87cdb5366339b6b2a3ee65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8d9642dfd052316c7d57c11df7954579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f41ad25dc32ceeb77b57f83916a15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f072be38d5a16824d1787011f6c2ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c6d92628b62eab3640acfaf9aa630582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbfe3ea677d3b5d04c9bab6a64c8e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4922643fc5eb6e7656482e3f54b6854584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147184aa52bab569247c0f8803a1b03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8ef0f20fc28fecc273f88c08f9afa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8febbc455435f83db9a4034ae0694587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4854fac013ff7b668ec26d73990d3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2b71be25cebed0dbae4b15822ead2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3423d2c83e61ed591d34e98f21c382590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19ee27e157ab9653900b7a731fa25f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f444f3dcddd1118a04951dcfb6d8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bd7d7972c37fa627f047db6029c72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40b1f249c2979d3f18d95eef359c93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1fa73f30af4be8916538d01f831e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27abd2b42b6e1bc8d514560ba49cf74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95d47dcb195eb01eed4eb3ded46f74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb002e3aa03c338823490aeab6965f30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e4975832e1245b214c07d5d44a422599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45db1dc6eb9dc145c573cf3ca3ee9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cd44262ff1a13e05314713bac813c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83fafe0f895ae0e9390a0a82f4d0fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deea8cccfc37ad51ef897702fbc2e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde1d743bb626f257fae0056c243d52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6e00c345be5937af6a118cefe75ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e76f499a3d5e4be0adfe48899b6baf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993f8418e4df4474d2389a7ddd1872a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dc2732dda174959094f7407eedf46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1485eebda64072a14f4eeeb39bdda50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ca523ce8a3533d851fb8593251d04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1063ce6020cdc761cb9a221beae24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4d58b166cf6ac02278a5d4cb16341612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66913103d70cf261e84a47eb17b69e41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afd64d599f2fdc5f99f263bfc4490d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf0e040f04672a7dcd9a3d165dab03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa244dbacfdb1185d75e4dc360537fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cd66ff1b2b732e5c4c06ced7f5282617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb5700ef8390c48aeb39dcb603212618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599e7ab2a827b22d1b9c430e89c2827619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7211a4c3a15776c1b56d369b124d62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4f71e5615cc49b9b2aee264bd6527621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8f21067a96cf496808e95a359fe04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a0c5607d02a047abf16a0512af51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce006f0057136dbe59c91a458dc4e3c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb38b408a3f73f5d5216b0a88d58d31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cef8b4b0d5cfd4882716ad962ad3b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841a24dccb1cdc2af70c63727ae65b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dec0510cd94d9ad2a2498b089a5883628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2acbe3d29f0ee265a8ae960c21b540629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294d66965aea0fb6801e69a3e002ba2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9203bc496ab97d0e2d0606a349c699631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849bfb2887bfe2f5d919197364a2c68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe795c4ce4f45de9c8df5edc56bf59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24865ec9c219a90622469dc205690cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5531f9c124f9541f70162c9f6b5c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56bc1658f3353e745894397d47fd95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab91bf34284a554ec43270233e66f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f143b342458a4fe68117dc65fe26f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9ac95e91a49534ce1acb635d828e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1a5e0ce03e4201fa04eee5023aa6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9788feb3fc04a418a9a21eca579e68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9f6d99f8c052fd5e44b9648d17be1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ff4cef26d7b359a3fa2efbc279d75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc379d233dcd14dbaa18b59e75a997644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa1f7b8a4daac55399ba068c6c6311645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836ebfada951b848b10fe0698cbd5fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b42cc02a890f3ac469d45875d3c4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb16a020abbd3d2ca2d4d7739634945648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beb6d2064b5e85c052df9f296f7c0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01124a064e294770b435ce4847f98e3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25926e9d539be1538306dc193a93a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b1c78f636bf8caee32cf5b9556643652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3129197b14f690af0c697e1be3da1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572f95c519041abf8daf4d8f935c73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50096ec3c60fbb75ff560935e113e950655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf95b8ffed8f3f8917e0c70383494f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a42d66e63a8849b32a0e081662e2cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fdfb3ee5b23564663c4cc89972c28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e4506aa02f995ad00c4868a062055659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c103593046817d056f4f0c06ea27b71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b9e8d354b173ec48c3f46fc359ef3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c702ba1a1833b67f01fd3e439a1e22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a49635255a4e0d6f408916f9559262663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799af17c2e4738a786c6f347d9090ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb7f6f6c99015e0279120bed459ee3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d96488ef4b14b921651605b807fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ba8c422c8e18d3ad116f5014a9ce1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f13fe81c82a727df2e87d3095e73d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4fa0f84eebdeb0a8436acd55da517669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649323c621aef5191bfe991aa860b38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeee75c7f58a7b7e0254373b009586b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4ce65a1a64a316b243183fbab3773672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5f006f90618e417f4726d24aa20f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbe901d4b7e8800438f2788b3c6fbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321193fbb7a77eef5cddcee0fe46bb1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c736c22593b71e38f341d66e26127676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4695328d577eb8ac95a55557d4c560677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d5fab00c0e334a1e3002c10281a3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c43027ae92c50a56e3ec4a5774c1ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627a4bc26d1a5f9aa3685f6dc44c346680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8240e185e9b061973b47da3d9c609cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0a0b7e43154fa883f10479f46779b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9a46c0586ce020d7d7501459eb54a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa115e46ad59d0cdc5b7d27143ad50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c080c48155887822f3643c69687f676685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388173defd5fff0a1c37410bf984b8a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2070952e8b5f3bc2579327de519b501687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25648df0929a2837693c8c27616812688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc08d4b58d1abe4a5d87336548d19d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1624edd652a70a9437ee2606faf074690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fc68dc3469ec590238d1b97723078691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4964912bd13bf1a8aefa968fdb487692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e6c0612689d82be98e5c85decf71d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf503fdaed525157b9d0505ba4c3ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23549e3375c8ee6e5773b8a9aff9231e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7096f0839a65c57b4d83081c013fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c482a4d35a395c0ee2f4703fd637fc6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b469c1727e103f16ff605d3ab822895698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338361f0ef5c280d9bd2b111149128eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d30a706f8b05242eabab583f9ddf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ecc945382736d18dba2fc339b923a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc3a29d8e2d1fe073e2a6bdc7b720b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bfbf983bc1d0de0e5af1187ca9c83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffe9002d2e35d06e694be237bba1fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb35fcc46ac7e18a8aac29ad1e4183705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51625d9b34334fcc47cca8498591386706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdc8a6c0881e8f64674d2c19b8f5e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ee9e27a77b40ac463ef0776bffa98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d19461531e0ba8a03099a7c483cd1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20f5bd3702141bf509ee5b01ee5e07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7b44c7746c78815fdfe80b151ce6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430b172623ce50056b06576b14a583b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9000059be53f2d90fd9b01edd8e298713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c720252d3b26299512a05be111158714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f20aeb224ab5a2bf8e9cb72f513669715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24612553a8bf45d9b7895add5d299c60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9687d532e1add12037e6d50aac4bd71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18631fe80d79db7abd02df9a19135cde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab68268481bd2d2f5fdeb2686295ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8aa80ccbd7e0c9602786c24ef988e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9902c90a5fa5a82991431e8a782a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d9d9a580a3b059c507aa62feb278a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5288392125e9451e7c9a43d7215c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561816065628aa9bf3406618f43b04c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad480e34758e47e866b8990e9039b3aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059fb901e78001466765b25ebb2266b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bebb8b7e2e24be1c915f96da2e07b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c03d9eb2687a6cbb8be64d37e227728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aaba7685d7ac9fd3cc2ef0567b920729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92927d3e08ecefaae518bdacf6ffdc62730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6c7d4137c29e67cfaf6c34856ec3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3978966b73db320277c273688a9e5d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574ad991a2a0ed4048476294fdb1470733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f75b13da0d239f0004b7976027cfb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf6e28a9d936913a46af6d273d31fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ed9fa5bd90751bfaf979e478a2dc1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2c9c55b88a9bf02fab141772ba7a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ee049fc411b40e2f158ce2263cf26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd309be32575d297ea29b0cb3600cb56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38424e887e26e0717b2d562590e9add3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0ad25451891e31b176f5b7997860e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b427bb648006f8eee4aaca37c43843742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23615eb9160bec6807054af4dd3bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e2e7353168ffd009ad4e6cb0d0de0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4c7f1264979f2b428eaae40c7365c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd5414e18935af8fa79d271f764af9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b47797a3e518ae4f5bed5dd5d3b9f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206272e3401b15a6483b897d0b5ff88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2573b36b391a5cfc0149a499ad4e8af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5700df122d2abef542897eb2234976750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bec33da06ca28bae703d4ba143c6ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1f71f03b1da862f6591945669fdab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9955d2561ca386afbf9485346e419753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d96e32e5c0949f25bad2d4648f8eff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7494eb597778639717f96e507d024755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb8bfe9ab09cf675143fe3d0844a42756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01b5bfa7a94567b1fc48c2223a2885757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4793f60c9d7ac699a99c6c43772e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f057ba6beb87aa6e9e753299483251759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>