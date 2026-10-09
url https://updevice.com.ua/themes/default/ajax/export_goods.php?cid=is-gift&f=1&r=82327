--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f781978b3af0bc796d1f4675930f8531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97779656e28e944f61e8b7a12fd0379c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9db74901e7ba2d7a89e8c3af33e153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865418a372120b50d81fb0fe7d8530ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0996f4aee57d20bdb8b839f4adc425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef874cffa73a93ea64ac2a0c608f866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26ac2d062909074b3011910832c4587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be61b17446a138d081ba2598a8e2688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e276b9eb7b6d5c96b3cee8e68921729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721c0f1b7c6cf306a69fdb02d397f6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524df3c2e094be6359e7bfd53b2088811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0d93ad3b7e0b0108252dc522d8c2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92136a2f67adc43c7b4a19e4b7398213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cb50992f8d57edbc082aa27a184ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e862b117409a726bc2d74f1ead645415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbcaaff67b1bee737584df7792e25b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6603087d66192af4085c9e335ae34e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b99629cc5eea2e2b4a249f4a546f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2276207545b5bbd9efcf8e9c761e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984230513ab6114f8f3f2c86886a52ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b1e587bca7c6b5b775dd2d8e39f0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d957a71a67e997fc05bac8ec4ba0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400104fb3b9c1660a46dbde68b4df4c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8bf762025d4d7e6b61822772c18b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed73ba3d0446ee0e0c562ecffcada925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd13ebf66d7f46f5b1090b3f661efd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a894de0a62f32c8e47be249b3248527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891d304d8ab76561521e2c8f3dc1c9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ebac48f19684b9c04c2e47b281f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21895e8c91c387f88ed90e66e8178e8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0790c601ebb41f667c56318f58d39031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbf8f463a549af15a08828657d16e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4d4d8ce4111cb1aa5743995ce370533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e9441c18cf2d37c9285cff01d3b4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076efd223197939bf9ede1b5538aa7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0016c8063f190c3d2e7ed7a44dff7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97563f4571fde9572f474376b8e37aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcfa40a6ee928235b60aafcf7414ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75927eb375f94142c6bbe4d0ef2e84e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bbc4b97c26fae926603be8ad936c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd7108b03059dfdb1a08ee5abf2f9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1cc6e2f8e59035f39f11ec4046cbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56809cfddd451872405e3f0d39c21d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58cce282dd7867bb51b9a11329499344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c57f82370ab6f851d2a344ce65029f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e235c1e92b53a30b7fb25d4c8fac846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9f166b1265e2cc6bc5c5bdcc5c73847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f3e855bf21391490a34adf03296f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54722f6dd62d0724a00b4892d62ff5d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860f4113dbc3a6da9fb20be3c7f112f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4bc0947336baf0493a8402bc3a23951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14263e6a2ffa1b9bd6b68666481c21cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fcee0933579fc22da36ff8f761e9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614854e3577109c55211c0ca68f8203454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c8995896ada988d0942b8f6dbac1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df679dcb9aa81877bd1009f2b9640956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b52792315f4100f05155a9014349257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a8f79cdb0e2dd02db321449eac79158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddee33da795206fd7b152607f9438759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d6d7914764e969a9cc2fdf7f21b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd33c53558ce68bc2d9a23f3f1556d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa3fee10765ff04104ee4b45d5ff4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f1768b1276eb799af07bfe70b9c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4e1fc18b16cb98a9c2e415f96ab8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cf1696adad9df58df71e93485592665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e5d20a8ece799a45e5e18ec5150f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95268ba8b1c9e948fe10d915b1d8e28467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a9895c3af2a062fb88d3ff633af968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625519d6dbd0df808b57e343aff84f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd3386c1d22462f4f85ed5692e1d4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34777a819f51a5fe70e6bec68b6d12971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71829d75ec3e97dc3831cefe9cdeec372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68063f675831936da9a22be2acdd441a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f1b7768e8b2cefbb074b198b76dc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2e546f3307c47ee9f1dbcde154d2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ac1970acf3c7aa7b4ef8e9ff9e55876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679a4503a755fb0f83bea21978f915577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577bff7dcad5e53c316016871a2d59a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac1d076d475985fd3a9252ec2fb0ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9b6f08c53ec6ab517b5e1795b640e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63992cf28041116f775f3d89441192681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481f13050a3aee4be871a7e7741a5aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06cd902ed7b54d128f221d5d86162f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a66e633dda23173014604dd79f56984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ffe57e9ee3171d0c9ba5040c5556c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af88d687ade502f0d9f88dd59cb8acc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e4978913779d63cc16d037089b2ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192a4942d5ebe19c7d017f57a2fac6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89b003c9fe52993979e719c7249f0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10092ce372296b3dd0a0dd8e140fcd7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f220917893792fcf93ada479766a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c11aef9f1d690e745a81f2d4b95d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55d4d17284e04025d51c0854ff6c5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d79321841be4975c898b783d151c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23631843028356d7a883f5ab7059bd6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ff795db753de9f30c4be580914bb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d13189fd6aa6d376b065a48283c5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e15d1f8749ed33aba59ed7feb4016598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ddaba5bc89c4633ed5cc06375505e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf03ddf0f52a5f239b234d2d3d240e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d1c4b3ca81457135f259142138ffc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82d0d48fca4b92a4783571e9567ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fba69d1094194e3758355ae16db352103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee695b31e671ffecbc2e936409cd55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31042abc5210f4bf646ff169e26a92e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9763b1eb07710125ed3b1fa42eca9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15736846c11a3f1a02c2153e0711679d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4441b837fd12804732596b0d0fd5200108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8986a2080495d9cfebcbc506fbdcbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc823ff3d34bf969831cb7ce357fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2e72c84cd1dbb064111c18f222e7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfb390bc3557621a563a2c64e10a6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a296ae4f5b6a62846abcfa2ab487d05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07719b378e07f31b5a439670920aef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864aa40e22af8c632c981bdaeaba0fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37ccd3e886728ea664e9e73944d709116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750a515efce69cbdfb777bc81e1ea01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7add7d53a6b8593dc66cbd36e7a38bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed6e89a179da2a6dbd21e5d54249e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625a512255241dfda3472fd641bbb18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717ca8eba24eccb653d62ce3d086977121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0b5f18337fbf1bda7fa8cf0e44f90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7d5a18f930916f89da86c9e94c09b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da3f466bb4b1bdf92de350f680a826124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce58537f0379444edf652064b31e8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5841f37e3d926cf7aec0c3b7990f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6788434036eed92fa4444adb166db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d11e10671a90f72f87a9c46713ea11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421024b20cc2ecf17138e2a5db369ecc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240dbbd28d62ad2fbcda4124704c182130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f7d48e488431e63388603537bb4cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c08990ca3715541b36353a16a4fa16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cfe10ad8bed68027b73e1ca9c35a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a53f410dbe8527492613e32b4a7683134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffc5da5ad8d9ebb07ccd416abd534f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b697a4e09a9fa09cd033519067aab0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61456d84013994f37d0b58403ea38c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5aa75504a1066031caf82d78489099138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd4f4c1e7f58aa823452895ce06e0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cfa85cdbefee05496bc67203365f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307d5406589e74225dd787b3e3a0104141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0a898f8b8ec3e04153f80e5db9cd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01893d20af52d9583467448c317e914d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ca0b089efce5cc9f09dc0a2af90e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123d81dc5d950f12d9755074dceff4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9301adca9319690b4983db1dcf032146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e89811770ee81a0221675f06913b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b1d20e25cf062a8003d47991ff1a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef4536685d824a779b54bffb6f2576149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7636684b5f9369cde6fad46552a517150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa9039a15542dd2fa88a2063067cd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57feeef6931bf45b77ab362d5736460152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116f1b25762d37d13f6e3fcc1bd3f4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1deb6547581b9fd961cdb85abf7067154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fbd04d09f126cfef9dbf205772bfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14323a26097c51e569deb5d02a9cd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18959d85d0385ebd6523b50b0056a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a60e7ebd12cdc294877c06e25a1a08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0bb495eedd84e2fc6352676363385159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be7fff06458a32ebcd19fe8c43f152160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f621536415a6a3b456724697cc1ac86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46f5e47d2cb829f1c562057644c40c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb90c0c9d3e1c160114f3850a0afbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6c6c1eb70d84e149ff9d5da97f73d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e0afff27c3f1fa70696272a4879cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71166c6b403368796c27359a02b2cb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c3fa1de42f8bbaa9a91ae38a4709a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925096128586d60e36fcb934361ba37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296468cc871a26d7440407776729fe23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0145984d3f1a5770eb90a0e8ca864170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712fde8d7fbcc6ccd5420f38472cd8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a64254c50f96ff8fea3c3b8bd18462172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67200732a97e608d0bbf20e959e48eaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315ca0fc862ff4ce82fb9db78b70348174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20447a55c8245fa26986ca3334d12d9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2ebd1b2ef7ce8158208214b71e037176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192287330fe2756e9d83a32f593166ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f5b37d96c9d93e729be9ecce06f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daf900418159a4c9a8e831b879b24e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9ee3ef70a359285f8270f79909653180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af5d9533d3dc3e5c550f150136296d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852c301d422ccf9ab67d137aa8ebe8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a540bbd0e9d286c5f3ae732b810f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148b0e68f87202c35968331c322b91b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56c46e07f8d493930533136bc94816185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36114f363b998cadbe9d16bb40d3fda9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479acbcf63b96bd772d4f0929d03a84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fd171479e9138bfc1d5a1a38ef889188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779925dbf2bbd5ac2ee33597dc00c37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a7909268a3430ce7fb6af3ead20b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b599a6f3dd713999a5f997a81e95a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f462392a080e2a37c2f20bcc9b74f23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f466da7249e1b77658141a9f3983b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d31e3d45704b41df4d57d84248f4e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252477bdfd1365f1830e59588751e6b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eb3d3ec09fe542fa68991372f6113196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96e9dee63965df102c71896571d68a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b26fbd0b4dfb12453fb33a6441b4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cf39ff00103d4a0cff12711eea13d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12c4a4630ed5925f2e8cd388dd541a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b07330dd940a66281c4bef4f75138201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51119a21a599431cb663420dead63512202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5664e03bac7856663c21635f053e915203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9189050253cda799bd928e7200169204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700cc9706da28f0dba13b4873f9989b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b43ffd80332cceacc8d69eda32e7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d5829cbf68fe57464075a9713a13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f5efd767854b13f4982b834b31d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b54c036bba37697d0345043086902209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3481a1e616cc2c3ca3b1e542d3ac282210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e485a6df91bc6d4f8ec4c86bf8a55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de110bddf481d36a461c90f3d0b5dc3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d9cbc002e60baf235b8e24df60051213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb470b0f8e0b24222879ca41268670e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61f30b89c400205ca51be363083b88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a759d8e45fcd025daf6de785cef5b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341445e9a8c5a41d7fcbf57119ebcce4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c396a97c411a38490ba6a2d36da3ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a6cee5eee4889e65bdbd38774efed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c3c698984f2c13f63f6ef8d7d3809220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefda8d72e2ae1a6debae5bc5e2f05f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b675c6093d8235b578593069381f70c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbfa5d86e028a3c3b8672545db5d8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4683f660ecae6359c71132d74e614224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e399b54afd4c1ff78f16f161d128e02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce865a6b37f079110708444325e53ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02594ab493b1c8e9b20a42104ab669227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7fff70541cb5e59bd4b2cc9cea291228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2147b45048d8000bd7b7e5ed3725dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8260af4c3e1efa722abeee845459d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f579c1a160ac17fc071785132b46ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3355a80727f5536a1c13439039655232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008784136f5cac74cd291c42bd82b7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fdfeaba48b321fe2c5f6a90306f33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401a364b569f96f7fdff44a1cd4c638235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03a9521ff8ad487711cb0fb7ebe93e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8d9842a196eb9f78c127d2486957e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa7e4627cfa5c88ee4b8717b6be3e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582f651deebab5617a49df7a8759caa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1fa6be28090094fa9001e4f09918a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45257b3d6e3589b09d0b22dec53faabd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207b287bd152bcfe3c938c348838777242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526fb13a53d38a390a171bc86f4e6b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa9727f43128aa5638869c986b1bae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8335283cd1a361eb2b695d7d6a80e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af495dee41cc5d64c3b453ac1a8ca8d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40ba3e4db3f7543b0c19f51b4e0a24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8a9b5a334f72414b700f9902a71cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd57fc4e5e4a406046d6c990ec48cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb0044fd0b7b5f10bca65ea1bfb151250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe27d99de0734c0b5903e6dae70886251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37394cfa09c9acd43eec331694cd7ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d6176908da82e86a0d0b0bea384e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd3cc7eab94455d47a50af09be2bbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7c7bc09dd0180cb5047e3271786db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd31c1cb5123445410b10ba4f05f25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4fba49174b36b0e8bcfded9deac6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56d38bcf0cb8310f739fe746944322258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904021dd5015f7d53d403032b8e2ba15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d116493ce0a43333eee5467b346e4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bc5b84102960cb48e0dbb2a09c1a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84ce42c9f549a1da45eab4c4e43c14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06eeb55b68a30b2e396ad85f38d8ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68263f8f0504853ae94f2bc26ea284b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861e1b65e9834d907ad83ad6509d79f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517f4be55e4f88b3226c3064840198c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf5ef11d9de3e81cf53170014194b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35c312050d67e3e0246895d91abca2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8beb598d80a52b9dce27ae7d6cd83c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5dca4210bc27674dc45361e260aec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b6769809b393ae7b82e23d031a2dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17cd8b811bcc5a750c4b729d518beb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a52f9027c05c3121ca9bd7a25319273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3a36244b97fd74dbe2adb0ffa83c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f9f50c08694ac61549287a2944be1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf120b7c96cc46a808ccf13b5c4167d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2f47b139986a666c66e6220fc4974277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc65c3df83b7e22e13aa7c6845a76a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c732c641569f9f8d8eccfda1693bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07d76c629d9f965fca454de7be58c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cb1491cbd623506a69f8a34513a42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1527baf8b831312473d4ceb4946926282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d25aa1f0d64d52b8a2b3e50ce3880b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0d5a79a44aae8ab4ad992a5e69bd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fbef13e8b5a8e64ea6ac8817e087d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a05261c40b8a79bce6e0730c32847286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe3bfbd564f657cccc930fa8b3de82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df27f754fe6e1391a420ac6d77e8c96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b1a86b90b7dc74ffa2c5468b619dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad9e76e5959b64e4c63bc8d8cbbd19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6e15784632131dc7300d168522402291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e62bda4f8431be50185f26c31e562292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1776f3ab4fe46d6c95b2451de320d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32093cff16afddcd78adc613c5ac4f3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3de96d8188e8d582c29bfa6778dcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b935f7e3fec4f96f493bfe8cb6fa6c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbb38604769ba319a71776b6612e57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06ffab4fb568269f9c48f7fdb2ea5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d31cede715ab7cb4f7f297d245cfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25960bcf18c23f20c5abfffa20c134300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8207de43e9fd0e81370b2e110031858301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98047f67d6e9a8ce68be7537f880b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b343822cb5467170757eae0224096303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef332b171d35ca8ee7ed7cd9be13f16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9ac12ba850e138e6f66a8092c76aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84508c468ed431ee71faece2b33933f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635390beb9ca8392b0d4f7a6f6e2ce0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75666646e4824370e4407d5ce76e1261308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964f5e3fd924874c8ad1dbf7af00368309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cdfa0d1f53d0ebde43a135f91e2e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a682a17e3c30c327c47bc75bfc96c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852e95e22c3128cd3fde1522326f609312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfb8790024b8977e621b77646f0917313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752741bc754ccf7116cd911b7709af62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7455578efa69bc9f480ae27575458e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776e67c2cba718bf73bf80128b7d9ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5badbc8e291edc8a7a9afa3b0ed8584317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f6b34b941c74aa9b8e015b66babcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a039d4b79757fff255afed6212ab804319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f8866651d1f4537aca1383a6f1ab1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d4732adf6423112080d9e314c4b80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecd2eb4f65d0a5e384904d483579ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5645d9f812f91ea7f838c208a033da4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8537bb8792037dc3a13d446b15df2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c03141ff63fb3aabcf14bade1a1a68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b414ab531d8c03459e85918fd6540b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3b2b87f14e8fddcceeb6d539a4448327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb6fb12bdbcec32bd09869b4a3f2b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4478437621d8a66cb10dade7fe5e17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44918b2bbff37483679eb644f228dafc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52b6f017897733e328d38be72112f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6e2e59536197be9c8eab71455c9c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df466d6f7fe60b76286dcfa2041417333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc4db2f89731fa43e17092ba945941334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2fde392624cd9486d33c65cea1f35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535192db75d594c50c154f7e5ab1c6a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b04973e6275f310447f9e607c37951337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60650ddedc8d332b872305945c5bfef7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6abc7e36cf85a16ef27b201447fae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8aed9f7fcf7f4dde61ff115fc2b7f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99496cb0f8f6e2eac88f7fad73398fbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad60e3c7e28e73c478b39d868f49f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b635954a126e2b818b6d7734362b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a26bf4a79f9c69679651b49e6984ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb9660bc0b018d1819327c96c9016f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cdb86c26ed0dc57c251fdabfba557346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3292bfb3c7efafa485adfa1f528b15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762c529cfcf3bb5afd29188dcf821ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49c66c782e5fe5b2e2343e26184975349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95ec76dd8a1a03025853974b8d2ca1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd5a5e00ac75b5b367541e9a3dc412351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc3aaf99894ddd566c7b7155a7cdfe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52031c199c790ce662393500ee6572c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0ac8c78aab80df2387e24d2900be2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f5521478d2d0779d64a9b2ac9330d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2269daf79f4f49c7dedb5ed7f3e02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163bd1d55186041efa356493bb8a4f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3289a2a3554b33fd4b8fab4af6616e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8a73af33aab34d21c6063d397dbe5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e69088fe78715909d837374afa19d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b155355dfae3803402f4448c1f1ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125854aff546e62dbf00519bd075a992362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a828e9c2eaec7d114302e766d5163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66917004580f41f54784aa55d7c87c68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254fd94bd4f8b34bb63c6f376ab29ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54558eadc8fe8ddcce8a93d1ba56709b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521e53f565b3477c5c2704f70c8141f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac2207427af4c013127d99a0cb6dc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4842625807581744b4b934d05256f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f2a1696e91cd9e5547f8d4cf52b4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3aec944fc601746a93be6f5a2e2ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b327ef36b363236e9c3702d4944b06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62642b7bee063e62a66b52cd585dc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28377ac3426ecf9a6331d9cee616c96d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da4bdd982dc36db59f65aab4d44450375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a6ce405cfc8386dd76a31aa0c9c21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928fcefc73869be06cada37453ffd29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fa17e8690dbdd02507774d3a67543378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c06020e95b70dc4bf7085cd30fdf6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d35f9255348a7154de68b29f6f218c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fd80eb561412f622d17bea70852d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3d790d14319020d8a7dbff7e18220382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f37880909494cc5a43be0d73c23c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ba868f6c1e08d98df2bad7f91eab2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662d34b506526ba0cacd5a873e800c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da525b254f2e76b17c734cf7d0e53872386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86413cf6289571e922205e31c4b7c7a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f7952409508f9bb9a3562ed82b41f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b01c300841d245aa4e5ba394c4a29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c93f0816437dc170685be395c27cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d22ca3f32925f4daa6e90445a25d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce338e51973a3e7f750df1b7a9726c6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80555482f5852c7570bccf86f98e2f96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19c40ffa5857bdd883160605a7004f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd93586a07d76bc5537e8dbada3778c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a33caebcbee31b97573a10a102536396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b870bfd5cf4a72831fb9c863d40df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f5189c2746d22deef7939a346e950398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aca78e85c73af3b692b4ef8330011399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ab0c6a6927a040233fc556232800c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac752a211cce7481be6dd0a3b89b3ab8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932698487c528520442976a563b0b71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e02a6b4192789ea888fd03705762cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109dd7fcb9a8680550d5d4a605e1964404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b1a38499fd6039dd0dd94d707f26f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48485a24a88a6e9c5b9285da38dc9344406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cf6d6ca76d20eb172da8093424374407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e050fddb640841110187e8a59984f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461f3b2da37d31af0a620f326a83e61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a391089a215b0a99d72da2c62d2a7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce0f3cfb8f36ffc54edd4f68e1a0df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d6aad5e22d2d42dfb6a70bf89164412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825dd583813781eaa08ca230989197f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ba36036aebdc11d70b6103ff82175414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a23cf185f0d801837f65e42338ad19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5879e8b70786abb64b24d196b4cd6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d100104571fdef4891b0f5bb91f7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886aaaa85fce9e0ad64ff6a6b3b2c7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eff1328afc8709be40e925a10b9dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fac61ac3d0bd4c27154c3e3020086420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8cf46f7f11b3ffb34910082b6a396421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17575ddb90a63e1a15d34a4a93ff09d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86722f8cb0cc0e576272ae34cffe97c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2171f1ab793796b914039f4e0869d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91707b1d1ebff850462ae53681cb63c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d64e39871e1e7054061c4f0e9d713426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4310b453b5eff968cced2077d4fc7ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31090f3a011f659bcfc0cea3111015ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718b7ee7fa758eba000abeb1d45094f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e10783d266838f492028a810a4091430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c8e477972de4413775037fa050cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce832e962983a943bb5add8a46c034e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58092207a3062efa81037587505115433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0892b026a2468fb1ce5113393ad73d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20bc3d76405aa00d3fb3126764dba0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d28cbf8f5d0bac14acbbd8a9b93d4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843e97bf4683680cc7a0ed52e86944b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f453f4a0c3fe9ccbcb66a4177a71254438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc5871ca55779170bff6534c6b8d1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878296b72902fa3b937d11a76c7e8db5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0b9b0631e91332a3ec244f362f29d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12887175c97270794d1cabcf22ddc5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac174afbc85d9c3de163e151d48e575443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f2da5b44f87024fd87005c267a582444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cd8915ba2d19891c25b1b7eb86e97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f1f262e0b4ad860cf7e7320d2e990446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c39cec61887b216db0d5ca4f00db58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b48ebd8c74a16a8cb583929f58ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7476299f3bf39cbd94a3598162dad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0391518270e62388b0874c4cdadb75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7b8ab1b536ad3a6a3393cf795ace9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8734ad7f626b13cc52c1902c57efbd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7954b398207fa9a1043669d3a2794453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bbfa2164cc557555705a560aaa681454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1ef69ceea0c9db39d8b3264a9e7b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c8ce44373c22c62d40d94e31f41c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1c09542db160ba9203bbed6902ef9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8616557037f43ba1826c174f1f862458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f163c4aff485937e7e94988fe8b24b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2a5baa6c921f6d27ac8c389e450e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a7c1cae2060a6150bd413875580c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5389d184a9eee8d3a63e9e0187104462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7e5d8f5ee9d152aa52a5cdf88c356463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57691da0a8ef0852815da24e8ebb8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32418b1dda8edefe45f3d3b553d5f5c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c204e8a8195ca67b7c6769183442fa5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb805672d4ff11e8257bbd5dd5e155467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c37f361c5dd2566db149b56d7d0b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f11ce03a46a16b3da6fb304a1a3dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f9457d5c775926b50df6c6a519161470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda58f3b430643a4ce303046c98730b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb9701debd9d890dc095ebf344e622472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f3edf382967e159632af7017e7ead473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8e77faece9699d1f6f7b714e79aa5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cd2beb7b1feb56e9d31870a875283475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2342937acdb319a4dbc895e517904d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c24fc439dda6a765d5eabc1959020d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff925104c03bea9cf4bd275d7c91251478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17062e737b8b042e9bd8113bed4ca4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc268ec60a10158397564a53178a4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716148052b5ebd925189083978df8824481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c190483b9a94f88e290d56f1427fbd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca076de4a8b17ad98f1450bac1495976483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460f5d643452dd1eb75eff33eaf1f4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61f16321a8d1d6f5a67036e43f4e58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec842d20cb3042b84804657ddc915b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a198c0e58151b1fb00694c56af320487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82768ddab5af4507dd62a271fa4d95a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c316e532c4d6942d0ebbcbd6242d8dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b44bce76296e7d1beab9c02f6337490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c693f091351a837d5e10816af7ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d7027f51e9e12dc4972f8f2793dca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65573b9bfdf0de39c9998cdddabebfaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126e835d7c1f5f2018223c3308a6925494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d0336115bf8f2ea8e36a117dc424495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72f8f0b48db2b31a0a4aee5d36fd9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab53dc883c367dd7e286368eb4965b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ab1def556cf8b16271a3b39091ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc5f1b19c31f53af2ae85310b8e1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da6a16cb549ff1c91fc88781147db2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91458842a5dcb0a8baa4a7a7a066e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520875be4e046435cd0610529c1bcaac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17acf8e9809549a2fcb5aad7704b693503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3acbffed44a5563959f4bfc6b9f76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2b5162db96c1c981416ba7d2b4db7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d6109394cf991cfc10bcc8866a9d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f6693631cffc5d8deb147f7e26277507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9424dbb64d2a87a535d40576b5660e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4580c3863d9ad8ea39e1832772101f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628415cacb57712dfe17a68c08ff2245510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7790e883bd6a679f05a7b576b2d4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe738f2dc733336dda32d0df09b74b3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb5f76f07b3e60a7e77cbd13957158513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b702e92aec16249e8ad40f5efebbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89891da8a2910c5b29337ce6937650f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97913922e2dc43f3dd651aaeac78a5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88977191ec3aa923f7711058cfc862517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef52693c3f6fee1a6db053bc99a450518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08686b4bc1243d30114b6c0979359b71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2ff8e7eeaa646093dab73921e817b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6621f0cba908e7972359d80a309b2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6319d1af8366b8f0de19ceb71eff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1ef951ff4605f5d481e206961c4d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d4e955f10d5b8bbef9d5aa0e57070524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0c3e3951751b6bb3cd7fb6613016f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca99599dbfcb5dbad0f4d0d6934697526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0c50cfaeb652c09abc6496373bb60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1425ffb4da9abac73fa567619ade62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80642d3aaa2e680ef9de4e39922f0114529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb4e41979bb6a14f9cfa993f790644530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4314a09eb2f1d29a3e10a2cbda4b2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5391e8428c0a0609ad0e9f63c32fd29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae471e0467d524dfbd566a000689d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db966bed4b93608cf82a419f3cda2326534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3ab3ec385a4703742424adcb145bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1485d81d3397000cbb3d2b53bcb30e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1076322cc71c4c7f9993768877774d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ae6988cd0f8e63c9194c627ef6087538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92de9e8013e5958684266b9060d028d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f07e1cd75a5c9c81904902974af3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a2697bf5d74b9f5b780552404e21f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242130624358d82e138c0780bbed73fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b9c8565bb5c52da77dbfbd8abe142543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00681fed061900c578e939a9203d1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3390e1940a984dcda336688144c2e19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46949c27aeeaa6c584a99adde9d643546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4afa73879189eb339c7198a3f9c73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebae62493d63422c1ffb7a324df4d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48038f0421cc715f052490fa6036fcc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e226488ee00df8bed3911539da35d7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36edfdac18abeb333251d7deb574a8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624b4652ebfa47e40283bb2a7fb005c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab6b81bc25c7133d5b0249c0203818553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdfe83ffc086a22911c07a38a171b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563bb4d5034abb9ed4ac1feb06e14b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3fab0265e766680b091ee4aa7ea96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae7f9ca711e8516d1b1d13b675b18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e5071af5fcf9b437ab2cc1037cdd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ddbac706bb1f4c637e583fb332162559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12381baf1c88cc47bb8284d92a9d1806560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff886177e6dd9b3219000b97999c9a09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a462492ee323e5dc541292f3e8fcbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658b6b198fe53e802c0b451e39bf417563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458262c54c2ff47da59bb31a93d95ad8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f825160ac3096e5bbd515be16e8e3e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3616515fd9e89adda9fc314cd085a45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7e130e171206a939ce0dc4f08fd25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a48fdd0a4ae7a33dcf0f46316bae11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc97f1b0af7086cc390b93957890d66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4d327137edcba34d0743771745be4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5425faf8be41c40d1a195392d8ccb60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d439f9aabfe29fa573f9e96d20575b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62218a3631c0785c98ffa7780ab31d96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e779bdb51dbf0e200c0b6dd56b3df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e489d661efad5a92310876282ba182575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3e744511259531c53f038692e7426576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d946ea50a452b88652c211e52d43dae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a407532716459c29e854854d5b1689578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7a5d6a0f543f98ed5a5141fe39358579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b28e185530f880d9d3fe907344db04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f3bca73bda1394c58b51c18715cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfee5da4fdaa614281e524dcba513b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540cf3f61a9d727e341afba9c3ecfe3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94847c3759ff04e003292933f9a67463584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca29d958bcf9466e6ab277c9afc581585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90f725eb42d8cf24ccdeea41e68798586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91986ab2ee2a2ecc576cfd8d33e978587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7174d585b4ce0939085349f90a65a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee212a4fef7ebbf8e88976d326e580589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b48b1a5089516638970207f71ce869590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf698b2b94f07380d070e0e6d8ab1d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19600faf5b5f77c93c81da9dd5a669592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e87d8f7b1722bdc2b6e3f68f4c1912593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4cd305affdb31789ddb2969162eff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00c6d22e608e4f4417542d04e4dbf8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006220dde48c48d3239ed560bf461609596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea9bc01ba4bc8d0b8c6779c899eac5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb3a1c74fd649e1c2d4a7029053022598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef4e53b63cd02667b00d48d34999f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665415d2cc5471daf14ff66305699680600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62ccc71116ed85aff14a57d0491536601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20761c0354c2377b80c6f4015d7a65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9dd3c79b50738739bd7b11b677d32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63360fc21206402c5457b2fa03e8108d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60fedc87daf2d729822f4e8f2c6b97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f7cf28efc7c184b34073ea3581f44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acce0db1c1bbcb8d3f1d130d131bca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7274c4413cb423efc03947ccf3d759608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96411f35385878ba17d5f4659de96606609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070206529280013805de50f50aba25c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bede4021c318108ff21c7842472ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb650c6e5f76b7582d2e89b49fbe444612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1624a0199282b01cbf95025bb87eee1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00ad1759159fa3b7dedf16b3b48068614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7ed54e5b01b6ee86185aae93c0ba1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c91304db869d7d03e7bd02361890a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e5c261d0ab245345647f088952ee3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5760e8c6b125b0949a34cf559b30c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c2d37eb0fb858d0d03d364af3d879619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93516b7ccd4d53440695bf6f052ba0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc3f5114dd4d1cdd31865277467311621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d58274e2cba5ae33a91caf23938d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15a75402c90c433a87b8c0eca0d5f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faf95f297c0cb57de9546a628df293624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea121cb610a4f32011ebd696a3ea9e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d19fd4ece23c0f978f30c774bf13cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203ab475562d740ac38912a9a9b85bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d0c5d08c38cbd47697ea46c12b171628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585f54825c24a236d27aa0b65ce92c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c8a48770e30106062fb2b856cfa7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c53a78411c968b0228036abbfb9fba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabaaed5e63f32e9a036f3baa4dd013632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d0ecb0f57c7644e7131e6e1a02bb3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd77684ad5af9ba1f50998e35ffd6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f52586fa1b93d034d2a1ce930239dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ebc99baf97b36948967c0dd96f78a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74a1793601c866998c1d8adedbb827637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bced7a30bd5e1374ce6f603675ad3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af704a9005e58a9c78651a1fff4c7e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e739a6465b2cb3da1ec2480dc958fce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae001ba296fcbc30367e6fd2a1e58e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055af69be8a6bd9912fd8c0e21adaa55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3025b5ed6d2ae220f0d10f5cd0b50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a115dc07e7483d04eed4721069d63b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be43c5c86971c95d1943f8b971777e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cb6add58f5038508496307cfc5770646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75829cecc256db4b2daea3ffb62e738b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b8f2f0f6cc25d53d7327c1988e987648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae807a9d40b7018f563564b4ee09548649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7277cf8807dd7c8ebffb5577a4fd626650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71358a87cf78d171fbdbdd37b6f06700651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd939ecb223714078ccb73e4ce0670ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e765c47426a4934b77462ac53ea69d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f632e2f18f23e5b3ed144747bc2b54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d386636fc4169bf8ae133110661559d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515fa194353431bdd79a3d3cfe5b506656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5307c281fb326e64651321e994a15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb0b548c7cc9b647394352ab45601c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1d7a3b10ece35141d7ece9e4832e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aa6d255efe0742b2eeb903ce6066d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba732f0bd6bd500a23d73dd7ccf076661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f3bab60520b79fb87074824bf180d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12629962a10c2eeed87c31d1672bdcfa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0cc2b3f7c1bf55ae6ead70322fad9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a35d7bc98d1c75c3920b1a9f3ae0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4776e686d65ff324c81488c68800b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c072330013f739b6eb9ca0e377dc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c0db085a84b6781e8ff04c17c5c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8bd7a50f510b2ae8d9d63ee29b3d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaabce6438a3989b50497c726412e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681dfcf7ba394a5079b401e6a9fea1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287390908bc4210f6b58ee189028104d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dcfb324a339d2fb997bb9e43cf135673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf178e12b18d37342caa7725b8dd29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1afb80dcbe5e2f09528088f9ad3a5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff799ae19a723ddd7e46dd09903e8f1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89fce264050485d05aba2189b00204677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77cdc67f52b929bfb605c0db12bc64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9a37b1301ee09d19a94f3ca6fb0db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545aa181e35b74e610c7383f1499130680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf843cf96f7c35061f5cb213317e3f32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820e515df08382850534e9755aad06d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82d86a6f4e71c0828ebbf37f25281d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e9731440ab0f9d741184971f9dcf7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36347d5682ab8c7ff044a20f53625fae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f539dc78ab41b9fae38cae096fcd285686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b51add62e169259e6810dd0cab2b8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c100ad6dcf8d7cb1b050ebe2dcdf9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc256b7c15450a4bf96a7a1bd7317b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2bd03df84a4885b54b50c69c17969690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87651baa730e82dc8077533a04fd6bd7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12405e42dd7367dd81c30d9051644a4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12210ebac9c6d595618419cdc59b0ef7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670304eced36a9a226a0bb9061faa95f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f581478e8ab53da0559f1dcbbab8bf6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa456dfdb51a5e2928c2405282f5f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa82f063a4f81b0d1e8387d20aeda24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744255514788a503b23d6893f0ca855a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03f38aebd188d758a446579f3fbe15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df3af66871d6b8edd5f4b40bd94a40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b3b8ffe759e0d71f0603193efdd90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221d783364c181421aa47341608b684702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07760e293ab1db1c7116600acce19bc0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d033e771b5d097377d3878261e265a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082439529538b772ad332ba01109f3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693be7c453ac43389e5fbf0621ceb896706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d3e2e9789e303cb37854537668554707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7c3d1511ccc53bbcf5e22d3292932708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a976826f62a880391b2007a9ffbf62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5996d7b23abe6d1f52113f36fa121710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17271def632145942a8410140fda0485711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfa10dc0048a7aa69fddbbc478939c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa8c7343828f8b39761809715b8482713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1507128d754b9ac1cb19bd14965f3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b7efe082aa3baa9c1975084e5af7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f067958e622f4fbe89d2efca0facc65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f8645bdb7db7a40ba1ed02838a899717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca36916744cd09daea42fade5c9b777718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a114bf953545c07c8082b6a2a3cbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742f410c4216185c987c5d08e979016720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a6eae53497a59ce3ef0345f94839e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad838c04895009a97abc15094a2c0463722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a0db18d47b72d6925d805306dac14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7120ce3b83e83a7367e3b9ebbe954f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d87cefb8a20940e836e89b38280387725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bd9c342aef3d4591b94c95d2f2adb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18583d742599c5d0780f814e011cc23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf971c94edbcab4175bca855f413972728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c4bc0be7d3e46ab7b1abeb24a75f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418eb0dc9490fa4ed86e3a871fde844730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eefb6a05570d632bb704c0e99ccf81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700eeea90d867ec076af8d19c152d4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829a1c5869906bd6820984464ce376e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f649c77a8aefddb4e282c677ce954e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78123932b35eb8ef31c823dd7018e67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31566510bd750054129117ba1ef6d6d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce8d76f6453cd1d195997a4748b7f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beed768724d12b0b5c1369c318fdf94738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfefeed7127c40477773b3bc8deb53d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd8734292cc806065f759289fb349d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1f6de2cbcb3b96b36dc26d22965f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da3ca6bff582b667131d845ff733a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e348eb510406ccdf5dddc37eb744b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588dde1dee51d9ab3199eeb9f848a5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd64622ee1a0d87b22a629161ddaf8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c5cb307a34e3dcce1fa003dc669c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11b4ca4fb2c95d8befa8bd8992f21b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fd53ced29618436f00af8b60248f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bf5f63c27dc7318bd9fca90566195749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb8681f0c1d3456222a6ac93d62f3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef195cc85e074ad8db76838e441237b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3b757ab8d7e0703496915327eff26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ed70661a2826043f751757cd7bcfc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f3c4a441b87b5fae0554835d560b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e46ab684abe5cd0c434ed335ce309755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe2604e9eead5538c74e9742cb5c46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b57ef8f4858e05153e2c7dd2025639757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d6a79d3d0a93fe275cfac7bc4e0fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25d583a770545224049843c4b9a4b7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f431558de7dd8276f318961ed80e44f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef6464674d4d4075e75c0fbbb5ef4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eac3755e86422d00cb598458c0e2033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45028a6de7dbab910ffef8630fd47c814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb18c8791e52d8e94a0d1a2be5dbe725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dcf61a386ca27b9a79ef1ea9bdd556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff966b12df6b8edb8ad1fae3fc8fc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa83a9c679006a18c41630e1ed11b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb713e1bed3c2e01ffec47525e4bd779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9089c9d8dff6ba4aa34d86bc2b283110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0af15709d06f718b23c43fbc8c48811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687e471ac1a617d777a6ea836aa7b2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90631b53afbf2ce12547227c4252c3c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f409634ae86eb99e30177de18596a0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e00d382362e03b25f912c556dd91115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a704cdb40d6b44c14b2eb05acad8b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb4b03b1bf53765f710ed4a9376dd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41777e1f456cdacd2bc57a1d911f9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ded2db5986dd60569fd897f0ed016c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e813aba5b3712d22d2298678b4b9a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eb4cd5a826aebaf242c9f4bac37f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f5c38a8b6ed21eabb1bb319e9720922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eacb96b4be6fb7967502cb6a78a2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d93e4ac2a5864a9e0b7e325ef7c1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979fb895824322878ffb4789b0977e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f51c98bb0b982ccc68c411ca220ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48f8df9bfbf3b70768ddc118f3c37427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680b21ae667ac48cac580f0081995a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0c87216dc96b6f86dc6f877eeaf4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6f90db4ddb194da431039a2ae314230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f97499f489b9cfc246ea993fb16be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fc6cf59ef7c013d62967fbc44fd8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f280186e1f43ca0f231ee093e2bd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb085811ace739588479ef2ca074536734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362661993c0480f7f7b947b99b39bdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fdf57c178f66f8ab9285a52e2a91236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d508491fc175ad5d406a21b7d09fc7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379143e021fb9c8ad52d8ddd6cdcfa138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848f032945619c0d8a12f0b533d00b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff9b41a6379704504e7f3b160fedd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6ade25da694f36e5708b30782974641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0d7490e786b1ccb74407d1a1cc3de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf935bfac3a52390a1ff38c156e007743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44182e61b6a3ac7baa6148847425db3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4fea4ec463b5c6b7c4228ffbd39b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddee37c9c2941f2d658dfddbe2b952d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2c63ca720d334df4616174db3420547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4c83dfd324354f5059382c92f399148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a79de507bcb62a14e84c6529b44b6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e983ccfa896c3709081da7f72d589e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9891607a1b7514dfc4818c18b610c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f701528d7f01757c720e371915a5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6bc1b5e405a268c52d378bb93544153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d389c9bedb9290f79025f044fdd3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c05884b0aa54baead54f1dfe1d7bff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc84177435c2df8fabdd125ba899edb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4959a21b3e046c14fc4aed791f94e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68148669c2e66a23a14b38ccaab6a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b281865a2a34ecb09e8ecbecab63659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ee27d06ebfbc00b5ec8a12dd6b85f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310d97a13dae05edb928cfcea69ce3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a22965361f88c2c2a9fcfb83b961662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95deac1eda49b0ae323d98f29abc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093fccbadf7fd41adcec77986bd27a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05973f953a3afa1daddf3c991a4ecb8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23d37ba11d31caebd1b80d2cbd325766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d14016c541bd335a43a637a9fdc6ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a561d135909576e418bfc3a224e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0ab5a7bb636ec865680e57061ebd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b35cd03024756777b48c756732eb3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a7b65ae32ccb5cfc77047c72a851871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4d0ea0b41cab2a9c4796d10c437af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b09249462a69148c0cc86797eadcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d7fac723e502ad1c1bdab097f83e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354edd42cc9514dc379e3a1425f399275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33227f4ea8ba452cac8f0adfc9f7f4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ad0237085227ed372b55b7333f71177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bae68cdc105af11096c6df7822a0df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c784403d67fc5673d6ea9c1840221079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551114a94ff8a06326707157452f50a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2d33b30964bee521644a8b38f3a4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f823b5a171e35674c0224d5b6148f5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1b97749bebe052e7f1be0ba81b4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46080c996e19847a12f2d94e98484484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d17a9931dfa821c8acffe816ae90785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297f52d764df69c8100a30fe3725c8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84255db5d6a85f6fef0d45f65359861087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dba2225d705056c75b02ff950006188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a883a66f0353a3738ba570c0d1f0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0d1c2de0de79262b26b9d3b9fb05f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12593b6ec99aec5e8506427bfaf685691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28651f3299808ce111bdc4efae3c50692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c834c6621371c26d542a4c020ee4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744086f9e63fdd9c9160ea051f1d04794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120daaf61b1dda4c3bfc6ef21077825195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5621d45fc9ceedf0e8a90b4798471e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bbdb58f25342401d4e094599c96b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806fb382d836e16205d5d0ae1a9c1a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941e1e6fa46d0a0ee453e264d835cbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762038bb0220ac4c16fd5e4ac118b32a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a986754993ea5e6e65c7ea4d85183a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd87059d9a43374f37d62c92553e91a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f935ed40170c7851c4704fceebd451103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d8d4fe5a7f0b2c16b6b605d54e4c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cc81f2374fe90c18a65a65d145dda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9adb380f17a93bb6288fd4e2677b12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5b1be6eee36d22cdda1a4bad828bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0659a0610c74c2c7672581d33fa98d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b406130ba7bd36deb7a7555bbed621109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3cd5ddd232cb048e77c431fed0f7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb2f84d641e123e2c075c239714277111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1237ce416a84b826df07a9f72f803d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c9714b97d4f042e7c77e1561854a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10973f5c71fa45785e7f2ba3d20886114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c9e4972218e9b22611befa9d86f45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46be55bfa49e97188afb7c85e4703f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b009022e64356f859503d514dbf39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b61705e98d5b8b1d591c752a2ba7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2833c08fbd9d53522db142372a757119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520dfd0b887dc36c537b5109347b82f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d89fc32ae735aa906d286e16d804c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64992bd4c150e616d8bb6fce2095ebbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db234d55834594180f65b29780df9007123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05a57cd07d44fb5fb6d015a62f0414124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfe8cb99f87978674fba57402fe087125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d93c27fa7c2e54f748c0bce0964cdc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aded5c95cd567bbcff10ec31eb35c42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc46e6d63cc0ce5d3c591204282dbb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cc49a79f86221f2fefa4277833884129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc6a7b0a3b9b4912d69f6a54bb3ee2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aa19c6a7fbafca3294d672ae57ff4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb874dae721a9cf6b6ffc392e51d8796132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296508570a958210f1a857951bbb5927133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9e79bc3419f322fcbb2fc2bf190d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d2d9a36580d897ca5cabf5a3e3f47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ca8df0304ca4047ce40662e24146c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167cb126687c221289ac5731f3695d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb345ffd5d8f75accc3603e7cba3fc70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9448d5e46e8105701d53bc3a8cce2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15daa9d7b1a9b6e35adc243c430d2de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cf0a1941cbf75b4089dc82f535c57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6074bbb44c4cd46fc654ac3529d8b3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952248c43ba12f7255d225a6ae61a09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc0b8c280ede092933e938986e35bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ed6dcb706198c3971b25591166e27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94818b6639865e646c2ba426344a41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d7ce30871140ad1c15126e91d0697147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227fa554246e96f8c32242c7c52849a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0bb550587101f93c434e4b87afab3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164b77ca7f7924038fb60871fbebcaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded06556475abc5f76c293fb4b21738151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d912c07c35de33f62480b22bf6e06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35ad89b387966d85cfafc72669a310153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e762e787722fc8b82d5ad581339b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f16498cd926644b2a04c4e5c74d5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf60076d7ab1874d7c16a2518d16cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ed4d7268370c158c453f50b0c47b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893b9747fbbb66682ade934001ef2b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c6c28e14fa08f7c33a1f6ff450a9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be33f63fb591723e3261f0b06817e09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0085b3fa7f03720c1a36e881993ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63076ba8bf7b4285b085dc777204df5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77de02b11230cd6ffc433cd4a1e82ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fab08a1da17ad043d4f9396df5679164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13c7023738459da1aaa369bc36b547165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636c04509a6f42e25fd05cec54e2553166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78b0000fed8e61d6338fb6ea65c66d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c89ac9a72fb7dd0ff6c9949d1d177168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb16da027976177d779d3e48ee81b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f660a2b7bff7ed9e6dbcfc681edb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceacbbd33c1b0ad531fe61ee33ccd02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135ab6a1f84e0ad5230a94e24dee3f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefb472d678fb122964ad82a0d1cc8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518b2d75fafe63ce80e5c49b4fbc251174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15680214fb59e39bc9fda8fc40eb5624175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cfaace85a10d668727c4ce428e3c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e489efe08eec9d9afb1aa86d7bc7cab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44d367972215437d8d1c822ecfd7e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6e70ed31fcd3577677c4281f10baf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1069951c962c43a39d1bac3e032d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28fbb71b5fff09a8906cf89ae35bc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f6f689baaa90ea531f8f2ff453fdb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbcac78b025eb8dc51283e3dfe9f5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f35a621ffc2deaa64c6aa67f6a498184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914b73f5ef0d8de7760d178c724106185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e161f3c2188ab4bb4762785b1930a0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04f975b9605ec8c2f60444dfec7d10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4ddce60e619a051656d0b997f9765188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131d385818470d79be852133099b05e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022904c1ab98716201f132ae8d02051f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25ffb2673592d42baebc9ea09c93fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb293b1119489c177d8b2f0b57aba950192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e126aed71293cb1295f1f376bb29f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cf8a4fa0826ca65109e608ecb08ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1fb3e43494ed04be1d335b24ca475195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a8386fd1953de5bbf1bb422fd59e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c83f2de7115b2e4b9eda67a18e537197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5febba8eec5710cf9c55a9939a5c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388bc864c45531012d126ff9b4281ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d56363a78f1163390e32507bd77e85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32fe4677e543fd77dfac90915e8e7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8766c3796eabc62e1ca6d8b3af67a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b69e63ed2af998c3a64f10398618c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9420e6cb359cf97af9f5ea234ded27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7da27406e796ad3dea35ecc336aec9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74259309f0fefe4985a9ff8e317f450d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e456a08af7f550ac5768b97daf0602d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66f04f275f1ce6d8bac7e60333360a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cea5c87400449278d1938a75d0163209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e403368443abdaf149f1b0c842c1ccf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6474fae67417f515df32098734e9eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8732865470a5b62043f2d422294ab3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8571ecfc296d758974450be66b089213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c82aac6df597aaa40a11ff59254ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba7a27c076550ad4e3169fa26ffe78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cb55d56b0d780105c5cb040a2315c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb01c02f59201c870548a72ad82ecf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd29ba8935a5673d2689e424c977cb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668cc38b5f2d50b9ca0e69243993820219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ec7c024186b4d327deaf63e5f2bed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5636345f9d3bf74da3b29f17535aed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0078d1f24a022dca3e5ee8e8f1fb01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b25176bcdb1b02788e2306bb0dda43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643843784e8e12563db93ac8b84e4c86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e59e1a425f67e8fcb6c67ca5b92af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197dc93a7c41ea691384fa7838f379b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952f532fb18a69c46e45f9d8fa8f52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e6f22ef28ff890e56239096979510228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baf91f7a621875c0a291d55e2348a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f17b22421cf8bb92532232520b0b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a2879990d1e7daa7c81cd7c8fe600231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb221d1ec12fa1e732062c1623fdecbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56654ee65ea82358be05565217de2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643ebf0ae0bac7ae1bc5fdac5c9691c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28761c85f7a4d273815d43fe2af4831235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c629276490aeb3a7fd23dcd02830236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e2f4af143916ba4fee6ae5ce8a725237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041cc7d939765dd7d74b4273b5e6a37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819ac51f2111429d6d2b9de661e675e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce19b73242a31ffbe1a18eae26f8e5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd06f626b5bb075f94940c3185d83a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543e5e9bcd742a7c11ed5b98018f949242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787e1d8371f3c1adc7bcc3758423134243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd4a95bb40de244af093fd35718656244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b881592fe19a770aa6f56a5d1e3ec5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53701467936f0c64076a4cdad28b41a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daf290d29226c0fdd0928b20f7911d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e3baf8fe55a4eb5456da10dedd726248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8d9d18efa51bb519d00debae45417249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2dbe638505ec12e0743d83420f1a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c61daad809d71b6e602ea11a0d8c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d3c0c0571ebf6ba7a7cfae4025261252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693e21b6c3cdfe2a6092fb917e8a545253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14888ba79137370f96a878aaf7fd75a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ea1920035cacc6200c28d21ef0ef6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9daade1e533bfb064443f5ba0183d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b57736e212053e77e20d8ace86e32e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21475ed424bc340ff2a8343a550c2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87775afa1759f833b8d6ec71f7eb5a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec36ae738fddd387071412835078faa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec893234b0e793e9fdf1033f97fc08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46b7032446a68c657071cb57e3dec5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79586f4d680507633aa82952114609c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929d9469a3544ba6ff77b4147b56157264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52075ad120253191f685841d18b7f5a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d1916c917d4f17cf241dc418bbd2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5ca81d76b1210d03c09e5a7200445267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99669fde39ef9a27e65032d95c0b89ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54b116924a8f5f6b66862c12f3a1df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48c4763cff7a899700be43ced4ae5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e935d50b806b2e4b294030f5a9a7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40806659cfcf4b370f001ab7fa61a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2169d198273d844ac3c96195483bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032023e5e5e41abcaf7ebc8bb063fc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56292f0015d0b059827bf3b71b1e4a0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366b48cb89cd83622164b8bbfe4b34a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405b41e98f9900eb931f8d058da5f03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125ee222be1eb49d3433afff77a1bba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359331aa797bf01dc08df3b7d68c215279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4eda5533f644032722f1e0e83038a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea353c28953b5369f57a7851c98c48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfbbc12a9a37366ac48bb59cd4c50f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db708583895a98fe85a05b0f2a9b499283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce62a0e5512f1b143b0d27a0a2a222284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeeda5dbd30b94d1051016dd7a6e65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a648876fd3c0244f02b2531409ee65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119051267296e3f39b75930f990864d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634515e01e7b06de79ef9a50f71e6415288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8224fed8e3e6b4d0cc3477eb2b42e60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f60596ad0ba337c2322d8a0475919290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265a30c0bbea97db6e38309f9d404e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc0b25fc3a8a5c13adc3d799b9f01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075e690fc1e29111a2dfcbdc8447bf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949d89ea294277cc84d281cc128279f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22bc634b123af65d44ae96c82ee1e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daef57aab2b269d9e06b4cfde8bdb40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd050d548e90a87ea97e6e68ac464b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0a1a4a0ebde4952056585b2ade0d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6042284aa3539805f97ca11cedd03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36874ed7fe934414561e5d4e589e6f8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0a0e14d24a20327480a8b188919b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269bbe1c3303626438c8a0a6f047a8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a483d3dd1142a7791b9737289254ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0024a6157c855d928a4c281ca1e36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467f7fd957ad14af2719455b622e2d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3879660f65aa44368332a1fc0f61ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e99baada6ce42fcd4404c98b9a83c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4b69834bcc77372c7bfae1fdb30d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180e9e0af75fce9a1eb5cb9c2d3cf87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b654280b166d73c9cbd039590c67c0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53899ea4f1253042c378883f3e78471311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f77104ed46c08351c6d9d30669bcc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08287c9beac2a43e1580593bbc94fa23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0006447d274478e1f0a15d21e3d56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b9e3127bbc60e6bcff4afca3af146315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8476ff02ac7e5a9370e242a11a64b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ad4f348ef9e2507cf6013e1f0400a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd662806ad85005fb618ef9be27af8fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae4f23a5e38716fc87ce615131a675319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fff31611df86cee7b416f9d4463e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c19c9d18743092fca216e76885bad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ecb0f8b8d8eeea155fcd90afaddbb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2797b9f46c9eff115e2f142893245323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c48c9361bf736f81abdb30717f238324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2393e55bd05a1f7d3fe1776e41eed87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291675d0250f364d7ccf783dcb3b591a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf6019fb8efea8d4a0db8a080df9a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ab5f2e962274741d5baf2cd94db7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e26584c96d670f3c29369331410385329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e58fb616e62d6c4711deca3854b4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c8af266dce838173dc4b2f074062e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf13f3b0a1f964def66336a6a8f71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da15a9ce3ebe5d9a2d01639b434ed30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237632db13ef756269071189a6c282c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3b265b9ed1e66256d4d9c6ec900f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa615d8d97651c847346278245c040336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359792029677addd169c88caa8217e80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d44f9b2d87420133811278f8efa635338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4268ba67edfc4af5823c699f8b20b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047f2b43e52b3dab26cba6b3d5a51a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12115e9c138482cf593aab990d7f7533341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0382d754c15c3a1c7f426d5741c25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db501ba10f3cf875278cd9fdbd7c5819343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a4e85f7e6af75580539f4d404a89f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef17993bf11fbee6a1c0d999f40b32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c589aba1fb647e5e23907ff6584d2bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b05b89fdc03955ed3f7f4933b22ddf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb8064de84ca8b9c8c96c0a5ce0180348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acf9df39123f463a3accfe0c7c2d3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf24684fc3b3b3c442bc2ed0ce0422350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c12cd95c2d9afd0c308539b5a69fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27791ea34b5df477203b17a7b700ef17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e4c3a6d68bd75dc75e098ddd1a88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c863e3fde8279ceb0f84972a6f3bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fed16cacd5bb8620f98810e0f7332355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b6348b533f01cd649b055c96e1d8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885421fdfccb963b1a5509f1d8fe4819357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9cd059dcb3ef00246c3cc5ce1a9a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c7db5a7cd73886838b3b50077dc94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4848334f431d9e7edbad8a7b1bef4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e93245249a936abc923a34b0676e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cad879dfd37eba7e4604c7a5c52aa1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633617ce1927cfe726fa7dcbf75f3a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337a076bf0d1abdfb9908b92702fad9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c11332b87422783437b1640e797ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ecf737dbbb6733f691bc4b824bda1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689e2c81a3a50d26a15f63145985957367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac8992b4f75abd5741546b88afe46b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141ab56a3e361b840c94ea7f861a296369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fe8d4dac64451d780895bc617d2a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77d1c9194f789934ad155e2e880e00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24371b4983b3ac6cba616a481465a982372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855364c028bd914477bdd0e8977f5585373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63897e32ad336005b7644f9b653a3f8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9ea11d4d0aa8e16ef71612cc24f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56e114cbd725af7aa1b07d22c71c26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64ef38f7c68ea37d1c869d0d658782377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e22f2bf464f483d49652c86b89611378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d10a95634c9f6aee0834769716470379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace7862b599a1e13c8f1fa0310b47c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57927d46b0c37c4a334d664b2e7a48f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d53a60231036b0dcc9eee637b39fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a29366d5978613a9e6aeed0f3a1e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff49dea69fe077a2ce636e42fa65e2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1f6997807da37c21fbaa53289449c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6febb0b534f7b8d150343bcd803aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bdda55926b155bc161aa73b2838f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f36f457c015923a1e6e50f42e327a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4e4ebb2390d05470147e89225be6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227c1b754dfb7b48962b7a65eda52f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef3db878b9e2cd5529de0ca1b19bb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887df286d21766ab3f704b172aad7c2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302b914d0edb8abc132b4df736bc6cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b64ce4b52b85174b74635d4302f790394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d390c023e44dbdfcc1ef6ffd957255b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd438069525ae75cdc9c51572fd8b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9b46c07464410095bb5cbf3361208397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421f5e07d63b6a7e5e5a3a809ca381b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5dd70a077b7f92a67a384709614c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745342ca9142d0c1b5c1bb5aae8f817d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e44d837bd057dbc81758fb3b60bd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a332584aabe34f5496de076e4648ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c12171cbdd5b37deeb509f1faa3ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b175097640af98a6abb1f08b58e4c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251b3e8fed7a1898538454a381c59a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad44cbc958a4f5dc2ac6e830b2fb7c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620ceef5d19cf5d701a0092db80b8a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8ab4d908f68bca08a7b7f5a255db0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3a6fb0423de577939c18e2b76154409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938924b0a06ead080c2ec1d4495e6ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b3fb3200c56d6c6e1f02f62250c5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d3f7a71b8df08937fb991c89b1ea1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dbe2c1d5cfbd91a778ec8251e413e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b337c572f3c2652b614f94aac03d212414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201687a528ff1021e4779db5e34a53c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e7ea6161187862c3a10231ca9e6d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e16f7872cbdc23ae9002e38f6de472417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c3b1348e1c0a1fa755be62ae2cc28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279903f763949873f90357753d4aa5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d968d759ea0076d61319e738d5be4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9581cee22385dc3a3800a2edb73a45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6df7ed7aabac58d948e63b25950035422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59070cea8cf2dec44e2da6e8ad6be44e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169733582960366065d5fb98eb51d29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbbabc8a060df90cd29715e7672b77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003a6467ee5cff828acc67da68132de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ffd9d73fcdf41eda27654e93b3d35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845693100312256b276c9b01a5afe82c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15298c3c6686fa998df892f477d5c996429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d4a22566021be95b7d918a406d15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcc6e70e57fb135939541e80d62ea8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dad7403fca9c3cc9e6cd414c022eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f73e6a3fd64027d669b367e10ec27a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4de4ed4dea5a68fc6e0210199857e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d69b77fb2b3e2b3e61edbcda2861c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e988608061abe955a35631ff07567436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f847d7918b9da926781b2277b2d977437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f346f33fd767c88ac1470c2e678ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb378d4d8c626233b49504502224baf2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d96d10017d962cb0eea15c5a69184440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee770a19e3d7f8c38ad27e5090ed00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7250cb527c21336cd13946f2eec752442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce18eb407738a3a7eec24324afaf806443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11956ca686c9429ccdbe2f65fbfc4b21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd85580b1d10395af1a0f28a6abb3d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258d3dba6461a42e8953ebab60b394a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88ae533688c0ce2202d34d0b0239e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b8d74741c5ea6feb195db329e953d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d8556a21dcae0b2028c76d483670449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc6ec1e55196a58bc2156289997fe1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbab8f6852e46ee508bc99bb1c80403451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a55898d042a322f5556948c7508fd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85eb88730d00cc61e7db69b0497023453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66c791ec86a9b59f80d8f0db54b8cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880026c90a7f7876e3deaa7932245aeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fea7de10c6f6fd8f20012c7da7abd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6fb8c953dbc7f6b40d35a34877464457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbdaf1f932dd1fecba1fe5994cacbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576070225c1f981a64d7e73561e9edc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3386d46b2478f2b3d6b264bc1375fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c659bc705f717a279a1ff7be681a4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d674abb21adf74536b2a13f6b3f5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7bc304e6615b2eb02d561f5545bdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad6da08fee5bbbf78eac2035b230ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ef74c54c0a7af6c50908b64fdd18c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed13266f7c838b851d632293e50894466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22cf9b0e833225311ea920cb68590e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcb9a2e87df136becdecc8b755765c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d081aeec376f0c0b73457baaa9e97ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7043d0f9f3747a2689d57a3fe06ccd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9754d6df4dafa1cbfbde1f030809c13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5835b12a6bc8a4d9d259bf7982cf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181604543bf1ebd3db0cee26473202e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2729c0b4bee98217d6c83f9fb8b487d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a7a44b20dc400a020822939b69506475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4cf0d0217395bd359011755caaef5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559372200c831100eb9fd6b6dfa1dfb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ffcf74d96ac67037d273953c02580478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483bc505c26df3e64ef38e53184902f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e629fee0b5b5b6a0c5328997dbfb41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42613348a42ba48f6f925d7d3922f328481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f78058730947eb406f315d86cd269482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33114ba3d49a64b19e25b9a7b36268f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8226aab0061bbbf6c80bcc07c87255484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ccf012ac7d373a7a96427d262e427485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af33bf478f747322d7f9469a2849e4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446d88566b0a7f181ce09acf88974a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4028339616e036bc4b27d13ead2c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c415b07cd3243f94f23bd14e59e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c419b5b18ad1648848028752e21c7a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d347483e9f8c74348565ff9dca976491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993a86552f17da2cd9b43e08b3e604b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281d9f5bd8bc3e1460547a447c82280493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf988d8e333d97f5781c36e9ee589b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f58f7343b3e0eacf311fd471b94674495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343a90327f6756fad00a87a78e73203496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4bb013d7f25ede1b02a4963a98b92497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73932d78ff61fa97642a81e720d09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899d0a6a365689769f597f4ef100e02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f114b256e3ab2805e569f85a80c67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7940d8f11eda6149320c10e77407f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ba602605269fce1059994c0a128b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d615fc041b340b88c9b0ab79bcfa2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ccfe53357155c3159995bb4b1ee38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b010b0a00f1981d0a815d485fc912505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa1195ae197d8c2cd8cdaaf2b76665506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7f0f4f9f231133d37c9fc92eacae2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d309fc8c6285cce91b64e4e47943d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595b4ab466cb1665a77d92da53fde57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc7c3792729465acb1e4079b2b07f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853148e98cf59376497d3dde0bd9736511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0906412f6c9ccefee5124dde09f3ccc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cd676cc3d5e5734868445e21bff80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7445cea9e570ff49e9221613d5378514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8980dba498d7349e3e4d5dfbe8c980b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7441aba949d490f213c6aa7cecdc0c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf826f22cee54c9e5d7d13f15e1da3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe64168d9c5b739bdafbbc3419209b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dff4c008894504c19bef87625a4092519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73821a176c1cf39557f579d29ccecbd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc360cad4075150b9afa3a8f0570ff86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d0716cd3c6ecae307267a7c24b12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ffbea15ae3c6eefdd4e09807aa5e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28f747820186203faaa17772f32815524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4a4c43a956aeb9d7f6dcb7758d9bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d898d4b71f6dc3f9de644ad7f83a709526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd70851d7636ec552c3f19a7993429e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b4e1f1c3946b64c02be1eeff8b217528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f4e53541c3869af15b89575c1a519529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64192df39fd58d8163491465f2b3720530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae215248d2258168545180fd9fd52ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b369ac426e8fddb4f1f89a8f74b7a06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283c03f6678b52c75d9e439d444d4e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3e1e7119edf25de2abe7d80b36fae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5344e3fe6f58a5d04565a01133dd1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5398bccb6517ea4405a42439b44cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a930df3f3d1b47713cbb5263235f0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c2e3415d030d75acbfef7ce641792538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246d7c533c435246198d8a81f2f45d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fe4a4b51390a2ac1f95a396819765540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8523aac85689b1c97a6c0577690c88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1307e0db41d4d21db1007bc9870020542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb8149a6bc1554dc79a7bc2777ced1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c4fd592775ff10ce75ff02a8c5e72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2363511ddcd7a8919e6c27ffed22d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcc895f1af9a30c6aef470b9279284546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228cc70d753fe6b3641cd4f06604c3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef61ba5237e9c5864c3c9db243c8be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a58a7049583f300a43d90ab7731fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952d5a12f66ee49ea8cd65d47a194af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d790910e2d7b30e8ebe1c369b3b55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e166e30ca5fe46815017ea887bbfb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3976e4a80134099fce5ab095010be4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e81ae317a1b3b7fe567be9e9478ca2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aec09289acb7a6c22f5ba967bb5dcc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d383447053b58aa311f057bafc3dcb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8028afc6f9eae0cdbd0b78ec99e6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac801145cbb8178f5b45d75f6cf28d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f246f27cb5f20e86b8595f3066b0fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fba0e0bee6185cef064599e2d0764560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f74a40db585bf074802f810d6c9334561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c5870fc9b593bd1648c422566c6ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aea56c37ba1438df9d76df6e876fe2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef9f1654e4b1e034ab22ad234476a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebe37a67f828f051e1ffbb78874c00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bee16a5620cfeaf10fb258acee35fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30a1bf7e6d172273498c1c517ccc62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa23dc7b600a461a564901f86087ac6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99738c3d659ae41c790ea89fd83ed03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3462f4a9abe0dad386674ed15f29afd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ff5beddfdda06eea29e0d3aab26c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8223c3d531fe0657820dc97a7354325572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091ad7c7b69a378a6663a0663aa3674573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fe2e7f4b7b709c30ef5d3174bdadc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1e2d3b8cdabd960d03e77714ddfd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbfb15d370ad1e90444ae8d49d6715576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611c275e1bfb0152f4b666a0ee08b82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7f47b951078b5b837574acf90f341578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f879911f3aa934ee186588569f1046579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde55e568dd51a9e7306042a35a38b61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653fe47d3343abb8196894a50c45748581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec442dd698f9f9f27428de4ff9ad557582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb95ee188b63a0586b0e910b5ed374583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c96b9412edea060e48821f20c817ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb3b366e421a1b48480254ff21ffe0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb720d274cb7d93836791a0f1f6bff5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796114991b7702ca4a659e5eef94b65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d8c9cbcf42628bf8c06db16dd98c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114726a699eef552b6ae5535f5fd9bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2eace05574fa2155ea3d9dbf878ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ddc3bd915c72a30bfe54d576b0d27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d672aac3c3947c5cb0dd86ecbbf4202592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8808b092e20c4060dbc47b09ad81830593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c0197a2d3a2fb4142a8e998998b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c4b73005e681cde648603bbc28238595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b758d9c34ad49eb3fe0b74135fba530596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73112c3d6ec671fc2c67a46b6e7d60b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a75a8aeb05bc7d86124849f63f383598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b493acce4a5ed99807b3482cc943d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4c1dc7ef3ebecac744cd56cdc4038600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d8e5fdee6b9a03c858ba6bce21d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ae13084e5b18bf8645d7f1e5dcb62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee49621fc726fa14bfc7c80dcd993dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3e64f1fe53ac32cc98738d258a242604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4889b295ee7f673711eed99f93821c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e526aaaccf271bfed6d6fcf68b070606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98304aedcfe80b5cbb559e77648aca6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8344675419251f3a1a60951981a02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c6d8f8a37d891c085de5ad909390609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e04149b1b8438b81e49e83c6070f0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05df32075033fac000163eb51c3bd9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d421b6a7f3120fc68a89da5f3a729612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75013b74d94c5e777e3a43dc40a5f133613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8ca7af5d476f88d83d95a927fbe21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563411826aaabd13b7f95a9e4163beea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86780a012aee82b70569261982d6e71e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5d4c99d195d54781d9ad9aae5973c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095397b70a1f8fec292e6b568c1de90c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0c2e8f12696f172928e2321db14fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149d163e77653d5b5dc9fb511a0cefd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352f88bf6932807ce18bd0bbea2ebad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab113689b49b88e83da54256ff1670622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec243ca3af0737a644f04246666961623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd79590e18020355c00279c71ac023624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbc765f030f2fd61ca3a9cd9071579625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf4e85339b0e6e392cdc7b1f1d12ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0f11a711c3faf91d723710b4ce7b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a9fd3d7dabe6dbedf96f46e1b3b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6436509256fee1b7d90a884e8f20b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289598cdfb2a90ce8217803d1e8a65ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85248f8b0b82b99d53e07af1e793754631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01628ae21f63acdf591fe89726a4ac0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fc07d349e2fdaf33e30a27fb5b8b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809a9819390b5254eeb7acbf843a589634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2030ec0075b5a0e34e72f540a8030635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302f111265f2e08e57bc1d84d69c702636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab787d3a81d94ee1033ba87bc8b867f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4a245241590a40dcc27080d68b3fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbfc1b38b5617c43e67c64ae94b511639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a781044b3b112ecea4720951573171640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e566467647148b149443b13bbf121d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e50bf56a2af1885efea775119749b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feeee557b1a7a565a88ea1c23eddea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c23cdac22c4d053a0c8883e386d87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f4987c11123d434157ae0e708590a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b9f9c5aea40652d9c967d64f7810d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97d83e1202eb15b010871cb1f0d9c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd47991188f9499c76c8965e81fb25648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b393e4608cd167e454f3216b9a331649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355a5ce93ae293fa381d9d6fb3c95f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e06c74f25c6c0e01c5cc2f7603cb74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c744c7fba0efcd9704ee866b72ae82f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b2622117c29eb0857322eaf32e163653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac7c0b2c8fab73a8675f98e593baed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19199bd3480b3f5a479c9811f9d2389655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68285835069708a7dec5f0bb44c115d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93ed6c822ad194653a1f729cb1e378657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2401e080da1e26f227d3d8a46e534658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd59c8fb4783ecd65f2705a26a1726659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e935e013765adca35faff57b4e6a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b41d439ff8bc02a9ff481cdeaa5b4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e10b31dcd473ed2e1bcf64c1b068e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257605f88cc001c6fcc79d3d79e7c78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ee00d66f91f3115471a8bf1fafc8f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33a8c3d4f3ad0c15897ab5f6fe777a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412d98b8ec24f0f9245a1131450cef5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18935eb5dea11e480e6d6399e9553354667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c27cfb45506f53b1fd266dd13fa6da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78a7e394b00beeb8f9aaa8a941913c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003a0ca172f3b913d84fca124fa6752670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459585ce163e26cebcf38969ef1fa84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2f848cce422677110bb34fc56bc68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bd56f459b52b3957b3311611deef7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc0e2fc4246afe0b6878b7cd90f06e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ee25c97c47dbf19e4640e75dfc4fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846212bff13fe2186408cb4bd54c310676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fad2417b4a0dd7ab9aa60c916275d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e28e945943ad327542cfc6712ec82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c82d8c6d4d8c33eb070e9f240e933679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ea895af50cb97893164af33b5bd30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c93ec55f046c61846a33fac7f677f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c209359c832428c0ca4a2bb72334d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e439afc3a332b34fc904ee5dd053f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf13f25c4f892c36aa4d8bdd12000de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed234567e7be6f84a452318a06a6e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e286692a46f54196120e38649b59e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1993fff3888400b388333929e49911d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e6a18071e7c11d48bfd5374809fd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334b5455c3fb89d104bc163609ab9d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fcedeb15a3ed5179cb2fca965c105690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586da33770c922ee5d7370963153563691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e4fa10dfcf05dcb926e9b28b4f9e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdebee687cef035a7c4d072debccb0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542673cf1da366ad0f4bc9d355b6408b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d62fe61cd26d607d3ce557c4792cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb617d7988197fe95fa59789e2f85e23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c30621ed41a99f31c9576e666a52e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18840d8f05e6f999f40dbe90588bac97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424a14a8bc7cd515ab24cc56dd8fbb5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c971979f5bb902f15d9785401b72297700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b896f5c5c9f19430f80ca525422752e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f916d51dba82451526770eb05f8ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fa4fc883849472b81b8853e9cbc3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de60ea755ddcdd9ab92276661204ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5662b7857198f7c0599eda47abdc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005af2da285cc323636e0f6d1c653ae0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67bb9edd03d90144e599aa684c114707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b41a676475c4ffcb14490148031e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80426797252b5cac2b698d39f05fdb4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d94f38b4e5ab63770e266288af61cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53476d0b972b53058cc0f46c543986b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa423f374af4d40a4c9f5bf7e6500b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107966335f393f726aee2843156f6c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04acd64fdd95f7ab48d3e2835a1f7bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928ef5b78e29c0a3d543956d880b3f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce583aa0bf722e804ca2ff0e142429c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05a3c343bb738f6c908cd55ede3cfd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc799cf3162382e2d074a3d57bb78c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d8f5a28cb36d72d128a830bd612ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dea94beb90658b1acf73b171f82c7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8128d948503153d0718ee0ee2622a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0b82cbfc5f10bd26bc5ab9942b685722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9eeef2b7db6defcd56de9e7975ea3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2850bafa8198f1c959a11ce86e1179724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d666bd101de297179d8a4eb998ec1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21aa9f9ed60f71aaaca9d74aadd278726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7368cec834ea38d63ca05f73c9d49b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1a69e9bad7c1505e41b3fb636b0ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d68b8bbeef60d91a627925ca2754c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c13cb47ce8d080ae5ec4f1b61a5b7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc8c2a979c156ae2155867e8c49715731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e90a30725b79c62bcf59b0a818161b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d6146fc44539a396fea62fca2b71c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c495aa8dd914efe667205c7e130257734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364b5369c9680a102bfd9f061b28cee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea609e51ccad7c4deb2f9374436d78f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee9b19269d4c42f10348399662c695737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef18f22885769a7bc0932ef1e2a181738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328920fdb872caa09177353d44fbfdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116df0cee855862f2013836bb27106b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5c7a68d1a8f9485cd2550010eeb58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48be371784a22452b18f23c5703ddf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ca310f58f0af4d980cecdd93385b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d5a9b9a8537d735832b455bb6da7b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef7a1c19c0e3f331db15efc3f8972745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422757c52e239cd7615399eb45a03f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418119323655dbdd8493a889210b1da6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ea72d659071e586b0865b151dfd6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7a671f531389236d25d799f6a7b3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b2e6655b7bf898a255e15576d1b16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a5e43ce55c42eed74f6552ec4c716751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7f12c0e094284ba4654fcff491024752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee070a6c2466194fa08c738cf0d6791753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6ede695e9610e9231d91d202cc4c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddb99309623d03346e941e0e92f2bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdac0d5a48fd89d67fc3e73107f07bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f5867b3f6ee1827978aff90b7a863757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2000961e27fbb2876bfae6546d83cb2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20d803162fd059457f110462b394b8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>