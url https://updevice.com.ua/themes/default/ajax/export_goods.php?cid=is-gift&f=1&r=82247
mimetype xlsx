--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c455e5119c55154c749271c8db6c971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f0095c5f9b25fb80acfc7877612bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ab09afc3ec214a6415622f7646bf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649f15f434ac7bfe4e205d65ac0357d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52f1b0bb13d457643ac908a60293e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299675529d18a52fefaf1a47b9db5d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11f10b6c4e0f3e77e6489247eb2e767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ead3529a8f85d5a4e6a1b4457270d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efbd7af70d587e9bef6a5437c573679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29f4e403b6b42b137ec9652262da5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fea1bc8a7161ee0b30eb336dd6ba5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01294fe3f5fbc09ec0a29a9cfeb2edf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb91939a79b01c5f14fa5606088e8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109f5ddd568ed900fc58ff46ae3ccb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a78b4a77a59c5b1b6a8c7162c49be315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04e8b96d91c69ad3311f02e7507c5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d67a6006288484bb977350427ed9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79404db608901dd3f2a9409095e96618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de093c423ae59c737a6cdafc61e3aa519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8a350baa0bf98f21a093b910a5c9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bd58134d180051ede458afcac0d3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd746097f9905aa14b369cf862b890bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcefb100c7c9f6c55f1eb8f2789f4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc088613dee93c5d5434cfd52d4e2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060cc506f6898722b3fb0560b57b15825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e8536f0da2a5379d8064188032a9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25792f502ac29eee5335e491fc6f0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128d8ee1074d81bf77d77a5d8f310c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941f6e2e104cc9bad0ac1595d495bd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b14396413497cafcbd19aef1c7265930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6531fe0b72c168fd97f0d31a07ac7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcef688021475c70a91a169be82e68932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1b5c6c4d029d68fe69b4b10fc4efa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fbf889d95654169f45517dcee20c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8943934e4f92b1ce7bdd6757fc353f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32f10d07ae5c10e802c48a554cfc8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9739a215d5f61c1a82c8d32c130c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122f00ab362b29a8271c5ece57e4b5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d89292eec91bf9c9cbae8734b530f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c92a48984dbb4021dd39de60fa84a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70c82ca331a8cc8f5a76b706daa1aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf89f0c032216f88225dbe3acb834042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d00671a013e51f8e76c660e1952afe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38d357025f6a85af9f2bfee53ab10844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d0796c4c5d904d666ec58d1120cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e5f2eee921415a312aed0b20d20946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60127298049ad9a59e74adf1056eaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550d7f982f3f6a1dc9547560ce1fad248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7e9ce3d9aa807c661e85b536dc46f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9384eedbd776e41a761c2225cf00d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598a957ccc9e82cd05d634407755fc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde59647218d658bacbdf90c5413e4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042be4eeef8163bec3301f97525ef3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9ea53cc7dbc2f9595f3a031e54d4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da06d409706294877ce4c48b2700de655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe82b624a3a6cf59861848b85d3a7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f28358e2771083a5d8b7c56f7fa4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e15ec0feb9fd2985e622f00dab38858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751ef27e917127d60b9b420a071a65759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46b8494a4ae42c83047bc68305a8e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a277d296f62ac3e77a7f6eb2de37fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35942e558445fed07386a264d73bd4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63dd2cd1540f4a077794a2bc72410f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88ea0d487dbb50a4673794a9569f1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9f2c27759d4912076095107a15e6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01677bfff6550cc0cf0042b83fd002e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ea1ca85d72c2940720434227a4c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3687491a42fe022345019d1b60c036e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1edfc384686aae4b029632cd1dd72269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d355ac5deedd315f3f4124c1abaf2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f35d3ca7aad183fcb0cb1fc31f3ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20291835c1cbea024b4a05fbe6b1273b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b178f6eea1cc4a2c3f08ef5f823da373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d53894947da78e18b4603441633b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15091590a77fd571c36c7c86d7e4258375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd59c6f9fae6ea8f7a8dd7b4bbd83ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d8fbbebf5f8a410cdc32c2c98946577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2163338fc896b100c6aee421a2a4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30f808efefb2ea815ceb58a8bff4b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133280917bc261173cd49c93e8e209f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b19c678e8cac77c8b186ee5519ffd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3cbaaffb85510867999c7420ce9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ade9022fc3efa8a056f2013f11e1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2af7329bd49d4160b083f2d7658a7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd899f6658f734710f8fd4ca0b2b4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110087191ea1ccb447eebf5f98076f0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b859c1a06648834322574c909b6273187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d212e3d5d8aa1ad6336440124ef1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a025f5d3492ca31a8a696b18b72f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ada1d98f0c216770160181b1ea8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff17098259b8937846ad3e975765ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f95a4d0d4490105348328236233492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ad4070de5de5af9d4f5c30500b25893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f19016d3cd6d1421b19a6a212b73294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b7e6e7bddaf49850b86e784554c4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ca30f31c59e6f3f429ff812df457d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f10bfd26086d347526e2ef5002c4a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d45d8a2e5f65427b595476406122dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b3242830155c293884b001cf5032399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9dc43ce1086eae31a8a376f8100ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eb95a03b61c345f432d076720ade0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682615335e83ed865b84fc2f4eb27822102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225169ab76d9a959e056f5d4c28df28c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b174c647a614f21d11f7e0abc24836a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a5004a37c74fd970bf1e6a7762f86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41313101c4bad7df56272bc91874ea1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febbfb848d37620d3e58fc2cd5be266107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363781e9e5b4ed08bc3a03b143a2ed26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cc0983b871cdbcc99b06392051812109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c234efbd1de7b0faed3a016dda833d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb4b4c278dcbf5e736a35b46850ff0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6fe81566bb98782c01e5b860a6fd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444d5c9d888631799d0f7390932a255113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9ce37b22aab4bb3168898ca673558114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23828922c0c0f20b3ef44fbc6bc314115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab733358d9e18f935db777b8d1d5d3a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9143bada87b66e8417fd2e998d405ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc9c42089930bd36fbf5c21b6d5188118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7d04a9bf34362ce52a981c3447f06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bded9398df4d4e07a996fbc3ed97b6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc1bc360cca8893f7b4c9b0c8222bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5773a7b60f8ef62d7d409bd82d23a49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3d0e6f150a096c83e2c9c95480d31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772156719c114e0451690abc31fc93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab9b53afa11ee2f7d47a52f29b4ae7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0735bf0133a7bd87e60792190ffcd87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff971b86fa98111d3f223080d419b4d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6031aef8cd70b5c23d20915fb8c51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d6be955114562cdd094e398c8d999129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d059206a517e5faa612def93ea3ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3de1f545ac4cf444180c055a27afc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238f8403de46c1001b9f155d4d55154132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf307d304b0829bdcdf8b4e754394133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be98dbb6b7a2d24d2e7645beb111f9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af4472734b908c7dea767db9234100135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4246e45bd2e06ebabe03648652df4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41eb5eb3276bfeaee52bbc00950d69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d811735ed923fcdaf3c3b47bb9df7cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29122ed7ddc14c02ccbadfeff418078f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb39c91b9b0a64f26b798a2cc7546db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591553e7164e329ad10139ca5085a4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a620d13cc12bd780e8b52c14f709f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c7dede7d2c58e94e626ccf252fd23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7993bfa5df2f9b7a7b158daf3025f59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155d8817b729b7b4a13fa256a96944a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bceaab2885964e6ba8cfe1b91899f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e042aff8743a14599bfcf95c8189a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b666d1a672a217a5abef4874c4e09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e6304f6d873d7ebc1686f31362ba8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b878974d987d42c731336c7b9294a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef4f91e72365149fabbfa1b1a09ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b90dfa7bb002fee8e394de722296e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566d57d9a020fc6724910790e4b4069153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a7f24789d941a8062d4c6b0ae5cd1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d6d08920bcd05c053d033788a2f6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b25c5c390be7b9966f5fff6b2bbad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f8f2bf1e3ea602f5ca9eb47f3460a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffbfa89745c882d599ba2f9a8a72cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09232dd7a6e1ea33dc3c8393a427576159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b76ac10d39b62b41c0c77b4bb1448160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a764a8a92cdaeaed14ff6d4dd6bd6ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e21e632901b5e6503ec23ba0810eb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49c83fc4d484f2132beed1817c3861163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e558fbfca2f7d569364a2ae50db6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10159191bab02e851b6f833bc6f6d7e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba21414ea8740e0e9a75e1f1b0464bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769abb1c3ad1984ca8e8f4401a893da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999d8848c917510241c995571232018168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f3000cd0da2e4cc9347ff166f4c6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b904cec9da413af0b44749fd20785170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9464236b418b6fc462cddb19e795f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2fca344dbc85dce33dcf12f7ca293172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead47b106b52411f102c56ece115ea8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3aaf43221c60493091685bc3f0a5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681f215b77388634afdd21d32301b35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ff99415ce2581ce954023527c9c9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b9cd2a741c7a97a8c735a10b56f6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6790275a28d370103a19262d8b6f8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116b5d8a1c8832eed631124c4693b20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b5162c128895f2631d1549aa84bf9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714a00b1848cd15a05370aba7019088181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94db6b6e7e7d1eef1d18812ce43e3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3911aa95dae18340d2f7aa9313f6c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5dfc7197904b1cd07fd1c126dfba7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b965a82273c5988339b3132b3ff023185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f06fb4f321fe65e1e5baad16ed551186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb05bc71abb171e084534485d5cab0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee87888603cb1f40cdc0749a4f2e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653694063c262f87f3c17e33aa83ea1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77623c2099e4f49f74764a427f4e0ed2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753ff6134240ac3f05be011ad785970191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe41ae2edc042504fec6688d0bf639192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f04a564c049f94e39004c5e390e7c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d52e755d904a374d5b6c9e22454a41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103de1286cd16d53dc587ae9e3d9ca6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67df88cf38142dae9605b6be1c7ea8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860ad77b9e6bd7ef1f50efef610e7c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c7e2a87f0629f2e1d4ddbcbfa50ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a733922782e4ec88d264f61cdaac929199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770af4d93e91b61d26181077c58edc10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fa389ba28c8c459d95cb0ddcd7fc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572a7b92981f8edd823e45ecd7746e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24656b3c76378361e92cc3e7b62ec3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615651c2805d9189f839553237fa38d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2769790f3130b3a3a6db263d8658b00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e22cc128d0ee8926baab1d3cb14313206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ebe0c372480fe1d8ed5628ecc9840207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138da8ee9c47e17e0c771ddd89eee37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eb4ab464ba349a39b4264dc1eddc3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c48d3510d53ce6a51d08460985ba5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0440a0114aef0967e329cee37b44383211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d4d608ede31df86e86dccdcf779c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76396073498da7b493f834ec5a765f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccbdfaac103ddbe756b35ee5ba3524214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf910f7ab8e5725188d11d5e93f0bce7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b331cc35ad448b9d1ece7f352fd2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd6549cef438ba465c766de7a492f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a5cac21df8446efc74231f468259e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e31b534638db88f5e526c4620a11ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c3749e6e5e1eba01147146895036b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0d615e80a10f55be1efb97e097834221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39330217a8064bea964fb43016f0db21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03de960bdfc06a0b4d89063602a28b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2896d1cdeea1114bcbe42911d463e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73da233ab0d5f63044ede4046655799225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c900ab72717745d4b0f6975442337226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cefefe5a422cea9b14bc1d5bc0e92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aa4c576b61bcefc2cd29dee70917e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560390298b7b1a2a38a948a255c274c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23ea0e3f4c39cc6af36ab00957717c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dc9dd99e985d84f58ea31ec7d3fb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21704137f2295466cd206e6944b44b63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe346a90e9ce91c7f9f2d6fca064cd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033b55f60d696ac18b9b0488ef9f741234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f8fa50665eb3a5fbd9171accef673235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdaad48fd4b8c41eecd67b4127350b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97487b9c1dd94d7b27b68e140e17f7f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d522fee932a73777dab6e50c80aeff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee302bfc78746506e6e272ace07ec7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5d1f330032313fa13b388e6401cc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160436380d7c4a2d400a2a897bc2cc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90740c29c90af6ea01121303abb21b1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa98dc1ed3c674e2a31594006f3186243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec558459d9bda262feb864905bf1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aad17f175fd8233dee9d70ba6979a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7efc215d07d70ca44302e480579c05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe500e921cf554309ceeca38525e219247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bff9acf7c34d535d61ccfdbe58b10c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091ad24762aeb226ae89bfab5cb2ff7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b137c0bf1321762887244467308b50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfbeaac985fee3da0ed13cbfe24b1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5860ba6a9a5568a4aed7e3cab482c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64480fb1acaabe2c95ee6dd88d8a4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabbfd93dcd3cd6d9f6f2c9bf9be4b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a9584cdf05e88ec6ab1ba5a11b4b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee26666427a06f61fc374ed17eeba1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c39cb1d24c773cd8955b29708b909257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2051b1171cb0c857791a4cd09a40c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f73123f3d133bdf43061dba01df23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e924610c748f8d1c1d0b5b13f170a1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1418c6958e67e35d55042dd537adb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48261394442d532339b1f0b4ef3107262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf099b399ebc8ec54b311a5e88ed2e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a03d45bf5a530402a0e381fe3622c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a3f732efcf7efd0841c50afdfad6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a209d974402bd3f7500788ec548cbbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b912ba502f9e08d480b8531146692e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d6fd98b98c69bcd6ae2849d607e5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eb9654c1c68501650294c29019d11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbbfa9ae7ff40c5cb92d6662d1f8a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5051483f7b1463422c68b5994b2f022271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be023db859bd952a0e45274123e12a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4e93ad50849ec1512cc723c7e74d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c6fbfc4c626484e47b2500a107c14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71670757cbcc360015e96fbd2bfc076e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ebda778c36199ac5fab11cb67f744276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd71a6c62ead37fade403718f20d1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83321e7562fdd6342b69ed26a3fcb31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f8cc0f7b105a2bcb5cbcbd454dcb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3616cd8b4275a90ac4fd9c2ac46a534280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086407f21a38fefd3b5b8389417bcdcd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf1d4556599590459c0b9ac3bb1e32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b28f52013cfb1663267f3047b3bc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120431ce1bc28375772b333b9435b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bfa69fb16a747f334bcfa394185c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302be7f62bd4296ea39b32da79af0fed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ad88f9cf369a2297ad57c99262af7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55c5bec2f4a8e326a7743abb7689ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a6a5e1ff2a7ce883a0a225de531c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afa0f00ea447f281bff7953db4b16e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf16b493287927ad9637059cb968bc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e91da50f81593f83cad9d4c2dcdaba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd60e2b5c53d6aa4a4dac55f7bf55ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ece92d70d6ee2d8fa17751cd2802ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c639566adccfd356b55502123e4379f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a2228f51d341874aeb6f317d3ddaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8388c26d13599f3f114938490faae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f294bd1c868c2690ebf9c9456410d4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bbe59cae09c541e700f34d3f12f45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ea1ad1e4e6acbed87861fa7f9a9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10700116d116ab61c73eb47d573efc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ab14ffef3668841181a90186060d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2c96a7ae75fb1a5469cb384efa1ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ce8472ff2bffde78d797dd447eeeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ab27223e0599934687d90a81fe6a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf579a0689ae61b5619e243d35c3e23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03fe1aa12f83f162db573b951dfb74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f0e2a01628740216e3b7358bd72e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8767a07c756735577d5bb751280575309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d4196a9181020ffc16f68435ac640310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cd72372ac7159b19c12c35a8da67c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21845cdf855b6ace412cccaca80dac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bf4af2fc0f7232d8ed8592c0c108c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2057480608960d0f3ec40edff64075314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acb4669c91ddc49f202ef519106806315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5df17381f47244b6a045839966e0c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81f8ddd9acd6bd8f95f2b5b8163d8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a82c23acc2ce20e0755ec2e992731318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d111e3d0a4b37911ea7d6aafeb9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96987bcbc08f1574622d83de83ad81ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213618a3a7e05bc30dd27db0bb2c6ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a343e3220689a6b3c05902fc08a463e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cc385adebbccadf80b3fb3ac8f8fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f693c082720d03d35c96a453630f906324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce66ffa10a356fa90f0dcfb9a13d422325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc768adfad39f4c51cde4abc313ef8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebf0bcd0c267349081e736014863e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e59d691e07762d07e1a1559cc29d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35895618cf162d82cd660ffc43b88c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911d8deb2279eef1731b34871819e42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2f64946d2edf7bb183ec3b4073d9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c860f8488a646859f730ffca3601878332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c19cf03f31e40f64ffe53af47e365b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be92b1c9d2a900c2978cfd447e7ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92084c9ee6d8ce686103ce0985b1dac3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b56df18bb13769eec634d6b720f279336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85becf18dd3d92fc6c57eb9aafb3d9ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafabadbf99532eebd2a65338eb61a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c29d71424a45c52998bb9c52c42d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15301e8abd927bceb0d800c2746b9ab1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53dd797b57d2703cc279b2ba7f8e68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565518916e27de773124bdd80656496342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94cccd8707b9813d58ef93035f94a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99015a193645f05ea803b79f0cd2e35c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0aae8ed708e89a1f87a5e493d9c86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2486114e3929a8008f9be1bbd0863346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674b2f5547148401c1b27b3cb0a3c93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b552dcb753bbc567236964e9740bf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79871b51da67d21d91ae6f23615186349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c2144d1480da792d4b3c82db9c6da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487ed8a45c6707c0cc7082d0ceff5b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1680744b4f94ea6d448420d049d17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65ed77f495b9230f589521562debad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd3e470ec8e9544c4fd10b393dced354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e7fa7d99be6b3327ee54051163a71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa0771ca4af8f3138ff671ed18bbd2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed27bab7f599bcae0115600b162de24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6168aa2fcf26901e6ac74df4cb740358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038122d93b0e121faa8ce0ec5c2ec7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b5f0a3b437f52eea7ab74afe7fec1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163fb979ef4ff24561a7a9fbe087461361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071f5fc9ba781eb534f90052ed65b20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1a0d272176b9ec1fca5039e051fab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c1f5f144c879dd72a93a50905b28e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abad19d3a5debdb4b3e9cccb81b2ed1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b39556213fc80a5084e049bb5cf4f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285870f6009b20e594fbf9d26b0e829f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b14535e30f73effab1a84243a7e8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c1a540534298461baabb254b103e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6e4501824053df08d418ee47f47ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dc08861e02ab1e6f17c4831521407371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c44f9c6fe5d35084df0e4e59333a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1f3b730ff101b31be70f76f6feab5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b995f297399a8e8e6d5f13988a4828e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fdeeea76231434968cdf8b9fb6a9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef254fba3b72d096b36231acfe1d902376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2c961fd1ab95417acf186eb47ff1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f56f66144f511154fc3139ce715705378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ab807ba8e11839646c1e490595ef6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b87a09cea029e001a3d7c67f42f30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b557ee4d9d9a9d8e1e569448c64862381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ea804040e5886092438f59141687c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faf53f59b30c62589a4998668ac8a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ccfb1a90f8bd4b7d24fa2b42a2ca9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d88b5e15f8c25757aca8e6d6ecdaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad162fc61b63c67747f4039522776c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9386799cd7be9f31de9286d5f3ef7a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb60587a795cf0946fabfd48dfd73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a0b4e222ded5331cedfb0d5f609a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79268fcfbf4be254db82039945dcb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4268aced88753e58e274c110ceaa2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a63b910d12525dcd3b3ef4a4f7b40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401dc99313cfe872554bea01026ee42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bd2b1a22607ab4aabf05aa9f44b26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e13270dfb18a7064d93926b30a663b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072ccd1ddfbf4ea5bffd78418c37582396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547f41aa6722e77e425a7a84e1669ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5cc13f375730a3668e4ba64cadef1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887e2953dfbd49ed6bda0d90f817f1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29475183f184a338ad3535a6d2f5c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11c37584071145aa61f7704c9e524c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc551a72e2b19e3e45d54e6f55dd521c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef197e0e7b81446c482818bace9467df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952f0b1b248d282d11c64a79bce6b58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ed19e321fae2134f38147446fa9fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae705d32da80ac098c249167e3be115406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f44314690fc8cafe6a5d0d8ddf5df2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6688ef657bf88974824f07bc3d73dbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1a706fba4f02696cb52c99856293c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb964519b660cbb7c6258f03074b1549410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa625a2847d4a81fe7e61e75a8032f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689fddcd24d4894d145b944663339d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1761c8419d5711c948b38cda7617d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d701a6d905fe1b9e94ed8bf90d4a98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1099268bb0f58f9717cbb6564a7e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d9e7a483b5300369192a63e20a2ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddacc6b3fbedfeb7f992a2569cf62b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfca736ba0e912aa309c9f1bb5c51bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77548f134ca6295efc7f259ed361544c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aec81bca48aaed48053ca0a5fb4e44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d646c9cbbc7f85cd4d3e4eab3b5bb4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460b1c3b9513399fb92f918c3dbb595422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4743690fddc6038b0626aab58c54b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfc0d2cd5d35ce6d9b1debef46113a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c82da5e85009a4f5c3da5b43709ec7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69565a66c82fce5015b83f726561bf7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a815ef309d788ef9b37a1dc3f25a2f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b1f22d9315e28c22ab9c2e0844eb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d739d73a7c200a25a574aef5124e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec18c416bcb6f1a755604bb68319cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b831bfbd1dd185e5598a6c87acb38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a35753bf455800dd5332912d9d0f8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0e1247d8c051f6e46b79310191ef5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3053a3ab66d4e1e71f50521af8f67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3794928db6860fba7aeaaece602ece0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ba42f1334a767c18b2610e760a1a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a85e64e667360bba953252618ae955437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb9b3b287d807a95739c68caf60b7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f1a00e24c5d840ff746f95905e032439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99705fa3bdc8ab52b2e31690002a382440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1787214a53b18f8f4f01604eacd2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d8aa39112481acd8c18fc10e8991b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ced51dab7d3eeef2d637fbdeaac85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dba4b2ce815037a3d79c6ed378f6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367e7210dc0a4a4ef17da2e7bad21d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142085d8edecf1f8a42cb193e44215b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544205c66643d23111f736d4c7919b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ae91b6b7ff8b1fdab83e1be5be6a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939359de24e316a35783f6509fac676449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2de50f7e3d5ee92fb96195a5a66b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889967e6b8f890dabd90c1517f352f4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498492644576c3d400ad897f9d36c0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567d8cb965d60ae5b7f9257ee9e790e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72652c57074f998d0ad898cef7e96de4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256880a621f99048bbda2b1a71dbad85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b776674ddf058d6cd29712c580e9f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a811800b13f3a91e637364803a6d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2598e60a935263781ebe44e920c83dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f08a872b33bf5e2371f24fb2b51e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af769d732f11cf4d1eafebb4a26f5e22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2a8542a6464d438a00f86b54a0dd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8cf728ca4bb71c6a53982f7a3f549462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eddad6fecd339747c1453f7b1e3f6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0525adbf1524c8ccfbfb7f96f54628464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720bc82a5e5d77b2f233625e26510f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fd10be9fcb78553ec3d073b918400466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bce86b15a453bc2727e4f0c82bbbc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bf06eec1e8d8d670c49a30ad56aad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b1c06c63976a9cfefb819fc90beaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61105b804f478e44e4fb5b45c40bd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4931c1a3021571d10c00d909702fd2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bff798881734421e66390ce14ea0a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b587cd8504defa14107b7be0a566c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9e1fecb5fac900c0fc16ebebc0038474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab232a260fd085f44ac74fd75da5c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046c97bbd07b7fb3b73f7d1f2ddf635476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5ce7102ff82fe2f0dedc3b5a99ddd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562589c478a3c14d7e7b2937679ea24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0e2b8fae1ccb824ff8176bd064c58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37678bb75d24fc17ce2bfc415bc736f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06cc348fb7648158b2e2f5a0599f75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41f58cc35139883126d7b00212e3fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac75c718c98b593cab5077a5c54fc11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd81cf9b903df74850693ed76bcaa1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307f959964bb8aa0c5a950cf66b3b6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e6375a5668e7b02789faaa625e114486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9908c2281b0ccd373a1417c9bbf02ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0d3833df71d5360276dc5cb40b60f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6542efcb66f9a308d4405948a4cf2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdb804c3ab889c545d7ec0e31b7193490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeee25e2114b7dd9e4929b023ddc573491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b257470e3461e74dff3307f8c8af4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9b8c5da5c6b389fa669068c3dfaae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830f4acb58061f32a54e787abfa5308494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942e6e9b2dad10f943aa0ff47f6f759495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138481274d95fbaff72914e95475cbb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8a17c3b42a6866e2b5785cebd878f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16e4a62dbfcb8a389d98f4f9cd7a65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a5dac4d6ea206d7686983f1c54f5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f739b8903ab15ca2a3857e130bcfca5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023d16b99da28dae051b558fe250af4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6b1a4c829465552ff30e2738888a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91e929e7607754780a114b85127e0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78826a93de509eeb3507c1853b21513504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1542ce2ef858bf69fd7d7d7e15d70dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a263909b7b2391787185a7177bac7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f9ee1b6b4df50fb891e3506fa35e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b0f07c49681e3fbfaf9e383dd3565508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87187e760eb5776597c847f64f4de24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4bdfe5542dac889670527c3fc9f06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d823f6aae4c1170722d6d4f4e6fbe9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6773879f18cf4d80e25589ebf09345c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b30309ab656b2034f9bcaaf737e60d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff34b806172dda8fbcb77ef8838370c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7d2b165766dc57ebaab4740f68210515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc71796918ed510c02389e5263d75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df842fa2081c0715287bcdfbeb27f69b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3af702d305585eaa4e02d8f1923b81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a0f043a442cf6febb124ecaedd3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c0d1ea48595fec2d75b76835a459d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9003193b7c0b1b6d962ff7b91461a71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286598d5a66177b0e2fcc84882949ad3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3f4229fc1f9ecd964797bd873e195523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aceeeaef18878d750424edd610507524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2e79a6e57dc0aac7752ccfef3da31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36da0e9e36044666dbf4dbfc3db728526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5883d80dcfdd17a5c8fcd95e059f80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb5b331e796fc7901ee1e76d07ded2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abaaf6f4e17e192c77a3d892579c47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214f9006df2b135057fd6bf8de8b972530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb030229bf99b0ab7f9408ac0ec08e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580c2f62f2c2dbfe9fdd5d5385ecff8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459cc922a117b14cf71fa36c555e115533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6acfa2f5e5b8dbc2b4663a68239c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaadcd8725b77ffcad2836c09549cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e023a728c51fe8f07af09ea362df1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da921ffdf9c7c3adc51330a093fcefc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f75963b664990cf00e9075875a5e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee498882191b3268f456bcc3f558aa3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc8fb638f54987eeec0510ff038e6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17848da4709993913a880656c15f27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980af9e66bbc9f2872b3d6de8669de66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa00e196514f919927a75cb3dd5bf4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493848a22dc82d5692b7e0f70664cca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c32646cf487978b852b414ddeb776545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62c52645db9a6b47779343843eb450546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ff6a8f90366eabbf8610ff974e8af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee02b81666da2c9ae855372023fd0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f43877f350eee12c024117619b3ee6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a37fd02aafa603be31b651d659e0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1c87e7340128cc3fd49f6f8a03250551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb4e2976c283e74c671a71082b703f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c983774784ad9e314472b6f24b231ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801c9964938ac6a048f0ae389264320554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a676b65e7fd5ce531095a63fe0fb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61b3ead0ed20feb67966f7881af08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9067f3e31ff2514831168aca6783f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bedf8c7809152b7644890df05748b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025585199593b5e825b53bb9cdf1b488559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cb02109480aa0c5e6a4d9148a64c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd505e9cf07934ac9de8a1d0de2e9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e139c4d59fc0f3df10c506e0bfdac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d0aa74dc6c613a711136ee9745012563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74999bde48fc9a661d35dd607bb3c7b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67836ebcd0e7c864785b47518289c767565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a433c8fe0dc0aa47038b790b44a7e45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ebc491734f8b9ca5e9e11216933e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0207e03d81d5129637d84e5e46661568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585d5e69fdde3c0dfce24e29cc1459f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ea3064eb3599b7b9a18153adbbb8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff754ccad1b37b1534fe3ff614c08c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bfada4c1db1624bf86cbbec11fb47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca699186f5ac88371627d0d6dc69c1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065f00cc261d61e427305c41a2db97a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1b951b5040e4b3791bb48a1278145575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf184b989c34851fbf7fd8108adfd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6a71d759cdbb158fc6d3915f60f72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b988f7c163f9b358680659b919b4884578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82a56747747c5eb3491d186f8ac6f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261403932a45b707547a5ad1aa62b597580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faf9f844d66adddc67359af614101e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888d4d1e5e45fc757a6607b76527e64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351c672e298f567af011bd9da41e181583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5d1b1cd7bdf7943efb1d714574b69584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b876389e25b19bb0a5f401e61f7956585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace78f26859b330f8fb7dfd52763cce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf2d20ab68b49934c77bace317a30e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36498c29dc996f215f96d5b4d35086d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96186e256e1061e67588d1e53f49028589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4fbe7fc1b448ffd8ec44f0684a0e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e1037bf6f48764c51874ba4694bc7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5571c4814ced4b1fb7e44efcf2f141592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba2a2680d135c7bcc6dd3bab6e1e91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bbc82cdf71fc32181873ccbf757a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d2b05cbe64929045accc76b8ac06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb0d6f317859062199b8ea4606275a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32b7fbf77e97af47dcc17bbb8c582e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb7ad019b051b6f4dc9b857527e4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17218ca88136345e252b240ff38833599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7596f583673c8f30e6b1fbea083c3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735479274381df6c7faf0cbe0104de7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eccf34450357650a10cae0b0411209602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c94a95994702279d2faacbb023e1d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e86fa5629393ce4dfc7fd7130957a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7f97de8ec4d10e2ea0955b40cf7bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965212020c64f1ef1a38303a1cdb3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f1f8c27822cd645263a79b5611bdc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c47cd6761284eaae6d2156de67ffda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3206ed233012cf2510708d7722ab4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb153a241e680c879f0626f5fffda5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83408bcb3d4575f63d4b7ecf62002d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd60685462526fd16c798c1aae08491612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e861128a5f019f85db4e205b2738fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99256bcc7840f3cd4f79496aeaa13b68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8bd8deb5e2a29e09cfd062339dfe3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df6a7a6988fc674733315ffef3c36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2eb34dbea801acc321b2d9d59bcdf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0efc844579928e7cb647f38e95e67a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c473e083a3573e21503578d0fa6b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7bfeec514848619e35e77f0cdaf5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d422175bae25d0af5d901354fc9fcf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef221dbd0e19ab9c39c27c01972d32622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0a1119a24c3941270663a7bba5ab0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866698c2881408a51734d7cd9a1f38b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af3a19271515ba8de216fd3710ac62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7b9628401b37876533b75d05b88dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93fd6fa2dffd14e5b3ee9dea5168bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17106cf2a0a6275fd3c03f1e7a69aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034858e1eb95cd368ffd9364b96f3e32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edb8474350cbece0d7b5201ab6d998630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a9ae5abe8103a5d9a41d97b56371b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44855cb608783198d993b4e9af11b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887a7a02f5195350b7e33a0023505d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a77f8f48ae563e017cc0344e6db52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ed68036e68efec19366bf832dbc83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd70f9a568f4e81b003e245f9dad190636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ef5436dd06167433c3538882c54c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d6a94ad42eaaa2fa7f6acc3572e52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804329596f4c905d2890691d325a8c75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b836fab3d71e2fb8d59a18f0c4953640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9032cc92a4b8cf0dd90248c9a87b405641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbb3b12ec125cb490d101671dc132f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdd9deb188be5d44376aee487c6eac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bbb294eedaf047f015c51780b2468644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06767a135e70b4a7f2e20e7e5e488174645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a18d46a6c8bac07afd58e96d0ab45e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c9b0ed01d56a30c8d4d215b1b9702647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4478f224ee4d17488fec77831c8a2c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b011e3be814a19c74e6af02d696d9b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c077beb07e87662229887f700521c3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700de2e85ddbb091218cc6180e412672651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f56f18019ed65b1716c630cee43a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1a7ee11447d0bcee8d88a8684d7b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eefb2b6b7a94820ad491d4edf5212654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf4fa4931b151fdc29cbbbb22c9c36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc8ce5434389404d9cf08d2f98499c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68087da49143b4e6b5550a98991e07d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf230207519ef4a63a57afe7ac86b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590df38d9a36333227a8d8ace82e8702659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e80d5a815bc3dfaa159206f218c32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf8f11abbbaa07fe57f441103d694c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f78f753cdd4866a899d5043365c87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe54a6f6887e208ebd8874d11893f53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3131c611ac4b094ee77d47977642e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a95c206eec7952c99c174256a2fea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52089680746295bd8f469aef0b82864666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16334da1b3759c51fe039b1cf723b9f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d775977c64f1ffb04d7d10e75003c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4fc3ca83b259af771b96d53b8a2d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a8105648d8e5beac53ff4b453a2d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468180ba2c7eade410e8269cb38b56c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bef12db655670a415f3436ec1a574672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21d8f1b898678b7bdd57e1278dcbf3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ae70c6dd7ad2046a22b010032a007674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092072dcb3227945552198903317634a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9e1476e4e6a7508396a4e758d25f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b348e075158ac7cc2b93e3b1755f97c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586a98d4d5864b2dc68638993160b14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b98167e3a4ec0baf0d199d3e94a85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb884e6452b83d41c5a2014010543d60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8d050f5dbb1042f5fdb65ea590718681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390d3ef9cad900e30f61d05d3679a1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a723a20a55c2599aa90e682441df4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259f75f610aae92c8b7053f20156cf0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea35911bc1675fee39753b8581c19c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ad196b3efc33cc0a3b35c4667480b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7972efd6ffd608ec1d5d86e60fca8ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043af9c4ea5fd41c553d442b1c8c4f1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce422399029640b32757c82fe993f955689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a097be4c8a4f3f4bca7d0170bca6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2684013451e753154af6cbbdfec5429691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7b7cfb04a0789c7c365e990719fcf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05174ac96faf17d9faab105923240aba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf45d80d93a9ff56e7914ca76ac538694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d9c4a5d87ced1015a015fe7bba549695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8c7a8feb0d23e9fa0e677a9ef5df3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209d77cbe9427f50a9c38edc0286d24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bceb9697493775718c737284ea0fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b9be01d12c0d140ef7a00f9120599699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13915012b0b14744ee267fe819fbef0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78f6fca2141a0972f86a7b9664dc00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff0f4b6e808ab03b8c926ca90034b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1b9f4b38b78b5c18d5f7016ad2cac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fdc17bb1f894a1f717cc8864923f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02778ef3f49be11e6b39b64134dc1fc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6f1f14c6a8e1fab3d4e7d14a4e51a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb91c8cab047a309b67a1a4b06ad38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a7b70a4ba7215c5e322c8565924ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e04ce91feb3643267d09b4ae7b5bf6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f523451531da2563e1d9d00c57979f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bef59beddc2325d334f57beff4027711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfc3d4dcbb5b20a8e9e290fae01c83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8e0127366349c9f617172319ff61d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5a47770ca7ac7270e7f19f69d6401714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae8ba9a0890d4528684c3151938a8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c81b199dd3ecea23a9c1bc5ba107b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5931e377816a0ea62aaf0b88e379b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c52cc0b7bc06541ec4bf81d41b02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1263f2f94fd459feb9a64bceb97c56e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ba8f153809452a7f7dbf964a39ed4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0b0cbd38ffd0be13cdad073b5bb45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c633d6e8980dcdeeb90d74ad37ca238722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83c40c0d684cc8345225a298ad83fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e323f42b9330da694ca0b05e070ac0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddc50a6a2073a9adfc7ff53475d536725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1356d734d7d784b88bcd7eaacaf1ce5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71ab213b77e850ccb8c391a5f196fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fdb3d7c2eec150a470c09b549ca87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2486a2bda209790aebbe23c0f446d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b3780ca6844777eb8a0bdf41b1ff5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde07bcce2f33aec2c6a45d566d1ddf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d50907ac5e31a6126c2845ca9f0e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72821c75659b585aba7a88d630a2a5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5aaf447bbcd60983aade33aa16dcf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2002950d7e32e17e9f35503e4b2d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac5b622a16b19a805b333b83a9b834736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7c4af8b990074394efc2f72376af2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df35b6b8a4ba805b3332ff0e0c70682738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5a5fd7e5d78e70a721d874095670a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb3d2e4d234b062122f443d2071bef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08e4f9659c7d04191e534b7a1432d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ce0df56f047651f4d6c8b3d2e3784742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac65a8f77d9b9c520bf70c22b4b41e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e5731d8f5b180a30d5338b2c6c254744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce4791cfae24cb7bbc74f636623d98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba653491c083568b0c6dde076e20521746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4d2e31de6c90c619539d8a5713d33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56816904e2ae5a4f96883613348599748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fd1be801f4f64abc9e821a7b3bba4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c70127c21257c74562d500521f853f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9966a9a8fd2f0ef621e4c183681910751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c698ae850d6c035bb5035f62c1a3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a562d83eee940e03d068896cf2780753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93c5e9bb73b71d2620dba4d2b6affd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e522dd371a8eea1af8ed1b9eda9158a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf151d49e155b3f3135e4a09ed314bfc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb07f3651df5ee0771c086766902dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ec6a7b321cc43bd6a3d1fed825381758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a596efd68ea78af41993307ada95a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1d40cc9bece91664e95c4aee9f1f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3bef668a0402054eaf08d57619a252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500f86cab894ee3e603ade964bbc1813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b629488eb1efb3cb21d862d2d4cc2c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3c7d43c85254b72e966c679e0b8bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486317530453e7d047a652fd7bd3246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4170bc2a5686f08dcbec9f7231a0697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceb9b9e385e78d1761cd01147117e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4c1a65fa77b727858af427201e5799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cfa7e3149f610726cfbc51f77d66a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec62988fba07d1c38f4ed33572f55ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698d426d332ff51d4bda32da8d4fbc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06829e74803a75c09b6b9b84ffef0de313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253614ec352922888ffe31a6f65ba9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f1f9d99a63c7c9bcd0840e6925c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bde9c7ff6fc8b00e0c957a452bebf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81866284b9bad4c1784860f95e8511317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960edb3d50417bb0f0bb9c8da2495a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a81ac226f4fe9605a5945a2001f3ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196f874f4eba2f01fd8c3e9e2f4a94c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52028f060f4bac1ce0edbc3caaa79021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff6e0271118df0e5641c036e2024b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d6e049eddd34215f1d24a414251d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ee78c3cdc31e6bec5a77a2892bb3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3cdb1a1ac0c1a2b8db007680484f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687cc5b26cce04fd2df0b8be71522f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239cebd621922279d276f6ef177e33427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac8087b094ee58578852f4bc70997028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f4a27cb81c2450f86491e0880405629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463da8afe259976392f201886e3fe3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c856a4b4c145e71c89398900bb268431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d904ce74d6f43df77f267e6f1b6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf78fe24677fc87689bb8ab33b8d9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb0c7b28ea47edb4cbb511a5859e8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7b14bc8fe5bb1b339566468f513c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228dadfd0affb7682162283d60bc00636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344654332a505937bfe1b277afde954237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc85224d7fe1b4beffcef37f22b414d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcfead9ba38b55074e518ded34cb1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b326199cc8b5393cfe9dadcd86cde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2b1c27496dbc5886b9db7ed69f00141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06555672afc8693063eb47884684c6af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ef159c66df3390c63295b9558e7ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1529eaefce52bdef571027f5a3adc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362ab129ca743e5a6b2626a802664e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c234b3cc1891354707968db734ec846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49267d3285a0686bd6de9cabd83a34d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb5874a2440713f449fb82805ac34848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0cee8a2aa4cd424c3c3372ff4d24649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7ca1d90833d2570fe9e4117f6a99350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403a1a1db9137984dcbea2d16d9352051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02e576577eaca62cb02cf319e1adeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702d1e3fb70c14a8427b31d32a5b6e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700d67f3b2035b3737d7c1dabf411054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94314761f1ddfe9336e5409fdff046b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7945cc8d254e58331e2e1c2913daf4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59235fb43dd61acdf5e7c5f3f88af2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0966dbf3c7f204e7d5fc181cbf314d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe73e47c8c2fb800e955de7d27c0aac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d61b7c297cb6293ed432a6f53c39460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c59a2b5a436f4981724ba9c368fc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899d51bc24593a3ab46e7a6fd4e242962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7889a04a7c6087ba82b2bf68afad12563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126c564f17441341ff3e18adbb0592c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82f4dc21f8a2dcfc7a30971c24369965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a4fca449d2a224f09b3d76bff934b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a21e3fedf21d0c329e90212c9116c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f75668a117619aa8ef7353c368983d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a1127c77f049a86129df3174e17f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a43c8efa590916aa554fb790b0cfe170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96192c2e9499920c29b92fb32b7f054371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca9a9b51af1b30c0a6f486cc2f2a8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101dad58e5a0175a361cedf34eb84fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc09e3027091dbe224ffdaeee1c97c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9b094d385d40c38f436fd8d3c901075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807116f3e38f9a1569143ac622555caa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062d5fe48e0bb0dc7a658d9a9da713077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ac46fb0c8be30bdc45c6a207df2ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4a252105e9e5bbf1d5b93e8485f3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5c8433c6d8898e224d26149c1f7f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eb8bf2fecb3618ff211e10eb6e1ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663b635f8992076eebb05fc7f9450f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d8b010e799d8d1a84b59ab74fde3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52115f5b1d5c696044f43cca3906f2d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbd7afe1efd1675aafbc4d0462a4ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c7f550cfeade03cadf7df9fd09cbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77b4faa6c05341f039fc3c08cd768487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209320ac9e4388f64f6d26a43a47fc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398fe8da79a3829d481f2c1e1712c8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f247435cc0ecbe925df6ae7ccc70c2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e006cbfe2c0527a6efe3df722978491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c13376e2a0ba5e875607a871686db492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c77f2cf7baee1acbf03a4546114eb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808692ddc7101a176dd8a83d941b8ca294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655d1b7ebfeb020909196b8892fcc6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07a15dc25edfeccd45662c5709a3bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70569814d8270c54c44a1d7b833c002d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96593deacf63e9af1ba2daf1340f3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2654f84d78335eeb0049435c43516399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b727fc30fbe7bedcc3045c1bbf2d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313d0fb7c062c5f4a183acf787d0603101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cede2078e90684eb65681ff47fb1ba0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a81c9924835126be86c1fe6f18045b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43445ebcf0b626dc48492118f1dedbe1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae5ee300e670d44acac8a8aae27377105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015001e0d428727c578c0dad6ac50073106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54343cdb01fcca85877ca74542cbb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b346d91af86ee462db745282d1772b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1b12fe132c66ae963c54be5c4fdfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540fdecab6120b1e291a623447278a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7ff078e9a334c652e32127b214736111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab56966aaf8fa5d4de7192c31bb9cc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d3619b2918c6d042c39f7f0e07e02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aad83fc3310cade5709623854f1e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d02f8586f3f3164949ff35488ca38d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99a9da51fb8c2539ac9ff79b417e6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879eaeeb914bcd2582ed8888d659146117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09b02e5f6ee86913cdf5ad76079718118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5836f458bf0ad6778520682dc6dfdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2b15c34ac70043d88e3106bbf4066120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7c024cf113edecb84d902636664c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374744023d35cfb995eb0c86ad99d18f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac521ac210c9ab79cb710887c3951f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab7ff4645b897b2350936cd4b6614124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce2c967b074206657b54872bab981a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda2280f3ac2dd245390cfea5584798126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2afb2c804f29093998f9baad6ce10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df0de929bc5cbf00b69744be802a2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a4f046d61206befd91fc5d5012eb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90204ace51b70af4b477c8372421d6c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a591fd06ceb15791d0f3df14d28447f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb94479013a04fe152ed087aa246e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e1a57dc3f939642b7edf1c92ca2de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0755b3edfe14cbe4f1b25b24e56ecfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f686924839d20879d760c0f0cdf3d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f1224b94edaefc678d75ab006e9dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74cb9fdaec7672d48a20e32bf06a4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb4529f0a1146740090a6880131b58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7f3b6f8dd2385878077794d34faff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08652cd76931514ea1581c8e311846140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee183d700f5a18f66f9db8c6d09b1f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93546ac78a275a9e4578fc6d70d254c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01afb4f7fca3bb15ba03b5acbbc5824143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db08fc631d2b076ec11b7bf34d209144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b8ba2c68c86ea4ef7f1622e8239a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5151eba4eeafe99c66d3f09b16bd449146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb35592494bd0fd162339d684489aa2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb8066cd48bf282e459af42243c0f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a4fb15f364f9fb2936ecf9802f2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71202d872b38777ef2759125c7659202150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d6f984975d168f000bf401eb59ec8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2adb8955fb47e82dae730c15160ecf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d80f9296594b2560fe3f673326ceec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615f4db51cc36c6c1ecfeb0c58dcd63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0c452e43965a379da3ea8735ee201155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7ed430e996166f65a3bfe961bcca3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbee06cd6c17c999a9b9694cf0bbbb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdea488695f37fd3ef00584475e59e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb0d1b7469f698c00bc21eec6cd56f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d93399aada97c5828ad0173442860b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fbc8d44eed50e1e11fea544c6fd02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bfa8843f6301c5a6fe352def238b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e885462a2083d8d52c47848c3e3ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39173d8f995c56273c0532d9f5c678164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626cb04c443cd7b14c10a24ccbda95a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9380cfa3ba251c2ebf071cfe5bcd0c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d575cdb520e46811216df9c16d1fe5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b73ebb48c2a84347db8db031009f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f55776851d1a33867bb0a375f17e9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940108328800ce69bdaa43691fa4350170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d8e21b03ca1aa58498d22a87c5101171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a7b6d67e21022b2d32498cd9325ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788ea4f8587f623bf898659c1744c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a6bd83104a75e776cb759b0f58a7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb9885727ae603b58e690243116915175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb51b1bffa9b8ef2e5d2c16c9eeae3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e4db4ff390eb84944365791d1aa62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719fdcc9a209a5f1bc0bf82b1087792178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1da78bcd3766eb93631ae332576bb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ee86d08056f6506b3b6ddde659de6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec9846573dc196c7091a20d49421dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214138a200b4b188ef03e2bf10878496182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eafa5e5c401fb2d38b7a6a46b61a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612e691124dd101a912f74fb658a79e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a879887008ce847c4c942a36ce49289185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a183ebb3a9fabcad8442309342bf1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd2b433cf3e317984f4af91698935187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70430ff7699304b738139333b847fb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592f13989489dcb5fb150db6f7cc780189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dafa6f414e2bbf299689d207f9fa3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e15f1d605cc1ae24409fb06edf24a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e62dbf772c8e90d972b643e1a8bd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436fb5f07b3c1618762000073809bb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc84ac8b9ac0e1d67b9362a5dcabff6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac449772b4eb91b9a39bd803c284b31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322693be88c9e572ecbf6de2d59ddb54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cbfd329e6e5dbd6646c18300d33b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d5131b655f87237307c8a46796843198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243a2db2bd0eb0105d1b92e5d1822e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99358fe91416d37e6de56d896aaaa6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bea0b26acfe34830dbafe0634d1a0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f9066797024f39073384b36a7ab0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750d682f790c9f214c039da51706057203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc768c100272084a50e5b2f76c3b99b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860b25aad8249c1216cd46012da0894205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acda67b914c9ac5b7d349e6b301a940206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eab08916b34f7cd112f8f80c7d9e42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98a1a3847e73989708a2ed0fc7b36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de15d3117de4de57b8de79ea607ae7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2be99a2bc42f0e70f1b8640ef09e37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cbbc903eabb977a291418d1210d53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c63f343f09ef410c0726615593db18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd29364b5199d8ca86eff43860d3b4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd9059bf8aec971efcee83fb2c775d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bfa4bbd85205f56037a7730c29850215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f12bddb138ca48936998977079cfb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f5b14b7bfb91d84de5386b26b603b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a54a8f97a67d0149e553d8ff01545218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771b56f826e6285619ecfe3851ea7aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98ab52411921314f3960ab3c81dce1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82381511e82e566942789ca1f5fee881221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2ae6e71fcb34d93d37b6ad0664d28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac163093d635354a52163cb5f18a0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fa262d59d15657bc3bfe784ae2cc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b712397f5e537c8380cd882361332225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671ee6b502867288f94286c8f043977226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c512d205ed3f87b75e39a6fcec54c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51206055b8fde1d0eeb00074728fa18d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6657f70374dbf81944d33da1d664028229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c972079ddcf0c0ab6d2ae25cb8c60aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba7ff85e459fe518b61fe0fba9f191231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60803a6a3082af0258794e76d067e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd59eb5bb66d7b674b901a21bcb729233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5f9fba43977d4bbfbd5cc44184359234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1538be1e488d8a49d3278c938d834235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db861e4dcc2fe22ea19af6eb9e14a2a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe778dc8bb11bb065dcf4c6b72eb93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5543b8aefe99117866befb6643adf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bd3b143e653df1fdeb3d928ab11cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c36f05d32522b40832b8aac2173f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608666efd54f0419d340c5f81a5477d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afa9db482e3051128372493729adf2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253c57b59bb7d31fd566088ee578fdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822421b2b67e03cea003f9ba09c8eb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22023e51c4b16e4e8d24e8eb51cd3104245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8d2aa3a7f547d0721b7fde9b23468246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef00b043bc691aa8138ce6d6be56fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e94d8bd69683ac459ec7501b7b1e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6d0eacc1e0a1f6eafd3cca61e8992249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ccd62153a0687fd94409d5cd960dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fd1c28fb5ac2240fb52a7584a7484251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078da1a006db18ea41a9629aa8fe4c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39c5643de4ecaa14924e590aa2326c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70f43a99ba9893a8499df3ffaf21ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de92a1ab67c9b4e50917364f3fc0d92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab06231e9f835b5367fd2a87564740d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3622cf5f6675d4fd54dbbc7f2977a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5137b5bcc549d5452228ae82a00f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a96ac25fcd04f4267af6f2ddba2bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434791fff45bec58eba9c56aedae2eb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e7ebccdc3df7bf262fad2e6bbe5c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cd5b7b0d051478245a0c94dd709ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f274f3bbd11b671ae038c5727eaaba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fd5a43ff4989dcfcbe398061e2f69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42906bcb4f905963dfdbabc84c4e9b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc0d692a03d2d3fd69833c86ef0950266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904e6df4caaa968299e19c3747de93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98cc9b91e7b776240db098db3357f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9f2c9b3a00652635a66ffdf98f596269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17059e20e1008bdd40a04a7aad106d53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df29be598fb08027e945c940e0ca22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694145fd2e81ec145fbb51f92345b2b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46216d9686496ebae4d2f7574bf259273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbe73b931ab92d90e768f108c6f7ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b567d31a6e9b2aa3afef0da44d968275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bd83d7bc353506c87f0a341acd1f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e2935ce44f4d04409ae48858308e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb47f13ed7ac82ac111e1eb04fe1649278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f26a0cc52263e527bf6747bf147653279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806477cca590f1dee8a63eadf0f00ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62cc64ef4781f5c88f72cdda740c6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470375af3d298e1897d336a3b1b2599282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecfbc94861b05e2dbabc8cd368401f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c02839c736cbcdd21177cc1cc08e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081ae9c8a60074729b5d1f8c2c7082e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3ce21d3e241f63e666533cfef1a17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85e3fa711366225cfa43341d3f8366287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db02baa7ba73cd5dde6e7ca5c67a33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef482fea9134a43697d5da54a78450ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d692a2e2943a2afbb447d84f2de409290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32639f62a15c9d13e6d19ed8a199300d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f809e545c56d523ae9e788e29e2d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36569cede1c654cf02db4e679cd76b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf92c07d754f86720120c10ad4a3b80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2c8a2442fa134b299485cdb93e55e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eeea0990a365b599a7696156b3d47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f543424a944bedb795419ec22a2cae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb3ee90b4dcd7f3deab5b08f8bf06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73cd9e865f719a4c842855afc49489299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d387b21b27ac79ba0d8f274737a229300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c97b9752cce51b71f549a9e3489f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19702c6c73d55eb28848c045d5ad7760302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770058ce570e89a015f848c8a71cdb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4a997910ad5b0dfc792ce71f4af3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eba4e6b7e46d6fba8798360bd2334305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f99f2356a12e8c328b047cd01a9ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5a25845856ec83705a80b720522f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cd75a5ec2f6b4700053814d811338308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275222b9fefa4c89744168d40e7ee1b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82367da679972b6c130ce6d42c3b8f5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5885a2261b4a9576b82ea6a914c06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195f2ceceae9df2e452e9ac8d977f14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1236c8e690277fda069ff3247a95012313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221af856c734c9dde3caa8bd836ee1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61bf0c9c434250a8344900121387a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b8281291ffa892eb880ece7b650e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3075047ce36a2290af1bbb29bba7f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36895ab0096bfdcc9a7cf15bdde120d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93662ce32630a230063d0505bf84ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47324b74ba5c333f34f21ab56bcfccda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54a70a4c78ad73fd64b04b0835956f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f08ce21fbd14ea0d36cc9ec431f5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec88a25d9b950bbfdaca21336d686b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858ba3dc1fad45710a5a788c5e36378324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8efe9d8160585cbf157853e275b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b638dcac231f33c5affcfe41c02fda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8da2373515d0ed5e68b8d5a8b0319327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772111e9bc81fe48d865d8f2dba64120328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9e2ce00027518ba47e0f0fac61293329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0de139c2202e9b9be56e07e3c340c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466c5d9e1b028025fdebeadb9e067e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c0cb11f991a606206207300093c28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa64effc900313765f8c0e9492c339b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbe7a1f4a2ef4bb1aae6367d0f745e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eeeccb80c4d454e9add988176eeb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbaae017fe06222246a453bef784f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612faa88ac47f918f805f0d7278df09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a10f7d5f46d8ef650224a4a552a73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf737e84ccb5a1fe33c3da61e2ab40d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d731e055ab86b3a32710852d6e38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c55af02dadd440c7cbca4ca41db1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8448cc50ded21308f165c3148de4a95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b21bdee92cb45edca3ca852e5657f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe73a42bb2667f356b1da169e90571344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f686419afb6a4314a159ced828a5435345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb03db2d7235aff9b7ff3a629fcbeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c9710bc7b7aabdf1c71e5190bcdf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba27a1356b0b441e7998f3b879b223348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ccaab3672c97fd466af384972d7fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae08ec5e8ce051a93007b48f2438223350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd612592216aae795249b572535f72a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f9420b1ca0795ffa26041d3cf9951352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6d0605695d6c76e670d094e65b375353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750222406498b4574be08ed43a4b87e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dc1aaa17699d1cb2113e70a956ab8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8055bb82174c4bda0f93b18ccb7638e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae27d5d7d22814894e180a546d20bc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed04809f938382c57e99fc524908b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c306ee902f258118a1872c3c0c82d17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a06f25a7e7f4334c808e1a1bf02d2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba518df137c45c0416200556427484e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035b1aa0dce61fdd82df25edb8e51e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93640e18837fe1f56a2798a83d170db3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3682547c028c1fce950125071b218f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3494ab9c55263ff96914bd548de0ae7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbdf2e965e8f0105079b703a0cf0de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9c9ca2946b81f38f4b77127077ca9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa04a86ec857159f4f72f6d75d1da16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d891fb50220f235b0a8cb6d21f6e68d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b6c453f90593c31f639a960e5d81e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb84ccf8624ac04157967b16ce2e94d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bd0732018e657e870cebd789984f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e5dec56556669fdc1d7d774b70652373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99990ec87706e8ff30329bb4646500374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3349a356b95f06971816e2d19d80f2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b25f4edd9528ed21e405943ff6fe5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bd79c4bda515b9181bcc2d4c34781377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a0469c23b35eb2bc8c16eb6e673d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7ca12e1d84f12c1d736ee0bd08c10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc34bf1fd6b29cb571c9e973e346e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb9578ba9076181cb1233945157aaf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f4f7432bc2e86db004ae2c3e15a73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8a0fffae1c8868298b46a54c922fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e215cdb6b262dd0d49ffcf0716e90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd4f73096a69aff20ccf3fcbbc3cca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec49317527dd32dd9f3662182f3a22d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabbee50386bc987aaf94ad1c6aa682387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a2f71cd10f7b3c8a649309a91c12d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28325d0861f3f287c72758bf073c897a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf5e1bc895e4037de1596f5221ed19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726780cc2c4acb25c189eccde8a2bbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a927e00a85e34a2f8b5051a3d8c5d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28ca2e0c8acbf75d693764a893ec34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e61c83fffbd440d90ccccac771d6aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f53a2d04dfc04ba5fbf1b34cd2411395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd68ccd1a83a7cb8bc54c9ea319992d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad2c1ad028fddfff8d690863a6ff66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ae1a1c3cbd7669c274502293ff315398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d142f231ce60a682f31d1f70aac7b0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8a76ffdc260a70e4569acd7964676400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25908d14f270e4eb12df9844190fedad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107d137f26125a056b0a1ae780566fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79a53a5ac2fcafdf94f9bb3507de69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbf7a00890132ed99eaf27aedf7ea6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91643eab2858a04fefab25d0244c92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb773c9fe7e63d6e63e73696c06af4d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5fc93429cbe78f39f384e5b13da80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e5a834a66434188391ff8dbc91eef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e7821ba1054243879443571445353409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceabdd2c5918f2291556241bc56f81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea570772b19afa673c81b002e08403f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2b64f42d3469055945f1277a6e5a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad223fc942f7fe556483c0c9c00d2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd558a7d4bf46a08962ccecba7a68ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188db0d79b78b31d25db8d9551900f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2615ee41a248bc73dcdb220b9d19290416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aed63b87ef62cfa6a6db4f82e66ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa80a6dc47991c547ddb82714bfd0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81526c92702b275cf6a58326bd51e2db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7d2a295e4dc6b9b0a2b8c4e3a9706420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20362278a149c8ff1ec225458e0cc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61974ea430ee18289cfdd836e215401422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a47e57556ebe8c6ba6f2666924394423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68154f73deeb611645ad51251ad7ee8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1f82178ce2071d9b736f926e087d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528abfb2265dd591e9bea2bedc5b9550426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaa98eb1e319b07ea0fc1a0489269f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0e4c7bbb132804e3215be1c71bd0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248b0d83622f664c403aa293b53b8b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272a8bc6006be9261f948d4a7efeb04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53000770136810b37bdf8b53a5b404431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151c7a4bb817c010f723ff3c4413c73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a37c3f5c30524e397d668ef4df565d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903ee1057b52172617062408da7e3bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f6657c28089f003b7eca725d5730d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eed47288167e1b050d8e7b3f61159436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadaa5cc4fdced8b9cb64595a0af425437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360bc9fb860b8224eae84350ef8dcc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b81bc8c81a3363d951e5d00e6aa264439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0313473e7737af65bdbe2314ceb54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad624141c3093381f5635c1bd49e6c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbabec634038ed592eff66791f5ac1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808543d94b1119bbc32ce6234a2f45c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6c2f89efa6de733d2d9baee8f3230444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013ce0e211f9e9989c076e580ce8156445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0d82c83928876dbb621e2f94f7442446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aeffa2f3d27c7e933c2ec03d7700a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbd34d9de46a432847f4e87cecdeee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6ed09528d14b00293305c714bde01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088a9cb6b1e61411c8ab3b0a779fe01450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb1757da09da2d80c65ea6a085ce6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180760e215f95161132d485c716ddccd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53142ee77645a6d5a2d8497e5fb09869453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30045e2c3da1e06f20cd6be2b83708454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684024587623721da5017b14233222e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa859c6eaddd23ca47b80f5a5ae05143456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf52eb357d35d70f41e9f6b55139a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e8cd98b8d30f182587f26eaf50285458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcb29f8a612d36c16c7c3f0a3052b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f919151ba1cdfaa9d367342809da6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e73cbff12a675ee2f5d9194d87d582461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebfc6177e2106f6f5b51a5582ed9c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1948208cd2f703ede67fda2693832b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ab051e345bcc67f4cafffe05e1fea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff822e4a75f1d34380676b498ff28cb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf80174d15c1fec9495207ebe0007c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e224abf39882abea124f74037d7af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806567caea12bc341d6e8c683ef01ac1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b7e0cd7173661a41e6e0cd58847d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac64a706da16a0350205a46e864bce7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc1d6cd7b074fc179153758fb1521e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153a1e4ca6d4665b7149c0582b4b15b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fbdc7f5c6d0686353824744e3ef54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e44ab017bb4d65fe39380ec7f80cc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b674b39a7e2342eaf1b361290159582475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba7588eec461a3d226a48740456cb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e40a79ad0e3a46371be16579303dcd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd2e01c69e936329eceaa310382566478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cf77106a137f3527a609fdd7b5cda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009f80421179aaaae3b56db3662213c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9431eef52acb1db581946d366028985481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8c332c86855a6c574f9327d2aa1a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f015922820d236207bf2392ab03fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c62eab001592ed5c0040c023102ca9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33ce8c4c314ed9a558b11d4734ec40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43657cae4337ac640eb78092629a1abb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd90ee0f48d27791be8564a20d9958487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59462118118427daa760efc1d3e82e4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187251a59151f43276a00ec023c325f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60817adec3abd67df444d23a477001490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31c8571436a9468594ed320c1847cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e15e4b727ef365bd4308aedd6a0dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e101bdc5e3b4e0109d73c911dd50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c5956a81c77e9c99ae9398fd8fb06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7f90dccb2c9dc01aab397201ee79e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc77052cae5655696b15b38f9021a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8d273306c96ae06d52250656beeeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4c12239e7d093e435e93e66955129498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc22e3da75197aeeec7133b307c6c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a2a034103b11e164b90323278d51b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da672a7b9a4f64787cfa57e02025d2ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488817758606d80849e382efbecac5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56801805284d47399727d2d0d3f37e59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567a9c0c31e7c9fac0dbe50f6a890d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42347c7810e6ec9bf796395dc14c81c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b2991af0d5ca3f3fcf3d16ac93567506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0aba0443f9a1828c8c16e3be4d6ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b529caf3ed9321f5b82e0959dc967c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadb00f9315aa70974aedd94efd6f1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720305c58759702fb30b2d317c967e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a8b03c44e6f92d29f898d3b29bc5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d751e7766cf619a16c434f86ae570e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cf84765f72130cee669cf4a2e3018513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c701995d404977b122ed3ec603123514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e6fb71062fbe91d5f3959444dd190515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30fd5bfda60fb70e227d2006418145516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41b88e840dcd19d565c4b57c5d7e1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb45540d0dcc94ff672fab25385b95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718889e377e682d7e9ee35a9bd4e61c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d1e7f6135ec93bc7d42fe5ee1508a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36688c4433f92719fa863f5813a438b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4496c0a6e170d38775764e6ac5d3e29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c4a1385ddcb05279bbea1f6dcd035523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b478b4e462a6d3b2b59860d097eb81b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3936c60a906d39cedf9e2e3a6f00b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8ef0ee5236cf6a78b0d51f1712f19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76988b4d7022a3e07b6e78c01776f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc9e8f540db2f26f9f37c41c274d50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf301a0989518a6d86e4f929e098d225529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d796499ac59d66dc1cebf0666bf9696530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab40c319cd9e29e17c1343a4eb1d32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee905c2371a207a51408c4254d4ebc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000684845dc745d76270e7f1c51afe3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a2d6c20b2eb61d43c75cd5403cd8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6418c47ad804eac94f04ffe43645718535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdd26bc00bc8b69d3e547a4995aa06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80353b3894191716ef7e7c365827f015537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5771f84584ab436339b50b6a8ba6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd3df69af4a4b6909a509263fabe93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79b3c66906d3bd73a75120daaa928b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a27cf40f7c2d27b989b64cbbac4e8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2e8be59ff9dd0e9562473174cbb6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8070f833fe3e49afbd67580cb929a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a87e139cbd3987523d8bbc283987b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d61b697efb42296bade2c07f4d4b67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e0b3f4b51f1e86822a404d70df438546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9f05055d6e1b49a7de5a88f61d56f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907a2684eff7601f2852e2eff94aaba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c0674bed62a4ade3564d30181b69e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b5f2c0846b533b5acf34db0d82ee3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408e045b12d4250e609874549cb6fdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95b05c6b961d6788efb09336e90ff0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fba1dee91f9ba883de99cec2dec6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed71dd3a8b805741627a9397352d9c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508fbe6035ea9e739c9d95251ea45e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c1620caa88429a1362c786ecc85f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90df346e97137b8d4b0e182fa2c4b56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10950184fd903c1ed4dbbaebb42327558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2dc93c5fc8e64f71076363f4e1380559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d54004bbcf9890e33e34b34efa22c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7f0f1125c60ed8ff8d0ce859314e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3503b36173f8142d16fb5ac97be208562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5eef54269b0788c0ab5373a331f60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c311c485f595075dfaeb3d8a1cc030564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36211e6737b610e841c1922d675d4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ec7f374638bfafd2fda8936d12218566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47042d2d55665afbb9ebe175a8fd9e8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffa79a15bed28873fc71a3717d3563568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e36ee33bf3562487bb18aa2d1511e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65960e1b296502d46b6d6918674d13ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df9c2e2a7d3ac87b2a02f17674847d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e9478daeb52368dc690dec53dba3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbebed1e5f6b81470fae7592f670085573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9a87244fa3e538ba754617f095dec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45be5446e9326f58bb91d439fe9eb5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3275435d8ae573804cb28571fc0bd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c67fa625fe8adb7b7fad8944cab262577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640237b1fa8b9a0f6809765ffbe626c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e4ba45b8b8ce2946d338c8f51933f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de35982e1f2f6de5feb367473b1e22b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f0844c76cef7748d20de9acf0a4c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d20069e4b5c0a11df7732e9f334f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97cc5f59cf210ff4c9b6e0b4bef309583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c44aa96766374491d81a8fd697d8f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d0882da4a3fb4487b2035fc1d2ec9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06c2c4b3e6976352080fcad3995ec0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10984ebab37e3e3b13a9634f7a8ecaa7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985260cb3633e6608d21c138fde157fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed7d0261a6c388661623144b0fad12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654859e721d5ccd0e98cf206890cdae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ff233c457d870c2187808e3b8187d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c972c0971da9793c7271c677b5c420d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2d8e526dd9e9afa5e7b08be84e1db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9e4eee7ac705773d43183cd013357594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ad00b0e6c32a4e4794e8c019f2f22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c2347ef78cd4c36de4a0e7e220b00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80ed307f20a7ad80033f7c9133ff0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7e2b8f392d9422f1e963d31d1e8b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe3295f1ee4e2297645ae31c04568b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c84aff24d58384e75fd60ae1ad3f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77de6df78d465bdd2ced42707f65ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70451d2eb176fe63623142266c276d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc21a9299950c8731011ef8abfe3d79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb444e3b0d51ee697294b14ae5671e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99913d03fac45492a5a9d45c86fadd29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f0eafdecaa0f36306e6b8e45df411606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede112de3ec55da3606566ef84c36b80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967acf51a1ff204e237aafebeac29c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841f043d060e621447d79929474e786609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb08e5e825ae1ef07cdad18188cdf2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3a8fbf31cff87708414b085095fa9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4f0219708955da9b7f4e1c8d9d7b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9966778b214c7cc37f0cccf012376f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3ac01dee184973bd31782015616d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013fe9194bc1d8f0d872d81e78060de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638292f759a022d053b263f2c202684a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c062bd87500c86d4420fcc879cbf95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbdcab5e92e0b2f081e48154c150e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f201b250d550c44068b510243fdb463619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690138a53056e2439c1bcb4444d52b38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7027d127bfa3d51daef39c4896e9aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16c726f4a721e2445a7e61e7c5348d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d13a16bfdcc9d02b5b5b3025ce66a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bc3486585332ec1bbeac7a1aa9129624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46456a3876d5a11e22d2dea56bcb1518625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dccfaecb440d3ce53e66a5d3f99f1e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f91a7f1d7cbabde85d88507e475c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11383f3ba1a0af3256469bc80fe4195628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582db5d856bf30a9f651bb7bd6f4aeca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f259e208581e69a9aa81f8d3be51d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab2c5e26ff98129bf2e515ce21e2d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c23a883911b9591ef328c49d237366632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5b5e9eae9c8347937f410e5c53eb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ee78ba7fa9e4c8d1ae302ef709ecb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e33e83440d7b8a4d19557627d5eae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6402ba50bdc0095117638b508021cbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c270dfce4b0490689b2e32383372d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33004a3f8df7e549da25ad2a2f00fb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856ae3a5037374418fa6cf23af4a6d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe2317c7c7373077d88dd19c469f3a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b5c05ba429c969796eb1d7b0c1902641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699c1e9ffcf3b5d208b2b89a0468afd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b55d06bdb3137da5358c80c6499430643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a30f8aa45143c5e90393b30478a9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40955a925138ac854a762244e4aac6c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90f5b4d8d5e41df7855a57d862e5de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a599d13261b09d8bb4bab417b00b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade99bb7df435bfa99b5d36baf70382648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e602df54590311cd35b66deae95628649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2ee8739242d95dc5d231ea485808b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d951833aa60a5757eba0e0ad05f3a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3403c3ae25b80f1c7ca56f60445b0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2ea0589980a53fac57a96ccb6e7d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8202db70fa0597029f31cdd54bfc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c263c5ac48d36fcae0ad295e463a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba889470985d1f3819cdc6a801d08cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca511e31c73939b043fd31579a190f0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ade8360c8fc7fb5fb8270e8a2e7f9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4893773d1ce7615303a460a66e12ff3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747f5ec793e2d99466a0d2676682b4b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e139468b69da3d6aa82d1ed76584ad7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b0e51bb41b996b7005fdc11ed53f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d600bb541e915916f9d70cb5dff6f4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988dab921b598a21704113ab73a7649664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41015e1d51e3ba0dbed0b4b64c5e99e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cd3ddab21f5c68661fce7ae88fe72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd32aab624a052b603432fc2c54e841667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d993d4e410aa3add015ec9c3c6f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdf72e4c146ab4651bbd4a607a1c31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d7729d2c57e206cc6e223de80945e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231af47b4267b42d3472dcc7861640ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acad5b978d2aac47cddd4d81509e356672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e8ea73fcef7c4aa63f5c55b71adbb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e2c6c29198e0a9ad0c6b6559b3fd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39545ab966ebe99b951c516d48c3c9ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205153e11450115616f53ad7aacf3ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52803228b2f82236ec2b38481afed8d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4d9b954afa29ebe5c582cf53b8b6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49d234dcabb15a3cd91903c3655946679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ad72d5598890d7bd5598d3082182680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550ca0914047caba5eb0f11cce44e6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fecd83e549c84d051f7c0f5f03733682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fb5d6b955a6ef37a48f171770b1e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee343941a6bc8db1a79e84ecdde4bfaf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196eca0262c7da5b185220e3885304e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8e64e783fb7aa9e70df9f328e40c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be62a8f365cf3075ce33fe16fc2f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1d02ae5f2e009d8e561047dbef1ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b34befb0d533d66709fbecd4cd7835689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb69c32d012fad5eef30006f81d86dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2b72dc1c72ce7646bafb46da5d04a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a0e0018257fcb6371a8b536657074692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d49de083c76cc5941fa99f522f7be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f952a9a862a047f1f617472de9fb7ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0aa479b776fbda724b70cc02c8f1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fce7e65ef8988504d5e37382a7c79f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6629c79389982240edbb4fd3e784d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12431f8bbaa7757625273ae0eeb9aff9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44332382f2459bb9ae65835ce0ab64d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d255a169e43235022bf4634e9da71bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06311bb9aebdbaca1d55bc01fa2946701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05748ff2f749ddf097a5f42a8aba7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb72e4b69e668f97ba181f832db210703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ae920b49e98f961ecb92ab6d66482704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa795010f8b04dbae8492809e572ae5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8df5e7380eee5d6752efbd0da21b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9a6519a55f6eed27d8e6e72cc055d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d454fd7cf8b63e682c68573899d25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39452048ba787ed8f299978ac589d62c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8525e3c963d7df42b7c41ca8ef5c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a4548f26f8710f7180836b9b23a3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023a53e4cd51a197af5954a5fe2c5e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c525ac803d84feb713c0dc096df2d96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4e96431799cd7f5e3fc4a1d4f61f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bf189a47ca0a34120a7a0a3216800715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde7510b8049f644b18bf7116c205ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5edcec1c5b3d80b71c6ebaa9a45b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cb237953a640a94c77758b1595af1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955e65771f65932d382ff8503016e91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f36052b597d41c23d67d92390bac19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07d7df0733e6ff9edc6ad04b4c7ecc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc07c62ce534c8041ef74c2ef6f6ae8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516f5c4669780a3918aab2d79417a99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700db5f44548cbee326d264f7767939a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4efa72bb7b26dc31d619a3a68f0d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e6a09ea127fa0489d07fafda05976726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03679d30541dd18c1e11412b2c169e94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e20e005a29e51806c6ca1a20546382728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1b5c4d0decdc705e5f57a1909ae1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352607fc8304af9835716d628e4a76f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e14e227d6399e40f2f67051e25387b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7256f4abcee6a6c78ed7e1b803bf3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf32b7529b1da3d4a4f760717d1f18c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbecb1a25b99f2d6154c28fadd5098a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8369295b235ecb4a722b2a66660d68735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1136f0d49d5d9a63c2c92eefda6834736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf804e0f81e7877b1bb626f07550882c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbb785ed1a8f2d3178219715390896738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a35c731536e3e80c151b31daf3c43f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9bc08afef68038ad3befcf7492295740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d503896749674a730036fb4e784a8d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203914b0da8187fb3fa3ddc32a494de5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd68d0a9fc22c853ca31823853163d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2519222eeaa59a920ded70924dbecc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1b18e0726be7691116b9a0e82ef2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443efc4f5ebfebfdef478e38bf5002bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ebe5923b6ae2dc5c6a4821b26b71c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d484a1c2e0deec8a5d56d9b2791fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90335e3259b3b51e72da8a1963ff7d05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac1b4176495d876a1199e7a44981ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca6687c60afdd127eeee3aed3bd081751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7370f7a0a48fb49f2ee5ea141c61e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712574a9c79172484411082200bc746753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68467e8980eed617c4d2bbfe49cbf8bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382767d31430a2ea9f996f7c2d7fb4f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d82b3eb926e0900a6a4bb5549f6b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5893fd7b09221e23b96de9e9c7cb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60651761054af8773518d3ef9674d226758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee82727f6e41492e2d01b994ed3170a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>