--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a46b7b556b7920d095745bbe859aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85246902642c3ee9eec15f8a7fbe48b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392d392e105d42eedc8dfd4c53dedcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534e96e92c7df202962d8a451b991a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363f0d6d2890c15ffd5629a582246d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81924ccf5b512a5220f652fc9677546a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b100e9318412b3edcac4e118640b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102cfe07187fc7e3b69cddbe7dd28398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301eaa69addfff431b3bb906c6cb5ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb578d52e34e1b825ef5b74eb6a4a9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b9a78cb0fde1386ef269a50edcdcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f64f05e603eedc4a5b09dbfd1c1c9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eacfce4265325762d62a5b9aec74113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75443fc4ca4898d399fb8cac6df7ea8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecde902044ec402c8ddb3c104b62ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37286d594809e5ed8e93b7ad7dc2b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5d00b09f84fb12790ff33f0aef30c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6580711bbb4258ed69621c6bd7417518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d606e55ed9a6beb5bcad397f4fc31b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827a1f003aef3c05dbe79cd7b07773320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b79d847f1bbfb826e0f15b88a9b16521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660a7d90aeb3c166cd21175c34987f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648cd55931099634ea7dfd2c8d52f9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b447cd4d2a63e03db3e846d42668324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acc465d662839561fe547dc29870d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acf95adfb7b5735d2f2ab22e86740026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959adb11bb664168b7c8cfd586f033a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b5fd317b3910616a61d8af562da2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839046cf403637ee13e34fd6002f045229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10a7bcbf77704062558ac28e25734e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958cb82910ca982f3dd13afd8ea3b6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623e0587eff5aef0facf3efbf95b28432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c1ea8fc2d83f505a8422067c0862333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1442a83f646c0acd407eafe78fb6b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5707f5bf4ea834435f861bc39cae3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6c9edea23de43a054cf1670cf7ce236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45274f44de9b298efc4870f8a4333f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23670a9ae915c2149a970c707755c7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0dd99fefa94a4ca898a333cdd06be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71a39dae58be972b88b69b3c09731240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c475dff03f791c81c4758c8b9ee7c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a014da15b0ca7cbfa2c149d154bc5f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a698174834e30b93452cc6f49654843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4914f19a89adddfa6b8273a76c5ee844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5040e48b8762b30894debb9d553cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9115c423180c888094584ac03fe55a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f30d235ea78e93154bf46a4f5038d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74bcde98e77d526d0b8aad1102763348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb604f5f9a54ef4d9e38ae5c9c3a03c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04214b9543467c66a46a4bb4ec5e9aed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe902ad86faae2c3a24c8787fdc84b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364ea6360fbc679ec2bbb21aff9b1e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ab06bc1214915a1c1438c227573b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ac2a23c5e9ae51ca86cebc7e2107954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399561cb96e8a558c6e2ba13560602c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad7768a6e45defaca663f730ade0bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad531860359e5eec3b17b36f68ebd4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5b3dc55a05908324a19a5687b82a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ff6edc0b059a3246dedce5c981b4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b0bfd193b7f91613ab54606c4606d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e510579327082bc39eb011abc9b04b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14994cec3e5ed1011aff213ca261db962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c347941e26d8d288e5c5f43593518f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be3cc0dbbc7bc21247972a0c09de1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978fb201e0c184e8ce52394d759845365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d2ea157836d70d18e1e58680d76b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae240287ef2208149faaa49d964497d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5674f2b354aac2996a16e93f41f948c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f825d42124be0418fe2d04b68fdced69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce62a11588988b0f5c0380a52f136070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc898bec037087270c852a899bb185c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1081b2dd60c47d2c64f80726d5272c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10129779804424cc8d1e5a300c18ce773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549179596da3a8cf4adb90aa0034c87d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d568a6f0a39df8f29137f2821056a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aba01b1b1a8361b7837abe0c9428f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d505b77983083352783471f69bdf5fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764ebdf6ed0441c8de67160416e92b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a21a256e01479b05256c9e814677879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f82cf7021c32119c8490a1ae3594680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdccc2bfbe5e96e4ebf3cb699c19da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd993fd20d8ef3f286ff4b9bbaa10782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2905b10c2af8522ad4b71237f2d0f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27843bb1b18402abed867b2c4a220eca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002628bc7f93a943b9878f5826a95f0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d7f8b83352f7769fc5c238916604786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ec28dc4424a4bd8b683ec0a8e900887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49c3ceddc512e0568624e80bd2e49188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08aa2c318127c3523c552e37441db489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418bea253d24a8946e12840f5b5b05d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03c8ed9e9d5ae0f8c6542d9f4360fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1367af3aaa2ebcff28fe7049c35ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a0b4ee8b49657c5a69ec2487d5bb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cee64abcbdd71c56cf2448b7c470d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029da63c156b72d787246c823c0862b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036b7d32e918ca04b6189cf2e19679596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8e3817318c123b38cad5a1de13ff897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9243ed2e1d6cd7025bea9d9a17b63998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44067e20587652b5ee7fd7f6a2e9299899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef759c6452f2d60b8b0c71d42fe3a604100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cba269543b1a56b775323a50132a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c394568edd4b6960c827a18efae2a3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63fe777233d795612ea10f46c86030103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba800ca99a4e3a1894ca3a7aa09b42d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12787bf63041b33816e89158eebc9fa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99ec988344579e48ef711e94f55ba9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303cb6731018b1df9a527dc0c144c3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a20075a37aaaedc22b77adbd52792108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e9b1ebf0df31974470c77dfb21809109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068479b4e4735d12e395b83143d11b01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f76e108e1ff99d772b096440412ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d4499123e9fe5fc33938b4d932834112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d0efa676a9c3e8a05a04adb66277b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ab0a4c0211adb1ba1d3f3ba2139d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aff5ff4ae7a9f95724f99951297231115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464712dc1fe4e64d80d26c337f3d290116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713515ecfe721d30909ba90a09c1cd6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff181938845cbf5f9481c1b9387c3f99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f5028dab7c30dcd1c76bdd56fe108119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff38be3cfac3ff51552ff1de827277b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a400d69fb72acbe3613d77093778121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bd89d73a3393fb2c9df2d1ae639bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02056d5bdeccfe5034791d7adc1ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46fe1d2b0b36ec0ede7dc8eb771f34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6cc301ec47833ef02be183b0e108d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316712382a5cccc3f127c0b09835a90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8047abba33b07efd83c2b915c3a65e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ecfc1ff7c7234b144fbf8ef5b5092128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2279bd7d8d195584bc288856b42d024129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437702f8e4ee898e6333c60609176a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8d157aabb9367a54927943f059468131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851675703fd8f9ef49d5bea2b9944eee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff5fbb9a5badb519a254001ea66dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366dd649c33e887781e0ec7777f3f2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e6e9f8d2abf135cd9737d046ac793135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f584196bd64edf440da2fc473c8899136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1973d331a7a5606989d63f2c79206137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6711382a3a8a1c8b8f50466f9eb5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175cd7c0d3a885520ea394ae070b179139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d62e2b594675fb1341ed99eb23b591140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d369719f59ad047b89885b8fa67f91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a317b170fd83da2b8af8de794ea29b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a3b0af1933442213b9fb9e4069025143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec1fe7fa44b58d0b7b7048b2f196fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c7e8ad1de3cad71b8ba65c6b526b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b32a5640de4517890b19b07bbb09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4f15b93d5480d034ed6e796f417c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e54432b45a88b43c786632bc4e107148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13d9d32a1e87779416e9425b330806149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaee44959d6a9eb9872d2b8cdfdf954150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0b24abee05be18bb006e309cc78d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add2d79d1f5d3918e690c7a825c820a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8828ccc95b3105b48268b37f6331a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e50f58d0c1293d8c0f565e4af81fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba96cf0d183b3507cf6af56172d2a7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944ac572223fe6acaf2c37f115f2631156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545728b3ef1097e51edf2a2029fc9e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f505d0f9a9e9ccb1252321df61a9a8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5785c61ef2e519b0bd9c0ae4c6967ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360a00c5ad9d3dfbd346a2cca9c44a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c6cab60196508475bc23eaab85bb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e50cc647d2874c64d0517b8a0c012e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da28875006b3361b10f8b18e21e8b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8231910ae9fe64339501c34301f393164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87feaaf290658dc1d6930827c49abf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6954378c66139f822900206648ace0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aebda001f86745a92fe79f4db48325167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c026b331e8a7f675c019d0f9260a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2910a2d02f1670c660da7f224f080e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed98b3336038e4637db9eef8f1ba16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec9e6491be2125286660bba241f012171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee70da17c79ab32cb16b4329c394bbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e55e35f980ae56c8f5ff6e9a1a34b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ca721c728bc900441571c8927dfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ba841de65b3c18b3af2db129d65da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aba27fddec8662130d31b8d0e0baeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de57995657ef6ded83d40cdab544bb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2e943c671f28517aab5a1e67ca3ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca86be8ea19b3c918cac2b4cc8129b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc49d9793c7f28945ab583b2522dd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f5a6df5c2c77c28d24febc32ae900181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b3cb07da03592479e848321fe1a06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3f0a9c9bfba3306ff07b5326666d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126470423cda95004478af479cb30349184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00b1d470dcd5fb6a722a10660f40ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67279fb351882183b300c79cf8e5fa90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6b1855d50c9bf99be10d281d89928187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0c9420ee5fc5053dd9c7fcea14742188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa3b70d9625a9a5e9f849f40f9d0ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0795a2f981c060f3ee2d80a4223b528190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93bdcc46a1ddb256554f39969840df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ca4742dea7b21b5ed4bed93961ccc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b1bdf49b726fa2853cf91f1f2c2ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d128449e1500c705e797cd6ef5cc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa94807c2237f8f310760fd63403a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88001f1c14c9522ec7c56b0d83b74cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903a0e93717410a1566708f1f6342f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af904e3b0dc2f164988e8f85877272c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e3c6ec3d79bb53387943dada40bd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240037489a23a1b8811f30607b8a8d0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd440e4f1445e4e66c861c24e1471287201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b210d3867be0f5bb4508f5beb54dcff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2d8331040267be6d1a123769068a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf7a454e08e8271af9b16b05bf6e99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0bb5bbf9058095740cc319cc9513f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb95a3df19f90145470bcd89a42ee3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1ff9e6ece4d0416d59ae370b5e25f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193944da0d2cbdabef42676ace10034208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ee9cde41d095265adf40951ce2b5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9009ff044acd4202aa8931738d4f43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cb28cbbce7b877a04a440157aa320211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef3813a7419f5b85f0e57f9064f937212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa187f4525b7fb5aa4abbbba967ab6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c57671f0debadc8be2803d00e030b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54d89e96106d721b1634bb91371fb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa593f7b0f6bd7b1128ca5a7357537216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24f4d2e2a5b3239fef7baa276609e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc64238e7e0cf0b6f334fdfeeb1a80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c13a2914023ab3a284d38f3a57f371219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9d243de21d3fed045f30785a460b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd86cc58cda8c2eaf6217a7d3b8ab6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a156c57ca37abaa8c0c4a595b31fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f08a74e0ce9b2b48f44b3299b14a76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef4eaf5c84c6125c8b39cbff7451dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66deed7309119dd3c6048dd87943cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902ff0d50b5f2bcf1bb51783deadc5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533983371583d30f389f76905d5e4d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131fab874952993dbc7fcb361ba6298228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4e1376f8ab10d994860990350c390229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202204d2733524dadb759157eb61cb6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84007bd5a3294b09218eb958e3ffc9e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d222c0a76c2e04e38c063730b13b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929f2cf5049a043df6e02c397370d15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209c9826d5a96833e529539c46ae328234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6241d76dcf54cb2a3d17bc7ed45f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc3cde770d74868d843641067d9f32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69fbdcd2ff053a29ee29a9b9474d1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927131b0e1edba9ef7805e2211b59ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b245a4335cd3e332eb0911a25025bf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586becf4585337d5a2cc55078469f526240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f4f20b5421bcb754d637c5f8dc7f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd78fdefe0276e9a4ced69612df7db5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deea9323ce830d247e4a333e79b211243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d3b56813621c7e3b6ea07f65d5715244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02681162845ad7ee2ed30e39e0910a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce54a72c90ec10db8709fbf926d522246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cac8e6868f0f6ca562a663d765c33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169dad09876dc1f4a308e42d395206b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fcd67761cc837c4114ecbb60caa23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e0769fdf5c2ce219dbd8a78e42f02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c5e5091ba223dc744ff93927e25d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e5bcd5907adccdf74eb8737ad8cb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72355dc3a0b1441d8ced0736ea6a05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace0c70d16f674b8d49a69d80a81115254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0b36118bbbe0f9b41e3bf4df486b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82adb1ce19c01464a646355f787fc43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53a85738362493665861f9f7b2b8d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e30d9807dda6a2b59f4284922337b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e077f639d6bdcd8dfedcb90d45894259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964e929d9776dd35ba42d36f5b44484260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371ee4fbf428296d1e04c7428a35fa7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58469eac9e3baab1ea7896452d9de0e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685b4970854f0cba6a89d4fdd163817263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168acfe1c4c9aa7855e4d6d4630dc1cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7a3c4ae0b9b4cb5071573f63e6953265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776674f7d340a3d917fd0e230686263266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a253b162770a2d08deb689a1c5f1ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e7e6e1e75acf885ec6d51cbc4fecb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e2620c9b911eceaf302048c28dd3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45601577d400000f412d4d3c24712f41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566b7e90411ea2a296f453ef2be017f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4fc37d81b9ecd3a201ad8feeb8c63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2a15b9cf08c11da07dd96f71c183b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d41a1040a976502ff73c0045837b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e176cb96f2a20c7f6f5c45d529a94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066777c8e8bddf864aa34d6582e00e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc2fc77102ce8168bdc905b3301b47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2975ea8e47bee4e8cc9f919e9baf6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7f06e69c012c63aa6846e8e7712b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604dfb4bc066a073f703e9877fa2e92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02e842503fc2b25865ee84b2bad2ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32882401637df5f9ecc57f5ecddc265a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9c059b251537efb5c76d5593274f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d542a2970b014ac8990ac0e4113b34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4b3292c1cd968f63e78deb0bdb786285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895c0b2acfa070778212f03e461e274286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752c982812dfd89849721ed086187ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae0461847e333eb0a667c28f39035288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda22dc08063da9eb3849793a5651f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d751bc938d2b266dafa2321c7fcc19a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60779ea7b14b9211e2ede9bce78be8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f02ca2f35023e416ae09c2e9e153c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f37cad30139851eaf06b757737d670293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e7bba43791d991bb6b6ab91285654294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fb87668e3a58fd989d59aed0f2a28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7295df3f9fed32c9e46b51033bb8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda23c9273aa107e28da7ab50edfad9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0645f8807b483af22d74d973125a537298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2812b3c3df6c40c28e25ffac3a61b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e27f35d66231aa4b42c077e2bc7a15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94843b6f9ddbfc85b1f4b851f2ec0da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2910c94d458337cbe68f110cc60b3a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a43b3d9c48388275c44dce5e69a360303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c88617154ddb24234379accb6436a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c586532fa91fea79c30ded75b6afe8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56a753b263bb6a278779d6eaf0f428306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f25834f39d89e52d416d8a21ab3037307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d212061d1024587aa87ae7f466fb8cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa05754213ffe32c0e544a21ecbd670309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21c7754b260326013d348d519d369310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32d8728e4f45635fe87edc9beb0e57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1ec515c18f63e71ced9ece45c8f0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7612701bcaa1014ef060f4fd1945a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e749fbb8f09f3ef7584145744a4f33f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcb379c5846a85818b7f9ce053121c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76152e39a33d59117bcd4bd1efa146af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ccadd4f392f642c582949f46a8dbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe3c20a89f332efe25e6912bba0283318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512c78125a7cd897935aaea9d6eb80c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bb08d19277f91a976b1f2c664f9a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947d1ad68bee9fc23cae80acb3ca6e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e498c7e07ce643f120b8ee0fc6a93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b183fb5fea26c6b861d8256cf1e525323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83118965d8373971ecf67f7e26eed507324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2633a93dbda282703e813e6376e4f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cec742a86f77bce4c54d19f0b8676f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712ec4170e8a1220eb3c95bda46ff8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acc272b82f78bfe4993ac1eb98113b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578eb5648969d5958f24fc379026fb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582f99128296cdebfe7c3e66341dd3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12279a78f2035d9a2b47df44d4897872331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e31361ddbb0a8e4f1f2cb17c55793332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe55072fcefcb7e741cabfbb5da17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0640679e0af5cee61a7484de67f43be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e3f0d423c7ac037bd54445ce3e75d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca87dee60a31445971594933c62b8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756e76df6124b63ec816432ec52af34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477449d9fe7319f363a348f49c72518338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaf67db93e301e8f76f65f58e0adb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe7279dbc4e89d8af7474689fdcb25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd341450c7d1f7c37f10bca39fc4383341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bd677e46b33fa98f11f4b7ca08e37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9f33565de3c20850f2826f71e0843343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d4c2d580b051d749774e8b0a21172344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a1df94e9de9c967770b94ef1b974f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30a9736d028391b0afa22bb1e04096346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915a7cabde49a7fd2f6c19c19b2333c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2250994fb026879ff5d302eeccc09c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01f04dde2769ac7bf3c6a0a0fdeb78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a18420822a4043941ea502c1fdc7bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678af7c02f24ba608de13ccd7e9324b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604bbb22426f80564c926228fc78a65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8189358b8a37462041c93b5ea5fe512353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641c52a2ac15b70ded9f1a3deaa04c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3de0bc2dbe525c3558de8aadd4ca3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bc55e4b0406b4d33ecc021b464a12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00939cddb022eed44233681c3e75c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c165cb2c272e54c526ca60d6a1ffb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b287b76c3d0b8318e4283cd59b3ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c492538673250d1aea34d0b73203a7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2323d2d82caf6ce5458ff9f3b8f95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6ff66ce4fa5a6903b0339dfa3069d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7beba08d16abf93037a9580895c030363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdf1eeafce0c81ea5b362dbd3eb334364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e47f81cccc118a2b67f149133e7c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae14d6065de5d9e33fdb0468c935e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8edf273b9cc0f7aebdf9f1c58edf0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21c9c75b998c27d06d03f11a00ba95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8169aaf743716e7609f792d8dabe206369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cb4bccc356b903be4f2c5bcacf446370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2c8867c111b135e4728d577c5aad1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac14aa511d2c18f255674ded70b75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6f86ee82d275dede7cf0d1d0c172a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f879c5880a61b0a6d326f272c76742a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735942b39cc564f62915f840c739031375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7514b2c09f398791dea05ba28a109376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fae634a0c9e84bc5f872ab35bfee72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322b8080df807b165e4ce32b1e3f936378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66714e46472432aa410d386a5b90998379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd1195376eff4676802dd215141b38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe6fb68628868a30b0befadbdc5202381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc64c0595492b0bfc82429bed7be4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e7d622a93311e4f5b7b746fb8d4d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa7d14b2aa757be52f75584bfff579384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab17b771e575dbe112642fe1c8e906385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134fa2890e3637f5ca2f7db78ef2aa0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59347666c40df139d119aa8ed100750c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71dd1f48152acf57a6b71444ba3816388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bea15a6376cc1d8f8edc8bcd3f063389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fd5b38af69c9ce98f3e36632591fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2065a8ede825e7c31de5355dd0b7aba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598ad680fd552f197276bd7a5c7ffb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55610b4c53fa3c5adca3ec8427037364393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eb841b42a7266d3b52253e9717c97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a4e437384a74b331aa06b034fc885395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc73f0524c7ff4db25111ddbfb348b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe6e3bbc68f2d9caa2f4c56eb2f8f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da964ff125c526e1c27600a3120bfbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f31feea2b4b83f05a5884483cd637f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991080ae8b5a76fe50e7cf1edbdeaa95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281be818c34efa2ae68b4e3084609e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889dee53aff81db50f2c871d2552672402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8a622ef8776fd40c3592ae1c0cee5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a928425ec2c2e8f225967607cf0ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46e9ffc6986e96a5274c5c920be687405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e9548c3b38073a30e8727f60dfb6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3ac0a2de15ca10a5d490e0382dced407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dca04bf807532692055c7373e70ec4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6b516997720c03007264095327171409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac44230cdf639e9d130feaed12d019410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af267251d069add459ff69977387e72c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2c124a0cab755a0bd925ca128dee1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e450123e0671ad8c4b013176c83349b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df633de17b5af81aba1ae3cae23b7adf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc4c624d201c01283388db574703f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa4cfb30dc28692fdf68fc6d5ea09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51c0304b9ea9fde9eb03dc483465bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45291afc6765a651bcd5cab8f9318bc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882318dd2b1f8c7d20ac81770d382536419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b618b9f5b54f4c30e6d24ee06fe6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2774e665a41a333d6838251d776c08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5500b953976a6c7a066bbb792d7fc92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184a3d4089b39e68b48b11cdab4285c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15d039122403673673cfa040030eb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae677366e08376ca0c1e5011b528f085425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4107fab94b8445b5422ff930b3c7c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86690aec208b2aa90041de22f1df0384427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d2b7321dbe23beef5051abf058071428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7eaf3718d3210e96f2050828af7b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af2a562d2e469d3541957c090100cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d9a4203da91b8eb51991501991e40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf2c34dc01fe12b57a925e27f42478432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa07a769391c09a2a650a61c7e9a4e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03236048635318d51de42f059fe055434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38553d547cce0036cd18e29f6444214e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed073a6696e992091d5c86b909325175436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b62b782c6fd8aea5271b8aae0ec7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f8f745c23be179dfee828213e2418438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1a9a708821ed279ca48de8e7cbb28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbf63453fa780ade07540b3b8bf3a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985d0a245328236fc5ac355a38e9065441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabca59acc994bf7df886badeb439f9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fac78e8637b30f471761c2fe2859b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee9c7f24223880c2d1d9e521839502444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4eb46ade2467f77bf009561ca11b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac203cb64279736d43e119d6650d3b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ba2275d43466094907773fe428833447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be974b9bf992b7acae3f1c64dfbee7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaa530d70676cc3f69d2483a88bba6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4181352edacc48fe484e26fb4de2513450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f800b0a6a6d460029665e7c5614c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12816d1322bb1ef6201433db81dda3ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbadedf703946037aed68452c834bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179b013c0738970bba8240f23250639454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964e47d07426335a3d075e52c86a6d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c776693279a45cfbfe46e6a596eb0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daed2468116c90cbfc8b28d13c95bc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22026e42a88d2e27d8ee52f58e9b65ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a09a7961925bf1979745f7d42af07b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe78dc7af1c6476636fc0e8ac4fedf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f94b8db691dc2161b2e8e3efbfa21c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e14ce515b83e4bde6aac609aefdfdf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666cb1e290777c7a31e830c1dfd6cae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd69505d6a3c169872198c601d05ce1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c186d461507c68391de11e1f9348c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40b4c4b636d611f03ed654c25afad7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97c82bb0909381a169649527de2aca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58730f8832ece23f5f4f47b2b6a16da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c36e746f452bd729cd6b25ddeb42df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97480c5ae50c313df51962c63086efd9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df1db287e078f3d635f1b2d4dfad58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e01ad14ec2eb918ad185be1a05fe8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b73a8e78034b90305b222efad01eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92375476f292ec00b014689d75550d01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baa0a310b1cc6c1a861a26f7b7ec90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9bd8e2d44ab0e5aad565516b12c26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826647a11a8da82f4c32cdc08109db1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddf539e2af12f0450172b8452c4f96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4835b31bf6591f5b64e17ac8b951bb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a6bdf348c740842f01479ca1cf21f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7893e69afad557c306cbb650b8e253e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a480b62c4f38aef961ea7ee8512b82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd93aec8b59fafb27e4775af2795c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721134b0d7b556d99a4d498aaf534f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086046e6ff35796ae14326d753ab00a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4602bebedfe35cc77181bda7430de4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4f3b2156b1883d0c2d64674307eed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c0ada94d2ef7c1dff602321b5a9d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf04e5a7008ebe7f805e8f1bc9b2ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08bb515a802ad02e791a2d5fa1d23e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b587e7167c2ffa894f6dc4ae48200491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2da7f81c31d5058531a02ec1a3ff21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb644c1495afe3c8da539d580f4243c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a477eadb94ed198bb41c314bc6aa24e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1e90c073b34a48550fa5fdce6ce29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7048e2888b69cbfa3aafe05dbcd98e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9a65fe0850528244b225e4e917ef3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2384cd52593ab954628cb525c083d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf47eff4db13f7d67cb2d58c320ddf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b38c51c3657b00abe49563f74bde3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe3650ff58284e5c3ceeee390b26c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf5f459e15dedb5064e601789a4145502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d952d827e5b12e43ae47d040d70788503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92af7c3173976914effcd862e81a6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae6bbddad7c4f88acb846fb14fdfc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3890d97277c89885a59c7f41976da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad88ca45f62bf2928a3881d813d7d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f61ce93f52755c29b82062cb35594508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4377c33a6af2bbb39c819a84c8966f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c14257e9ca10f014b66f8ce9fce5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd9590a404c74d79a9fe7be7312155511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1dba52e3ed80461ccdfef64f28ca4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40bee2c5728d187c94ea8566b16319513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c23965c55c42d8e643ecaac6ed20b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c9428b213f721df6456bb03147ec7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83769d3a9ee39e932652d31a79c6cd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f76cd90bee46e9879990d59d7d960517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cc0e73985af8d74810008060d870a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1217b69eb0df3810b5862637a10fc16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b6d4dea4f9e878a6099c0ffdc3737520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997d72c28d581d2af3701b5be1911af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15810a5c71af1bf8fe8186015da7e967522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026794b8cedc97ef6138b687bb812cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6bb80b249706bd38bcba7cf4e5c2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed5558021ef0380fc2ccde47ee2d24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45fd6e80a43cad0bd93f14e6a78123526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c81273c65e2a96bf15a7c4e04cd402527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263a4d0afd04a66048c23bce37c6716528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a43b2993be33a9f89438af5c79239529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1fd242e9cbf74dfe203035d732bd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd74fdf853907edc91f46833acd48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6d26903c30801ac29981520392297532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57040304cff251ab67cbda1e82f37e68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc3b42fab504f6c958eda1cb6a9e23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e8b80c5bf2ccfbb4227f603680d9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525998dfda89a65e97bc6a3cae0a19cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a42a222d33369e75c9cc9f3eb57bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc11e74139314934d325c6fa4c304d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306ea6ff9163b6b7491bea9931592cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e79588179482764fd0dfae8831f4aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316f625e584b7d929f77ff4c37e3b91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bd1922a9426067c0eb0af23a5dd63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbb4cecdcdf5646ad6523d1b82415a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eca9f15fa53b5c432c7d56f18e222544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00110bf6e09ccf5b02ce325374424b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73d30f202840d31b4dd4f721921926546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed2cea7a57b68a6573aaafb8fd89e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ea694224cf3ca14f2cb62cc324792548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f0e0e8047938d799a2d39184b1ba0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaded3347734e4574b6731550bc004550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a4eda0a9435051ff8bb14afb2e716551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564cd14e06454c755853111b5a92cea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebccfb282ef4892b2f9102563ff512553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f07a9f37b1640c7af1d2ef72de029554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c5745c9a4413f76f99a3141176ad3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92734932cb1ce33cee95177138e948a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92453b2d33a5fa966b374af089ed4923557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d4abea42e703fd344a587ee30d263558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ee6b4f035638c199a09abac116592559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c25d756e16691014802bb8d141e5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543035f193eac0471f3986d32ed212561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46db76b6b674596d51ba25fc9394a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4c4b2f14efae4ac368bd621eca668563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd72cc8d0c54e9e45ca0d0c6499eb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335f6c09d1a12f9fe4681103404d75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ef83cc11ad060e00f73831ac67613566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234dc17b494aa91a7cb2299ebeab522567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96622285dc1abf91b025299f096ee5c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f6b0cd8e3b24331f1f553e5b706fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89012da65382316f32ceadce73012ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c07e8a394e04410d5d9b38df8866a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c17664415fe233eb6f9685baa28da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78033a498607b891978920b06e1a5fbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0329c614a8a9691aad8bf6d4499ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296b536d42bc63e14bb3ea83a7a333b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dde88fe01ef0745a0ed918e978d5af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5519ad5b0436af772101abffba8b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d647ae6afe2c6248bb45f15c12cd6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1fc4f08919a6a7e4917e26c545737579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bdc6c293e5858c273061f6aaa0810580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb775010f6504df2f5c9a116e1997822581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d19878f2b8a614a0844c32820e775582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7b9c8ef51675db8431f279750a99d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22a29e0e320583da1bee2d8bf34d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa89988d4c511d36b7e05b4a50861a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366db077969f9838b56d6d79faf8ca5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ca357dcd2fea8cab90e4f34211052587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976b75c7a355c95103e0812b6f1322e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aaae0ec130b0ad92863c9faba805a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c0cfbb8de20f481c51842ac92243e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f614a8c6e1cadc58c039a4a980bb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204b5e883ef26f307186fedb277ba5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a593f0bfc06265332a66f4012e284593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d6790279f07588ff2dc34092e52f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aeb5bd9890841634b6fb0a2201fc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7311c7c6755cf28cefa44f011d5fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae441d4fb634c03dadb1a9c458ae49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3896808de8a0c9c63376837107a2786598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569be4f2bb1d943b96f8b2d581f9623c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54b869a76ab353aebcf694bc55536a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc7bd27a6e7e9afc4b8d1a95934912601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d03e55b017f150d2b07372fc862d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cd73b28b344f9bb1f2dbcd5a62ef6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c7b0df7ee6f06ab082434842685d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6076b55172b737eeb7f0bf110b1e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309257fdc626fe7ec3134e92f4de32b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf46bad949deafe8450fe0c435c290607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5e568bcd7aa4fa704516a488ad6c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af395ffd182eb7b8517acfe83ecac9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314f5699679faf60b45b1c19cefecb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a584552d8ce413d108be5b3ff6f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9e63670c36bdd779fd153f21eec74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9039cff984f0a3351114f17f61f08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e93ba5b7523c7448c76c09f8dc433f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2350ad7c3d6e34530c1eeb938cfde1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1f0de34b81c04032e991a6bfc1dd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5354bf43ce75a4b47fb12797e932f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd0738b259932c964b43eb06e59330618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b63df8c637014c3534700c3bec5fde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e383beedd70d0c5354baebc655757620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d80356713f1d5b70826ca81a57ffdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b12fbad22369984341aca2b6d96e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5026510b1487f93d5d87cd20bffc447623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a2fe6923bbf40632c89ef5dd34162624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4474ae4ea62ef4634ffa0271675cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c8ec160273d0c549ed122b5d24a3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f0f78c0c1f797123846a54ce75d80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89f158655ac0ab62946edc05bc6749628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c50eac491c2022915f8b1f51da7fbe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9018512605bcaf2e117082ef376939630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74062678534c631fd6798029cb5dd861631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0910afdfd120ec2d760b8e6d1e5fcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc245000877308638f6e9a3e704b39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a55d543512aa51495b1fd335ab88a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed610705accbd5fec9ecd8a9ad78723d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5af2f044924139a4e847087a08428c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a770bdc6ad38b4cc0c3a8cb15dfdf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90585bfb68196d4f0521c725acb7ccd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a80d5e2ba56a3ebffd33bcf07ffa85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13ecbfb1530a3ba986676cc3066fa5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187803114cf6c1eafe829d4dafb7a223641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730cf98081f344b0127f37a9f90428a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84209ebbac5718b90e72a29edbf15cce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbf8328c2bdca2e59e8422e1bf71d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8f21660a5b6e02d3c42476957fa2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa63464429160b7bf400c61879e518646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca608ab7502c4dabf7e5de1035d7266647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0e344da7d95b8f0f8f6f90e6a044e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88712758f0bc1a12e35042e408bc8e03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64056d9323a51aa490302c582f1d6a7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb052662ef9fbb339abb3dd0196a2e5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd5825885f824dee1ff9b669e6c5dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced5bf9806d2822b20c1bb58964dc63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df8a58288baa91da64686e2e138f02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f07e724dca21836fbbc4b4a8d10e1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad4e4cf63558a1ccdd52084034079a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe27c4eca39a3f12dfe2cf081b0d24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a61641be269404483094c659d2bc1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a10479e072b432379255ad6ec27c23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1badaf636ce6722b104b6db9280b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b364358222cc8b5ec600185efe6ac0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2071b49e07c3a26810d7f2665a96d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5383b8d6231c3a60e164affe95408c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38e1fb70c547529f2f6c37f4b27ef9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e29c8f8893d562487ab45052ba884665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c82d52c0ab3110c3563a64a3df4b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87152ae2bc8f3b323773245e91c306667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb98168d344e2c5f35390768466346668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f263cc577d0418b8c5852faba6f03bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf6dc61f56b20f4f4e07316d798c4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab0826d131723055fc37cfcd7fdf63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257547e67e122358ad289b24d011289672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ac348f747c170bbd6ba89d11790be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507148e21b2e0a924639d91dff9f0707674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ad0aee28a1171149dc77b4f364a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ae26186c7f48f2c57c797b3ac0a3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d332d984733318c20a59b628356766677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a5bb2e9fd39457d00655b7f5fd886678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f7573aa464a5a068683be5b25953f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67bcdfc486fd4199a77ef784187086680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea407f05f78e1b6d04d9e4ede9245ed6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854bf5823220f554fd9233981f62e1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd906aff35f10c295e225accaaca730c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52786232ff7a9c0e8226e50a7c627adf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb32e3178a2ea2895f4562ad113aaa8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c742582a8cfbf6ebc37b5e69f7700f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe8e0f95c301ac065d58a5c18ede95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45413fbf6df04ba4a27517e03108a949688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a10fdc693be586f17c548c95eb1cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509080af97e7ef52c478f448e630b7b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18365b33f6c82fe1b6abd496e9ac8626691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65311a5f8f7bf826aef1b8e1b16a65e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76188f3ccdcce5ddba61b1709ae7c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44e9b6f2dbfdd3795d99839f2c787f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf60b82e18873c107ef796e5fbd933e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68089f623c76d08194b67e1c9f57a7d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a88f00a2b1c2417f72ddcb056cf2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ff5b744bad35c1d3c0d387e0d7263698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9569ac99656a4ba32f7d102f4a926699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec528813ce457535d574ecc00af677a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c668c04882c9891f586f97e1f956ac7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb89ebda61f55bd125454739e1620ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e634e2b506343f0e517e5e099bdf031703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36a469ba2dd8710f132881ed18180b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241c2ef6aeaa26013a3eb1b84358439705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5a3072f6399cdfe571b5c1fbde109706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24451b679826ca53722547a89d439d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0fa0b4b4fb72bc7881f6f40f9ecb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7147c30559f38ecc9043e0d0caecf24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af5de114d310c4ef243e98e1ddf866710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e90856fd6f71a0bbb17e553404408711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258df6245de92062c47e4ea2f02adbb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbf0aa928bbc2fb8485648c8df8566713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d0903bbc8b879a5fd89bfe3656280714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5326353a74a7aff95a87d96b400e47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2617e15cd42d9a9b0184c6e0d43b4ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7eb168aa59ec6476dbdec418abf36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d249c25ef5d73e2bc9c606e3d6fe339718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f6f1653e016623033306671b4ba0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33145e343a1e63eba59350a5b17c3a66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0d47966278874b58d838d911beb97721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00010ccbdac7f38898940be6d5182e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5780a34aea16a6a455076028cbcec5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71ecdde1a001bc7c7fc1464ebff8a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23f3d560e2f098d7a10651ca1e899f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd28b1cdc9faa533adb8c256bb3366726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86385504f67fbf10c7e96259a15771727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263dd3d8d0519e32a78d39e3ebca226728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a9f0e1b7ed92b815cc5f52667e728729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6674f200789bca963e416fe62f29a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1cf8f8098c0b5bc9b1cb6032b0d5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccbe83860faeb50b9d03a13930399c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e3d2046aa13fa86a9089ed6925b53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc514997d08c00917244eb4f037df61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbeb07c5ff1f8a3fc40573f08b20f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6e09693fb4925b795ba377aa47596736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf4699051f655264b4528575a30218737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2b25d5ea39c34ed3816c9c927fc67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f02e16e4e0d4f29fc49136d2aacb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396412c7893da24b23d4f43d4af4cb28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d42faa6553909ae92edcd84d2c9ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b26fa54615771c59c5debe33ca3402742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd204fc215f6f535610a72d54c36e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad4c44388a52a5c39d4e3c6e6f5515744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cd11edbf62b48491d2bfef21cfd05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fd2804012b2aa9aced22da9275886746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908e312b359b11b6f176d8db33add3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee1d834b5046a6493e4c09eea24a5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ac0957f220d06c882feb7b3dcda96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80929a08bdaa546c9d02d5177ec13b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bee450a658e419d466cd76244063f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9cfa151166789c48d322e0bc18100752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5ab1014b38ded811be4b39f29658a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b45f16b83a637340c12c3552b242b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46d03301dc47d790e33105a4d23b30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cf790c661683809c9bbec0cc305a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967578114f00709a99e890e443e8b0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f22168c6c0e4e285f616d2826feb1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ee182a53306aa6f8d6ebe27922e7a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b167314c32df1f455f7c5280a724d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1214b18a2ed386bcc948b06733a8df12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091387333c3d917a8a5d4984a5ba3933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929b10a8e7c49f38fc52f1dda2147e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62992c52ad623d4a2222f2c54786c4e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215b88c32f1205638ad338aba16bc9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67497967ed3a7df3dea273b3be1d84ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e954257c61c165e56d4315a569ac7148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6f4b683fc02d75ecc175c1c662c7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e54fa56d473b936645ff27bcde32310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235346a9d398b6b229bf2de50173cba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba81ef7e9236dbb8b0cfec3ddeab29612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296def057eaee450463f14203696aba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2ab27a53eed237edaab9ef456bb8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b34f5c4161452ec20aca17b1c301115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3200e375088df1e026fdce2e31dee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e099f985c91b41f63af070893a7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0089949bc1b5eff6f87d4539b621b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06b4bac3d5ebd759fdcbd19c41e56319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141020471e27d6b211527846f5028e0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8687d8ede889283f5642506c42f93121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffbc39e795af20e682f99100ab91bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906170852d1edbf8e9c06592203a3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f4ba4010376aa36cbbc4b7564551b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe6522d0b7ea6f9e84caf786ccf3fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe434d5f0d98dbc1a0e3eea10537f8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4b15c91110d5ad36354f5634d80ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2478601370c6ca254b4a131938825b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970ec1b4b6a981669813b52dec5733a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394fc0c00b2e118d51b36692a32ac9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424be11da0fccffa656b93176935e9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b6e2d38853fed45483183f638a4c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb9e6c8c91f87cba6351f6309830b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745fa739a5765302d9b95c02317587134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c18ba03215125d0d219dc5c572b3b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df59d7fcc8ed5aeb9e07471f11bc4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63834d0b51686d973c295214e4e8eff437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de73740ed13e37a136b518b353fc33438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c38ebb00b493903977bfd78b1abfb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9884ae4b33a3dd3beb3c40861fcfed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee0877431b6e9c03aa4f786fce69b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df52f010e6bf2655dd8a9da2139800d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab3053d6572b4d56eedd303019c55b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a614b73e121b3ac99bf55bb0a2edf2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f4f5e038aeb4ac7f2a260b64906c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5900a46f1bb7cb5df5c3f261be36a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de9d4025dc6b60bd757c6baf65216f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a583ff9758c8e436ce7759bb70e33548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80826b5be4ec34de7e25c31f38e6ef5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d957e6a6f3f1567c63e8d857b7ee250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284c89dbf25d3b9130b8b57f9d5dd6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928f1b55bed94ef6afef9b6ce94a0dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644703138936cbd0d04c40d34dd123f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deb1f7d7288d1e5f042d21d9839bda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c17cac296c989196d274301404ce555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fc2c6eec771a53772dd51d8ed180b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56252c42d62ff18c6bcbc11f318f3b4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6fefd688b7848cee23cee28c19a2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c1c0af363a4ac8748c51c43b49a4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404022eb57abfe3bba24be6b067a73160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64545d0e45ae72cf0b6085f1b00cc5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a15dc64af13d285e132d65483e87a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787cd43c231d88563555a44afbe6f5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82322cf1c54ce5381265ee9554a734e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a72b29d1df07f9983083ffc1ecd7c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d289e5612ef4ddfda89ea5302457d6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d756f36cead023def6aa8f0d94c5bc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaba3379f2ab7cc271859f4b0e77f6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa242efe2e256f016f6bbff623087a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76059d90f253d2c16839f11f663e88fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c770b0e202162777b07b1965adc4e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6a0065b04793d8af66c19cc2de8d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261c198286cdb786a44c0d8f9359c4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776e3f885b52906429185f3b51e1efc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fd848715a4b2ad4252694443a7cd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651ada1e022cdfec17e7bd860d560276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900ce27e61b33c9381d9bdb46340cb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fe7c9ad208e96b91a927df07cb52e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2f3301738d9a8b91719d345631d7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10c06dd422169466cba83d54d42f5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc49a47f157bf894bb637d56584d4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841969a41e56d912fa8d11f8239de92982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb161f7f263cfc9bec9ec810e6db1d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5234da95f90137b728cbeb656e5fe6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572bacc19c937ce20fbf58f6e3eb28185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142850e225442957cdd8f1ef1225394c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343302578072e8b0e0cfda84a345d8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e62a5cabd668aab86c085eec392d0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdac252d4a1b9bbf0ec02c3440174389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d729d030fe52032231dfb847faf7fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb679a1f6d1da8cdddf32bb7f7788ecf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3916e2606fea372954409e210d92b7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61b74b72135fc95228aa28348076e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87f0f5826b1cf83a9d2e253687bb3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09023e0987008894573b1d73ba5cb14f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4c7cc8e9bcc3b00b3118f8334721096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e7d6d5f2bdd4f3d3a69f6c4407a9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed673156cd8e042e7f3394b66bb83e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba7c4820e03b7888f9f56a8494c12499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65018b69d40007baa866ef6329dde13e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4aed71c2bb9610781647b0bc40ef4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15df7951bb988651c18744fee22147102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053105a18171f6202709ba0f5edd44c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192409a2e01a871f574d4294e6fcd6c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da6fafa18ac109af52b2c2ac19d32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c41128911e0976626b406700275d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e871e1c4db9f72fb1654a6b37011984107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3000036137edc810e4015c2ce2df71d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a39146090620c93763b1f958d687c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2630d75f4b3f11c3b88dc0eaf0e941a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbed1ac4d153fcd54cd5064eb76cc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976b7710688a7c7ed02713b09628f13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923186754da0f9af4804137896a03d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d15bce1fa14778d45e8054068a0a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f824b29817ff5834418490734a6dc4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4203552cb6c938ecb45eb988ab4412116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d1a0480ba8106c6a75a282c5b5b7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85672f6baebcce6520734242f365e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d97a6ab0f9df492691144544d7e02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb0acba62c0e8fcdbc620fdb104780120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaee5fd45eb7e349ce5465387b74c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e75d27ffc8ec8845d392c314801c97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7818a41d022240834037e9a109e70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b70f181de2bdd1563decb523d85fd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a4acb571188386605bf0cff300395125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b84eb27e1ba0c7493982e3d9b1829126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8842e32280559275ce500debdc0bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417816000d35ae080a5bffe2e5c68ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecdabad332dfd91a77492930a1421f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a3828c1d7150a6745f4e8a65d134a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde303788b56ed3eb3ed0787e197c629131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab3207eeffea7a66335510b9eb691a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f21dc9fa9c390157ec1274586f19b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b3d4a1c00fa219308d0026bbdcec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754644579092e8f51a01152cf22b4d54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bfc9d8e49f277f4e5ccda268c9de6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cd392177736d31f64c067edfc5996137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c506a419d58e5d8bd34e66fc8614a0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456652c7589e1906268616b7c1f495f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658372dcea09e178eab41960f0a5170140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72c3d04aae1c96f83fa7e94c93f2e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8a583ed15b09c2c08f94216148ce6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc7ab10de7805a1258b125d5c61d2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814598d2acd8d931b2eea8bbaba1b3c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe0bb2357f0e6794be75fb0451bdc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de509c07d60b6d911afb7084553595f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c1a09e95b50c6b6dcd346906985c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216d1ddac5cb427b70b932233419476148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e25120a8c55ad1fb4f9d614dde2bb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12b566d8bdfb0f5665b43ea3e17c76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d32bc3b8edc146e9ab687ade439b7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837ca51cd9490ab58a3b584891f8863152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f30dd25ea42c609b78c77b2a287bec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62be3bdb15660badac5511742aa853b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81252840d7c7e720937e5fd20862ed6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeea535d7bda53510cd93a843fe018a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43303c9108a951567c45588f10cdbdf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ae4a7b795039a90a6034f68105d29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d5385621445fd79410cedc5161761159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d846ba978dceea007a5431dbd0316160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699379872d912a79a84998e4a70b1468161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c43684e8531f32f94c83b21ffe3ad7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff6c931fc12c48669bcac6a10f302c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8500ae3fdf7c69bc919a18e2d9ba90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985025b2547de64fc16914d23e041aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6b86d40a967059f28c2a5162b730166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4914ed6d4983c8d0629bd184da2e82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e548d23fd5ad6a26293b962d1336e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f75e82c036b1195cb7f18a3b2508a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61299f58192818e68b73364810c11bdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0789604c66f65d23328492e90bfc8c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f59cc7d261cc2f5abe0862cba1278a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c922d556306f3420e0b5f5e8bb9b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce759f2fd5ab129ca48ae69ae896505174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927c799d6ea17fd336123ce5db48a6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d599e5ccbd741f28ccb4565803485176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f723facc96f9c90ea0a420b10a109177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d5ab9319c791690dc538a26738e68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc8db502484db037738c79f3a9273f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633127be24f4d6c1198b44406cd19f42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283b53497c3daec0da4abc2d9a793a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584c6fa598338f0543665a2885e39d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0de38369f4f3ec2b30a324976618a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948254e8086913534bec99bd58fcb3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5271fb8ad6f4b2cdf4e48be2938aa6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d8e24c04c3b9cbfa2788a5be59536186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29163ea44c66e054b8a65f8ee50bc7bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5612773a58909c8e6ab8d80243a756b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1aef8bf7654121ba2254b9f4f7427189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b82bc826f67d3e0266355f3b12800190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb25df28ff3ee0c8b8475a1c39bb81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472d5609bcf89c3caaefaa27232fe33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d65ac1eab4eaad2b8ca6344a7c2107193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9316f6bd4156fb9dce65c405a9d28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2875e7e05607afdb580eb1e68ec2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f9420903d26d76946003545c17911196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31ddf1594f2dce95f43e2ea3ad0d12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29e2ec0c58a6e71fff08f4273f0293198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108571951b1f5faf69688c70a9b0addd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8957021ad63f1eb2dd6f38d8b9ba6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e02cedcca238ccb2a8dbd9bd6ed5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754ed84f52c8e659bb5e05ea37c6f58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043e4acbe85592a87199fd29f988762203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7535d63c85c149d1b7644898e235ffd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c08d81b95c66cf093528d72970b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a1dc6c54a8b8e7836b588fd13269206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c641b5e8c951ea8fa6f5fd9ded587e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3321df2bb8fca73a6ab975754d90f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22087b5a132ca166d803510be4e91a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0a7bcb8f8a866b65d6e75614b1a9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5657f61ae7bd2b4c611118860b5e3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7ec5c1e24a5b677be04203f0af934212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61208f6dec39a051ba510346b158f138213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da974231976e0a06b7d83092bd93d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba708201af653109fd2ff1377af30c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60414f7519aca2d4597dfe4694d9153216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99840ada4b44449577323c0ef19fc4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11829391ee50613072f226497448953218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450196d7736d856add48400023eda23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3b8a446d345beb9280e57e2bc3559220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22bcae8954d7bbf0ef133bac343dda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24f9d1a4ca072756df7982d9008a04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0afdc3dbe04719ca9913bcde2b0f5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f744070482fb4159d1dc7c7f39c67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd35ed8905aaea9808f3f2c013419a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349615924386ec541804241a205413a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333d45e5b574c6421526bf07a1b7455227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ae0e8e01449950dbf71c9c973db62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46849fc1a989239fdf2f480032149905229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63956b0b75204e5f482ab4a27574de40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54679328ffe470a6ce03a31288462b92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0536bc7e03d23c152e33b200a69e61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dcc21c8b008f1bcded8d3ea213aa0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec77749ccadb8f5d37882be9df45c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23875cb92fab6b39edd099dcbe6c764235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bca093612c1149ec251cce1b88e93d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e2adced4b3f0c14b5c3732e25116e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323959e41bc84844a23e864aaad18d41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054db6b5bf9d0278111e98b23528ebf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3f7b4435010e2de1ad7aff8b70d98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68d89b0026834f42ebe4fc26c0d17b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ea62b2b4170e3770cbb08d9bd9ce6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731398b21a247050022bed12a6cf8a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d86d20a6d09709ea2d69b579772fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff189ce3120525cd184ffa5c27db7c9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae8e581b5a4d070fed9a9876a37cef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0e30e29d8a441ac37cb1385746e86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debf411e3f05667f63beedd218f0406248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d583c23ae1f43412d0e4fa83461cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3093e531f214a5e0c64807a73e249a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798700e10d30034588987ef2152ecd8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd955b55556b75564c258c888b76d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa395f1522bb031f3fc10f86db5ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b5072a76485600aaf350fbddb0ca0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e565562ca8efb2b6eefe6c0227490255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811d1706b95a4490017a143b6556e04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a5532b95e440ea0c3debf071acb16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e8f515d87ef01eaf74dc0652a468a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db0a887dbaebc585fe905ca9609c2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f6c01d75363a5d7fa860aa623dae6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd84516475c00891ed77b73f84df8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104781a6f1b7af866aa78487e023c4a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193a41a13dbfa95036310fb559b8693263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56b59454ac6cfc4e9500d6fcc74bfe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f8d559694f6a859e3aca3ab6280a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f6c5d354d073a82b77ba8d81b25da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6fe28be597ae47c2e48e82ddcb4c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbe39f2b51dbcc08024b8e97ae3f75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e231e5e912cb063efca1b92f2813c7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f421bc5efe32c973936cb13b85b10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1206f278791411eda9f08486edc0e65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5a8f5cfd277d0f947b73c196739cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf34e70255981bb10c96f6fa6d08114273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebf8ce4cec53c526c5c6e1c4cc3fb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec787819cc290afdd54cc0226a6dba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0d66ce6f13ccb0841f00d1fc2d7d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a42b380df17a3e7e3cdae37d7da7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7bd2c75d8b9ff77527ad1b19b73c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1f45501f54345f6813b0550dd5b50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af021b0e0a46d33e8832398cc96d10e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835064508f6803a58ee71a945732d8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551ce7c743d51951dff12b22b2ceefe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764299507c60244212cc3150bbf8b159283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c12efcc35b4e8a3b9e38f625837851284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12632accdba240ed10909474a6e6dad2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff902fe92d83ca1b9e11d82037ec3f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61aa4782cbb658749a4c6358b071b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1a644c4cee012bee7f8a725ceeb15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971f7d5a0267a4484a1cf5bbd42b48b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620b59f5488b9108584f0f8f0e44821290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5085ec66a56fa121a29fda12ab6c0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8e53bf91011be7e7884ea2e82fbca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b05510815e86510266507075be868293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8054533893d15d304fef20e6cf49f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86428a2c60a4f1e099e26edc55ae5726295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6888b9afa763decab92e4c8df73acb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496e30000e8c62d20a2a670de645c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9978f0c8394a8ebde6d2f42b37827298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87385f3b6bcfcec15167d802ad7e81e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eb44a27f301b98cf5fd5732f26e73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f00d68de57d51d3dff26f58c92aa3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e807f378fd5700d5d4dfb264c809d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383af7fd7624180b63ce4b3f1bd951ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb98c5efbfcb850fc77079712295ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a790ce6fa9f2aa99c7d8d92f3715f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d5f806c4c934e49ebaf2695ce83a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c346e388091da0e9af1a7afe978a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33e997c1febd8519958ac6e57e86c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8280cc309009a94a7d83a52d84ff821309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7ee5397c6df7e86863aa340cefcad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d3861b3dd9c9f4aabfa8dadc2ed50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638e5ac594941cdc34adef2789a904f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc830813bdac3b489a7ae37ea967236313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e48bb14c5e08f8f133addcbfa9e73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bbf387adaea72f53934bad3a3a626315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a9ebee98edf8c296a6ef55fbf771c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20095178ff0511fc4bef342fa0aefe2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0b224a1ae3fac3ca53477f352be73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d296ee7459e2fdf8386a4b617b12030319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670fa25ef2948d28f3d2564e45f64f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223b3a69bd13743a383828052192a37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb927be6bbf14a53d3f82f109edb317322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b915cd6ae5cad62ba87e60141ac3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a159209931914b4a02611b21bb68952324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e0e4fe3c17a0c71d7121e6fd60481325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9163435888f859857b19602bb59c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd584cf6a92ce01f65bc98173b48ece327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caf18aed869835f8790d77c21504d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a68b97eecbc5b17c88457efff346d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595dda23d0076b20e0440ca0998f751330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea893b76f4fa2da30b3f32d8ef0259a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66751a6c327e6411ec22e13fc7676817332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa863d2c2ebbcf9f971215f652d150b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cbd57b8ef7d0ebb3c800c55b388e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c725c7360609660aa505fa4aeebd9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be399ce13d06305e45102a8c5601453336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbf81b883a228270cc0248b8454e5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f0b76715af2b697e29227f69ab68a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa7302da1461aba389a39240582a7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf688393a4a7ec9e3c5329196bd5e891340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9942503d3fc14d207d4ac281b4a1ee3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc711d7c7b30bd3e6579d55ea1098b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ec049f03dc37ef0f52d775ac6b081343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac471800dfec520daad97e009182807344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b02d8933b1c0b91cf0e3293fbd5cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d892020d7e3d1ec2919e5019ae04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48b1a95efaf0fed65e6dfdfe5dc440347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ef1ba0f77b3f7e755522db1915b9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8778a7580aee596135eed82ad89ffe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4cf88e5ccffd54e5237f9935ceb53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055344f2ec63e1e4b3aa1274b83952b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff72602a3f43f0a92637213e6e4724352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2b3e76a7246b123aeec99f67ec8eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbbacd464105305db1c78f6990d8bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9469afc799b776905cbb97e0b3509eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f9cd9490417af911d6d55a0fb0621356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1e50eaaf895fd8a216a5d28c4bbda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24907308be92fb657a0a9cc30d0e468358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c9b8fb637b5ee4a8f0a25f765a543359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd99080783e02a8803215de29ba7c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced1b868f8c0863e2c9a4215ac4509b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e11746d1a71151decef1123161daa1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d384aa4b90b077140682356d54447363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1f182ec49242f60383cce0eb4ed0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef34b3aa18f65fdbd3fbd647a20c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92f1dc60fd9abce6426449a0cd9ae0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b761ebb689bca6dc9c69746bb31a52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7815ae04d1c398a0f927bd4f0c2d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafaad72d97795a21054c846397b5fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5099f3692e1fdbb25c574c080cb73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b8b11bca0c7baac377686ee4a66e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3da43ef46a901001cf31fe55333f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fce7a42715598e4edb1f139c1f542b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85b7b764ed8bb91f958d05fff3fa7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc94c46cd015b5184a20a4d4fa1823375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49c1d2ff71879ce4b176aba000c0db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cab43e82bc4c117ef30f38888f16a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8d3c56af0b40dcdf2258a98b34ca1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef67f319c2a29a0e0d8e25ceb7ef6da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743a0eb9a08028bc9ff3ea865160f76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eb70a95824dede066a1b79978a28c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80461b935258e30285aa1dfcb43be6c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde7d014fa02fb65bb675986642d557383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546771557ac31c02737381355642945a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae7f9325e6dfa0f20bf76cf01b6a62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72dd43e3484517d710b6ad2b3a0cce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd748cdb148a938731a9e9f75ca25a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb89888dbf3e9d36c81c814cbb8a2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728c886095f3f83a7f314b9309bf799389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6cd5d358aea585dc53f41c00cc906390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c0ecc9b8756c78e089388c6af4935391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7036163fcc778c620ad9f5a4fb4ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac458d1c2c6decb11697fbe85b25ad42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb48c6fc48f731940e8ab77b0015958394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dc0f6ee9cbc4136c5629a92c64795395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a309133d08bce5b22123249c5960b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2264f20aa07a39116137e2590810ec8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99426194cc6bd810116911ccd96cfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac380cd5706352f4a82e5c5dd49cfb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81414cd387bb27ea11ec105468f6a94f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d99ba117315296bdacbcf7bb9fe3a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7625e53f1a68d0d6259727f341024d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c45148a86ed7867cd8e144a95c6e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511faf016dafe997a32ed4023b78d18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c9c31edaa82414271f8370c9341f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5ab52a62d5ad77f8ccb240288bea7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ced22469e6e962afe9ed71ba5945407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbcd7eb2cb4b3bb6656e6635973f3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896339af9babcc780853487955834fba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153abe15317b7ec719a95e9bc199353410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391627ec2c96f03b369ebd7fd2d55439411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d27ca240666061d8bee67ae31803412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800f07c5504d1fa0aac2ff3592a8a27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3aa2b9d0efd954267779119f65c0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ba82dad559f8d3ef9649a4cde2742415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43046d63fc25329f354e2e810e24b995416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57150b0355887ac819bae4bba561287417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfb2ec1b7550644a87ba1fc0ff6f98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d300473335080486ef80118c04e78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68958d6fc1790a0cdb4a1f89acd63fb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6052a495202a3f613de6b7a7e5ef8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee997a998da1cffe5fa560699d146b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817db28db9debc6d989ada240725dc65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d9a4a0001a0d4453024381b3c0566424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9322ea992cf81557e2430ce1e2124425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa039f7227940f6e26fd850c38838710426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a38cf474731d660f87e2ee247ccd1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2592c283999319dd76e7eecbe2f5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8ab8ed1ad799b889ba5bbb1a5d005429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1f33a7773263b0acb815816665f1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676861a6312a1b134e80a3f5125d4e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08ceb1b2204aa6941974e715c433d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bd73c2f7da3e5ad968e6ea6ee12dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1864cc8b69b9ab58d84ca6f578ede03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c61d39bf2500c7756019922f3aca4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654bf1cc84f47c6962c3ea6659c6859436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f221c1fd8556237ace8c7cef114b3f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2e463f91bdde73abf427b434f7c67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff10b99c19b22ad5a1b31d47f2830f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eea5b9e8dfdc4727bd8a7795bda72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b648e3764b29f0542e17224aee4a126441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e2519a59265465ef023f4f1d5bb7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bc7ec692b799d60c60b45d46d4844443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871440aa1a15fc92dc0dcc75334803f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f8254a2c082af8bddb85fa7094e50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d49a2f2c3e85bfce8775a770f55b13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb57fc1325081974b3555499796a7b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4af3a1e1de27523cc2d64a1df0d643448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d662c2ee28f92805f9d5601832e9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94f151a1f8f3cbadca9f0a7e8c3d55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac33366249b3b03a552c64b4506e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1d4925f339616159a0971fd199347452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0926c2a5f4514e8805098502108c0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733ced9c6bb8097ab972a41d6215651454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771e7606c996edd8ca1629bbc9e77ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b7aa2bac6c31b0be8d85ab6c39849456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91637168ec3aac14f35dd1b3bbd928457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867f1563703b0efe08458efa00b72cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcdf6348414d67cd6118cc1141bf79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae25393315dacce51a19af0e10df34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d905b171f1041386d61336e49f45bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dc3ced543092e252596af71f119b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0df8f8562c3c02e840c72fedd9f802463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d519c0fe93577d69064b1dfa17c81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9de16d32c2882bcc946fb6b4356a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782b60f4610ff73ada25c5a49a77bcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d5df4ccab95881055ceb00d48b85f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2111c7b7e4ac09c01b1febf470db0f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b4eafb51e490abdc4c5ea1cff1fbf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82052fbfd859b9a64025fca104707e44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dfeb2500c8b1d4ca16db15c8997fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7ce350586700ed7ad31fdc7c11cc9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77de626a8b3a0fffae65066d01116f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ead211e464fc645da40af7d096f5f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c82d8ac9207070275ef0edff55fc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c8a248a83df3bad67d74d7a7eb46e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ddcea34dfaebb8660b7e66f61939b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e29b938d97c0e4bb49c9102935a7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2c62036a8ef162c911e211f68ecb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bb92e6699ff168487c451bf7aed18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2870763bad038402c33ada696ff4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4318f043128eeead26160522888d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48ff57ea8b6bebde0ba5a6371eca71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54032b02be95ad2d4e11cf54cdd0c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e190d15970d849fde99942f644e7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842083386ea1fab15eddc9d656e7769486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c36dff6cfdfac7e6963d7b85db905487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b824ef486eaa1766cf85976d9d7dbc2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f55a6f85867621e01c6af18bf56747489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab7b860d9fe239d834869bb8d26bf4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79672ccd7360a9c4eda997fbdea8ea4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262732365810012bb2f75d39a59018ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accf5794fffed970615f4b65dab0630493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a7eaa72f4f9490ddea87263af1050494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454142d549e6869e8b15e1878edcb78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d13bcefe9cfb3e887e795450c19fec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ad2dafb1e7a1bb35e47dbcd31b441497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b5deafffc9b4c27d22c043d5639c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c0cb8f8de580bc2db4866f605435f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ba72948b4abb41944c8c38784ba36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987487b5f5c61034bd66a174bedfeea3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce24b171de55f95975e617a7c795b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9b6392b60111408ed695b9ae91932503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200cd43b6b6dd17f419bccbbf4efb3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54522d9be3a1e9a3d3d90bd515cf1f8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadaeff291f8224bb93bb53e375eb15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acb8fb4690b51c26253621676d6af6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb07fcf523bdd1de10c16b20519b51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde13f1a741e7444688d1f31b4744d05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e183552c8f2a9f1f4a52e79e04b9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1941e00cb39b19c6645287662c3f4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee634d7529110260c36f8fcb9717351512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450f87221c516725b33c2df3a7ef9f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954b60cbe7b2e492858a1dc874f0b2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1b0d35aff3e894a3dd11f91955552515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8cc695569ae1f2bc791597a762ecf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d6c6d95c9c0aaf88564cfcb0c0210517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390ff14f7c6bf23569e0fb38afbb6d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cb60705a24dedd0cf31384d535ab6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd6cddbe9e174c2aeb59988f4bdb44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c586598f77aa9559f6fb135fc13e0cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc69cf7f215dffd7f028ab1b26b7750522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab322ee9c4c0661857f646c6c8f2d731523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835e88b63343bb6c0b6b7410d254d28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a27e74f06bf6ba9305236db1a2ac8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba67ad637b421cdb3862c5c9423b19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a650039b54931b9341ed588adec6a74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4a8b67978efc2a992c03d3b291a5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a06bf8b970f8c6f01386ded0b4241f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e2faa5d0a9cc1c83118268db0c646530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a1db8912a692db26edb3c6a6fe801531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64606632fd2307de82a23e27a4dc5a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f6f678f269797786f6886ed9d86cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f1907ee6ec8a08905978c3a5a07fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7543ccaad9b1edee9e6b3cc301c4ad3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d780e1da4a82c40fc9fe700c089726536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbffbc1f25ce5b91cf40feaf7aac666537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4aad59cc1fee9cc2a0c2509a157dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135d276185bfa0fb5d9ed8a077d2ccf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8110ea5cca94a18c408101bb7c38e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f1f9efa969d6bf1296c8098b7e907541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167416f75649560e6ff0d34e19330c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac597a99ae656e66da8da2ae3a2ac4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97681803bd9ece6e03f8996df30fd1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fe0abb411da381d23ccbb8cd8734d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69219a5cb3ef15129a4e41e4d6ad27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66272c27046171297321bf0ee3d20ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cd648c923247d702a15add9aae662548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5aee90113ce3c86e3aa3dcd7d7178549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05909830657b77e1001c076943c4bd30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f00fa232a67d41c260336463efa8c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1adc021df76447ab006a107a5c33b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc87961f261d9f96ea46cd46e7509b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058f67a21373deeccc9740f4c9db104554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7539914c4b4e9653809c05a410b1315555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceff12090501733b0f37adfb7e2380556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a59f59019c9aa91a8d4de9f72d65cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12089fa13bd3f7d9f66cdcc416afe4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe9d9f42176ca2d1c00c3a0fddd3ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be512e6352d711bc4f82a2f776726b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4c552f1ab792e156402d928f42de6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e945317f2240e7558c6cb2078cf03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fd32fb4c8596a3c2b8db4b899f7d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d087ff251841fcdb6256490eacf455e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb768b7e8df60801ff9f2ef37d165358565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bb622e2b0b343bde2f526766efb16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9699c3737502f77b1086c9bc348d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd00744e14746c7cf14154ae0cd99bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205c585ac076b1d67c227ec38a74bd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f682a15f00b8bb88fc83b1a2b680ff3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1f9cf312f7bf27b57d54aeedf329571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc92ab9a810043a4979f799066b9700572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b757118acd746ab13c0e3cf3483573573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ea55ee879a68ee5f46827128b4547574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e859933c57afff96b959528426eb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4823214932c3641c330505c563d248d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54734f06ae1e5adba719d02fcf66cdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e92cb073c17ac441b09738ca3a0e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9174ae47340420aec0f0ce1bc5d4fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345f906b299764ccc7ef891e5f0776b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f56f81c0d6b8c9a2e13d3d5707345581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b461cc960e8419933d87c38f65ca2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42d7baa0509aca4ef3e4e0dd5f5d38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd3ad86b19bfd47f2ae22b08cacc1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8760b3f1d0808da0bb9719dcd2bc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d8cb81add7246285d3e796f990cce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bd39bbcce837ac2ae9395360e9d32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662416aa8f628c8794ac79842b28b545588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ffc68ea1063d097208712940e6063589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b278f7ecc5d88ffaf62b3865a3d58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05535ea1f47b9a3e48f032eb70aeaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047738f943f53dd708c3e1db2b11c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb5daf56c9685a2a566259113569dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c332a320e3673b8218f0ba02d407af5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e68262bc3d181c324a0fd32cb6bea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0e066af8941f67ce80fdd78d7a950596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78c510d61eb7583b8540ed50d7a4ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab1c1f8ff615861310129fa86cbd23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9300f6f26d70a76ac61254504e7b33e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdf45b3f1abf93a60771a6c4e17edd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6d952c8e86b69c8f06292374aa693601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89badf16cd9f672dbc618e24869fa53e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5684b1c34eb224777af7274e059b2b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82986a249678cbae6c7e424ab6358f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d3573f2a1856e442ee27c51372e9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c2e0d6f2253d6c784b9b4900acd0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49f2406e4b0bb1d3044f205d25ea8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b82c7b5244c16224c9569174c9ea70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a7ef825a8f03d038bcd1a06647c2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d8aa367968a1f1a43d3b33e2dac8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719770fab9b46c7bfcb8b128e1324ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6462c3aa60b0184664017fd01170a2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3114c108044fef622fda67296bb39c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42c6ccecbb01ecb17b332a25c325b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb7932cfe25d12c5e700acfd0eb411615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493b898cec415ef09f3bfdfcc2a4695616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccd0ad5d8bf0da56ef9eac22b85ba6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4b9b98bf44be2f8d280f7920c22fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eaeb44b959596536062efa2613b01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed66a72e67eb45de4c4f01cd2b664e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0fa2dc2eba051f362f2729786604621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e1ccecdb7738b5ff011898a7f464b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29de1c42863b411183474597654b04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3035205ee202a3c1c6e215a941f2fb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed23b1abe3af18a7cd3cfa22bcdbd3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e7bfca1949e5896267c19418ee493626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559755e5eb5a3a248ec3316e99733d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b240a470e3376e357b2850009896fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1302adc2d84dc7f56ff14fb5c6d7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779263fa1ca5abc581028e53c1abbae1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29676cd999e57d5bf8fb95b7f37cf759631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a94e9945e2a78c6b78e1415298d4fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998fef4d03197c528228fc3c360da09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9681ca833a2d6da70b68df9d791d0a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd308b006cc85e92bcdd89513554189635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1dfc8fb1ec50ac16e1fbcb9ba9406636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b661b61834ee1ce184856d75219ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080f60c2f4b7c381eed1b1333787ea2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8c3616b199e41ce95bbaaa645a40b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffedbd0d43c859988380bd37b97b1e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c3ea03e99bd1dcb488a237cd20ccf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1c0824258dbb9da6166effccaa2b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309ec30144a66b3f4c9fe1100ce576e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843429aec46d54393ff0044a332f33d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89c2ab7d7728ab4f62fc043d93af2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74fddf72cf14b16c4dd557f4dfaa9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f18c3292fc4d59b750d0e4273656d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8effd55728b33336b42949b37bc41bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9073e9c1023fd1e3133bc4ec5891c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213814b118c95a812d3218e99966c99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39abffe92ebb881b782b68898fded82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca8837e0d166aeda1db1f600dac349652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ddbcdba7eba6ef2d38e37c097602c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae7bfc1c54200aa0de740a22f7ba37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b39bcf7e05bce05725a21ac5714029655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70279bfc74d3048593080943f007b6d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a2839e28c1027d7796a4657622e9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b939bdceab8028c82d1cec2c41da1f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928a3731dfc053072bdbfd073e2a9cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9630f0071cebf7fcb7715cbf04e27e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1c44c7334bb07744e1283bbe51ec1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f2809987c24920bff547aa61c0f18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7218b2ca38b5e2b16804a52ca69e5a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bb12e47575615298883324dc17a21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63acd88d3c2f717ccc7b581082f6832665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518faf0703a1be5123fcdf2efc1e0507666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00c9c0228d0ad1e954c22432756031667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e87b4d4ffb281ee1afa861d0965e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aab838543896f7b0422b9c5b3f12c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b995d8b65d3f5b06fb3cd3659dd578670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcc3c695f8436123632a48b54f9ea4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97312350e9b6c27abcba4a1ca498ba12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cebda971a224c275f6555682669dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443db6b15a184db1d14d24c44f325b31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92803e171b6f85fb1685154183337b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fa63f67d8b787a0e3a1c340763c12676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f33b283c944291b10c45e66fc554c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b96eba4a7d11f15241e4387b0d86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab902ed870abb44c256aa8c217423226679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29b7c8b573db51c2953c64d5640b81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c35f7c1454f1f4d60ae4bb99411a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612e167a45f20595d71d74a9af3f74b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bdab72a581e61774b743eb264fe29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e506d6ff1732dc26073104ca3493afc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420baf6ff7954de20de155eb7c0f682685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8d11a1f71bdb099dda0cb1604a2d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b20ac34179af9b2c298677f867a6eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1831e1705a995b6a1c3b7f70da7aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b61d7ee0cce4390511ca7395445f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c12e7b123a8b44d2bf9f4baa6169e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da566d506075e8b1f1b0f0647fd287f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5c9464fdb821936f80bdcfd563c01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a95a921a44a874261611ba6ad7e64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd0d53caec6e730c63a7c766c27603694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7229409606c013981f654f5cc7cafe1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e852f0ea98908e73f7dc0e48038c39696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47ec25262e5ced19c3b11a42cf561e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fd6475ad5cf5b376684f07337416c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca21bc145c0f1811d30223458c5c7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e33b0e80a5beeec27e4363244aadf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109e4947ee8308f876bf62d4a2dcfb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6ba7564b6a312a2d8c4ac050a4fee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b9fe7dfc496392807eac17cd6e463703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffad62c2ee78a39e034fcd81b5eee3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc0d7582a00ad9b3e086e0aa52d9a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b446a30eb68a1ab0a4320dda9b4103f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87e9032c833ddc111f7817663b6038707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ecbc1961b3551923b57a128c3fd15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9ec78bfdfac6236391b38aec977c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63475f40a21321c8a81c71fb19a55f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8d957800b119bfcd1c313e0fcfe9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f678966a93fc84f21cf6a9072c60f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eea70fc8e3b21ab7bcdb1bddddeaa7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05801f226d7999505376d55d997f7dec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3968c9ad0e51c7e16c31e14484959715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c38159053ee937ccaebdc0ced005ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85e7754f00d6648069f6f9d8133cf4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273043f4514fe05836a28eabf73ceb2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d02b68f99fb13475705ed2b32cdee2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b55c7ca8dda4a779fd79e91792e0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee0db6b56d95de9f3e5b517fe5ac8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ffd42a8a43691350208ae9f29cbf9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba145f8872def4e6a1033e60a70a5834723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27722aff88c556cf4ca90490f315e971724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c6352b08f0def27b1cddbaba333b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249f42d993e5aac7f97b9eb8e581963726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e111e4623bfd0b4879e70507e2e51b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a3a4eccb446cdf72094aba15d9454728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a89cd66b0798c13ea9629c6b2a33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffb71352e8acd00baf36f8b16e2353730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a411e48769848a597b5966d63f2fa8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2490fbff5206898b1b61b46440668732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbb34dcc37f55eabdb7b60e9340be8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2ede45cc77cf86b83e1a78f5381d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4215a84b3f2bc1b7ffbabfb72520f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba45d2efb71e8a95a198dd1538f2eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bb16ad7b22487f8372a39307bd5c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635267dc85291255d73cb16db73d2e92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4688ef11ed16c8b21a755e2eaca8a7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a9d683a75c162854557ae8395b45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef237bbeeeba91b0c10b9a98114ada45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dde6012a2f2c630bc3f3d1bc6da6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48303218190ef7ffc3231b056cd347d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137638f983e6b66ac63495f40955e24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662d65198ef0dd3bacfd0685179a0a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2881d09d27b49d91956c688786d68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb1311dd40b94ff9f00a4100321a9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f8840a30190ad1d87abe860df32ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d86c42ba624cc0f9019a4e8f67c25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deac9d491814b90dcbd944af1729eb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a325ef89efe5294c83454cd8b556b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739a55b16534a952e117df8d478e2d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1c9773204fbfc9634d6cb03f012d1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>