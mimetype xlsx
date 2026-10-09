--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc89201909c6ac1e7c0998f4de85bd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105945a7636ceee74e16235a01accc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42538ddb0b8f3d930a39aa27e2d8b293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582417cd9b2330ec7436e101555287b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b80d9ad984241696d7a215db6fdb915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3564c4e2f501059ed710306a266ead6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad038e69efb49fcfe625d42101981d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fd3db6e5195a2127f8fde37b764678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c6208a08dd67314422b02307df3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269e7780073e6ffd5430cfe916ac29310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103719091e349db04b33d1a0a44f43711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e8a72fd5fb921fde7b01c2d6c026612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9236d2ebc9c9f3dc039f1716bb02c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caca6c21284ef6595a859542c1420d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055a1e0f662f9d10bb2cb084f3c90e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae140450d78492809589231e19c1b9c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94259bd1daf964d69b2e035e20ffb74a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f86ffa5b6f76cc962039ac4acdd2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e2416bab6fe75f96e3670ab58255119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29490c9f3c521c128d678a4c5d70f7e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a03012929c3eda04375420be56bc7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbd8c07b9a2cbeec11f494abd05e9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7cdf2525b5db3a96949b2129f934923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23091a48903cb1109098a329cd72e6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441b7eecf2b0bcb3c8a96dd368a1d3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0afd0fba1a5cc8be9126b4748a18726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c016d29c4f8f9e726dcaf4fc3c3cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a505d0078f0c6e90cb3234a6adcb4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a4b2a6d0d67d162853651de2c45f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a4506635ea7540bd8c1bdffce48fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962d9644402e2804e5f4aeaf273fd4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212a25360be057a518253a42ba96ec232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf186af1c48e26af2b4eae16a6372a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4860e852969e4bb918f0ce0fad16534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e653bc75ddd43fed7f610d57bb27d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc8ce4d6caf62becdef38ae776780f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390560f564692787e058ef8f1f2845837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd386a18a282e08277efb68a917aef5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b69f42a01cd1ec5edf08d26fd38be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c95d472bcc13e02a37ab8c43dddea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979c9b30d8e122c9a4d0fce0526826741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e6f09335ba3a21db312f095043c3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f3249c9827e20f7a7bce3e4f1222943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02236de31c51829611a5c475c80d4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ed517eb17eb92aeff4419b0507cb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f121bdc71cd9032d078984c8fda446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313a28babe999fc5796ced1f454b20d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd11aba9141345540a3035daa8d91f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec435fe70258fe619c8749dcb34170349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d0b1177e2f6ea22e46e88130ad26150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99835b8eb2fef29d07a279f10800c28051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896097adfb1c9bee7870543ff90422552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571812022bae1a80cd7a2cbd30ad35453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061c6a95052b0ec003420fcd20dc8a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0fc22d09c40feb7b1a21a2cb0322c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdfa2596c4e3035405df7cf8bb196256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cf13fee51ed46f66f373cba2e555d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f578d6d2e6796af1a1eff087b5a9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922d9c8ffc77e442666e73905f83e6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a28186c80353ab44fe12364819a7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d4cc9c4d5aa45d819ec09fac85e7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bde7bb8a4ee1dbe23fe70f69452f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27448466120c95060b24f59efcacf71863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a36418dd943e270438713742ed48964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ef4175f14e0c7752bc18ac4d14f4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab704422e0b84e14b61c0c869b263c3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39483fed7614c7e481667707fc49f9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7b4c29609c29346373fe848076f9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be00f03759dcf4045aa698e1f4aed7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951cffa7c7f49d717688058e4fe82f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655d19cc496f9689bca82e0cae7899d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b6c178d71609f44b9da829f3b85f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ec154f67d1c300110ebabf3412b7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f87c8473ab1e488ba7f8d74fb4ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741c692fde5686eb9e179c979edf2f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de89a5e3db91d3adc34cd2486fbfccc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c3e20c7f033aeae3230fe04b790e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db09cd270ccc2af9289941291193bda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3fb3903c8a288556f946d739c55a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052c5add9ab746f312722018235a34e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293950165bad32259de3526760da728b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b674ac04a32a8b076cd389e551092882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a96b476785048596bec74b769db883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d233494b4e8991ff039cda1d696be7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4270aeeac9c927ec480dbef62b748885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab4ed015f7d9d732623791f4efa1f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1f109ee710b406713b97c06f3c82787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd455b7e470fa59aec2f5ead7c163c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ee209325eba1cd723cce37fbbc0d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437494bc90dbd25492b5077708cf495a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70d741cfcc5e3a530d54a465e93e2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc719dab9a3a553697f00d06dd50b7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fba31641ff11c5025a80a2b7b2bbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881172bfc7c93fe9ae298ba726a1a8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518e05b9131547ec6b4e31acfb9bf0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01b44cb3a91a525ca5eac1db51ad4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02d7742dadde34de30b5497f9a169f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ffec67f7a2c7e6b4305475553c1ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39188e9669ae0595817429d3598294b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548ca9cc63349d058c65925bb002d7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609ae41eb9e5165c078f3314db2f89b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63d1d050c5ef45a6ee73faaeb38d2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cda2e96cf5f7fc619129a06a3b430103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36111254db356001c4a866a1a7a9eaac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a1e742d6600bc849fa9fccc27c3ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0e8b342340d06fcda316ad4c43a9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304e8be2e3b2acf4643fe3a1ad475e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f3b3d478c8e31a4aa601293cd6b29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad3e82e7bdc42fbce754fd82cb261a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4ac6466dfc6be079c29457f75a12d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0353445e1c4fd8f51fdcfaf8ec70cef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbd07b08446364c05975f32c83c887112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921199188939a85cf9c700dccdab123b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e976cab952dec9f24eab2984bd88538114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e07c07126e95c1da3184a974915933115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7f5335f4f50934908cc52da357e37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbafa5d67ac2b5ea6a0954f499de7c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f8c239f175bcfec72fdb52d771c98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620838b9d8edc5dfd86b3889b20f5383119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6225bb94aaa0bf5725ed5ab06f96c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3561ddd108615407ae795502d93a46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289818d1a7b019b732c8f3e950f5c70b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e951f468edd7de3bf2a18313302f95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e50459b917623ad8b7225301ee82d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b617827827985430892f85fbdc4ab1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36f00a0b79de98d6f4b60ad636de39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be93bb534605590ec7b41fd1d4f5f9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa60a9e7da16bd819d73b3acbd2c371128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d121467a5397ea1aa8ffdcc580e72a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1141051ba5ecc9fed8706777b151f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9789850437b47c519bf749258226c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70939dc681f6f3802b6965775b605cab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71c4b1d2c5e8fb0ec2db5692bcdc11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef05af6ea4e35ab3ab2620a7a468170134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2df44be4c90d3a8effc06ae0ea179135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868859730e11bed54692506567741eb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42032388391e0066144274559a0eeb67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1671ea02bcf4b8e4767e364a415f63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd8f6a8d1d82a6e217e39fddded4bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429e0b47288935fc709674648a0fa4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfae6aeafd97c5b4c3c69dc791b5353141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba3df22c544485714f8bfa36e95f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeffe27aae2ae12531b2a6cea74a1f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5027a4accf9fb29403e4a8be6b6737144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0fe4b656ad90d647aec95d8744c3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4b8898d018cd124f2f86643747e73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0a781f20087f65ed6d040b596e669147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fce2f28df45e9f6728ecf5e995454a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8468c267013232a2b5dd8300794b991149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91108c5f85611b73d85fd9aa41829f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d74f2eb6b94ce364f8a1fee13d1a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f1410b59155bde4e962d580ea2e3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a742051a4a2887205a9d78aaa95d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9139f0c9a7afd542765ecf74aa33826154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd542800c207aecb2d8386a3de252c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf879289fd12c39f552db34e84a39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1904532fd7b010a8da9d5aa12e9fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f41d5e7fa57ea7a5df4975f71b5604158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc815afe21b41c0f928e7a0361f870d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e52e47704b7732d1208563442da716160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3ecc3b6e406ea4ab95744fe1a04de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d4f37b43e318f2b3c42bfd46c124c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c0064cd473a032969ca7fd9e4695a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91694b248d93c3b3c3391ef355df29c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33302c77b3c281be8b45d2160010122e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e64f2536f7dfb998de0e7e2e2ae545166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2b63998dddd5c24b97b41039234be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067b598e3330c5262b7c570692baafe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db8d87676f0e7c37c09f4bef45de5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109885241dc9bca5f18699465432de0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8d9f8c6515fc19ff72031d0c2ea5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d283b2ac53c138a802b9412bc5028172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac52d1b7e59b72a51b2da64159b76cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e33d81f289ad16d5324e9caa5217a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ce99e1b4d09d8294be5d5b5b9564175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61105803d976bd99cd260531e5cace6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a60ab35ec766f76211e2d09495963a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb263f34b0c85c6bec2343ca4c98ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac230bf80d51592b8c678e5f127c19e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e2f4476985105babebc242fe33ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b935acced9da198bbc92520fe6222181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627890ed4cd45d0bd722f77d880509f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bde4e7055386f873209402a290bda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8568fdb2422d2308d1a2c3a0c9b8c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba25e41d0c64ba52c2e189493bea2d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90228446e5927f570f78c349cfa70dca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f608bbb8a4a948ff17aae50657291187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee841261b3d2f4f93f54711d9a58231188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8d7d5ea7910c2b435bb1e1b610c08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e197746ae17f506a9f044d565281bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90b218eae2f49919a245b04985a35e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f1248046556d00d7690a467ea52f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f80e9de3e11790b7dbf354f220933193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522494c1d87567a55f3968a5c667641194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad8d2f2294f3b7f20e075c88229ea0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714264d113aa3b0aad2dabfcc81f72f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e407a6db09cfa31e173821638f685197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef83524b73741a989339579ec8567d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac94e11bd76121dd1e219350e1822a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008e19d8af07553734df92cfb4c74fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e38550406fb7d0762854b46fe6d7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01d56350c4867e77b3739cf8d34626202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44aa50cee0f55967e2a11d7986552e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae9e086b1c180f482009c78557148b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c555e5241d93a3e71f17848125d139205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aab927aa4af8192021f44fc43bd9eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee59f1733c04afdc337ce656179bd80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ef1b19aaf56ef859189a684e31285208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0956062435ffbab8fa39b2a492d5a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09b9adcd046d99f6ff2d72874117ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763268d33fa246763309953efdadcf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af18dae5d8dee6084b4209c6d5674d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bd84ece47221e77dde2f390ef4ff8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100168fc6a2a5fe69ba806860749a2b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6adb2ddb3c4eca83b8030261baaef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1da80a7241822cb89f476eeb6c9f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c009bc33b61ee926eb891800e1fb658217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f8ff6e147a360c24548f1d9002581218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd545d5c3338edc54833e119d8d4ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a867374aafe30b29b1d2660c6bdd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da76ff7db8f7451c3863007b26694ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d2a14dea6336b0a73630f9ecab50b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b9aca23d25224616d92a87903c66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11d76d0c38ae86605210e74b4a4e93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a4188e721ebdb7ff7ed3beb972c4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184f6b098d101dcfd4a20a53b8acf0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904393b7da5d195f408763fed8a334f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514973e072ba2930433258befe0f7e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d8f6d82becac712b535061e05401229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c7dcdb45d28f7554412bfb4c5cd83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d753693f0cedc2bdba40080a6ebc23c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bab7f4b8e128a3d8ec45862cafc92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe30a59dff6a0a13404e97e1071ca0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05276a92424fc8063afeb64f6e1e63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded4d84bb5f8b8a8babf51a5f40775235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38010bb90aea2563d8e76abd1f396c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34896e105e2357958b39cf00d8dbb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ec28a88b7091559c920660dfa573b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fc3cb28558ea98f06681f838accd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ffe45e158b5606d4044c39a67b3c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bf76a1d6f5ecf5265427ea1d1091d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f34563f691aa05cb3e6c81eb8b3f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b526a38effc935fe8fe922be2d5f32e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490d69130efd104a7306e4c9da76bd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70928c8389311c67e97547c7369bdaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff604a7798d5dce1eb7442d7d43754f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64509f45337738e1543e85b6cc8483ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d7223bc7cf3a1951d0b61e2f5ab1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8cedcbe380becc2484ba8a73a8641249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bf4dc628fde00219a7ed990c88064250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c39a46cba2c89711933757e96c10ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38d732a384126f8cb02dbcaf5091fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d106e00b6f3ee2220400551f0aab9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51263b421c58892523aa82bf516f21a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc442172d203de9651f12b3f7166a02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676788ca5242ae5b15804483514b759256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08258f10cfab2add5bd0aa57756f3bd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023c1f6dba8d0400c2d9b73a4da4eae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f54a828499be71eb65d7e7f33e584259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4ff9d6d2e7d21d6b32635c5cc4b7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3f387b73d82fa23cc1c4c2df67bf6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c4c5cedeae4952d9058e1331eda3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ec083f11f7046a47b25490fd7a406263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d50e98fde28d98142ea1848818dc97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8a6b5c7264dcf3684ebd541bf7be3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d0aa860062daa4a9b6d26fa41594f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c9775d2baf9984a694bcfc05589e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32abea968768b5091b40546a53431a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79796a42d45bfc29beb40fb97051f8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad5fd5ab9d203936460884b7e46f87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25db4ae9652717d78a7122eb1a2bab1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f0c3d60d8b760909f223741047239272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4cde2a65e73340ab6a8f694fe7e15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc85ed00e104dd780df9382c5540c17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95a25beb56319b0b263d3eeb42dc34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ef561c4bfad6f7ddcc7e27bc99862276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0b0d4c9d6c3d3c77ae8424c1f5fe1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fe695d6c394527e6f89907314552c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025e1930c69f7b45a423d9ce2151bf9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5bfeee7e2d79076e75ec43fbb4865280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b10e66916adcc2d8ee951972ff549281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e903631ae00f47addbb3497a479b3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed76fd616baca319a46fdfb3bda8ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d32bf0c3a1133c51a8d0b7947226a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c331308058b484a342a021be0b3ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc591df89fa3047de925e250ff2d5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b18116a71ceb8ddf7b861723d5be29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf506077c5840a6cb2fa1baf2461aaf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1f7ff35340571b400251c2d156c41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa59df7a853f29a234e81c6c87bba65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f50fb16fbff335d5c40e8c0713aec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c976427017a191dce9762b450c1e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfb481797e73412f4b140b8a330e6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49133a9abf3a6668e5b7db1852ba366294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74cedccda276cee9e5c2918989ecc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656c3de5312ea609060ba4a6a9817e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea6f0d8d6cfae9fff299bb919dd4f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0fb3c82afcb47c1bb5251e3d3f974298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e36f353e83ae8b469913ca5278de2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dc3a74eb1711934445cfa5d164dfa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c090947d3eb03ad9149b89c6ca6a27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bbff3de30cd12a270aac8acb0ca2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94935c7e9f4c4aa5c7284ebf1604cda3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be50171be83ec90f40954058b69dcb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b9af5b6c90b62112ede5d5b5c6a5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab4282fd38186ebcefd71f64d917b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db6f6d365bfacda7fc6dd75ffd185a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c45e59e5501284ff24c55e1d85f1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb34dcdb3cbf528c8ba5aa55c01fe75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e688a6f697c72a3c11ab632d1505f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabae474e85ef9522885142ee31552f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f81b22c54ab6c0959776a6cdeb230c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7ec5601f513cfd5e271c2f38612a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f55fd87954d9b696c09a53ae0b076314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f803880539843c7b4b95aeca83a40a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96218e1c2beeb1fd1e169434f2c9d02d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f60942c4339c7e209eee97ad38b33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4b1fb98f1f646881eb49018e9ca30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58ffa901c45f7e7fb65a134e26668e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88968456ddd208c8933b8fb4475d713d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c565f37ee959a63154b2ffbebb75fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bfaa0f88f65c5404211196dfc79ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e8903e76e83fa669a98771bb68c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decf42e12b48a8c0f99dca3edec1c6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a675da6fb93fb47b255ef7abeae57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4d6ba5edc1c21f5471b4ec6cd0dba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d866e00077364be6c187468a061f40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e3b9f4b5640d281f10995f975a80c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e494f3a48c2d195a1424fcf4a4053fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70004ac5cbf7107443e9ecb63073573330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd632956296689dc9f7b9d82bb93972331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bc0cc9cc9c47c1f642c96592f4a96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe4224ddedf58f183f0ea8e1d7abca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd6e76d71af8dcb4c168bce038059e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69f1899de5afb3afedbb161701dd00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f5c7b3e480e1b44a37ddab80c789b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2d2f8a06eb4c1879fe86c4165d59d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f4e2dbf73b46f89985c7a9682be4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a088d89b18caf2965b663983c5ad788339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe189eac01aa259a5cbbc66f20c27271340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b302fe3d6434597c7d7ea1bcbecb23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3141536d48e0b2922076d614b36c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4373e4326772a55e749eb13421d38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cb84ad109c56e84c42c9a13f9aae1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea005209f74ee80541133d76b4c8541345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b233c48275c87987527debd66ffa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ffb10d37d12f70bb1ce774f59a887347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecc96410eaa745fd3b412ad3234f7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b20f9cfe34f5ec422f68ae466934a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56666dc29b5489764c51d2634d8405350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8c2e5dfef01138011ddf16c1a6d94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc3dd7259d456e1935c99a7e23b8ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397692d382085e5f047888fda577bd6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0628bfe3f8c5249c75f56d8c2f6d0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e65c78aadbb146633d1f0481a5e15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8992822741c880bd6393c6e8139df2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984fa469b5823ec4149bd57655b8f9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d65095188213f890369518c4738e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f6af1bacddf243784c213446ed7fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b87648b2312aa5eacfc5eadff2ff2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612206a60c91e600015dea758e52e2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da02940f8b4cb34670af1cbc71f55e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633752a23589b95f154fda2e794ecd2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190bec749407f4877a42f5329c5c62f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b65d355315799432ac5f859703fd37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7d8219696873059a1723f7bba7aa9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6c9accea5641a5c3ccc62617974cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445091c9ca1298f578dc43084f8e049368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bce66374522b9b8ae73a1177eb666369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19af82f629ad88116df5c5afeda04f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58167d7a6e40df3b09f4857e267aa9b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477142e5578a56db98456d29712254f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456e48968e7a02a128161fe2f608760373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75bb1cbfbd4472e35431d5d3e9b6d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c92f5adce3fb572091ec2859451cf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9a5d8101c9ea39d6687507272a1a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67cb1c8e8fc040e5290478268c68cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6940f51322aa3f7022752119daf9e05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed8e3745b0c607d0f22607e4337d3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921ad0bfcef73b6ce57d757005bcf37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0523e5451d2831855b92dff5cbdb30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5048b740e552196ec460c29d66086382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ecfb1d5f7c1066a757ae693b1fc35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5527f9b9828743b743f8eef4c48ee5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bfa7e3bedbd84bf373d2d34cd9e68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2754f349e50a6063abe843fa9e8d04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b033b5a2028786c6c881e3441969aca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c361a3a634a0e31a207c591f43b61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62c72bd25cf5356a985d4ba3c3da05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc16fed7b10899b52e111f46c024cd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681243942ff3cb81f7a491d3c9c580f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a06917475acb3cf1cd07774201dbe3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf4a7aadfd1e9ad2225377b1e56e3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad58434dde4cbf6815529dbfc5777a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31b7ac749d7419ba1c6665db2cc9e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff3be0aa7fa9e72731a466e51c5a98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d81b7bd498cabb15c032d94bff6e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ade5c160982b69fbe9f636edac304398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2636d310fdc92f1bd787c3fd75071d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc45dbe98a1139593227e85d38946c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576e86f40024c33284df2a6340e5b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abebb2a8f7401b665876ea585ef7332402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ce92edf4c972b6ab94c5332b650b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aff78a279941744ee272c99774142404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbb855d0747dd2bc4ac962254e52a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc21166e174335413ae4b8b9803079406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeafab51e2cff6c96ce15967685cf1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466fd5059db29e16e41e9694c7379e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbb17fe4d0d320dedd033b3ad1a2f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b7ad5753bd855aea9af609ef4c449410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc202eb57c24c8e780e6b4e8ca2b8b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a94e32ee6aabca4275beac3c8638412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64090086b168d79eedf4f0587a2acf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91696df3dbf9f1c62561f6a445e18a1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab1906f8cf86accb11402ecc98eef2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a172c0422835eb5f77b81f2480bf00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83028102adaca5d153119c0beae77a54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974435c1059c2387c8f3839c59c2466c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99b8f1b59ae18e920063b426dc598c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18400425af6f41b1ceaa0bd6cfcece27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203ea690613462fd4a3484821e92bff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75155e1bd11b46b7e9b120ecb1aa0fe1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d1b92450798ba58e762737233ee49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2780c8211cea1fead832b0fb53e1741424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b7be194d648c776f38965f8458ea3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3014b732548915cbadb2d8701580393426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e541afdb6bbc367e4363137e1b4f06f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b736390584f833f32af94ace1b94e49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05a01a69bc7c2c74363a4156e446ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5615207ab125b1431dfb601dd7252d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536143ed00b500913fde934695a81393431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b7a82af61ce388f631c66184b222b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150bd5624bb3bd05a1bab3428ec109b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2b3f4075652803c1d03cc95cbeb61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045965fc1271f93f79123548fe3f29f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbc77b7c4b368e297e97085642df10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab969781fb6381768dc0526e5705cfc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf200503afc2401efd0b09248704535438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2224e9ffdd23bf02875d71ce89e4758439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672e1187f5b33ae5446b07b9dc54d6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ec8c2d76d11eb0a2b47439c1a9fcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2af04e336297c40097c7de5ce0450442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9393d7143a7a749bd52f411eb57e586443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3a27942b6e2a16d43f27f893f8df6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491fb5da1f808f81cf5b8a6c0c41678445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e949b46aa34ccca5729f452a430f56b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23b81d3ebabb7e3003fb8b1a7b1302447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bd96b571b9b9edef2eb6707f8fc08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90af79d2ca219c7c6f8f0e2c025ebbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaa1cd42c1b88fe50788aca0ffdc0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db9fe092dd233f45335cb874c1e322451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10364b8e416c49b59bffa5be1598697b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88d50d240d182befa0a803544faf19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8879353dceed9d710a2e5ef44eb5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f0337a87a263bc08b0ff3c008e33a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfef734fc7b4bc3dcb6255753d1ebf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84ea3582a63c97cf53ffa75f2612a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc005fc9386802226350a02e589657458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd82ba0d7e562999671649ad91f939459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd118feeb58655d04662a5126ee3be64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4647edad39ea1137069a1ef0b2aecc6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e135a6f5743f911ff316f2b239bec9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188612129bb51b3f95b82be6373e523463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec09a1eb6b0ccb4d65467a5e049c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4391a6e0615a68b72f788918d4b5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3b076dc15c6fce512c2e90fce1c71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda8a9d39d2ebb459ea309965c4fc9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05af714a15016d22704f251d032879c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffaf1a64332650b8c89d710ed19eae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74546b7e29f8b001f56b4f0749c67fe3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e56565efc7230791633c4ff101e84c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb5383efbdf15b02cded58c933f505472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1feaa8a0dc01a3f6c8d182eb580ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda810b59f879fa5c85a25838c74d55e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde656408e3f3db34318336634381843475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b04c58fd10ba301daca2923c4a703b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef10d42707b1ce2b3c81cb1ababc70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c0d841452302d317aebeb3386035d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c75c900a51ea0717e967daa0d76b28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e36f8cecae99f192df11aee8075a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973fcbe79925f47404dbcc907de38e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d85ac2c184b9ce15c5212046f255482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6400334e5896ecce1619ab2301442483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd47d48c47220b0c8865bd40b137e3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d09481717f8d3a4f5b242da3aee59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e20789013e232154c8f51379ea75d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c21667ada20c046f0ce24a5fc06fc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb890cc6159634a88a80fa8975a1c00c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea5be5832acf693aab6c04ba168ac8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e108b6f3f52a98b3422d278f1d2bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf68064c1b2dbe12d5326753e8eaf6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b03764ed0ea5933326f32c9aae49b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e9802c80804d7dd927351b1ac39e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d20da8bb83731a564ba970899025494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cef011f4707e241a471168945711c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac243311d9e5157c9a34c097df427194496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92920488fb3262cb5123ae6462bdc40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9c75f4b138b09c281bc496385f565498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3111f9a4b5c3b5fe950b2e9d9af5ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a400d344d9e2e1071b7efce499633500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf861891777e7d7bb3fc4a324ca5f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f64a73cf1e4991c6906b99ca45fa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29580db6cc0c695e4bc2b6e4276be23a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b49ac3de4917a605b6f7fa2d764a4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28157afde3813accaf2f58cb525d05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb099e45a0b2abbe991fd3f5b47afc7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe160232d2bf9086142bbb948cabb96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29117e15233913130d9a3e84ccb16d24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73218d011db1ae83f5c821fbb319da9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ece14897d7c7afbfb1ebb453f5b43f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56314baf61c8069f6e650aaac31dab2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf6784fd5b1ccdb447ce311ad6c4c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ba33a3ec2ac5243d538b930cbff50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b06d083e452920da8d6b16703a8b45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba4dabf28bd3e4482f6d13e6d047e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1e6b37ea774952ce5deb3dcfd9aaa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986facbd17222b67b05c1555a7ce1d16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5f2a0d7b06a2e6d9901d05c6501dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a838678051df34d04118f5777438554519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02776dbcaa31185baeb30f53b586fba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982361dd01f14f1f8ba6244827e6ed2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3054b154bd0738e4ffc57e25e45323522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a8f0d7c45ba83f3b96a072c10298a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae374aa0ecaeb9a9fd2dd87c6db1db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806827059705ce57b744acfe4382593525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e22a3366e53fec10fcb9382153d51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6900a850fe6ddb3ced527737408c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bb41638b7c92f2a15bc2589ba7a0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2559e3eb2f6d4e2b2c574e6adb93b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ccf6c59bb85c2be2e418869614764530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23427e887dd35384366fc9a0deaa9129531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab92c888e68105bfb9e8901f5ffaca9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d00cc8ee083ad7d58d13b5a647bd5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2f401c49970a1925c7dbd9b9d0a93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e8c7160ea0bb14f794fcc1240bc26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568e11e09a835e65df2371179bc3241536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409da2b3b0783e9bb85e1774878c0a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857d2987b7a36877d3bd6e60ae34849538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e8e3908afd2e50e153f6ccfa2055d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f129c6d5b02a3698fc02a9cd25b5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd52a16a93c4a695bce3fd8de30364541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c37b0cd6cb92f560ca9795f97f4b90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8bfab3e16ac74bb202896519a004c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0c3e4b0eb4f267582f7b719236f36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d793de4df49792979a6a61614c41d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ed4203412ffc0d94a10ff56aa9c03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce98c4112cbc05fbc49ee249fae646547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fc350eac5723c983889af33fb67ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf6a10cc713419f3c05522b19b1d79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008db2a3a44d7de31c54f6e8c45490b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be59427e5a37f38973e474d65140b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ba268a3f72713cbb64a19023a63ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafac42a4a6006f4451dd8be9be9f1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144e2a16fd61e68caaf4abe413a2c8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae092c425d4bde32b0852d7ad485239555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3cffd80ec7bdc7d3c2244d77ed8fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009eeb79b5d0168a970d1fc4ae86358557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d4203b4498e12c0a0e57e160948fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db845a9e7510334cc78504db882975d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc441c8d65c7f438e9c72ad6c4f87512560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791be7c24ee6fc7e66a6b2879fac414561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9060c0c9d6fcfc454281d21766510e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423778d9fa7c7215d4772f19d418a8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9cf73eb4f352af120276def1efd48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f3bdcee4720c3ed4c950b59ba697a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01f12e5a0c0dd922a4f28d7c80ea61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424df3cfa47ada1cfac6e82822456f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9431a018bc3cd3bee7d7bc764e5d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d6bfefc4d693c327a1d3cba52376c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef441cf0c7d1ca71f94fa3d667aca36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793417f25f02eea9a062c98a060bc06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5172af780ae06ea8c638b8cb9763d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a8ec0018a8cd8d47e7338a07a1bfe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11163a8d1539db61f63c51b7d528bea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eba7b1fc18865fb43f092852d1f243575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea0130fddb43fb44796bd58456f46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bb7dda9e704d84b941038bda1cb5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8a3de1d7dc551a57829f8907d7de8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32366181d53ba529b17be8ff166b2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25008cd6cf18693a47d5b781219d0c18580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d6e7a8cf091684a44de65477729b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba29bc0f84603ed9183cf818fe4380d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2c36e6709394b0be3e4d973b822aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e09e1ac11264a0dc309fb62d374d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63452ded1e702dc367a2d8b6749b7f22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761de3ab6a3f74f04f232721b590c1fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2e7a99f26355e83ce58e87671ed6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cfad6e6778a95e0a56543caead94b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30b5298182c29028720839fe36028a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f048022997f4aa07f0c61cf6705e8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25853b2a48b0cb76e9a553d1f57edbe9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4a56ee130665e5e9264fcfd3bfa8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba02a1d22c2db1d14a2c0370c7a15e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3352248f749438311c282ef2b5fe7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918755fe3056dfb70629d5fb4ee4463595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08cb6636fdd71b8bad051b42a85433596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a939ee517bd6d19c4d534e0f0a685d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492067376940298bcd206b274d30d500598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baa2b1807af1129cb11203fef6c5d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a28a81ebacebfdedf6eb28a82ef47c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ab3b607f340e477e21fdb61b9f98a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdb4db377997d8d4683b507860394b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab3932e1b2fcdf0d25632aadb6b1e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958f0f9c66d371fb95ff81351b1f270604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3a2a1f2b227d351b1f57b81e6d893605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a403cc1bedd7022389d3670b71bbd29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb499d9989e1e612091a44b5aec70ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77751ed3a6f18a6f66f5c6413a620dbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190697a457384d40ebda3f533d6de54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b1cc940032d4c78aabf3371fed8ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa33f4722100960b8ded7c87ab0a822611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad27ac7736b7863222c35abbe784b56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a57192c606cee6b8186101ee075fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648927f9dc17bf7f01eedc519afcd51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef720993e215a3cce6ad71e04a63410615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed3e6928176ad004fd71eb7d0d0e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12387fd3e55fcb6597de296ab1193fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a8444072e028b7daa70add147706e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a23b56a583bb6ca0df3884570527b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197eef40565eb429315f7de82486f4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd604fe32aa336cf8f576b256c5bf5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f241ef12e174b1b0b32540b697912e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be780d2d8d99aba782bfb934c7e8e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ba83a0d9531d82899c0555f0fed09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82232bc97c181b89b95d69db61d7dc87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7729fe82331231091af08c4719e242b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f853659ac34bff8df71b66ef09ba58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23240e6c9fb030138b0a39604b726ee5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e162822a4914fce8e36dcfd7a44edf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d2117036d80551d6b3f6973346071630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e035f9b0b79038e7fbccb4de70e9265631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05287a2dc4ffa3749f436d6e024f8a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2a03b3b5b0fdd664a39acb925e810633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046be56b03c6cda2a80318f8b295e6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194e06be085aa5fea7c14d24d8e04ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab68a346e95177cc1ae1fcf77beaf37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069f01d83db66cbd79aa3160e4dc28b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d89752a96a926a444dfa5b84b51a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de686a2561ef680e5c5b34abfba77b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a988ece72a04c9d30e2bf7f7c3e8769640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaa7384dfcd0f96714192d398f4da9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d18b7296332011f7f67e2574f59a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843716ad01bb981e81bc3b33f4aaf24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83957d384160e0b626601178b40aae5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9932ea61ada540e3bc3eb3cf4d02c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d778e1c54140f5eff0417bd3209c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3132c3d782f62c15b6e5c6a757af708647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34ca7a9d82a00c890f721ca9a5433a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a7dc7a75258240cfa3deceee46f25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7250ad447ff5979332a5b63af5ae391650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd397b0e0fafb385a3cbace740678183651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc81b8ead943656a6aa4530315a327652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91849d12e9f3fc17242a59cc3299221b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa048e67100e6a19ab07054aef91a0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d6cbf01d876d3287ae86711992f84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b02557608d9fe4576e6e131c8d1d07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33685fa18f82950eaea5c0e2ce7e76b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d681574de7c554304f691c7fb195e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90492496174f560b6218aafbde3b6fe0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46f6ecda8e46b85ecdca168081bbbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81086ace2bd4b6c8eaf5763f5d94e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cd38ee9d64a4eb1159f24021e3ffb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce31ad7cd12c7127c61e9d5f36b281663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670281a681e1348c3c6ed1b3e5f203d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7f29191fac8d90988baa82a00c86c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414c2ecf15398f3fdec7512e2563760666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb63559202c90b72a5c2b93d2511f84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9267f04dbd36a1512c45776ed4e64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4d52473cc3f8cec75ebdf374f2e94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776038c525a0f086f6e7745eaff151e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20becd02d2e2a7517f842d1e3831272d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abebbaf819cbcb6e6499a096653d91b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae253b3fc5939dba4e7ef6700add24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0225d61f1770eeb0309a475b102d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a15b5d2bf07e65e49360c1f0f4662675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738b0d8da24dd3ac3ab6acefd745879676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760cdeeba306eed3a19dab9002ff38e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e10257d812da6b2d5a8f58664c4e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371eec64b630eea81b0061ace4472a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1e030372de1fae8ecbb816bfdd563680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8cd25ead43abd8a064ef8276170f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da9ed4529d48d914ff4d7eb4f9d1bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584cf976d68427293216af4a508b59a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d082da4ff69decb29f6653c4bd245b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142b43f9a79a2f1538de8b91c8cc6a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddfcd0aba640b316286c047f8de2f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a7a38b82a1f381683e2c7424f29e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ee628343d03abce66a5f3259ae9c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180d993ba3ac26e49e306935ca0a8e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846ba99820a59e316a9a1d366997906690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685dbb494536356dc1e9670611f108b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbb478846ecfd9313654829b8f6e55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0a16ae8b357c9fc5b18e5c32770d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2251b3bae83e22bb2d6899d9d4c1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e374970d97222438d47c2a51e66b5e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12ca86881433debe6baabdb1cb29ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484413636afffbdab841ad184ad16175697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a7042ef07929fd875a358e871d12c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1921f92d088d847811e4c6168b5dbe1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1e4f86362b983e44904064b8c8350700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3aa1c52bb113558ca86a69b23f686701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcc45f39c9bb4485b4969f6e2c36a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8463a99c577bc815073526790b63d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93665fbdf4584c0fa860ff1e80683768704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417cff0c2f66983058a454970ac5a6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a112894b32685365e95acd69e00a985706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6025fcb5b7e619d38cbc1970da345707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb02620ceb6c0fb0f300813b331d3f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabc624432b64ef9830c9e7ce485238709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e159842a0e27204676ce3451e805854710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4181943ba28fdbccb234ef2e4fe95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fe34ebcda8d5fbac562621c5319dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6590a1de542412b3684e4af5b1c30d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0531bc820aa1792effb8ab67d133c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33a005d8476cf7418a00dd3f208749715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d32522528144bdcf9a4f7dcff20298716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2d9cf54598a1764940631b58ae653717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886fb1ea7650d487151f95cf1842c90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ef1d2d6e7f4387aa125928b967e51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4016d94147973cda16d9e97b7f497720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1a24d2cf6aefb05c765cde1d50c63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efa1980911fd7b64dc68c2d6e5a31b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f44970d88c919fd1a4273b0f92f6f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f5f300a932e7d1bc227e9c3a04fa7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234755aaf7c08ba9b9f350d52941b45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba7a719c133030b1e3c16bad7bdbf6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63521d81edc76d359ea66594f61f92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f13a4661daafe0522811eebf9ac63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a515fdcb44ad8b069b8bbb78524da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25b50a21abc1d5a7d4871d3d79aacf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ba882c9f9a9d01a998978f2573609731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba23b76b036ceada14131497e34cef1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1a6158f9cdb33a080acb49afce62a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb661adeb060e720d522cc1ada20a95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bde516e8abfbb8a610e1668503c36735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0761f3ffdbd582171932aefdec335736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48f5bc356fc87ff6598c9cef15d3e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda35f364ba8202499b15d14fe92db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c813c370a6def5a531716fab63809739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb51e152445845020bba427bd8ad4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd14352aeeb39e3ca8906c0351f0e8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e33a47c2d437d84b4fe85add7f765742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd47fbd4d2d3c29e22eadd4dd9ee392743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b913b5ee0ddeb1073ce5d07af5bbf4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45934f9897b0074d3262c61389f26e50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f2c123845bf58090498742bd34d12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63323aa295d06fb5ffa203ca19077b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fca6e0a7393e63de452e5dbd0d7a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfa6d00a4e403024a749b8d9932ade749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63423ac19ba9b8209b5170f3370f5da6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbea2bac644910c9e9c522263929dfb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb8e9a9cff8b5c82e93a3c5c2190bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eec70721adf860503b171184ee4374753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb0e32a5411753e10459c96758b408754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbb7b340b3bac4dd565a86b5f5085e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcec9c63f030e68f4f3bec76613397c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3ed470b6520464c0c90816e39249d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7474348947ffbb37f35a75e803e9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613b9d7ca42917415578cda0885a8ad759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a523b244ff8f17f5b35e2fe39c2431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb3fa52447bb2fe7b3bdfbd8031eb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b6874770ed447c48c9459352faaca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd61b83ecb55c7f4cb9d4415f3249f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70e77b883f246f9bbca8a9da4354d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de2bfe8acabcbc80e9b9429a5338f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c598ec86ba9ece903a75b2625dd3717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8e6b48271d246c8f809a49d0b5d5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6284d42b6bbcd928f28a0ccedacfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b196db5b5d8b8af56760a7efadd3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a17c49f03797a1b53af6446813c9a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9307d788c5d42f8544b5e5081841bf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d95c3f52099907cc2366117a332dae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab9fb64aa7840d61c836e9e67d13c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d8a4c9cc869d5c70c01a422da26b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aa4796f2c05fc22ec2eb4c0d75c1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c664876fd79a8ad0db824a123a817f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b79f0dc258fbd613085612300113918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9dcfc25581d5d20fe10c4c4087c9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38258933f5861bf4cbf6c2606ddc9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ec723f33b940ecb4c0f7dc73db9c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e8c3315d56ed21ddcc71e90bf9c8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280ec2557daf24582bfaa62d38d483923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e4fb5403ed296da9ee82cf2beea0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530108296c563e30467d4cdd228d78f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afee15e0eaeacebc3b5c2dab3e274d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a40f438f7f5840bb63ade09c5d4ac427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708f8d6cf641ea5ca853deac66d3ead28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ec9262311c24ceb3790d3b1d108b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de953a0b0fd9e35de1fb36979699005330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3d66976d5a78f6499608719365d3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5a7b8a12ac62e1e7b6f5a33e852a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c07ed15d2be40f0635b1b42daa52733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655fd0dea7b8f3a6451ef8b5661c7ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9377f1549586b9d19fc06ae279853235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a8b5af796cff34a083e24feb3f65936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b85c3c9ce80e2046ef771eb7336b9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb60235894f0c0ef0a3e415656063b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ba7967599852200a2e6bd31dfb07939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813c13a7d3990b53cbb08652b3f4f7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98384381fcc32d89d8d9bd23b079641641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75641181637d325862bbf4f889d57ce142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6029e38c039c8512389d71a2f6c6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e0eb1de263929640248dea7ee6a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c50257f4e8baabd60764e4c0d1dc4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439a1a377811fe00bb9e58762bfcd0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64d82d14a931d4a9fbe539875548ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec12f5229534cf84d92af2a43056ceb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab023f823d47bfca5b46b6d0fff12c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd879aa60f35145a6900d655c6b3134e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9ed70e7692855b7d387933c6e80f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b26f3989243fcdf36cf58fb23d65552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3843e53d4a336a1d6b7eb818bad2ee253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcc0343d409b850a0557bfc1389f4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252114a17f746a684a68f0302a414eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca7328e340a90dff0c627e9b3a8c2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec9755d1c2791a2a2666d598464b9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c36923f59cebad64e7fabd884317758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d3b3a821f67cd8d1783794bfc795959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedffb75c63c56e083eaa340a19c1b2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d817068910641be8084465dd12a02a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac831a5d3e7398ae6ad6f21560a28662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f89f73d320d57abfa15bed734a14a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f20b030a2e9060b77d7be0ac86e26964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106a25dada3adcc9371307fc044598d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b50005039580ba8366a3c29cbb28066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b037bb28f882f0ada5d9ac4b89479fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10c1b96c01d20b6421d505e2b2f0cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f078ed9c94d65d33cb9d8da9131661a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c842a90d629a127c1dbf7545572d5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7825fb927fbff05a1a7fc1fda5f5b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62287c2c2ccd30a5c65996566c6ba672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0e2153362f3ee0dc36f3a65e62f3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066519df06c7e5689e16a9b774fcece974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad25184ee2b91cbb8fa97fa4b76eb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f201b33db1ba9528d73fd91302ea276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faf2ca84be140c3754ba172c67469377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cfe2bb145828067bc063443c256c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcdd94f08a9627966fa14a36aeaa9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960496ae4894e7e0ebd89f7b6727537480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f761ccf0f189705a8ede4d6bcc8db0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c0c00a3a441d6b331bad903fd26bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a91cc3f220ab2622a72d3ab058f8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f34b7db14be9d66f8bd12802786c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57aeccd967f4375450f577cffd960d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6c827e1cd053bb5fb98c0fcce019686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db262dd306a748ab390c594c7e5f8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9b2960cc884a60d8fd349897c396d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f2e400b0519ff1f1686726e69c97e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c58b032c3d9cc7be5e22e074eaa890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f2f3482288b173eb288fb168c468e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ec7aba10f9c9e03ab33ebb8087d9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4938bf6ced9e642f4afd4128ca67d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abd07ef7170e2a9f907d1515d256cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c9dcf8889b87e069f444e09b9524095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08e179a587419dfb3f360f590cc8d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2a1b4f761071250396c48b86d6ebc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f797391f44a5782667aacaa96628d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d67be85482bb935e78fe40c63c7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7f9e0853d635e795ed715d16fbfa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98238de45c7827316e7057a8cdae5d92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25489de03da6bc529244fb73484739f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e4fabc0dccc710ea51f8651de7b89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b5787c30f82ecdeddf9cb0c76d5bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680a054735247e02a87450d01c246c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c7b5fe59503c32d199454d403feae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c757e2a4ec60d67d0ad1e5d7edb24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeffaecfbc10a6fbd5e075dff7a2acb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94161c78a4c51c564158af82b7d3b10d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6770697765f0e819846be554d49fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a368da32a83696973e7ee249a2ee17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070258d8228ce59d0fe6f09cff448d88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca5297b8b4d0119de2ba8e2b38971c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805ec53a5f9cfd40d409664549075e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10d423f3e07370b4eb553652b5396e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6e612030d33e521d9ec9a22b1e8dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8c1ba71e02969dbf8d4fb85ae3819117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19de7f41eed462e91accc6194277d54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a24b069d24d6f15d4cab5ce47e353e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220716cc09c0613d1fd64d495b97e96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fc5c421dd8c3cf57d79a745fed648121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520df1cae78a7ac8175d5c79ab667ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e5b18f5b7f03451509c47ba72dd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0555461f432034c13dd10aec24f92c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af82f5fe8f50aed61acc3732e7fa33c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b199aa79a3a8037e72a0b9efdff48d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f7edb77ee62ce64998dc3976aa1f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f85943bfaf78ece64a2a0354889c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c05a930fb393f996f88912e11bdda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14ea363d669e11be306444cdec7b2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ee68bfef443ef4fc114f192cc440d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85a0c6a75075f4ecf480111b89297c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eddd96bd4b863471d82d2d3e09586133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57957f8b309ea68e1a0285f97bb18c59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b449244f135c1fd5313160b91a805a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8a79aeaf9fedda1caf50542835201136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e732f85549ebc1a64ac14a2cc7f09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70320aae7d25990c3fb857c3452b9e69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99165067fbab226fc526fca96c8faf7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920bbe0285c2a7d668fb044c6e2f396140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9d1548fdb4a2c2a2106b104318060141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b70f17a225fa449e3c2a220880df83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5986d119bf914cbf313254aa1893f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2f0a0268af9a41db93d28cb643d8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba353f1ee9150ff9434697ea3bf8c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280e9e582eb3dc1e0519d1152a344f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d963c518067c0e57f03d53943d8b8bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ccc11c28b3b4d95d05c37b22f4add148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ef2eda24b8ded9365f2fed831db9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9577ff24fbb59f18ed14daf79b7cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c61e6a211aa0a7261245d973a6d2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe414cbc5dbf3473cf24d93c360123dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e7322098eb0fece0f5b897d809370153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aebd4ffb2dc7a09516b4821f44728154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf64e4c1472d46b5a36f7830138cb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073942dde2e473df4a3e7c5d02c0a36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca41eb048c51dd142d5f4028642295157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a12cd2aa206d5ea8b56e880a8f48c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a586552b893cdeb4ab9bf241380a89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79143b13e0903f96321e3d6fdcf476160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a146209bcf0dea9358def9cc3b2337161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62fa7e007fe16e7f22e4ad7ff7ee71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aa9d207c5a98c242f44119d54281d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce8672c41a3179df663973b0790a74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88fdb610ebb289f23c5d50aa66b2e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b665973fdb2314c12c541bb1fc1103166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125b8572f7cfc4bac7e22e009a3ca2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db939741f9a9c6687c2f8ebee1d183168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b045352b29f5851f2ae9102bedfb008169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cff1e822d31dfaa04c38c3e3fba6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece9c37b317d9c3d184fdbc9144989f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111e6160862361046f1cf2c3d3d6aba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ea9c6ffce78d3ebc720bbb6ab8734173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87fb1e926ab72c66674534e8c5156174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5108d8f40322959cb7ff2fc21c14dc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2058f551def1359103d9227e8d2c6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a6dfa14509e66a76f923ff8434de6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc18838291ff78a33a436810b2f68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef8609c19bf5cb7ade2b098c9d9c52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1d1b3cffa288219cb1efba223b87f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a585992ec9b2e8e8de8425340c674d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5408df99abcef02014e12d5e2afe709182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a6866a879a021219eacdb951e486a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85642cecd9d58eaef770df100631547184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ca09b9ff1b8032594cd01ce2583f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53e64cc81944797beb369b0802f352186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e820e128f25bfacf324223cbe9daed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c182bc7d406a71789119850953af7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fa430fb6525a1371b2b90e4922fd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3979037e7376e7654dd93e907f72e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b11bb5a137108aa4c1722ce36a5d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c69620c5a4c2998a3c155d3428dd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6ea33d7be6a07fd9aa45903b463f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34b00d4866161fbfafa009c8d18adb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa312b2c74fa7f1d4617fabb257c83b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda3325ca47d3d4ed5bc7cfc8ed6679196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877751a4c976785693c2d95de10dfd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02296800999a228b5c2247fd24f8c6fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c52300a02e85d5fa6e5566011a2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a68a269766b97c7d64d1abc1e32c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe517c75b18f55f6b17fda914ed2966201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f35635ed7ab954bec7e712d86d06f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7434f1f3124d67b47c65a2f5248cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3989314144f3cbf157083dadad3af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640148b8a474b753c871a398f088784205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2a700d014f160c0d93968c9083bc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22461a8001d893785f721f7e81699b2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baeed7e2f49197015acc00f0dca7f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdf096986e0cb628465369959697ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb55309146e12ef68a6b728688421d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501e529991222d3a197bccec2715297211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbc88457dc63d072e1428254b95134212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb8a4fff1ec2b6cdef4def070dc154213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1082cc8016dd5728fd570d3e43abff4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a808702dfe0df920af444dc349ec41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec95071dd8c9156f9c7f8e57f32f6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6abaaafa47852d79d6f297a5c84181217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733bba48a983c515b5897466be0a474218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68655450280d644f3aad2ed9ffffeb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a0d147ffc8c7503d680d50328a8ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094cfc24118882788dae88997aeeb0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c6aa59be58a9c1a1fdd2b0ea42f7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865a25d87b7dc2c30619591702d8dbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b4519d6c56c263a65aa511c2f9833224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbdc6793ae7db3981726a6998c1505225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e28f47d2cdd126bc9ac11c91a12d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a2479abfd48cfb92647808992851f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b641965e5b16f6c2486f846de550f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109381c3288894e582731f6984cb6b2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e27085e81fb833b2edec61002c83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36b3c51abf0f8e25b763d8fd048a35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579a5d740e3926991143f6e18312c74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bf2067086eb345f9c3756546e77bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc7cd2a7d64382537b28fef15d27e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f1d82f03800db073a804e3c552af3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5826f0308b2b5a9776d0c5b30c12831236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2e3552ee37a20f0cabb975296292b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9170ec73ef191df5ca4953838c053e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029de005b3ebe053b13915ec6a31973239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528f85ed496a639fe8e18d18cc1851b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ba7e50a263bcd07e39b89cfa933d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cdc7a95b0d0e60f491d85afd2980f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f5d062824f3139d482b457a15e9be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414f16d28f7bae39100e0c5ba8b9f1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005683f4863009d0528a38cecb3caec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57396d7f537ac8f9da8f8cb854380afe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889391f441408449f6bdb807e59fffa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02985368361ae32135d43bd678667955248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5a1b77e8b13bd49f08484eae922ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaf673741a9dfc9445dfe286acd46a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd956cc5ad6bc1e287f5779d846406f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd42855f9035466b70f4b3d083977f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ebaad72469fe00ea5166827468f13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cc64597a5987bdbcbd1c5ff1fb3ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b78c7cca495c004d054a771ead6c85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b309bc08f8bee2285e1ec03a27d42b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72370beab439a0532c04052c3e712a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb980cdada3aab4667d0c66103405dd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30745ee70a03fc183de69273f9f5045e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfa4a1de66af68c66c17b06a1f6a39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a571a258cd1066c05e4aa7fed2cff8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa116bb8f0a3d4860cd5748ac313384262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cbeec582ec25e1aa3f996a9a1b329263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2898472aa519b6aefe35c942ac1db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464147762a39ef69e5a45d5f4ee57d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9237830c61b51789f9541d6f35ddb67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a88341bb0b66373d4f935b69d708bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e504aec323dd376c1b74d84683b29d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff4900cef355b68838fa84a652007b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa33ec192a88dcc6cc24678ba1f25c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c18f7a104ae2145eabcf4dae62a07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7ab04f4899845ec9e2f4671934840272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471e9f79fb7a508dc8b0955f883ba79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68308b7ebe2e45d8cbcec8e1e00f62b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1094a469eef2b4efe84077a8472bfc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1173b54cda83195bfe63b1ef2e883b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adf05edc233ec71ff4585be47be300277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49961ecf73493d8808c88f6f442fecdc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ff9ca7ba371d5ac022bea46ca5cfd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8538c78ef00de1c878402462c6818280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21c6476b0feb8ce944aca07d9d7ccd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13986b8570af10480cf42609f52ad206282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5081fb38ae0c41008cc899355c802283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3992f593971066ed8c35d1100863e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0814de3f42baa318dc81d6d3d564ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b908a78bdbfeb484fc2e849057ae48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6992ad6e032ce416be5c1d73963c40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7ba352decc1ecf264b2917962431d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd2ec65d864f5888f8f697104b4744289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eb39c06c3e3bdf444f62da66e5345290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aca023538ba6c9388aca132e05b6b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22084b94d31936e9be05220f42155198292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63319fa3cb5dcae845809d4fd801cc9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066792b6abf4341ea2eec301bf51ffe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dac948c3a1ef2a100eeba9101c3b7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e603e48b1c5627399e943449f3dc33b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f498ba9a724dc800ec24cc42826e32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e582a153713a51073007525c99b732298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819dbdc283a7c30e474086eb521aa0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bce401ab742684dbdd32a13765033e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dc7c309be87fa9601200980b9231d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6ecade767a9b9c17585cd3a45ae46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19543563df351144f8f882e9d5cf37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769870c75c64cb85a3d4bec5e7d3d7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688171f5e9b45243b1e32453dce2104a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c368d2676b98676986a4c6e200047306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef47ca7be41675ad4efb740f49213b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a0356768457068aed115314f83793308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af233e94d3ed03931d4344c9e2356cbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1576b0fb5866c7e8a3993928023ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3c057ec4fdbfc142018ab1207d72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b2f2e9e3c62781a7c69b5d83109c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cc4a4c48e07e973024a6af4d519b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb5769c97dd8a9a1424911add7f416314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56182ede7ad3eaf5aa51d0ede2a9f14a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a25099b546b316525cae35244d1ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088429954a822eb9c202d5378dcd972b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45042b96b4efb45da5fa9edc4ef8d8db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62170738ce8f10b455a9e0c5c92420319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a846b981ce4094456d92507355edd5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f1163f3d46b4fedec844a613f5e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208586583940b9b56e8b42bba0629a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68933bfe05b1c2053e215fe7535e867323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe17907b9cf44be209da9b39bf65f7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0770cecc86d244ded61b0994f1d7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1aadd3abc58b567e6a9d71d2d78ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9949e796f43d16796c3cc8624a9baa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea24e963d746b6404c43d377e953bde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b97d8d6d2d72202050c905ce6c3d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a9739db09390cf29b4e7492ef2851330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342a95e442d667a7a8acab0c40bb752331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb682c97848cbe89e23e5d65dee2e98e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c9b72ddf200d7cab5d270f97c0a16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29280c276505fd0a7c3a0ebf833d8a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b478cdaf32fa7e5294f2d967e5dfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdaf4c82eb04ca390284a1c9cb4539336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f8077423d5c9788fad3e2de969289337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf82f4c7d828ca9c0cef25742592a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01091eef4ca0ce3dcfd01da479876cbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275b9b03589416c57295965173d8496340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdd2496605e90154b76c0fbce80462341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e001cb948d5438f64d9d53d4f07fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041f6b42017ac9ea26fcf704b6ea0bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92794a87ababe23ddc9d6465a80f76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70571e40cdd2dab50d16c09b2695c82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d43ba201c927549bc54eec4184180346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097983919c73d8baa341c3cc9a40f82b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc78819227a0f94b4fdf070450a918d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eca8eeda8727c0a6b113eb081eceda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e76b4dd69e55716610c7dd6b91fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32156569cfb8328df9a39fccc12aca81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc968d43c813219348b156d6a58e6d03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6049f0349f43feef87959c2276ff9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b6db6be9ba3c6a106300f99df59e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7e22da825cf52bf8de7c371edb060355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efbc4f676c74aa2a26eefa441a45a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc0a7305f6895851f32c77d6196dd3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad974e49c13b1a5bcc5a1618710df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4d6e4b3517f79cc4fff5c3e84cd51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980d99c7c410b182247c289f9a48d4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba292a9edd6988598cc4ba8d5107936e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa159af33f1af635b133e20ecfa1ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24737604d08066ff479060b4e4cbae35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce42a8a886938b961c764ee09632d1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8109bae36519acd7e64b33d383adb76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28452d4d41351b12a378400f22a17946366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009305dc2c7a106f775fcbb48cf6a57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1cc5157ce05771e8e9e0b4499bf1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa311c999ea5305a1b093c7c8b6cbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979c7364202d96ec13e3af73d040de8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa365b2306efc9ba2b1dd01ec5ad57cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ea3a8a553138b76f8329ecb609811372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f3a7a51c2aebe314a2ef508925fca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e651597f17fdb6581f44e3e7ed786c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79af50e59a96e34ab142a8cd67303ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73963305c8faa60ecfbeaa40d3903e00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a65435c4f258417b05a3b99f10c019377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fada9be6d5f153f99331f84f90b4c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9846dfda06ac9dfcfee42c3a41f78b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606415f3b3d5984aa20886082ac7aa6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896bc5a66c722c5c27a81014b942e63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5751f1b1da8e73f89be7ec357fc82a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55949adef9be8b0afff7e6eac78d3976383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75e685bfea6727aded3345978053cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d22611d6a296b5035bb12a441031f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f54887e863b280b8f5c900856b9274386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a894f7ada053d6f89a0e0366f0c2d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e85684e3e47e6fc7d3f7f9d4f4989388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccdedf0ef08807a0379c6c143b4514389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff051c9035496a689a273f8750217390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6dcc4a70a5cbaa2d727a060b4452a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8389be1acac7e9d6adf7ceb85f735b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0bb617cd456992d651bf5e21678d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f5b000fcf88f51c42cbf6585b551394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07834128003074e4204cd24e0ae09cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af1557e6404278d11e86c33e5c01ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066994b8567ed16214f3503d77d4dfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f967d0e1b73baa108fde23d0ac70a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747385125feb70da8a9ffc3834f5f09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eb41441ed268d8c39609cd159ad15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f569aabc647319c37f3c9e440a37a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba7c5be482f7c279d45852433925a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a907d1856ea278f684249c1f05fa896403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ed59f00ee096a97ece299531fd656404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba8a404c42198ade6f9a0b49f33a74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a71b40f6d501d008dc1cd321fdd9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe87e440aabb40b2c69c9a81f4c568407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0ce0dd490299307ee817472d6b234408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f351ed1ff16f59f7ba0dce228b8c921409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a44c2c895fbe8eca3049676305cef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd81b918ded887d010da0468807b09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448d6ef0f8d4598b3124ccb444265c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152ac7c61a417938bcd5f25af8983af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b78165b3b1474f533ed0681b71c0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2163e8d6924deeaa3606d69a76657415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2474379ad1715c336a93c3660dc4f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d10c18380b401bd5e16694907acb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e524376e44022083e270ea5e52d9842418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b1fe81bb8133db2a607217ddfe31b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a000f589ac2f4a9ae153bea4a083b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7123b5f553e9838b61a5b5360c438421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c925593cd36450816453384fdf73788422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f63afa210c25960c6c01d160e1472f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a89c8c7a25c3c35cf68bb6e5efc2ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f7f02eade13f6d0c0688ca44b4881425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4509db21fbadeda07d1272815f513e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7189652b559a885e1ba0b1df6f951427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d98dd932f1cc894fa0128ae29810c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eff23fe6c1fd4c2616fc9fccb3180429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5b0bdc401eb7d7ca50a1f3ce0e483430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f6ae96af58d1e501e4f6a798ba867431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ac3cc5e9c260412edb96538a0a4c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5c46992e44c75ec81ae60ea9c84e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f476f996992f0e132f2b1610b8682434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dea33eef18cfd03c8234f334e687b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3065027b1755ed83525fe46fe8589436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12ce53393092423f2f7842f692c324437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1afcdd108e2e4f328f78e401f0099438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1ce9978becb74b1ca2e55f91b9853439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed1142e6535b026fc0482026db137440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a78daee7da31a2f541d74592c0f810441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503bacb554c2cf3ee1fb312569ea6cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5452ce2b31a6d7cc1877eaab7b2a57a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591427d32b8ea53ab3ba80b850cae8e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7938d965619d256444936217488780445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b590e9892314b322e33f36014a89793446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d920da31547ff31e715ee9d9709f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c56eb8eb941ed36b55ca1f5356bdac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed963a0e78fb07467b22afb736a8dd43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e7aca797cae6c212c0b7be1c2a270450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2df89a8376fa7bfb30abe6f8d6854451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c12af73a4ef712248f88f233d9c0c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721fcb8aeaa4a59f48139b50428e30f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eed3b9903d2c7d5e048f8c8d3f36d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f1f3477c79f5fd81e81269baaa117455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbc6d1f782dc1eb1fb321f9811f314456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3246709e3ff2f0e79f4214385ac9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54861c4ce75662c4865c17ec32d18b71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954df9b71aecafb950ba411d27f5264b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef3db9e466d1b94f6800377b94f205460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02334c8b563b8b76742cf566cba78f4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d0f9897af2a96b8904684663a9c5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e9ef87efb73892584eeb63eb15ba6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f8568558af4bf5097a27a5fb8ad62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4092856f54e9cf22f629c44e2d83368465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2a8599498aa8e0b9022150eaf5bdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a93f9cde3bc6c50052a99a40b94f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d985e7743963166481f4ad33e6adb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36048670a10a2df25c628dd27107ead469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303699e09945cdcb20f0573d78127c1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab4c52fe86655cbab4f9bc5875200471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1bf403e8c509d633ced727c5817fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee55f36bf5dce038257988942b43e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ecbb0491c6593f11ae1b8cc15ae1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4923ac5f98ee0160f849990cfbd9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace6dac030fd9b4b0ad0daea6632f6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a7065a7b372b1d2f97fc30be791ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca20ac8eb22ee3185ecf27d2b5be77f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aee895ae6d496ec67e3eea9a5d2a38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51472c933a94ba641c63f7d3b70607480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d8f4d684161fdc5bb4e2051775cc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa01abb14377aef4cf2f75157ab900482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030cc1770b75767bccd64d9514ba050483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83dc15f4cd42c6c536f36367487273484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9087b3743db5cba700c1d76de0e484b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a236967b0284f5bad69fa9d34cd51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0e9ad1fad87c18eccfec8e328a416487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc141b72b0c1de27addeb17e67f9ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddda34d9f3586a83c7ea77108b0125489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbee52f8fc72b7104cf8802b67c5ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13ff78fa21368e5882cf749a9c021c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f27fed0830de2a754448f8ab57bd8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce2c95dd328dc0b72b06aede399440493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7f53820ed8280cc51ce72bdc78243494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b6af2455846446907dcf8d5ec3c8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0118b95ea88e95cbacd496f10a201496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b71db4f2b559abf762863c3f49705497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84abcf4bf1a4488906087d9e094b7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfc71fd3b879ab18aebb5bb899eb5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86c3a90442c12a59a2f44ca57d5ca3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f57c65b3f8d486521d01fcbf837728501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315746465155bef55f125cc3cc91030502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd606be46fd4e498b293fe27dda5ccb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca347e9101fc3213bc7e4d14abb4ec1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af96f03b99660a9c0ef1abc986888db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f725980c6e1422d664e6732709bbf6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9da4ab3727c77ff56a3f968e27e41b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63914731d54cced209fbbb29821ebd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753351a00fcee8914ec06b81df95cd0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b44af97127972a11be6e6e93e20d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5f0ad3df92add2646fc0881c8f39e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caab4c9436312ab48073e305868740e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521320a7ceaa4d5f12d25247f104a795513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafd5739fd9353cacf97ff9f6fd0a1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d2ef6e8abc2d40abf481d5e12bb8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3e834ec340c34a38dcc72c59afced516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24574387506948f25315001384a6db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58c124041937400b2b481c399f52a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c980ce3e4d366ba3b37b2a0b86f6711519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a338fcc1d14a8426c948f2f074b25520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9c8604b65d8eae480eede33b4658c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ba11370420dd3ac8d6a28edf1f6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412b37809ac98d6adf5f868b1f10d01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351db3d7bb8dce0b5ca879b1d0ed26e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874790bb22e97f4928db27194445d730525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22792c049f4b15f3e1f954a03ca321be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ef1b8d8765abbde0b4aa6522d290f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caac4768f2203e7f15eabdd63a848f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503dc2ac71e6f2bf41c1ece4e67da47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855123198f9d79c9be99e9bd78345b62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d108ba77ed6067cca14b3768940a987531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee5d7b0b16e4b6c5f9aaed2b7b5e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b627b032ae7b6623a26e822a1951fc2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c24e9b16630d2b6ab7a3d3c138767534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbae1573806897634d9e1a0f97e9ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9071a622e85a743b27a6d8de820f3de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9203d161ce416e5ba5489920b2835bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839311eadc78e57d0ae8b70aa4fe1ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed171ec3bf24afa3d9b8768d7a6fec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afef7fc9fcfcba534c3b515ea23b92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631db1e9088a708c3f2015c2b248ad54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52432b39655b619c7b6480c77e2e2f63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faec7239748f9a76b09628e24882ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c97bdf2b1b4c3292eb0ebb46178363544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b071d8b272e1da9e6e4460d7f53a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf986ebce40d4a91e707399524e0158a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd27cdd30d638fe5bf133d7b86d255547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279784b09828f70e60ca1f1fd62d602548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6123c2c6fe45dca1ef91d47b4221d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f948cf947ec2b994ee089bd08e84b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db882c0aeca1d6d87250685d7e54829551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee8ea41b79d03029714a5c8ad204a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c6cbfd524684b104c30832de7b9dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaa1a7291a37b42d37f89278884959554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12749da265f944991688bfd5a508db12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18fb8a2c5869331fa153da91ab5599556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af2597e7f3536a83e2a813badc7875557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dbdf03b4cc8cd224864516e612606558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d74a99f0ddfcdf862a8215f697ed45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deb22d01e57ae83417490a7aabb3c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b0ec36f8acb651b6cb428113f6ac7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3e9a553c00a325fe7261e0ad0da8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca840fc4b09cb831cf3afcd1f833cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e7e3d59f535e0addbe51ac3534eea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef2737c29dd005006bc2c9488688fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0685ef149f3e0d1703c9b39553288cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f34bd88b2fc0cff1c75004dabe45b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200c5d5bbd98d70749b1a85b7c0527f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78e70a0b034567bd236426eb1f3218569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3976ecc32174cf2e3eed84c1f48eab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e926d21afc9385c2ea5cfb62181fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21447b0b0f8ed67def6ff4d2be7cd668572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eae730cbf16d965ac375616e77bd90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2f35a5ba2dc262dcd09f09c6a09b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3856f9275687ccd6525d92eddd6e030575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853d1775803be1bccf05a090624ff9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9094eaf13877b0fec95b24fd81be6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4e00a5668729fc7ae8031dfdb7ecd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a504c3b7e442f3e8900038b779174f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1023f6088f49d696e26645c4203a8d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25179a27248dee68a4a3bb217f571041581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a963f6312de126468ac5f8dd90411ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad5f7307018772934f3838e4bccef3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2b64fea2098bdb82c7b8839dd3287584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d401e4d804189c67a3e3775c362bd6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cccd0c2b25cb075faf5c76c82f1c0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be97d61643492734a3825832660b150587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b613ac181b6416c6c6b14af1bb33b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0949fbbae76b5e5d366b7a0465d6482589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ff38dcc5c10d96a123ed4752bfab4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9054100f1bf04233548a37e6b6ff837591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c37f9e9516d2320ec7698fc0a994b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22e7dc674ae8e1ea9fd057f84296da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784640d63078cf72d57059d05cda298594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a8cccf6a6960d7a1260b985d2fe7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee762cffba40242bcc0975f56b2df4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacdbbd30c21457f2adf1751fbb0af4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb9f1d3317e021505b2fdf7da3b81d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca186ebd20bd24e3c6e3b04fe31e31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101eddb2206905ade8b9770426d1d01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc2a46f455e3d78eb240079efdf0a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf764fa8d5e9788a7d9c670e178c6fc0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed6bafb6ba6f746ec52c8c00f399ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c4b2ee472d26879db5c5c86cdaa0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb036bbaaa4fe8f9566207fe6e8b414605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac64fed08bbb41946a7323d53469f6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe60a88da72f78893b92b1defeaab07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51594219e36de564abc4411fe4310cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef668d463c9bb0f62e67cbeadf7d74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1cea082a25aad20454de934096929610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18084290214e33841ae1ddf92d2ebb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab284d44565f0963474ef9cbab57fd20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005f44e8834295d5413e3ebcb7257a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710695d954ff3ebc7636c24371c914a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fd2e0cb6a8a232ab95a727d2c16d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be6ac483e591ae34606ed82fe8ef65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e3add6d2df06526c61a94425889e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4e03216cf7ebf1e87c18a49493db2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97ce777f6c7b8cfab0e56381ecb6cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b624b1af3c3f8b9c86431291e3a4b20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c52fce513dfc349daabc44e1ac47d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c7b0f5265e502b8dea244c928d361622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0995467a931428bca7d078b4353d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d54e418778bedb2467a6146b728852624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e52cf53d2271e4d46b55c0fda87de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9e211edd166bed91af6a85a5a4421626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bac71ea96848cb744592cd45af28d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ca49cf283f089dd646cb1b670a56f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c897dfff7c18eb5100bdcd5a187d31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936d8ddc1d7cf3e3477fac0036c6dd3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ba143c0e173bd3731ab1f51182731631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2c90420192dcdd64f15cce75eb286632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9309930d47b95cfed776e381c847473633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7cbb958c81a8ae75975f7900c1526634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21db2614b67aee38b8eabe54bda633635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbd2415f68337756dbc4684c35bc8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248fe27cca8d8812cc523b9abc11c76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05b3c5ebfe3f760822af7a7372065d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e2c1cda08075f0bd5c4023a413ee0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b843174bb61015be00b0629bac5e8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada7cf77878e5afa6ceec799a75dd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9539d88e26e72653d0f8c6bb2f67b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1ed6aff0c0d0b0a136bb81bc4c250643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669bc04a54530498148664fc8b5d8ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f4217816751cfc9af3b8969ff6c7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62879e8a2b114e3f490389477cd59098646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c2a19d2498065899ed64f6d6fe9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c096d2c81b821a9e1ed83fd725530648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285db709fb037ea9469301c1f7d05211649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38116e115b766cce0664de64a5fc61ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c98408087e900e9eb59153a644d23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047195081c74e4963c2d68aa3420ca6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282de88ad2c3337b3f7c0fe0fc33a9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93b7f8cd4a31996ca897a4e753f0e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c73171b22c68ed586ba17cca32e5c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9262f6c36b56b306416c9e6c9544e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6091f239393d3c9b6524ff08659c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9454b80abae7554f1177c825f553ec9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641a8d8aebc7154328e49395a631f83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afd56c8eb8cafe7a9fbbe4c1c61186660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eda6fc92d620ef1032ec490bb47f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e863d6bf47eacd0375ae23e7cfa52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89b72e3a5ac79a2943b5263b63ce85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ceccc50902d811f3a29abd175e425664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d562f43e73d9dcded77060479ea79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023c7ccbba81b39878b961bdb1ca2ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1fb33b8668317341da8d6091ed172667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af821fab7dad23e4b9415cad54bdb86c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794ddf1054d207c9250f97519f24efa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee79d1f39e0e2d069b3283ac8e5c214670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef8b8b75ca715d467f07a89f38735b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa64153c31f9604dfbc736618bdc945672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed11ffbc2ce0779359772967ee2709c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f7345be04e7a293f53d88136d981a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde527d747c3d6ebbcc50cb6e8de914675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1860bf6e264c5ec1cd91fb2908c23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caa8decc298a8ec963a4c3f9f3ed71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c331cf9fa2c126e188f522de9a36eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c496e7663b5d76f2da284565f45abd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cc158b5cbe62678c96c9a1f2f546a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec403e315e4fbca5d1a99740165abb22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7833f672625f0b121da971fc470856682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e21679f8896935341c42a2a4ea5df4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c04109f422fc96c3e348f12a77f135684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a41ba9e052cd18da38e295bba12f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ecf121073edc32e8b14e4015f8bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8e72307ed712a64d13c2fbc3ac5f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48759019eeee2f2182cb81b27e0f1b87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f29c58b63b1d4613d24c65e876cf30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eb44f4fc86c08980683e82e56800c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb61ed1d8ef9f4c1aafd7d9f11daf3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b140d8d304718f8a1e461ff703f2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3a0ab199b0203ca58b5cec38c4bb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791bcb6e21066c74ad30a6295c29de7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af161b816da85059fa15be76f1999a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c99502992da69830b215bd4f394a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a715958b2d1773f5721a941f77af040697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f659421aa0722d4bd4f158c0424e55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f181a0828bd45f476b9d35478dc06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047b32d3cdc494d3e1989a208f5a867700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490092a29838f774a9f9dedb25aee17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6d7ddb24e88d81bf876049664ecdb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974aac95225ce801062d86dfd986aa4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24be39801e867862fc73763e08127ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4794f8d4535e9b8bed431515ad1c322705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d864bb85f1b63a0b048f0ab8c366f59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f173fd1a98c7d2549f224c55c882a3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac956fdd9c6cd2b44db0c0fe0e92c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20ad1117160d89a74f940162c5d4a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68850a20bce8811b298e9656e5c927a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69c972cdd61642bc0ee9d53c590c5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088460a9f9191f89fdb1798d7cf6df78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f009f50d9604323e25d1022b71c18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a1540b9bdfbb261c5b292cdd78e4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73797777b69ae07d21913f441e134d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86379aa223d45d1a18ec11925482c8e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195540994774ac9c119120bb2a631b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14f3123c5f4bb657b433abcc21db17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf550fe9135850ea422ecb624e905e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c63eebff05fd9e458e7d2867bf3a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c9040578f37e586a698726d2d0f2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f257ccedc40e6c2696a107190b43b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85771dcbf3984bacc1a1abf01cc45c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bcee1ad5b26c0d686a8a58a15bf10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c446047c62fd3712c56865ab06fe1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff9159ea5c7d3c16f8e06d60b3557726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a5175ef261a3a0a6bebf9b4ab84b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ae44f54f4cc6deeecb3529d8e834f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7fec32f35a33148d441c13a9266d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5c7a5cccd02fe3dc7a8a06df88ebb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37b0f4256d14d3601fca1c7fc2d980731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e82f2adea9667fb3fa75ecbaef27d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8d176c490a4b43bfc2d8b8a67c3cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304ebf0d08bb70cc57ca1f10edf5669734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0af6765a85c43e85062a2528f854a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5523d099d31744790c44d2ebc67d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7456fe0726d26a86381f8ca289366737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ca206632b97a6e95f83c9c630f013738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8789807b01e531dfe4e29d4a0d107739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6374fee63eb44bfe86faf54a6e2c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db13ca025547945a4501e0314d5d7e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081100220005942f2c4c54d0e609244742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c15518450719af9f1475449ca1c3e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf9df648203b6d5bb9c18509632da9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bdf55849e2434a08cffa44912d79a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cc46072f3afd87aab2c4e166c4ee5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc87eb86831184c8064dcb4a5a6b6d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e49c3a0d3b6aaf7b101fd715f46068748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57017ffba6d284c44ddc8440b9997a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecc49e8823590272c63b7914e41dcf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9021c64c88085ef7169480d324ad3c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d0bd7e23bedf6ce61f0c755b6b32b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9f8a742a31696608a48a1a4fb2812753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c97dc7aa0d40476dfa6cdf45622a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd8ba75fb81b6fc4e6458613c909cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dafabdc15ef1622f35349c2cb87dcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afe86730f05dd083bfb1b7db026515757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaf5541d3dc849b30f4b405861ad98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b95af7ef3063a739f2c698df72aeb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>