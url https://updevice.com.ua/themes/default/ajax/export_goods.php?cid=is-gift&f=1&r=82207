--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb874e4b64702276b3ad46bfbf50b8111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85ded0f0e205914d86819ccf0b5a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9bcff15792cf7a715fb844f47be5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d218c31f836cd2d2394217c91d0ecf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6136cea30f97296d980d67bac7fac9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d987d0ee5c8e3b5ce8f27ad18650de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009e7eed9c2feed4229999e89bd61df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7896eab6e8fa007c5afbe1633e2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b36aed1fe598eff15f437048a37349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504e78595af2015110416cd3d44baba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b08452c92026b5c3148527a8ca53f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd0c08e7e3f5ccc64f09f7ed6f9f9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff029ca78056e92a8fd9186fa8f448e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ecf03681fc4e3f670f5987c77bbb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3602bcfc2207456e03b9bfa145a6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1c52a5f5b04834d6e995a33488d2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76cf4ddf702a565741f723fc34dbd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8348d2bbae52010f6448cec4bfb2fd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fc5e99f0a753d3d2e650309248d5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680d5c4ea1a1712de25abf4bbb0215620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f309ce029ee5976a46984559d01ba3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a79fffed2ac2fcc5b149d6f0cfd35d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65308bbaac05bcc26bc6892bda98fa823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da05e53e626100de1605ab9f68b73e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125392d463bf4632491bcde9fc78ab2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1833eeffa18e5396c60aefabf047b7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bc30618957178b2fc226138b2b9f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c00e5b0569cfbb486d797d4899b76828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d48ea9bf63f6ca96e89d8555ba85029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f7151ddaa7ac378b7b1066c1bf39330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd523982c1e62b7224c4bc6cafefa4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed73904eb9780f355e5ed2a22de02c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb095218526a7ecefb09d39861cab0eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58671f4fd56bfe1105cd7e9054943b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d97aaa05eac615d08c0af727eced635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16f98d4305a036399b7db9656e350636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0b828d98b242149d1bf9d6202c4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1eb81516ef9f3c134372582677b5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f4240a7e015d9c05aac31d282adac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0076196d1c97d2de26ccb51598ec8b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6d571f488db3afbebb6e35ee6e03a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31a768b74ab98b786b76059618be3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6062e54b59071c18abcf0e164173aa843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808e02480755aa633a7e8cf646e093e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d15c661b521d347d3a61587be2e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236444637fbaf8714e9372a9723ac3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05249e0625149098f08aeeaeac362b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc868e05e0832e4157b186ea1720424248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aab8efaf1a9901f5f7911273dbc8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa7a20c284123618c2b07a906451d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f49f8d04151b3b102030653fea8cd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60f6270a61965ef5c7502ea1e8208852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fadf18a067b86a4144d0d509d255b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b75b54c5778a61d8f9e6175691f09a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae507308336429fde61834151b6a8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de3b6fb2ec33fd97305e93f185c8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5720527d3e19952725f322089bd9e7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e17b7f1b3754ff229e9a2c8657a4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e94f0f52fa51fe8012f4932e3850c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7ed2de7062f6044306908c0681c0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b4de071035e0d7d4392427c05820a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdf68aba0cc27fa8d77ea540f6436762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db01b21b4a21aa0d8851a787829bb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f6b00a8c9b538151d4c9352b2966e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fe062b53b0599d60d420dbd2db0c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168113754d94929313e8a44fef13a7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d40d7c472493f3c5bed249e6cdf1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff231f2a648433b1f1e7b625f7da0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c6af973f02e1349ccc9bb4da7b89269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf09157c32f4339a9549888593a7fb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b133ffd5961dcab9c388318272c89471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b87ac17fe4e68abdde37fe012d30972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051c9630eacac9991fa01fd3415b49f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2b7ffce167d98ea4291cd5d577c6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62b7498d5552be1a58632f18a11bca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe16fb9f66481396ac5fa84dd6ccefb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f935573396d87f85719e87bbd34377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c7005a6458603d897df21740ef30978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74190346cf2c965ced9d37aef95503ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e6041a16b6e3fb36699339facaaf180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed333eb3436b3fbefb3e7792b98478481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d8ddad435db4a7291568bc233c80482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319619c9c6af7f6c8c6f175288637a6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff16f0913c48a9a3e422889377fed084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a69d2baea9e4c21a632995260356585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49134b2b3e59e2d4b06027ba610f3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a19b55300855f4a6af0b7cd39b688f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19419ca44cfc30f4fcb8ddd38fca135588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059edfb042fbe6ef7450ed883f117ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f37185b577e69b300056676737940890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de740b19cdb9a431684d3eccf009e4a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41393843e9d1b65dc3829a8bde93e5be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4a76a067fa35382d7900f579e4fe393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46346d9b1264f846c2253ee5df968594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce74dad53a236639f1aa2696e38a6fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417d2fbce0a8939481e5b748bd6495d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f742557bea43733ceac574a68e1a22d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae2fed0a1f676eb4950c651e1262e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06bcffb50c220dae12ccfdafcbe3e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7d849886ae701cb3ac2debe2d26d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea467894deba13532dc04667ccb3873101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e73d3ef83483387631dfea12ed5316102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe81cc0631bd904d7ad9999147784a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6e2d63a35f5638661cb06a648049c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff86ce06287fe68d1c280a1360876a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d7a83caf1201154e89fe1daca3c85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac52f2ce9e499f650a0fb53b4d8727b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b9411311db71663a9b6336e7e88be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea51a4ba040dd412a1e3d5f7689f8d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2a9a22c0d7da22a64c12609f70123110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdd00882a03d0e1121f0f39446794c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71e00a62eda9ab7cce6b52dcd0f315112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d0541e49d4b272bb2d3fb951e8886113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6624fe4bf694cc1a1804908390ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee156cd9ba31a765597a70e8a07307b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b04eb9d91c62056e5d1ef7279a1bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f52975241ae62777ad7b84d57ea468117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ab0b37079131ad391b69b2d9ffbdf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13a1375ec46fd6c74aa8d237f1a0e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a08b84daff4b1ca1bafa10817816a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8faee295a94897e697600296d69c2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e30fba5eb5f1672f28e1ffe93c6325122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4c0d1119e13e74d0dda25b4b620f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41588c3b19f56e4b2a618584d346cd48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e80f18ce3cfbaca9bb547fd8a32484125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f266311bb75589b13f0850975b90b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f841c5a1df65a975f6eefa97a2dce1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575975ef9a7897858108ef5193f5527128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf81981c9489a56e2915bf2c848586129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d867250459e7c6abc7da43e9f561a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba323b5edb5ff5a296515b8dc62440b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adac25639ea3e63314c2a92a89b0162132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23a196a1c2f501032b65f751df7fa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf8356459803c7ba3db25392af108e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eae941698f5fcf3a2100be94501c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf028ddd247dd7dee246683bebcbff3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1cd20168dbf707728f69cc5be5574137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fe77975577ddf6a0b24effc3972f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1b91741723a01177d72183726ed22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488d370a58d5d5eb01abe57cced66f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56393f43b41fe87a11cd6614a9572e7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35a1e14551243b67afcca5258782e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9f4bf3fcfcbe0ebd05a1172fdb9ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed719aca44a9bcef350d37f04bc876144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2443252731c930953962feae63a34d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d192ac31cbafe182a097968abb6567e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381d2460f733ad6ed8fb7969c557c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0432bd48ffc7ae757ec1481fdf655d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d3c7f1d2ab813b696dccb5a48b67c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3307a82b8c5d5df7e9c76e2bf512a88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fa2a3372d79a6f807b344f0c2fd3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800d4daa7f92eec1352f3e35a068ddd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73107142bf84ed3708aa498192527d76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50221a855ef180c9363394afcf9eca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11dda0aa4159d2dd3525babbdce9bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be455acd2d7d543dd3c88ef1bcbaf5c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4191e238cdc8c2639941aa111f39e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49489362a472b9a4e9871c4269c39da4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78cf95ba62d8894cc958c401358657159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e535b0461b677db5e9e8c37564a07d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24654ad8314cd6def212511413d4d427161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3ee34763965def7d22ce109a44f7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321364b8628731e969c2975f4bd83e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eab09a18083cc3bccfda673a7d18c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242473e16e21edac9afd221d29e704f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4513db6bbdf3c00a3459528d43ebf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538f14005b2539421e6c684d5659c3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea74c6cded31471ce1eb5cfe52b207a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198400553fc84bc7c2715ba02cc9773b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20392064921e7334ead244808d18bf54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe713dc712a6e1bfb6cc26b39150c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4474d2af6f05b944de6c7fc1eea49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7281bbe7fde3b7837ecf912d5ff073173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cba909c8dfae8242228fa21842202174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a609d7aacd5ce5a9c8f395357180002175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d836f673aa7b88fb2d4b7cd2a71716e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055e4a895690431acdd2f9ceebc5b0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54d6c2a4d03777197edca09b821d5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43355a25ab4445c9bbb7529287e337d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7912413e6b71b61705ee420085c5fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5f3b214f9740c467042069b3d06be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb2cfe574c3e3d8fadc6e57b048d20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4040c9f3f1b0b6a6510b9f3e5133a48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70395eb5dd6e7544894c24d5ae16d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc83499eb74eccaaf43eb4672d5d4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d0afd470dd3b0efeea6e7d25a926d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54fc3a707afada987529f7d56f02ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28192cba34fb3bb11e47538852e38626188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72d6cc8e8921178c39e4cbf27feb6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7889de4d2fc717563c32f37ef1f6a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e33630e181416ab0b787c65f399ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e399016be7ce95dcabbe6567ef1a2fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bcddf79d5497b449812da5564cf9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c176c23c7a4def33353737c5ee171fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0049bcaf1301b1203fffa0ace214f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024a0857f361becca9404bf9ddffed4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2738a30de882e479215a7a76beffa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eda21efeaa295344fd6c5c87702fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18def45a942286a752b83697e474d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc9f346234599d4a9f2fd0206e2ef0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c25cb074c96600043abed59c29a244201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f4c28af6f5cd5da68935a49a324db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f49ce340530a747a32fdf48dc7ae91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd916d52f4082808c6db6a7bfe0dd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beaeb877208ee189241a54023b57d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d462f1243098916034ed0814c631637206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8abd7e02a2e743e1775f6a8fe3ad68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145890c8b8a8534eeccaf7435d123744208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3173085cae38ce643f66b93b512ef7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4905e7eae480508f919488d4b7855210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf333ef9a72702f11f6a65ef6b7f25a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb9d3105be0c351f99602bb7c4c1d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ba05f21daec36d529d95d2897be6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209fcd2e29c99bf3c3535db0caf34f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84223f9b21aeb6a8fd089a2941e8cbf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c20448e44022d38f531a7adce78c67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f89585bdb46fac3c73d213be3cd8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb14d57114290263ce1d1299299904d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dacd22b27904db13e89b875e9601f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6103f4e8f744ecd98bc6dbdcc5b9dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6e3bcca4da0318a543c074538aa5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00d97984ab5d5740f8a33b0ed9f7d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672866a8a4023f07815d0dec773ba5c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805e70d2e9c6a9c73175092386a013f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663101e62549ec962bb076085c37fe8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc377959d2863b449a1d94fbfe8c0c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d496df0fc49a3337c5b2a5993a462227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9561a1cd770ee49d97129b6564e8b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c808e6340271cf45389ce777dc6fd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4db8bfbf024041b0201659333b9709230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910433e2145479229970d636fd0206a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfaf1e78015a734d9d927246d9f7a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6ab6c2eab3c0b279697fe18bc1c44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36506ce2fe30b69132f44f3f68dd04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aed092ccf211a8ccabc640c2df449e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5fc3db80e6f26adf7c6c7af9a5cea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83919b41a6f5b6fae3f98e7597885601237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd6f961e25e3fb1cfd9acbeb98a40e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb32753ff65e42e6c3c59e1d338860e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c6ee21c3215878522d70d21e86dd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c1c4cda29d7215bd5b4b232fd32b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65504cc6229c6b588e94077ce7857c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af46a5612ba7ab6ba755411bdbe8201243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37074d28ad5fba789dd3eac63d712df3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743ba79094733a575a157c2242390a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d939631cad0c0edfe94ea2bd14a1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579592675cf2ceb8aa943f1688f669a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85248f5113bc127247fa0fb4da6bbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a508947cbb4b7c9d229f23065e19954249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be976ab128eba652c091daaef2ef5658250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64c0f7753951674e29fe803d3b5ee8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee415f39b8ea34e3a0a537568d2fa2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab48ad47cb10811811ff86ad1555b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ab73da585552e707d4b914064af51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da772a6991ad04eae1d1cd8d1a9c83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab884441500015d0f2fa99f1a6ef6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da535a7ccf736abe6b8c57cfe0a0b27e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28562b16e4891ec280bdd46e5b49b912258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779a06e13fbfebf5a83011ee4b1d42c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d6e5f3694ca3f9f3e7fd4bd77c88a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68016ba67e055fa18d86f4ef699a04b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d560473ff0062fc4dfe4b8394e68cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec162bbb789df74459e68ceccaceb22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290c813c2e1fcc74d0790208f4a772c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab19df82185df20cd3ba7929dbb6e31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b169ff523179410f62853bedf61463266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427ae9cf1b39092ec73d1d2fbc0cc7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddc8efbe85442132b05088320946e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae356bc7d5f997682234c03faf25ab8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d18cefc58b9740dc6285e734535db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1c5246ed867242c27b8c79c03363d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b837dd50f73308a7a90cc5be429ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f33c097fc437d0e3afff6e3924da73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d078e3bf22026ebcad04f1bdd8d34c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4d19bcc980ebe689fadc63e4e30c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1666a3b7c447b6114136fbade1f04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668ed67767784e0aaece042a3082128277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b2fed1e7332735b5a9265003335c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54391968a41ecaf4bed5e5acda55204e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7aa68c764d5d1518bbe9b0f377f96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7997d949d37afd28324d144ff87896281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499ef05f03ab011766d42ec4085d6fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d197d38fbfade5c845d463c9740fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56664bc888d9bb189885fd07f64506284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23f2bae3785df4cf038f0418503e77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77f2104b967c35fadbd03ebf74ce5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea721df410d8062b415f3a188a85c57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249396903dcd78a74f69d8b2829b9bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1cbc120aa0d61cf402fc09c6bc76e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c809df9973d1a9b1ce3736357fadb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74851da9de16dac8f0bd8963f387cf3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91571c35df99477c5524e2325e2b282292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb5ddf80439c05635112109f25aeff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642ac2b827f5b6d57d25651fd932566294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08136dfab0716816a40fe69f24826d5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436d537bd01cebab8e5f03bfaf671b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc224fd39d41be7113aa95d45e86ad22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6231e299f4816f36b37781f4be5b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf89d2ec30d3b73959eeebccf3b82b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8736a87a7cccbe57e6ee103f2317966300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bbd47d7ea517641ea0883b40b4137301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a6fdff1bed70c3f8fba144445024b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa501b96158e06a651b4d2776ce52d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1e45ebfd4656cdc7c986fba66a7c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46484839f6fe215dde864f9c99afba59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e148bcef2882d12120e387d2f62c00f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec9284b2d005ce54886c2932c10f75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c32e40e61c6030058c75325f3a6315308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e1909d63fda094b17e7377ff60e43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2d2d17a4da1a02cc99f444f57256b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8629998a2d37747eaef46e66ad6614311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be645a0c069792536c253f5ebd778a97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17563796d1dc494db4323f1eb34c4300313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0df6ad99223107f3efeda4a6bc411f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9699e75caebf3d4f574d186065618b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa498f2b72e14d20f0e671431c7ce5dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330376d21af711cf7b7d8d469600b283317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7732b5b86caa9448b86af29f4586f99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47b8543e760d62e1a2ada8b8351b71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fcb3b26b12ef24507c7c63791502a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d02621d69785ac5a955cce3564587321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57275defd251852b2549208e784d43a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a555827cafc5b39982456b1ccba883f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b283e52e0e3ae0a56ebc28337cde1e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590ed9bb396eec447f8676f037428d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1be50d93256289de3271846d5452f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37095db2d7da08752d20f5e468eccda8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a6cca6041cf19afea7ea88b0952b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b225df6d125b0737c5cc530c9b433329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16a6bcdf455c401baa1dd067349f5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570b6af9a3a27311377b5171ddd6559331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239091dc7cb2e7d03df96dcf7c6c60b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6b9a2f41613a130b48ce6ca38da54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdf96b0ee507448cf1a8d4eb6a94b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97933d304ff759b4234a20b53636312335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc2f0eb02e81140ee21ad909c269b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c46fefb8c391a49d419eaabc62c319337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853ad23df4d1a09653314d4a84ef955338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172c0e6cbf84f15990bdb1baea8bef3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94855088f2cdf8f740f40812949264a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f150014ba1fc84c681238bcc9627fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487255e55893481d0cb2b5eef31163b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f46cc39a71f963da7b1a28c2869d86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f1f6f43f0b1047dff87884757444c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f88a214d59f6057a340bc2b9284a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d90c624d4e88b04564350e9e56c36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1c0b4b496f91983f204752155d5e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31092dd8807edaf205b48f01f0fe4c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910fc597ed4501cdd52cbd269fe8636349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5ceaf6a5bb3919a116d5d85d89fe3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2cefdc14b1197958a22fefda8b2b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af40ae33bd7e92a5281b2aff63588bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d0447448f779ef365edb7a70be295353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c042b62dfd77657a8b3af9e0ea85ed6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8b820403010e961730fddb70f2ab6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be09d91a513789fcdb8f45b6412a2d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897130ddea17d554b5231b3eb71c5869357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fa7ff2b599d666c3086a6d2cb3c4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24065cf446d53abedbe5e4f63fd63901359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636b6259bb33c6350dba61b24d39bd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a31bd8386ec95dad7836384ef77653361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751afba74187394e0021449ffc9de92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f0486f38fb1f8d2f50596ddfc7273363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fed666d615f888514276dec5991ce0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aeb9d46efb3162fd782991bfd1553365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013f7ad8684991fcb26d9e1124b5d78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da59aa268672b5b0d2456fb75476868367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2691a355bf9e56028806d0318be782368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a202c6ed5be236545c66e441e560e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebfc1868e7e4bd7c1661489b45ba3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e304a88604250f93a371b7e79c9bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b7aaa6a71e9b0bcbeb0de4c8b7052372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1062cba48a378dc36c2b5c1b7d459373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719070889d5648d6ccb271d2588848e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5be83037716afc0ac9317e42377366375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e199f7a9e14c3cad3196f296368049376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b7587af0f981077130084b78abddc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd976f19d1c0f8a41225db24903ef9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe6b563b57aeadf2295ca03d6dd39d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f23f3c7fd756b20bc659c6230f6a39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333baa3fdca94ecf77caaaae51f38c65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77100c8706e3ab1ff9545154f9caeee5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b782808075e3557cec83f3df276389383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c4eb95662b75c82cac3a35fe6cdc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7fe4750da0b520a27ea2dd442a431385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e38a0e4e097e9a2428d1e20df9741386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1c120fffb2b5124a35fb5777805fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4984a7ae3dd05d202b69ac2c655c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f674b9b698ebe2992d58030e0ad43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba619ff20a7981579da57554caa761aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afcc80370956caf48f2d2db84dddb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fbcd2b6ef7dbbbc1e85a479b28819392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b2186d39326e268a5b5f858b8e82e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efea3436ab3ae6a4ee0c8eadb44bf94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cd22ab513f78bd681db3896008c5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740720ecad3b4c959dce31c2855ce781396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377996cf6aee1669e794691d3b5639d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfc93b8829a005b3f34078b4261ebd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69af7cb387444bd7d55cae0e59a2c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d6edaa557dcbff92f6d353c8c23a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fca64d0c6f61fb5d6110e4cacbccf0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef643c3b7860866932765ce796cdaf3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752718cfe0038931ec9834b790b8aa44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab232916edb70a59739511de88cecf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a924e84fc2d16de128c5ad484aad0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84deed54fb2be59b9a04addef6dee0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649616b7f424c8fc0b29c994ee97899407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe65756f1dcf725325094fc892ca8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e5f49d772a6a0577d88205e6f7d10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6035a49d36c48de03a85e592e1173a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9267cc686ca2338514fb6c1cb1b707411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa41e7741ab1fe86904d993cf428d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d4103260805659ac088b43bed8215413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba2344b82238386e52d3ba2e8ddbfd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fd25371dce07cab59c84c17d10d26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758094eb9dd62e410aceb6e83367f001416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be3a4b5512cb9bb85a395448b4e4c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01d863a2c12d1419647c3b91c41a76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8c28a9e965c29f8f443aea9c37ff2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d5f321a080ee515f0b26e5de5d534420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97228a39381ecf8f57096fadc3e25194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8535226c259edb440cadd3da2e7213422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa4ad43e78dfb9aa3b530a3a0b65bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a378eb39b166ff0e4e574626279eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee63a4395f8460c76f5237653575eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a56751b438a9429ced433c1244195426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aca4297cbbb196c5d038ae2ad78c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8143032112ff2eb44e418261ff5ab4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aecbb3e26b2af56774ba27a817070b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac155022cd7bfb61f4daca35fe7343430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a231528e7338cce0aeb6d2cee76da4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b416606017e358e42364013e28a3b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5bc536319781b5e4d5b641c66e082433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd751ebc7b25cd95783909804cef6eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd0df6099361f0c18b93a1cd5ce99e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca39e4b5c2be9fef87d645b61c6e313436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa85d81f0a88521de4b30ebe0a3d29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54a211cf32ad534b595b5bca9ac7fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af46bd4675c6f33a62bfed8580d82bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1099fb1687238e9b2b22c6dedfff3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e604864df3317f83539bd42308cb4a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198de65f4a83b5ab1fe40ec52ede741a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466643968931602054371fc07b853671443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97318b41b04de622cd22c5e4e512b0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d57c63ae53056200591aef913b62b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611cf9eb1c0be3471eb49d00a23a15c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a341247f07657e4f65e20b9d2194f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed319a308f495b9c807df72c6cc44c6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e822a5eaf8dc8ad1b4ce5caea675dce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7849511fe96f0f50bb7fbda342ddb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43555aebdc86c0509f310a3d7c23bc5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24f81374f929910c6e7777089534fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19727330f5e79be0f85bf3f650af9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1554f2dc13029f1525a84dab945fe0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121af91beb4e538d191bb43a30a68bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0ab34b1de07284b4b3b1122f3368b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e027d0a9c6f5111a8c1f30e32b3a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed30e2b8e4cb93602612328a3b8027458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ed85e8ab609110297c2da95adf6a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a3640bdc11dc39bc91c5d071b3752460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952d5814c3c1106b7d231bdbc3e79e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c923d5be2cba40ffcb94d043d0c493462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903b501a474750f35cb94d80aa876aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26f14dd120100ba86c1f10cd84620d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543805d09fce483d6163502d00718da0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9ea9687f397b02918d0a29c06ff2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e249183abe7b8dbf9b5789b748166467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d199288b0dfdc0a5891977169c8c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6d4505ea8adc3a440f5e80441dbf8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936b235829c70a5edfd5e61a6877e48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870b9f93d21e4e20870ae0463e25784471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405c5c5e3508fd88c48c247c565cc8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5aabcf236e099a76b60b1cc223bf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbd2c3a829043d65361de6d76fca26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2ab016a5749f0497563acddd05b43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97186e9a901d5f2cfb876a3512cc8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1d332f768abf19b24f1320edb64db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63247b784a70186472b13eb24d5670f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821782f13e7c38d3c5c3be72f2b64724479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51796b62cc882fa818ea99b7031fde65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5577a80af266f6dfa73804b696d13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad81f0ba9536f074fc6c4e7bbecbb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbede2e457345946a08380ed865d341483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7fa3fce1f366f7a7b376f9462e2b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08078263a08e4c5d16a5881e24ece521485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef253674b4899dfe3270ce98b6bee65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5d5d71d73e84dcc97b038af40e204487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eb46b70162d725bf5db8cabdd1e2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681e2a00b4665948e6d9df2e08c7d8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112977e3b189b9bffbf5b35ddacb0ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af612d4da8a3fa5f8aa62f8d4e827ff7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592761de3eba76c56e6dd71c716fa056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305b27a403998878dd7b330e38cf974493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bed80406d759a28c67ec54ee116c8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d5feb49e778ddf238bba93937cf46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00225c7e9f2a2c8e685ef4dc47a5a5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace85b919f3c848148a83a55db6544497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296251eb466b673fcf6b89dc18a5224498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01c7c1125a5c84f0e3c6adc5372b92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ce23d4adf20878b03a95e0a360654500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdbcb45fcc06bb7088f9df1d9636db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe6996a75d24614fb189f8df30b064502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3f431eac9e58ec15cbb05505e28fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f0920f71a1c4a45907d74c8caba4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f4ba836b2811d68843e4a5b520e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60d0a10b91e5fd46005bc559a9ec44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058921b27fd50c3ab286101edcc64cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841ee200d8334e62714b626fa8f051b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd46a244fb9ba8dea9bb2c81e271a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d152becc7c668fca2bcdbf14c9940510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f518a1962e204ec2c98003143c2fe7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb191dec076a3dce6891decfcf0c715d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6b39b0fdfa0099a6dbd88bbb2dbc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc8ce23852af7f1f46369165dae907514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea92f1ff7d70cc88d957d1db6b2c18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bbb90d4d2c1f0b5997bce6dccd8c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e32fda811b6ec9df0b7db539a8c7c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f995fccdbddfbc31c2d397012f0dcf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50159501479308b2777479387a3183519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82de4771c331cfce57cce9a5bb2948520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776ef7fcd56c8502df2ca34cbadfe9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599866e1da1b46b7c2752ea21a7a47f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b454cc49de24d36b3ff6960ff83e5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a384ba46648719f10066379dc92d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987262146010d1482191b9672f7254b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cc4fcbe335c39b2a1ef78625e0e0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e0915f4979af82323d4a1b6bdc316527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814692c84f76fbf9e7bbb4ab3651807d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66492c38e2e99e88ff4614093f77ddf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f35793f0cf393a2b96c22dd95c9ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ef5cf3423d639222bcc587bced7db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d4105146e89558fd907c1297de2a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684caf26c17b7ff01b0ca07dbfde58e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cf2a007e9781ffbc65137c73ca342534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c7f27abadf7e3b2c555c48c25bbd1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3c2d675ddea0b1655327e27cfd054536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275955b58d8ccaf77bb4a3ecdbfcc52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e8982ec6d47b1f01e3e77add0cc90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf4bb6aa2c5f0fed300bd5241241f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d482fe328e2e7817ddc8b2d54bf2c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efc6080854e03c83e4531e7e7a2c11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8f31738724a808c3ab1c91a091eaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96147752842ae1174ab5e0a1471f3766543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ed43d21b77799b465f87c99d1f70a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee9c97d7e899c8577f9fefc636b726545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a303acb5ccea3ccf57d873265c9cfa3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5660a5e605bd305d82ff0e4cc1969547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ff1b2d71671d6d6cc2a9f8391664548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dc73d7f2c9e412bd094a0f2abd887549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1679c38214d4ff618a6475dc62ec3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f78c40832d821811434e56990d14f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c1112dfb479bce87be93c505c6618552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d3486bb7ee434a9c3f669456e3746553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f5f8ce9868325db956b4da56b3296554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee870b5ec7ebf4867700fe5707cc6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93dd47f6206d15cc40aa8d989afadc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83facd68ebb40b617d346a33db92022f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9a277919525f833a15e664a575d66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461e1bc7b8f195b6f7c4e6c09999d96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddc063c4381fb3d1cc03350a670294560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd288e9e2fa753189f8b8454026c5bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3159678b057aa2987715407d5490fc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f758de0d1de3fa0aa1f119667151907563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4926ab440612b1edec966d5d2d21af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad0704656a52b972a055c3572cba5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760587bf536f7fe7418aebd2becfc8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de877f48bec152751946d74356cc6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fdae0b2ead48dcdef03624ebb31ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b1c1208d8c56b7f0fe3b60d28cbcf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d379b76edfe087847c9f2c74f5983b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4ff120b81b52b2703ac8e3ae1f838571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef62d9217b8da689b7c7c6611535b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bb15df7fd49fc85b1d099d7965bf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd7e27b7278724074714a26769546b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddaec40cd01fab6c0f23d8a2f76638575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25b4af670b6747248ec3dbab3dec57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cc068ed7b459f1dc3a9069b45def6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e987189c890083de9f8f506d608136578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b70257d0bc89b81ec5a9c2a6c398f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c906f9be6e90d09b618b285f82388580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa89fda4a165377019e1367c09a898581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98140c2d7ed5810d9a330e5e645ed00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b924a7c8081682be3cc224b7c56b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3142edb4713adf320930892651a83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dcf0ee56ba6ff29dc9e4dbe13d558585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e8feaa88326bc8c44b09fd0efdcbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1282d269188a3a706855ac84f5ca8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf88a82b0995406267cee0197d12fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce356280c29fc9770a036f43ae9c723589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0962c122f357b2675cd1d6cf31999590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050df0e549f772b9fa13e987ad35cff1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca702a9101b3159301eef517cab9646e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49062c9b52d83f6c387dc96e4a3d2b6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d07b3456c365d240f7b6055b64143f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be361927eb2730774f9ee4f128e66e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d0c84b2d3570bd7480b4fa4500b1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9293434efc4a4c710284fd601c9d1ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dd1eb5422642788c5c519d762c162598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0599b0ba7c66b9aa6571798b325dabf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceaff5aa315cba0ac23a4bbb1997b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f96f7bdac8a0655376bde3b626afb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a761b9f9fe671b15f409662e5303b92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4370ac13051544b30bec2e8c8002148603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78067ee7d5980eaebd7b36ef835beff2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98100353c1cc4f0d677c2ef2d6624304605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee1091f7a45db5e7b1123abe6ef612606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405b49b0f779f2958b972298530afbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916a5192efe0133abb2fa304e56819f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137664b4c969861d0c168cc4c017d38e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0872a5094f637924cc28aa1e4b944f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3053fedc4b5188d008647ef7e061e2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7853556eef2cbc045be46e16bc75b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba2805af04de1617cd82bed3253164613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4e052b104119dbb8a83cc283add8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94423e2d6e455ca4f00edd9384be8df1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6185a514bd7aee903dd554eb25ff4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d4bf79cbc7a96f7e1b5fb9b4365c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ff0c998b6411a42ae10171ca03543618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c68508e086fc5f7284c18985a6364b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d3d3d2b0ab579f6043f60002e43e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2522cfe222129fedb91353459a775621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab251f50b17919e49a9aa04281cb2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9e05dda4d6fff0f97cf185ddb5072623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6372718e62e2a5aa547d690a916e71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a1802e63bb46db1456b3b500792ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704fa5da8e154101d909ccf67c9bbf7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77720aa95f0defe4080379341dc81b0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd9c075a1b0e0c07b029f0411f0dd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c024b3447af578d45ca54ca892064d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b444d72258a8973678cde63f77ed57d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd0c2df8d2e98befda7433b1985c81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec6ff55e2b224e13a05740bed4060e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2e8cd4f03d189ef1c58bba6530220633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7932c9ab933ec142876e7c00906c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764fd01aa796c9f186059f428615a57635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83b1fcc49eaf5ddc339b46763cc792636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f18b2e3a41dcc18e1a873f9ced6d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6d0993d79ee1329259246b35b072d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c0d07d520e7d916ff408eabcf7f83639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6278a4e8d9f11cf359184092d984d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78196577d708d9e88ac10ae1cf8381641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c72319f35eaecc331bef7f64debe83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389989187270e5d43e1e73e659d0cac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1b170e316dcdcd32ba165c44d4e4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be2c8ce7283887c4c0311fb2b046ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf69dfc2ce1425c03235841f387622646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187da577f15049a574984d7d12910f52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edce1e73271de0586d613b3afe1e798648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c812755b39e909387a32452947cdc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd03d6131f8deb64115c888e3a640f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201805ae2d7f2f4d675087af599e485651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b835482ec51c621baf8752200897b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be24975799c0eb540ee26903a40a55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72a4c03f63e1082fc6d8aa09560922654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61ded23b9a58f1cb9fdb8d16c422fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e5300f0c96b3fbfd8e961567bcc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce3a6b626521f74d01183f3802f98e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005edfdf4ae82f9bb796e23b6c661077658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1339a2e9ef8b7eb953ac18b7403a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3beed941b34d1adfe1328796ee6e54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcb00c2a6095d7ce43339b730b2914661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dff7e63f38f1df498b4dc3979aa51a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd7a831935ae1655bbacc31ee7b31f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7724f346c6f0a86138fec8c1e702c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3f2010f2126eb98d5dfa48baada1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dae4dacbfbe92a63f43fd67e37694d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e56a224d3e83cffb8e3f5739c56a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785a3b260c6492c7ac0d9260b50c4b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3151d9332e28ccf5d75961898c92d3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f8f64fafb4f8bda956dd87b7cd54e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5c9fbdebfc1b8d08fa048aa4ffea9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb02c0f2ed05e8c3a93a56fa75eaf6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fdbbaf5b0935e9b3f31a399c820f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863145e900d1e9dc12d531ae80df8d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b18b3077bef93d4102161f7a7c06ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7be99c065b4aacbecd01fad08f098676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98587ba6a14d1c6d5e154072640d62e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61900a53871d660980e749ed35f64744678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7af94ff13cac5fde7ca9fc0403414679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762889760717a56d9f0173178af0912680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a487cb5ad7711d935c46e64e04b523681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e207720d0a50779fdd15ca4fa183af4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c0ff41eb7162106c4442a06b0b9e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828813c8878cf1a8109523a496cf20af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae6395eb1df37f534a79839e7e839b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63108fd45465968f9e4d5ede1bd91d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1333cd746fdeffbbd1e2dc75a3646687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236c496f224c9282405bcbfb4ef3da1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1fe84649e97df2237d0fefaabfcd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b346a438fdd211dd44941129a3a157690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79574b865284b5c2376288efa6cf4f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43ba6935a210136fedbc5f8922f945692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b933b34bfd9e04b75a60297a00941693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd875b0622302330c7a5e3474a1e57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909221ce7c17afdb93f61a5c32c5f10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c477003ed3fdfe5d14e489e3b0e402696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a479d6fdc26ae2bcfc5f089fdffe56d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b0ef2b7de3a0aff60a080ee12ac54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0851aa1f61a26933297593ef4189e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fa34b798789216a6d680d5cde0e74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3bf66faa8d22c635e5de04a27139a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a507a23c8c97b0aa3a7779ba7f43b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944eda6af12117548c9021709c28817703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfab20d29caed629ace926325b63b0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757f0b28dddc0bccd5e81a91a60c46d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9b8c5f77e123f46e7a3053e1796ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f72b3fc32bb45a10a9ef5d7ad16d1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d0f6705e6241301d3c08b3369cc24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f70646a8b146e08bc368efc68e27dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1d3c7380d56dab45d77d6872c4177710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb20d65b7c4f9a3e02f12b2c486aca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d88dba90dc687d09c689f050959e1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d96d6ce885fafe0da1b2758f088fb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14f4a9b17144dd7b4575338c1e07ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482135c488a34de9599f865a35266448715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676a882f0737d2b0a39fd2bb6377555716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b30a72d8a71d5273ce02717ef00d79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae1c98840ddfadbc697c12679c28bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f25a730e7912d7bc85ccded1841549719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15987246c61804723c1af518ada28d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe97aa001e6dd9cd42591fd4c04c831721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9868d7e02d76dca7c0a6af1629ca70f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f5b491f930d5ad2a1435e88f9fdfe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb41aed6a1a48759b970af1174cc94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645a9d574e6c81e9cec144e16f78b82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748645ca48bd9939b24219aebd929a8f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddbcfd757dc4f477f0c7c57e6bf83b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30907d2db4b4c1b044b4bc69d96f4f5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50112e351e4f68801ada28d7c77067cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bdca024b6ed0be13d7a6e1aa5040c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f047c9fbb090e56060ebef6f7abf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde106c5a9e42ef8a8de321c2ea6c5ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e543be4eab72a9139bd10cbdd518c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f499f294634f502deff423215d84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373efa2905e3b8ce7e6f4cee3ed34c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7087441d2f8e4f498e64ce6c4a3b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e593e728cc3f306adba3dc0c7eb289737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4b61dfe6d85110b4f471c4f5287b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e568a38280a45276029f77702783c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea271ca0cd3199fd0248b51699470006740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d4e503698cf59dc7f453e0c7e3a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c86b95da5d464d4ae96d3c730a1be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382832b95c9dbfda11722c3441079b94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a888cb6de4a23f96b2f7b78bb0cec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef510dc7cbee870c182e5bfad2b9c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c96bf91ddbc46498b6e55bf683fd1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c70be739cd548396ddb6d24a9f38c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da327b8ce73088ffac25708920fe3521748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c550c63b9ea6bae490e6ba1a5fee94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6e1eded4d1102db7d2eaecd8f344c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abca5c6dd9a8370cb9a3b40b6da309751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d0bc051b81b6ea15836931a8f7968752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f2fbbc58ba3231c7725be0ab070b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23fc8e61a1b40fcc241ae01a4f10df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06779e67daac55497f8dfbdaa341e60b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240d3703a46b437a86439fd20452c26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05026ac27a6a6d0585a8e3a823745147757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198e53246542246d7cd5ac066c645be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340424f2a229e7e9563860c8704b8de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451c31aa57540800c1c0a1acfdbc2161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ac914d9bb0c775301f3e7168454452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43095846ca5bedd264ac35e7a00d6d6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885a6d877e1377f955439cca9c937aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bc0cfba0366a6255d28c5c8d028185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8494e80b5cfac77922f6cba27ffd946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49d7abf99624ce30d7c3087c1f0b7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93869c8a6e097e4181a2a42ad73ee6ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a368190d84c5ba01d369c97bdd3b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f9a7d944d0b3f04f1ebc2bf4408c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b417fdc918cf676b03e4e2b5b2d7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5dc88afbf1679a207bb238f3fdf8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511496f4ddd3df5d1196f8d5adbda19f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b464114d674941f44d498e77bb13d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b404c61223c32d08041512a145a5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518a00eaa6e86a421ec11ac8a579da416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80c614a949bac1d05f9a8e9ef48eaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01246070484c37485189497456ce629618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cb03fb490b48233f186bbfc20b2aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a02537322a2cb188a36a7f2a59565f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2a11da60930858af7c88a6cb6473421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9040900eaf8a87dc81eca6a900a35f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee43c424232c72d29a241425f111fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a4f14ff2d679ab9e2261c61f5515f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb67a5b1e882a229e1f75b729f3858925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d14fbe3f741f0fdcdb701487400b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281cc2feb4e3e0be9415eea6c1df45127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67088d441d8d1f1b050b8988f012ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666fd85241e596c2fa865b70b7d02829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d46e6c0ecac4b3e479014b5e0400ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c7a90aa9a47c291f0413e2e2fd1c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978debe44c7fbef0c3660c33aa6fe0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad14508ef57357888d69c675c6310533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f98ee0ac3bec93bb6cb88eaa4a29534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ed6b72644bab18ff54e8dd260a1e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c3adf5feeb82c5d9d35628802dbd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67099a4501c2716966fb290f37cfcb2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce789be2b882ec3623a88f950a61b76938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2e3e2f7a5cf76bdad3d3b7225269139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ded55236a4f27a6ee3b49e21fedcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ad601e5d825060e7f88eeb6776aab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39967511e13369a270a48d3e523abcd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6d65bb1f0ea0552cd35f7e34fa73d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a60001b06261a75f393832659c5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad57b1c8e45a4e4e43a88aee5bfbde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442697cff0d278d41fe1192f267d256b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722584152962fe2ccda1dbb1110af7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42f39dbbce28fde743551fdb66c56248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2225ff46054343a8bc5de6681a08549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bf3667a3134e345269a008fa8b1c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d5f8741a431ccc6d69b7a692e68b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e27959e4d1a56fb2875d8c98bdfa552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d06f1d6e2bc3498160ce2bccb2ec253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12634365e47fa47252978fc58ac74c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cdefe8638fcda6810feca057c274155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e59ef4bf3b698a7cd784eb47b187256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa29cbcb0857635fcb28a3978da7c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ff980278424cfe2be1b629ee80d2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8883d6bc7063be598667920161898e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9b6ff4e7a3d7080edf97b709d3dab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfdc2983c6f4c40eaf23575eabda0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f6bb6c2a3724d17ed473bdd6ebe362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab522dfe23db00fa4d3e6404189b12363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6957bd5c3faeb0835da3b3d0c0835b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fe9451f85edea3d96757c99b1f94565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca3c7d2cdd33100e2d579353763de066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa94c184d424e619d17169e6efa48fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0e6a9c5c62436485a6ea1abab3c1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afe5136626cc5a32a1cfe470853fbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fff816ed03b9c1d44ab39638ab697e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d26e9f280e300edd234c05a6c893671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa5e5ed47bd009e4cb4fcebe5e5c2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b2e8b9ae7317a1128ae41831fdcf373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce857095c4516a40cb6db780d203c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c710fa016aba6185932f2af1a3d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742939be5fe227a3d820865126d625de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511611ace83198b1c0a30f6a1924a0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875329f727d2cbfb218e71f26611e27c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b571a99536f918be1d2ba3d1f125c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98889b603d19503774a74379d8d408280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d50196fd3383621718841013503481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677eebc30f16f6dffa05c33740b880e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe47a27d28b9d995df30106cd9e39583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0afae928630fbb33fcd897e5b7dbb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76549341aec1640ab7dffc9e673b5b5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a4c9bb6b8c68c26b27d4913bd53bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173cf4e30edc7eaf372ad8b495b27be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff16ad35cac75dfb4793a012612a6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f3fb7730598ee001641c8c27bf64b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bfb94f26f78ff7bead65ac2b2d6ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63473711e40e14246eb20a1b073f0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0d5ed5351129fd425c3e0d9e950992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f130a6086ccfbac0cc25b5bb19635593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f42ce6ab3dd47248678fde30c1ab894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1908a425a0a689ad16b4c3c795d01d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad00c764f72e9bb5bf7fbc1728fb33196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0f7296608f1b97e9ab1319195321397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e5e2db5965a82d5e4e504870d526b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8627dc99737d90efe8fa73127ac98ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef976fee8d4e3e6dda87e4400f45f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705f8b76eeb7777d86daea8511f6d5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba80e048eadd3dce98eb385c53d27f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde85cac8cde3811a0516c01a58e38e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b212fb859475b18eba7cc41e1d4d46d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1c8b2dc0c16f5841aa5a26ac4d48b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d1477c5807402ca45627a0119493106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd519c08a182cf38f512753671c70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e9d72cf2785760df7b4d2f07f7285108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c048f4bfb0c84e9d7598ea4e9a734c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b357a0363acfae704902ccfb9e4765b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91522a768e1577889f32186ae1dd676111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cb222e4733e4d7de16a8ddebce873112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462b2b2f49dec65b35c9784bc5d42ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757e4c8ced8248a46ba69dd1bcaee4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae80b0c893100fb6babb04c64e1595115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c880a43b1365628c58178265835b162116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6c6bb06cc0502fce795adccf000a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8137fc1bb82c7a2510dff60fa9cd09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b5b20f65595ecf588f2f1cc240218119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5029114eec374a44a1c6fd4242763120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a54dbb6c5b9ebd5dea8a9b1759d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46ad98144ee49901448e6de1dffa5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567855402b15c89544d4b004a5480c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b732d503098e44efe32ce8f86d4364124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b955ee571125481934a9dd226cfce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a729f3cb6ee39f8f35b3eb8fef4b35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc584a6656429558998fa5b2c8c89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8a36935550963f26b7833084a0828128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4868977f4abb8ffe486ce79267ed2a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b18e75736377db19d8ff435c134b08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b871d4f8d06b6656c87369a3c9e76f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e3f8af8030c9bd5616731e0603301132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1099c5bb6d4a79f29a5f23e26d4582b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795df5e0f30e107790e86deadf9113d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cfc10f41f3d7ea4b046c7de41e2dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b844285eb0cd543c3a1e48df490dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8a7e70fe55a81a6de854b752b5fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b14d244523fcc8ef1fec4312636b3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f59462e2073cd8cdacb6df4e6ea23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d042bf47bfaaba05448f612cafd64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0165cb8ad67586a8e08d30f82996827141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ba56d3cc61c94ab593745728948e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43005e2e6bdda14a9bcd7f51073577b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afabd1ef5233f57850e7befd7d1ded144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366c9ca7693194dbc7a9d09f93b4b0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7b71ac4ed31da0ab34d98e435f7a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8acc0e9d7af5b1f4da6df7d0d5617147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4434507dd859c001aebe3116a859b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf01564540fe7c19712af89b606cb7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcbdd364c4564aafe455d4b3b9a54a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b0dddec3394bdf28858908f8f9970151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68603efdfd0476bc174c4133ca6643f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c94170573fe50bb7227d8050bfa39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeee1bec64817d4a00d2352f76c55bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76feb58bb39d5030d4588cef153a1a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb7671cc9a891f299e9ae43523b96d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f930077a54d801a4c6889fb20bc166e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd88be0c79252458e695307b1bfdcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88a3f843a67f6a4c06f863f0e89d2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a307d9bb81a1719f77be961795783160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df6af8c30d6f9f84996a3e3864b62c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779305947c5a596a67135f837f84a3e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494187c7709b17f7804e235944edc789163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d219f6ec8b78f2b1154a1a4646fe16d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ca409f07ccade0df1e84fcc2a60aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dda8d1287fd60ba1e579123bb45d83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97669ff0941db21da1311d038982b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56b7137e98be99819d6428d6041d93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953ba9bf3bcdf0dd33689ba6270c7df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436fce226e57e05c2f9d91da3cf4166170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd36dcc13c3edacbfe36dd8d00bdf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06013a1b59298a6145bcbb9ac9b116172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b87db8e77a09eaeff2e2450d85a33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6acd19b589e740bf61609b2c021921174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777792d5005873ec57a6b3abee42228175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e106c5bccb5f9a004a853bb64ce8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c387430cd0be1039c742e0a5bfa7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae569d2b108b8a6f4b7f28edb6103d09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bfea482d8289966ed1f2d5e893bc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0734f90fa4c83ab26ee8fc4574bd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcbd0114b877e8c575316a312def5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db103f3c36b46a6d2559893f1b923ab7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc039d977cb55510f6f8f78fd6eb1a01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e8f78699c80221899fc1a93bc985a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d19d1c567769e6b3be75fa89de36cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df14f4a6202ea3cd72f9cd914a09697186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd848c674ec162933ad30025fb00e34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f2d9cdf4d9b536a00a4f745c03b88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed150368c50c73a141f5c43579a10ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9d9207bda08e1245935bceb30a11e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1232eb2335cc5a4de860e56aa15a05d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84343ee3126be773a5948d0c580a3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37fa6e99ca247c9993d798ba398cdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4b20529483893d53c32b6f6ad43ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715ac8b27888aa9b5b92236cc2d1d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fb6628dc1b498c76e9beb5dd49283196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636f8e9f2434cf191dfe2d767f9db3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acc51bb6f138cd84df32214bb88a45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ebf23f0ca231a4cd24fb6bd06f6e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed7f198ca0edc049795ff1c47184c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d422d8e1fbf44032b85733436d0e3e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c52e4819bcf87f968beebfcc765e48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e27a0d9cc04a1c34bbdca43508791203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e95298c4047b3d414f49126ab5179204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d044e2e8c311e27f07d9b1d63c256205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324832a3075f389773c72bee9f0c901d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdded7ad7619b32a4e439656671c6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1bf3cde6b35e49c0757524eb24dcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98d465257ba68105d6905074206449209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a6569eb49ed8ca3ff3ee75239ae33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6b54679ceecf701c54cb8a1d015b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbf09ce69cf41a1410de93fae93171212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a42b413f6d399b6866fac52a53ba6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8a43af7f36d72e5d8fa89ee77ebfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b2c61d104a7c0b8ea20ef3f3f90ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcee3d8fdc7e39f54480ab5546a7b2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047e1d233093bf00394f0e204b98ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d123fe82638a0ca68f23531b254b3bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aff9d839355946495cd5ae12e06b1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e2f3a08f6a20f38f078c200a53d7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b772634939f32902df24329501f67f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6104001d73e08f7b5a12d16cdf0ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30789ef2fc1bc6fe82cd21dcc0607301223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c9371c98c455d9bb04f8b6f55a6dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c71008b525d1f64f839b2792f15a96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d24d13b5a13857a825fa3d0a7c47b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892b495534820db63ba58155def9186227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0849ed1f7376c5cdc07deef92a0d98b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809fb29f0e9147b361faf444c912fdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3b4418eab0fd4ec72db09c3fee5fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cd58006f07b90610c381e433cea13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136bfaca46a32b9592bf03e29fae28a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aa7581727c9937f49cf35cfc4ce48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cad502c72200475075a5210317974e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd071c9ac9a521abd0ce45bf6cc5b1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88d893bb54ca9e9247cb781afa1816236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39626493baaefc9e34e5ecd380777dc0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99f662e0174dd1f9f97af2f2d9dada238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739732fadcc738fcf2ea4f0094cee21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44b8acb96b8786015fd092ff5e791f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91e347a24dfd1491dc049b09dae153241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6103f0b9140e84303df2d810a2b0ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090388895b9ef4b49e7746f37039f0f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5fbcc8dad8dee486b09af30c09410244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec87078dbcf4c4383924ec0402ad45c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faecca184a48c784b9d96b4fc336e40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1d239ad8b6be9df59b4ee61c0f406247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb118b1ad365b3f94717e03a1371bff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a414683feef92273c67e7cbc8ef990a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4b162040fbaf4f0c91dbb2f632720250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76afc8a61e090fc6e6d8b47f86bb0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ed46e662bc33d019b10fa5f9739cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e15198ce6168c4ca48a644324416253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5599b45caf3475eff06019191fcfb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109935db18bff0ddbbdb94b01ac26e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da71266823a443838563725a47a5d38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99ed004c8f74356323f3ff6c567327257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52678195464aadf8f97287612b7f815f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4c1a2a179d35c57188d3f0a1408bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b384fbc8265aac8ecc8889b9ef76c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984428e02d416755ace5619015471271261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c459a9f769684a2807f511838e773262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661723e89d46d59b7c0ec36e580d2e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80f1bfbdb331d06429946611c79eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53716372efbc9a538f258224492735265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94826dbfc5c70da5304c81112e051767266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642d8c4e088c051659d2bc0e432a437267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdf4f2fe35e9590b29af6cfb71b770268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300fbcaad270f22dbbdaab63b4e6cab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3749b4269d8bbc5f1a145b21ee0bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5facf7a511e5480769f4f917268a92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076aa3c34e3c0963f600d430156903272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cc92b67e6fbf262af4a93b552a989273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e56c0b5095f11e4f6f7009c1e92e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daf612e5d2a655b15098f6a165d4de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a39d2714ee280718143690d3dffe82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877245d3af81f2b205489645b0f9a37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2bf47c8081435b340c4b5744a67ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd5362c7349d0a8da6fed1bb779aa9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346710fcb2466639f5da30b7c3e55fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8d219eb57055f4f38df061c89fae4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67748e021d4974e1f33e628462764f76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af192b8a8d71038ea55aa1463a7c2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b54aadf13a560bdd32a1cf15c9e3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad89fdf50f14c187b2a0757d9be71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09170b1ac237054bfeeeda29f39e65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c3b26ff09e61e55b35feccb194b97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91937614c8f1ba235f077fa5889e7777288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d28a586d9e459f2b8acf89de450577289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bda5579c551f3349e0254d3af8931290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ede10ef6bc592a4996559638a37eef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559ea27d745927576436e5e288df801292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417b37340f5349b5c66dd1580fb505c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf3e88e32a8d5a73c0d4c9c7fed69b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60c469494b196b5c478cfc3e6a334e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6c1b6fb075ffcdd426ce1931c9bf8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2595cb592d8c9679c43e926082127297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1516705e9a182b386a4230913cf3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1607e853cffe056aa4ef678c490eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4e5c3758a5ec27d4524811b292ede300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2b3ce920bf43905fbf2b76d53c870301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e16286c3e55134b774b7f2ce4dfec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeef88bf54c08f3cd7d728fa324744303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645715b1e3df83bd0fe1ae787e494c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8fa2a505159953bf116e070b01405305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2c081903e7e9c352310dfdc7f0840306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e547489c0b07f35b5bc2831218bda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8286285c01ba4c2c5bc08a889e0fb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a487c3e42608f8fc844900abc9aab7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c52fc81a40eb36557fff67caf677310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4dc16aaf1a30ff17e4d8ba5416599311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840819fcb8de02260bab43dbf211ebb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcea7ef7c69d382d52fd957a4413c55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e1acb2e665151d6701100a1d198f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b601d9573e2b997f048b7e81cc576315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c22b8b29db9cc68cafab56cd96898316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916b1f5f3713df366dd3d76b41d894317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b34eee6c895c5b6701b0e931b99a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedb5a98fd29d1d2aece602d1d476f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb78c288c64484ec75abdd02617148320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def97ea0fb693a034eb1660c856c43e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b5ffbc9fea715ad708c9a874681ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad94a57be4f819379f982eabde14482323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b6b2b35786c88282a9e44f0ca2f1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d543ecde4c348f47915450fed8ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e35f0e30512e701010e7f4e68ccd66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c8e42f7824fb6990fcc4b26425a9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae89bf118c9aa97f8305560f13a8723328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef59183d74d7221bc004aed4ca09d84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cee31ebd4c95cdedef30eb789cf442330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd06557117d951a31e770a195394d76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d7f498384635b6968c2704739dd2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc662e7ba0008cb90a0dac0e185d7f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4632a3e54ef691825c370d0c2e2ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc049f7505c5ad8a3bec62eaec9229335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6063cde82fa5ca25a8f0e4ef83161336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d4253bf3ab13d9a24051126a285e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2267e9c38b80029c8537031b93b44a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f47170f7bd082cc4bb650cc8fd840a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40663ba4bed1d9d1b1251f573104d838340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e4cedc2665ff264ede376a62e1862341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343c122d369654a5f631ac12d6cb45b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c5f9eddb40519153c824e3f75bf79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581bce48a2da20d35f8fe2fa9e15f58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a191d54350d8a7245f043087534f127345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2acd4fc5c0f9f81eb8b5a2153c3a0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca90cb9d82a4f35676973b6a1df49e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0c8790e0ed6b2587402fb63b482f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ef51cc422f52e8485da771f02acb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872651dcbf9ffb418cbe9acd5d20a41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62dc805a84e7eaac0eec438a519bd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca1bfe1f692e03b403f88deb13ebf3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b78ff771d8a830c54c64313f80dbb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df835622be72f0bb086a15e43858e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da619e240ad1bc7841154dc8cade7b52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418abab31dc1530a98682437a093030c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5187c6827169c68d3fe10b202eff18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968946750be2ee1db12d5aeca22a69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f3cbb33852ab2bd020449a691389359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932b9009ce21b63b64b9a73080105d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff7ea7abcc06f4673b864c711edb9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915f044386e728e84d174ba9983e43a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607c9488a38a56a3f9e3421f7d76946363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c36f9499dc46d725eeb52d006a03d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3c7bd86ba905b17be149f88e18fc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc94bd941431420f0bd9c3f7e77228366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02338c025fe9c44e3f72657cde71951c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad857f5bc2504de882e315c5ce71e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f8a311ac4c2584395383b3be8980c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29b89c3aa0ad13592880754f26bf2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a84e9fef2a9d8ee5292340517dd5ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b157a5269e9486ab11ab5f2b5737ea4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f90e73f595d0716c299ed9e7ca2b8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661deee8fcdeb6449454f9e44183800374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e48b0b515d77fed5883dd9f68db7a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffdd33d1a9e925e42b8d9a8a19bfab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5980f288c63d9fbf699afe53c2e323377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a312834165d4d62c8e06dc822fc5ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58295cee028abb7bd9bacfaac6d88ea1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf58c5c6ef4e7c8b1f348bb13af4e56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cc19b5019703305614fab76011bf3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c84d279af075b6c5ead8e44c35a9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833954cad7311088977d78b59212fed6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17365e3bebc7e6c2a829054bab5392384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4b1ee3a798004b6371030ef324ac2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd3af2a1b90d168eba746f8c714dc8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb150dd0b6f8ceaadc2d49680da0eaad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294855c7e09f2a731f9ef5214563891388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468da9d55fc302dc2d6a9d124173687389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192efa33c0e0efeafbb5263629cff55a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25a5d7c62d07b805e94d5177e5a615391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2439baae5be75fcbe2bb4466b47d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aba3f886479734f3e8db7ba0bece5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0234e6bb36065cd473c8cbde9b600394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced115e71a556e766b695c82006544a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bcf6aea8df00e7877c2c9fe48d9c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc2367af5a25cfd9420b56a88113fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111657875f0c47e334dfbe371e1e4b61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe199d46a05006436ea5e316a58292399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb43477640906b8f06157c4ed18a078400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612acb3bd8d57a5cbe64906d53f1ea6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960d4f3eb596af74e126144514a1fee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d9bfdfdf0a8069f0238a1a2650c15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38f72d65fed82467a473287966afc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222398be427f59e8b26ed00f0e94b24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9f7606f7848292fbb853a42a089d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7afdc8355849e285b736fa0405c42f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fe0dc7883f804c28ea07e37182a5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f995e31a6a8555a7f0c252cc523ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bb4dd32f85147143af0aa302d7117410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ac09a31511f03288fc6dde34ae2aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cd8c67d64467bfd71bf424e032e2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e1085037ae22d6c9d040df0e04990413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf18c6e902c1527672a33dc33a5f30e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dae3fcc742f0effcfca70686f459d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5504c644089bd295951079fad272a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72fdee7a7cfb4337686db6847cc2db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bb9d705aa432fabb0f17db9cb67ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ded988085d51e0bab2f0bce5de6ad3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5f78145532b22510488d130cb361c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5679455fa83246b20a810f8a8f943b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6e425fd06b4a38ee00c137e3255fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4cca5d6956777b727e164ce0c68df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c131cf006f28c944785a4034168c599424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd58c0e9a9cb1b18700a37f67bd48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad6e4a29adca5a3813eced0f559b4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a0bae19eb0b26fe9f1839e4d44475427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba343ea2dacd06c3d29633953a90440428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba10e5b6236442be82072811a68947429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d916f35615342b7c3272a98b21bb36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd409dcdf9b0acf44fa6fd45cb01a941431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea94c39085b86cf56df6fb2c99ba7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f2ce20cd5784056bdddbe5b3edef9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573647e208b21d2fb7a800f4dfc098e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10229cb6191d1d6bb3c66fdb3148aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060560d865c581747ad50ef10c9c8bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c82b7bf897e85b9c24d50eeb96bb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88651a75e583a7665655be138a240f14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4142898b6729df4b1861ee0d7ce3034439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387c2c3f1cd93570ff1696a6ab6ae31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd9d87652316874f90788476fca98f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec03707b0b6f52c109874e48f00f525442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b099377089a30915f5cfa213e5d9602443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fb9584287ac0d9c31aa3c3aca7acb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f979e5eb072c0a86c1c49cb9c506136445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3541a2567df2c2889956a334781afc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10145b2366b6d1df45b8457f85c1ffb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53904e6e2927f9f394ba01a51a8f3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397777bb7eac98a82e3de8a83fc16ae2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38281e3cfbad00b1a1501b0f4b6a9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee25e56324811faaba1e075f2c7d2fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0155aa9c1f84836007d76e73cb1d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090ceea95cae46b28a2d50a7c937db5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da0f6fab53fb8975d8a9a98f616a26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5087226b5c8b1631aefb27cf6b32a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771801685b1617925d1840ecb1c9094456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ea7de5c9c637f9400a2ee21ab1d26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a044bb73e8d5b838d2bdbeec71495da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15675246908fa889708bd6b8aa543de0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ec947da85164d37c210896bb50909460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7045b0f1a19ebfda3fa173cd30392d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a838ed7fa79e5544e850b7ec6e1823462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168478fe1816c927f27fc6fed567640d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d06be0eaee7a564053eaaacfa74eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28571209653079e0be2a77ea89bab896465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9023e5501e4bd7f8ab6ed10c259451466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb35f58f2316525575d3d186d5f8c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10887a2f048aa0531c013d0d2468c8d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52fadef1795b9858ce8c01715225ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765b9314e64aea8a816737122b44296470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f10071ceead0160b2ed08fc69dd5ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582f95f20e4883ff8e2c15f68e09a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872a2cf8eec51bdec8a4fa80c2a00cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5791a8a009422e9aa1bbf11be03a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb799444c080c619184e1e336764e67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43593c8bb6285ebfdf380f3131037a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d656f6aa1f53aa28e217028257a9d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cf33e7970a58cab8d6c305ea29231478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bead5415cd69b19c3171cdd22656522479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b406b867e8d58a8b79495cbf1ec49d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8a39886a94cb41194a5b22c1251cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e10fa454be05c117e1f9fa764f32b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53186af903b2d8cdd2cbe133fbf3fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d8987167bd660a21d48c1a93f42d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f68412c9ecb25bfe075eace2b90e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab01314e5bdf6580bef4a7aa9503754486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3040ba091712b383aecde569744a87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7db678a9c426a768f903518661fe84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19f90f1f83d604ccef7545682fdbaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aac0ea012f0fb6f8242c3b8dc043e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eab8e4bce6b8c9a9481dc42fbacb8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584533c004c31be12fe14e2db91e947b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba90bc63fb7db83a33b4bef7a96ff1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31d2cc298bea0fbc9baaf89bddce63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8e163b40b9320b982321f2bec0a41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c48f02eb92a6a34f906668000735c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8792e8825b147ddc2131c470a702c22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7990e957e488f8e643b160328760c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b720dce583d94cf558b45031b273f0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f065af1fd654754d6ecdfe7a9e7df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98253074c64b27b2b3f6ca31b7f828e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd17720f00b8545fcb059e7b5ea06cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4d7de4279de476313cac25a04d2ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b1f48307a1361baaf5c341088d3d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2b232251f09ea9254d7a07074a8ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cf1a8ef286ffe7a95be91ae46475c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bca7ddd4bb97a888d2d021cc613e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26256e3022989115f8f9d608133bb686508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a9d5cea13b73a1f0df61006e099ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097c8c4a27f36028184d78c778747a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41276fb10c3bd6088ce94db9d9c8fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bbbe5752be6de190e8cf836fb8e18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9bf60864a6a5d641919716ebb449e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c13110976d1631f520e89bf8312fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2562d4f0c883c42c773738d6e983b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321554e6ebc803ab664962c0e1884ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1131da8d57c3043be24d1a816f4f7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1ac35732224f43d2ab4662373d335518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2c2cd1f4ac4148d729dbec87e0954519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b4ba73130331d9c73247daa1516d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479dc3a4dbe93516bec8aa8ebecd4da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965af8e37271c21a91310060c98d768522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaacb747e3ae0e7adb78d7bf5cef2e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374569f597d09fe1136b0c5a0ef0c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ebe068c370357066799addca93bd5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554230381fc76c563358ec5952ea99f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49119734e1a79dea7169de5ff682a48d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe01602a83092b1ed1c63cec695fca7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d7032df4d5432b3fbde3280589641529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d597440a3ceb81c4e686adb06165efe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1f5f6beb3316f7d7c8a06041df30d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c19bd0c9a9a03d3c66155dc082c47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cffcdaeef1e32b029dbe9b9aff252533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b20ef918eaa85baf98f638bc54ab38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161ec5ff8ede4b4afce565a310b1539535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faa671815418787834a3223ca8770b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dee55398ab06bc13fe77430eabc73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6fd2bff7c922316017efa1e0aa0cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bf27c95235cfa75a093d06e01f50b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b904682609029ca780ba82d5b19cbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c204144c418bd37de022ea0eaa7951541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f4228b8466e083ff6d685ba1933d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882f37a40f78c43613ff802d647dff2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b618dde9b955d78e013ad34448dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a64677c6b9c2133adb3856777e14b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6e6c5fc3113c3e75c2dfa0bc41303546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127ce1b0590cb130abe9ab5bffb24be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaa5fc2a211d0d8dd736e3bc6f9e27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5064f6c698576d60acf5283ba500d1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee408a3a553ded031a766e32b9cdf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0493b103831ed1a0f1acb37685f6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281e96dee44436c53eb2697b6a9a258552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca813a75ae033b64a605d60855c6b07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae446ce802f88820b5bed6af4bbf9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b58da5ff6901cbce323d70d9f7841555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1db5e1f30a23f40f1d310534bd48d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a384bc8cfedc2e7e86ea685ee5f01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02175137a343ca256733f5d4db2e54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873847146a7fd7980af2c2e21bf9ebc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb993ca68b0553d3292d7602a78863560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b391510881caa658526a56a7e5c2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5983809cf4a1447488d5756d80a42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec89741ec86c5af07beeabd773db33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130e212536fd1cc81ec23e8e45010fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d0646b38e6118e24d046c73a05c5b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ceb7361e0d96ad402449c37b2e53c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c221ab710bd50ba58d9c9743e739388567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf41a1fb2b2cfd535e00c930ec0c81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de06e4c8a5cf8dd2b489d8a9b825b91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187aaab940e313edaef46224f20440e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf81d1f5959944b1d35ea06443d7f8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa9039fbea4cfe9693605a169691cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b85cd37f616db67aa94800d1393340573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32c8ef71a82dbb2b727ef2656b1232574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfb52506599fe8c25ec4ffaa4ab1f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd3364e505d4c04d7e6f04205851e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f2bb3ceeb86d3328589101c33035a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e5a525ab71c5d7e9ff10d004c6091578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771002e237182423b65a1572ca594bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617469e45ac33e0f2a7039e0eefcd04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2897dbfac5a56c326e762c5d942b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb9eb3ac4d70eb9f41a6fa7cd78cd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52efc8bd3cccae9afd1b88505326fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec108185dc20b8ac6a769fa5c3247579584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd44db13f10ad356f6e56e73b2b58c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c74b86d2acf3bddf36cdab67720189586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5e64603c9b84a3f48d3bfc3f4f529587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8074f0cb0cd4a943ce69edf26f682e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05736a6612233089db111ab2f2e7f1f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5162df4ca5de9ba15cdfce65becb23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9936589a8ba5741a5241b8ab1b902c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2818d58d356e9e9988630d8585fddb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296941f68dad76c9425cbb89877fa969593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ce13e86a9f36fbc1ea12a2e1f36ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40298caa2aa17b5dc87f6846b2dfed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81bf59958f71048dce4c540981c258596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f483f2c94c58642662a5578e7c2011b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc871876335c4fe384d1581d6850fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc2075dc98e42e795eba0a399a005a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b6f2a0e3c3dc351c00288249cbe1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c642b739fee72774b48ba3c6c74558601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba748742d0eca4147c66ef7e27f4810602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cae3febd4e54b914aa83d8515926ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e81bbd4980566378d7164e2efb9de3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36808b5de27f2220bd2293c92d4328b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71f9a65ee2247ba70a2e48838dafd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a44688a79a42bde0c406531d99aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd782c3a4df96a9e39c954fa1c670db5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b464f4419cd2a7db6f05d2e6b703b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a67bc4d14df814c5e2495d4f53a9d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82474435bf576b8cabe2616c76d1c8d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa470f32d07894d23b4d958ed4a45ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef13c2c4f4470f080353b33de72eee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd82cc1411f565e0537a8903b877a3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71a0429640f5bd6577ea30e1f72ada615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f00469a9d6b32ad9cf2f254994dc88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d51ec7a8cf0f3a7813f14786b0a03c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064d42dd9c027ba651545866153f16e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8032e24642dd099437c24282f6ef2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8697fb9128ab369fa0fb2bfd01d61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6319d8288438881c106bd877e65a35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e42f1d0dc3420597c64c1642ee62b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f3c7fd9732ffabe1430dcfbb71135623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2235ef14725f5fcdb648b1e794f79e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a673f62ef676532cbe96fad347b5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cafbce22df4823954541b66c11c226626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d657872d6f7f34df229506b94f17b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285d5f153146c2c7749d6361b1cf91c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4e23012652cdbb4dd01a9ce90a128629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13024b275bf1aa08740ab538c37efa3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f80290361686f4bdf5e5cc0d3d83c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a098caddf006098dda712637a95c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81249c2e04a98ed4a528b1dc9562566633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfca68d2a91c896b0a9fc2a78303e7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a2798be3df985e2df01f4bc244362635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736896da27e3fc7a169a1916248f9b7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e439565d0942b86013bb7be7226c64a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e085c83a08512f1d3bfb30e93ef748638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d2b667d037480dfaed654581a7ee5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839f00d41e994ae29063dab0e709092640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139bc1c8ae64dc8467cfc206d15445c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a242619e3b59e8c441849655fb8f94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1317a6807f3d2d8fad8f7e4183463643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f55b30eec95b5932ccca442ba10fbd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf2a0b95c03656bf47180d01428574645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac66a9dfe1041f1b8cebd6c45880131646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbea57cc714ca26045e1fca676c1fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bce22c4dc9f25cdf6a7afb2e1353c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461573d8db18124b5536747cc2640a94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e792ccffceb96042b14b1d67256242650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1dc435d811cf5dc988c1f7a191273651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427111fa8119c5e3e88a2e02785540652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f86a150a148b928c1593532ee462f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55503eef11a8e15d3c9a5f0f5f7ad6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8a306a2bee9f7fcdf4750e4abb21d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89788c0a7424be39e6bbfaccc03ab8b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0df821047c22582ad7b3db6ae4ac84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed187a1f0ee5e389e5cff075654e1b4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be527b6b68a9db16885d6b4ab1a770e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f222ce532ae68f0db6e1473a51779660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d48bdf550c86cda1a7a0f5b0435e22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7446cab96916da8c2a2631fc2bbd4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a63fae0f19258566bc2ce0f935e8f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27fb44551c2bd45a6e764c1360e52c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dab9af73e1f7fc66c577da1ca137c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99991365cf4aa26d05ee81028821937666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f596a41bbb622dc5bd3cd08ab9ee2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19456fa3a79faf2f46af49bd8f232724668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5377af0d274d0fcd86691f0b33c6405669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e16a9e4b89557f0dad9b30f9d6fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d69ccc15510c679fd21eedc8b1e75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bafc33f43490a394da2380b78c6f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d433aaadcb03b18673edea77f93f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6c0184cfb529a8b7783cef68f2408674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290d7d0b944cfe63c23111cde16fe76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46a34b1cbe55c79a923bf00e0636a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23896e068184622ea78585a16103bcde677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d843113f0043f7c6750dd3f1df2005678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8b404b922681f4bd19f256b70c10f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336729a42def79d66f5eb0555e86a22e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecb3b3fce0ef6b5289dcc0a8a772f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f3cfcedb3e729ba1f78128ae94aef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355a2241eed86072bb190d0f24185a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e03d2ac6ebf08827c3dd8423fa0860684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf6cf74576fa9086509dd23d30cdb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1477ca79f01f1101debdc122bee2159686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026e9870978ffed62e6cdb182859f26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9aa8ad3b86195b76ff2b49bfafec6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc2dcf17dbd1064590ceaa55baae8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b77415175e01d282b2197b8527d5c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35136b9e36640e790bdc5d3acdd23a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f99dcf2cd4b5c5b8b46d3e13792fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae568c62803fc2c92b765210d676400693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c3ed0adfc3ee181a17d9aee2ccd95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd78b60364a532d489953bb891ec822695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22181bcf1d408548d127c57f4d7c38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd62309b31d925e9401ffdd658f6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d035ded234d93e9b6fe7f7b2b4e0fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febf44a890b0f0eb65177277bbd98c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6b997f9c676b37771509f28262f4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262bb25651573a3552051600c97458701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05cdec021f5d20cde2c3b96927f7cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5539f885f6f6153095406e9a81ed85703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34aa6164e02d424bffea3e22b7f87c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332e6be7f77a4ef7f2ec64e2f4db9e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfde153ec2026ba9d625b3e7a9448ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e3ca7ae4d881c077659f1e11c64e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34edc3e9dd223c37acb4a4b9dcd7da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733413b94e134c98f1d0581e1d2bc6dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b2b9a7539f9030e33cefa6e4cbcf7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0201bb488c44202627fc2ff9b864cae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9409722c5d6fa10b3a4913fa962a84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62820a633a2301112d66df7bc1f6818713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15884558734ab4c01e6b7ea58658764714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451a36814d8e5f0cb2e4f57d39436d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a53925d949404ef8312b19c9e0cdb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdabd25ecac20b7404ca4e2e1421eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746715fe6621b1aa0fd428123e75e726718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd51226e396d1be64747011c6ab2400719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45dc86bca4d7d4b68d155a06da2992720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29d0925a18fd38f074a5c2953f0750721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02581f3cdce75f25c5483e58afb73878722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749390ecacb41ef18bd0df77942e12e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ccaaa20f99d583d35c765750e05bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca0266ff86cff23c293672aad68ecc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf5bab7d90bc5b5dd25f802217053b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0ec353ed36820a5efc4712c4a2430727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85866a268199d295d5f168872d1250f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56602af9927cba68dab63cdc43df9fa0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc12a423ff614bb581e74424829869d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54953a0c03d93ae29b1e526e4db680731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd4a36e25fffe91b615077cf1b7c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74991efd2b8ea6c05e93e2e30873b99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63fa91c149932f184067a3ab66f2f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb4f4b3fa7052cbfb6e00fb6487961735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647becbed68850f9b30650d858cb813736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46704ad99f745ae73ac83f393c10d2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc404b78bdfdbba077e3748c2dd38a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2756224d68091244243dee86445033739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53105f77b24daa9acddb7bb924fcc1f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd085a174ac14b03196b371616dbe1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f57a61917c1d497dc77e98f27e9b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb3ac7e34131c2975fcb05e440b58a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f4decc8952a0f73d1c579c8d176e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397b5b89279bb548b869e76280b60b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e7f97d54c67e151f8298970de9be5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef03322c5a5b4fefd87e0967a8501747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caa697fbc55286a324740f24e01e08748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd80a5e128035780c2b0d25b856437749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11b4169151cbf1fcfaece625d1a0e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe421720e365609d9f326ddc2a2e4c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec08e677fd2f0bc8d2f3fc1bf8ea1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089900ce0dc36715a10ebad354d85d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49513a201fdfb899d623c764660ed0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269b9181b9475776effea424907b88d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057aeea7fc9459d640c3b0806068fde756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a46596e19e8922356115a6ea496a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59566bd8a35ae718f49e1d858d74f54a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc36c3de6344116c0e941759bb1ee4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>