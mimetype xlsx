--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e55855eb57424b3e245d837bf680ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c8a86c2ac1eda936c9dd38518b18b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f05b2c4cb784bb7e0618edda375d353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80febb0ee221fc13126281982be8c6f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1c9b605a16168606540eb38eb585f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdc0f5892152e336e5e122063e764f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bfb1c5097448bc28db92dbd15dd5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb190e689800421b2fd2b6a7633b43d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110512c93fb76a22d22b642174d523779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18502db7e71c444a282a53ffa27beb0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc5053f34521e6e1e944500b6038da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7c04910e79c594c8603f9a6cfe15612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb0af6f45a3b798609d0b4fa7057d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5460b93686a26321a63a526c26dabd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72b1af660c13416ad769793dbf435c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b39404fc8dbb64da446493759344e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc1f829774c0bf2c913bdc7e9ca8f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90d56b9b215d02411d1c555b1654fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50610dfdb197a7aa1e4b833500a6c87a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562a350194d8705749ecc4951f1dae620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29810a192211695b9f4b9394d464b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765803ccf51c0985641a634bf19b02d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7382e73f42b7d421d6782d1a8714223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb59108deacd791bd4b86bbefbc169f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee4d3bf78a75e539147f4da1ca21b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc2f2ece70360934954cd82a436f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7159f3e561839f06a812eced9cb8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f4b39deebd900de083c3ffc5d5dff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38dc80f443bac99bbd629f052c20c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c409b2e9ed1044de4d015bd13dcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea24f83d78a5b34aa471329441f440c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f93e0df62be001eb100f77e5f2f7d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6de91992d0e87dbf75b4177c3d2b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2c970e36983b5e3c243b70ac0779f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051a7aba033c2fff632051188486efb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff31793ef8020bcd4f9e7982bf3476736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570031a2bb336fc184118c93b29ea1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe9896c1d7f81b7f3ee33af7ba10af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157fc41acea7c096bdcee72e42aa9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749214d8c49369274f24a83a68929b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961f9b9574dd0b96d09176cc64132a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d281566f5d8ff84356f9174e41fcb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42804ae3e9523d724d9e2ea67f7d060443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f627b861feafa2dfc2ae0107268a5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3934166d5cb79b02f07826b870600145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f1375f703bec2b414865b2b360ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce7a714d83be4b2e302d5be891f5a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a6c9bdce3e9dd68fb176819d59e9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dd2b76be2fbe6f5720dbd6357a96449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5c6fb6755572f5b574571d85a532850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a200c15a43c905b94a2b45da2c86851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82898bb86987ba9306ef7bc4205ab1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99567a7775d752ed53c0200f0afee7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b725661848b8194e6419c34c6f12654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b033b451e79b80b1792799c6a3f5cce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18936cac1b3f9cca78a456f0915862856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b710ecd6628ecc1f55ce8d5467a0b5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af2dc7b8441319b5f4c50da4f8cb5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6dbd817629a93876dc019967ac65759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3285e29aaaeacc070e28f722f3dbfd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a88045f928f2b1085555c0db95a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea92843ed0971d257cfed59564a90562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4206005ace523c2ddf1ccbfdd5fca263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b799ed7673ce6625b1daab07417a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41904cf7f8bd8b0b355f94718464e4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e452967b21fb56e62fc55ed03e3a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7aa482f021095ec50573ec1c9888e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a37c7febc166e3fe092b6c60d8ebd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1864a4daf5474f16cfe18d39f90369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2165feee36f151d776fea14687c7ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5a13a58107407c48685f2edeb556371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f4b03a1d0d033b9cebccb409c2da472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea55d71d3d1ff003ba60f9871bf873473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3cdf7a7d057d006fb5d6b15247e1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56014abe78af15cfad9f064c08f9ed6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6333296a0d0b5fbe20d615c8672ce5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969801f9745547686f15286392dbd78377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c903089cf82f97599903a3a6020b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bd4cf62292ff4b90c4c02ce6e318879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff283577cbf1ea564b4d22982deb47180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790575b5ed0aa2d85979973c6a28ec3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea289721de097229a2513fb08c1ad1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b7f9db26e9e7f5ed9535e230ccd7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369335772fc74d29904cabe31e9bfa1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24919f5bec884d8242fd6f0a1466da085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d6b4c93739c101ee9b4f42bd22b9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4643b5cac6d2946bcc585ede81f8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f254dde8bfcfd4d906c7c31932b8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5681022965f8f17e02877b000ce722489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872f499409f00c2a7ae8f2452e5eaa990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb994fabfb46403ab8eeda0c511bf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8d00e4e68f632ae2392ae580cacd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f15364ebf4b8c7e179941afbbfdee093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d91f8505c91074943270a30bbf31f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7438fe35d274aa9700c942b029ea9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc7f4dba0fa0549d5c9c2b8833127e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1e9b11775458ccb415b489080d8e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab370a9f941e07b7711eee394128ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee8216009dc8cfe5f487bd730806aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defda3100af038721fe965fc4042997100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0ba2406b2c0b613eecd18de2ba6b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2c18be8a72088a1bd9a576b35cdf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a90e92808d50b8d4dff8974ddb4c51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0080b19be74f0828f5d9955cef1fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d849f01cc92f178508f737cd19b54a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714abc18cb2677ceabb9c2f4f180335106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaa9a0055902a991e09a377a606046107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cc9d8fef8f5b9833ad92ed957d118108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa999c7609c11805e11a399ed2465588109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb221f6448b32de0cc9128caeb0f30f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080e21008df91e2d3b0d52ab5a99045111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea12a5c61a8a8a6abef171fd93d531d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d80e0d0c5616f8f9979d7fe715184113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921e4db03d85c05a40b0447596d8b59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91859d64ca2269fa7434c869ba5b71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f648b4ff8eee6d0a51548c5c85e3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd70ba359064996aa0327d837a265a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16607a19a3059d5d8383c5841e7677a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c453efcd7a7d35e72e779e94c1fc28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebb7c697fd6f75f0566812eba618c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3ae8eab6434d425c5cda034dc9657121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9fb440d3dd2819a3ce05c3b97497122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc931d19a45f46e6abf683b9970da9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d84d867adf767e3cecf996e03fa3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c947a2b593c4388625c69d2da6ea7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062ae55e881e11fd38882bc0b77bc81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287c4cfa24e0d3f84831d2f7796b84c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1400c7c7a60af01cc5894d7fd5f85c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956d4ba2902a5b5951c327ab2f8d67b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a153b3f3265dd367afa1a253e8c792130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746308ccfd769ead4ab4cb4dc685239131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2b850c3f3b09e09ed106b1ce339ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed2ceed60a85422c44356865a7686f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c621d38fd924f0ae69caac51a592ce3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dce2c2964241f39f3be7af47380f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9090bc670d787c4589a433a75ace5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c72e7dd246d7dfc94f2ffcae468042137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e4e2d4f88b2ab43c47a8ab23aea78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613b3fde37d83e81baeb8696a55bdf4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7cd77d2438395eb720ff7030a5bcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e519e128aeb0200e0e5e15f6da9fde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09eba92134d1292846adb4e9c63a3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20f7cd4e5c923d9e58558df96c6870143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efea161e0c0fc9aa7e042143e22f007144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6801dc510e029e336b6516fbb3a4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5fad775df81f7ccd763590930887a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9da2184d4ed7e293fcb999e8c4b0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edf0b6d30d7cc430e63f461f3649ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219bfb1bc4887f1da5e19c193bdd6af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b316e5ac830630d591204a65a87b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a41c22c7af491443aec26558be0d1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9d3a33778031c94d8bb0a115864cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351db3c072a77e433ea18bcd37516e56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfadfb74575e3571f84c7698ed2419154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6103cde0fd189e783ab1e22e48b8ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195946580c5b1d17bb59d30731a1f3e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e1a10c6a347c642d85ea5e36b510e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882dbede1a2bc5db6d8eef3837dbc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47641ddaa0fd62a84757939454c7fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78999934f2fdf255d8453903cbd8e301160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951efc1bcd8b5411bc41f6f7056b1721161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de871c0755be6bcb363caad4f0b939162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af78b373009c63c7e7ba03c6ead307e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9db11de3cc928f71296145e737d1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c4f8fc05f63a93d9c0de566da8b9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207655c750f4a146c460b17a70bb2420166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1226a0f91505101753abc75ceff15b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778ae17316d0feda88dfc5fe545d1e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6526bb3148593cdb69d24597204d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21cd3f55b0ed4f8f6f9dfd83caeb5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455b209e17dc3f0a2ec67b9125cfee8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace3a885d0508d70b3bba0b4cae716b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002897e2ab953d4131dba4b8252790cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd12683e7fe828e5c241e0d52f64113174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a6e4745cdb3c97da3052e9d9a2d33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccad0b9ee7111b60a935f5cff13fb99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00bfef732502eee6cfdbdf05c9bc6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d136fe2f2a07bf029deefd9a188d8b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae850b2ea2eb8c8b4fee09afe83d482179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bb40d5d934940beae537ded9eb1ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24597c071f0311df80aee137e4b44f76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd082404df6a4d044fcc0bc378905b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b1b18d90510b50104746e526ec940183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319c2d9e5bb64da21038f86160a07b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778b26bb4591735401d0f664cc349c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03828ac90210ad5c399da78e5654c8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c84c353f48dee21073b19a045c0ed6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff723346c749315a0d81d4204ca0358188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab1d8f56694727efb6b5e9e1f2b408189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c90a40f0aa921d6991181f48a537e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2db0c49d01fdebf52c9de984807f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86c416fda95d34973694b631a0227b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a5b222dc3f61767e3cb1e726b4a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff18b751d2ea2da2535f5dd8b631c24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e6f2856e65f0e01da7ebe5916342f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e4b00ac7dd9ec15cb7ef42819df7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225c262480d1e61aa0f04d728e2b49c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1257a85b9a5f5d1be164b5d4ec5fd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7df4cc5507d299f8085ce6ce4ec48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac282fb5d124581273c175de6be188c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf50a1c57dabd077625e562882bfc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792723c9d520155b03b898070299dba4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776c7941698cf6b21b239913207161f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920d6da24fbab3160a101033e215ff8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4ffee39b2ab98a5d427bd3ef2b169205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb44dc2a316d529f5585b5caed383de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bc08129210173029354465bd5c44d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aefe3bf19b572472d14061e7fa345208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ff7a8c28c30bedde4c28e691ea347209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cb877ac440ba3afab239f117909f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ff2b3d0e5c63511ec3cfa92628788211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bd3c14fe31d8311b2042694ada3e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d295805f545136fa4dcc8433aaac22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285822092e65df1071d20788dc5557d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d9b2eb0a83ae8f76186c68b85e71b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef37e2c920baddfed919fbb72369d95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9824cb801638d447eea1c6e97c247217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb0e1454db15728faee0d3677eac0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522f3cc2c9501f1ed97662c0ea66768219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eaeac0a2a7ddb134d17f4bae3b85e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbd3ee426c01fe81678b7a4eca9809221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b79faa24d446732b7e4ba41d961381222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eece0a2df8c9ea3be8227e5bdbf618223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d32e36a0c773f74d2fd690c1dbeec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064c088b9c9da01280768cafc21fdcc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621c621242ccd435766bbe3b93abc42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d9dfd71deefbc5dbc32f99981b0a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26389006d17ec19538b52072b06547f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0fe79a0dcd203566d34cd23537c0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8c7cf11fe6ec4708a50e91d03b31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf1f0d5e43452a3e87e67db25dba0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6de0f38beb9d640619b59d7d2989de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de188dd0fec7d8d79090076ec2de57ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7166e357aa681f792f52f9f1a7600fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce1e9a7f6865c30a708a3ea8bab2e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206b889ddc704ad0781dba389ed5824236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877013bee8e3217150d44361d377199237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213dd052b47499e81326261ab3ddc2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14340caeb4582a052cb34d8190f62811239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24ed873ba0d96d2cae7a9bd3905b32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7e21d2cf197ed6cf61e8d253eef9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc989eb8dcf977c106cba6adea141d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44e39fb0e614b2edecbb9b443b604f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3c069ba5ce7433f0c55be60303f68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76031f7d4bc9264103b266c33afdef53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca641ed9bd60030c79a92670a5dcf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625d843a7b0f2b329758202e923bbf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d65fe692459c86d5c5e2cce7d42ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432f6bbe44a62eff6768b5ee82a0386249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4dcee8d960f91d22f61a3a291d032250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b55f2eb2b42f55a26d01467a562fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37d5407c55623d75e0e02a1bc200cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358fcff7f993fb9a1782a35fedd1021253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67e4b17192586358f1e3b64fc656cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128af6168d8668341731d5df9694f95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b0205f028cb8a6b423ddf741154cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327939e572950b6e46168c84feeda131257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a43ccfb2588302fef2eb10d134f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62368f4a28357024825e71461b7373259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34671e9367ed303da1b10020c6ca1d4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd954c988bea86f275b735458a46868d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218bef0dca696d1fdab40ca037c784b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84d374fbce3f4156dc6b87ad0d8a1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57730d96d9e79ed3a64498deeccb414264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78f7c9e48050a08c6bc210f59b8047265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52c828391ddc513aed1f07694b464a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e214fa24e19ab2558ba3a9d011c5117267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be6f653ecfe96b62d5b3645a791ce7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1095f22dba36277664563edfcad5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bec5e0a2f5446e0776b66ced13587270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9aa980416052b43570200e4837af6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a12b4314e1d411ef491c5944d882db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4da50b5e311b01e88fc5dd15420ff3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4368153aac038b2af9303e2e0a03b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3106652c010fd18fc90d04cc8b174a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a59c44b6abe4e926faaf765c7ea1db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bb5bb307ee5aaa2a3b28fcc31e4ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086516ad63b156849325b700a9ad1cf3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b55976c17428ac299bc40e6f8ec960279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb400189597fce63b9ae9aebb0f73f9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e0ac9cc1e0116d2d8d6073b200b97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abe4b47b5ea982cecdd5e2f09edf98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c52fc2d974c45371fb57ef6f0174283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f045f2b988b2264c7603f34f353ec95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08b8fe573fd908f4903d875686924d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b688aa4477fbf87613699b48205b94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de940f85e52b76f2b19524fcd7b28f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6435f0554f9ca4f7c5df09356a71b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371947cb4c48d0833c2a30083f362c1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab535c24827eb4f06cce3baf9a31b367290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd985eb82fdaea6beb996be40045d492291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0dd98b3856bf2d6c3f1219a21362c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a671182eed701e6c97b2f69911949293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8d36a1b3ba18fa85ca06645aece71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e9e0e235ec202475701fc31352043295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a12338437817730048373ddfbfbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3940c61e5a315cb2b2cbec6e4d684eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a1afde38ed9041118553bff915f01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a17b7f55555023de0f059b5fe199d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c4145e564646a73fc339d2e084a02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d477b00aee3ace14797bd43635230301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80dc2b51f2b228e3700aabad1d722a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81e22e7bb4ccd39767c668d3886f00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36efdd4b30f4236dda8c3214bdaf88e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c42a4c5e68773a841557c475801abf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dae7364106be33b86ced98acf0fe54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35695e08fc77a062288794b762eecf83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c1e5f17c0dd292e737bdcaa2e639d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b7688d91f00be2646c0f41ab7b53a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861307893e605c8414e4e5b8f12edbc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1876bdbc5ecf3960e102fa00a40bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e3ed798ff0ceca39b4d16d241ece7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7e67ab085eca3f17238fc2cbb3953313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17a7eb61e16b30f11d9397b3cf13e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f9f2b0126af54c4dd95a8a8af63d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d8f3607ccdc3c5559fa214c7a8f53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab8cb6f1f1c24749de06dcaea8a4b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f567073c7a0ebd00697178dc5c1b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3a80e65f7ddeb023892f45e5843c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aee8df181150dd2139c0dd81d7563320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971ef5b7767eddaefca60552fb403eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7a86e72abebfac1f158e7523335fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1edf578f78671f80778adb0a3218b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ace08aac667a17ea295e2f92f3d6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b50bc6d13f8a4344b9026594f197a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006d87056c0ce62fd386c27aee0d29d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09529eab3eb51725df32a679e8440dc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac67cebd2b3e542a6b4e3bc458436f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28f5ab4e28dfac3811123cb6755e6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ea564d40a9d95fe2a247a5b7c12de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb606940def64c371448605eab0822331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07237b9df7f29a03b2fe6cb317c20c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8629d50bcf429fbbdf9d409a7dc691333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd3a49ac3fcb7d90d910a5245dcf0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf36f7c4f06076f0c0c5904f502f38a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccb5120ea59c6eaeef4924bec3e506336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860329a583f1a1619a544050d7f0822c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad63a07f83812c683242de7f9245801338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefead2fd552c134d31a7452f1c508c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b57562d9f534c48bd1d5d07aa9a99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd1b469c6d5a51380ee3cd9040babb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905720922627c8d070839d4bc678a4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d223ede010b92dafb2c7a6bc070f12d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f5d910d9b884afa717938ce9d6e95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b1cb27cdff7efce5ee166728857f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aaa8bc690d1c4a56beeffd38c31fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35016800f624dfcedc021776a8c244e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3a3c6c611b58dbc3701ecfd7fc76e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4b5a4628350e0ee6c8bb8fe85d133349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5cc377b4eeb155eb1cffc47d9f8a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f054a7fa25dbf5b4c8a6003d99990351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432c4b0f4894df238185885d04ebb4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc13135e0f750abd114e810b900c66c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1b239226080bd84113b3a01236e08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae974396c5cd3e954f80dccd8c1e2b90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c59a34a4e814569d5cc73bb3cae35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e648a87676c44c8a96744f24fb7fbf2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca61ccb3c18965ab154725f53e4636358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d025f50402b005d57b37a94f3565b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fed788129a0c7f4e54c0a26dbc05b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec0c5cf81bdbfb792b0bd8e9de7865361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31364e0ae03dddb8d6706a27687d0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbec0a67be616dadbf3afb61d84e2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2664c7c5608fd668fd3bcec74bfeda5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd8a181cb7cee580e9a98c8c835378365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d25f739862e77f7a609c74218fe74a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c51ce615dcfa50b1c25b338368183367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba97cdf397b45a451027093d15effa8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2d3ca2e33c70d007c68e19ca883de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fc5dcb8a9e02d987e49fbe2c3e5ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28bcbbd11c844a2d5b9926c771368d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7e7eef3325a400d4db44929596d50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fb3dab1028b34d28aa309b4b7076e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556ad8e8d3140539da4c87544436197374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8144101af186877ad10a45e741e8b67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e34ad9e9a48f9296c6520814e78db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e17d95fdab2a25f9031ba5f5437c95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f385779fde5ea44061a1f218bbddd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50b699859bbd84701c674e1de52f67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd08bbf73ff1b7125f81eacaf3cc05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93504306e2ea8c12dc240f70b1dc7b73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127afeefbef7cca6a7d35ff4b3c83c50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046ffb4651e12d3759492df0c1f8018383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8cd09786f1fe6af1b01bb76e07f3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dba97effc7230940a5a5c018c95de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d59e94c76063fd67a9a1e34344933a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c419c2d3f028534cd3c2c2d59120e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084bce3da87aeffc3c23f1032a4ecbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f924d01a360a30cb4593209f288ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea87edfb597f8f00f37dd40c0630f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac012a0c9adfb918c8b2f402716b03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace57424a31d248cd4e8fa9fbfc9c69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93948dade98fd860939e5ff01c1583393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5424977dae390224da09cefc294a32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2c7b9ea451d0b14b249986a05a83a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356b692af851d265589b6c992dca12b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dc3c8bbdfbd116612efc866a48d9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7826f165642b644d367da853196966398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317a60d2ad07c82dac7961ea521932d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66426809c5d900d39d5a0907939152400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4905c3e9b88056d0871c4c6ee4fc5e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6e93dee9613e418a6583c19170213402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e126b6ead9428458fa294099a58eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5419eb04befe9307f651b94b804835404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a19a3b973f9d0c77acc9867cfa5de6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e478d8f1a84cf2ebdc06a4d965579406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348fb4683e6f7e8156e50946041eae6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a788e1840ca4b0ea01e732d13630408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa1cfc3598429070de48d68bccfc33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b9ef1f26650982e8eff0b276d49a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b432dfbe0cab9fbab307200af29d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caf368b9d4531b143f8f3f6c37ae48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511ec46a726a203e3eace07b868239c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70faba75856f7e019f7b9a1850ae75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7646aa784fb4a415ede84ecf589364b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a23e950868e4c7cb152f1272f8dedf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6336282355a0baab5b9c7096aaf43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383e0093b8f57b29a37f2972c670333418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86bb5562dfd83b9527b3fca1154be6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8627884d7b276b00415bb4d341ecfff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc07ecb2d340edcae4abe6ae51fbdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9721d0067daed9e99d3e67ebfe2dd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea272841a777f5a4559bb9e80594a5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397c555911c15406b824487eda15845424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf77826bdbb1407f5e5f71aff1505b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c4ff66bb984fb6e1bc8991da74815426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00699349257ecb95b5d53199bc371fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bee581573df687f593525362af46c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b7cfc149e9793730fe7cb07d59d12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9356ad16eb8508aba48d988963e8304430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedade9b85f9f205179627cffcd9e4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf5f14c3cc2caa1d023a42bcc45865432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8ffb962ad7541c8de206a3fc61841433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61380142da52f7dce861b81018c46874434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32954287000aadacb972898c47c459435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b14982fcf215b2b5aeeaf842a9d3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3643c63b1e6d0133e181b3b55f819f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557f69e9ac60e7ff957bdc497393753438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726901bcf1cd2993b5e9318c89a1cf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291ff2dddadf507b00ee468127a783f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f56cb310c136275ded27e2564d05c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db46fc95bb4807fd7fdd837f1c3d239442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92669c4426a2662c9e95382e1c13dd33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f86d5751d1bb047669293248a259e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f6a8aaeaedc58e88a97737490c770445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8cb21ec90e9e312c59c6f3984a861446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aabf48fc65a4748966a6940e93c247447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e839cb7ba4273d6d7e1af379c7651c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f4fc57f76388b952f11acf9c587e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0f7ab368dc44053de6c07bee65f77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de695ac836e843c6043acb87abb0b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc154a8badac5bdc325c0c80a80c050452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a35e9c4b27614454b704acdd7e3357453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15ff8c7102a480b04ba34989a24d7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463eb40a1067f3faad8ec80d4c89005455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44658b2ad407936174e19fb7d7edad9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057781adb0eda03c29a8f1fdd4cafcc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1332d84d7e863a6ff2d4bd30d6e32d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1aa6fb1e978acfc7772e3e887c631459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5cd59ab4e87dbdec3f4b5a4407ba5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f776371a93f5b9ee13ea78b72d521461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7505c54e9ed64c39a69208aca3528c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdbf67d4c98857f40a263739ddab85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c87cc07ed9632dc084d6f29b0702c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a239edbebf1cc11a1b3dd428b111daf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e3e1b3d3afcb5f5824ddf58567206466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96ec311e8544d6f222df34a932c39a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50e7827bed0921286a893e49f15632468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827e6dc9cc4396e38cfc5a909ed006b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d23c9281ba839800cd3e6671faea3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c0fc0c98be42b319d1a7f5a1ac99b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff342089ba2b4d0184bd2ad353d435f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd296c5515730519deed9f971cef4e1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce3b517a469c9729530a8486bceb78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c98f20c42ac871d1f308449cdf388b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ef0374fe16dab800ca0d4f83f3ea3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b67b2d4021dcbd18d09ce0b804b09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb014aa3eac793e9175bbde2c3d538478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e67530563139ccb9f4307be080114479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43cfa11b081ccccf37080f506b27cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68ec58e655df8f2e1d6dd5f94182a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1de25aaad7abff2a0013ef2eb6aee4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c080d3aaae68354e3710df279962e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80174fb176b0ef25d2baec16b3179154484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf18de897904c85ef168d9af3dd709485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80135abebb2b412b46238ad49cc203f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba3bd3e23efe1659622aaca380b243487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0742badfbb602298118fce98afb713488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be937799739a93bc9794f0d8e6bd03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cb4287b1773dcb81cc804a7cb59dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3316c8c8d6fb01d2c8197f50b5116c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56644a225d505db433e8d53d2b08187492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c08ed315257d4b141dcf1035a09a61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4713a8c000b45a40d516a072d6fa260494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6d375b34b4a81896f030684c2d185495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77a6b6b4de2e9ef97bd647d9845cc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63f0b2fb94bfe63f43dea8da3d6a91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c33818c6ba7c8f925050fe4bf78a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4193ffa669697515a7631588939ccf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de3110b704400be4513750034c1eb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdaea294e2c6abead843936d1d239f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784711a03af85919c87e550957b247a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61a8bf280bcda4a3f604a9d577121a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef7b10c66b86c590917444241d9953504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebb7e83bb08789a8c8304631385e8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab429db4c377fa93151ebd988ef553506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03db204c2842edd2d442cede8ac6825507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae7d41ebb99b6bddf1ad58e73c6a49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce86f768d239595d9497af6dd050a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00466a3dfe284843c59a613e9e09979510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f619ee765149596de68a90a58c70f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9457ea50cc7deb89dae6d3e3de21ad0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfa7851cd6f806fae8ece9bfa85c79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b325379092ac4728a33c2db6aae14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725a1e9cbfef52bc5c62fe6a6190e92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb7dec67a866308f929741be6b498f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702de9b787c0a5ae22cb3ed3cef55bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b3f2652de6ffc558a62f215270d70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aada7a907c170942b8197f34cef72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697074cfd481e3f318af3bf3666a6a05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5ef6ef6beb9c0c849dc150c8d4d96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f78f6bb05b0d1d8af410f8224d2811522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2394a6f909a440f55eb463ead998f04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fcd2b5e5eb296b5d19575c33b2edb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a4c02ee72c64a65d9822ff2fd70cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a31a37867c9787d4d157b7c4d66a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3807c97f46ea680490c2808043a4c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510f91d13db5cf86d22faff28b6957a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573148048ee55dfb2578fd5f8a11ca3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa974bebbef43b99e62f2f4ef42e39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7322af3627b1485f7102eda4a0d60a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff925725e76b8fa31d895049643337c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534401794151e14c6d8ada16463cd200533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dea9aaf54410727d54327d1d0c71bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a06d667bfc6560eac0ced89f4cf43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea413fd2f2d5ac3c3947542b0d128fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062126d49cd14e45ff165ab5e9629c41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05eaf63886a6a488c4cc46f77344ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee03a58bd6dda90662d8f8afa2ccd82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba04dbd8540b3b85cbe5199efda96c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06a5d8e060b485a5518c5d0c255c41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de895a22f9d0c67963b1f7219fe0ed8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906fdec0ba943e8072d4265d022e619543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fe37839705015ba72f8d09a735583544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91053c31c4ab3eda96165be7ed90e20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2fd090675f971e5302431c3778beb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee6bf13956744194981aeee6730589547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0157c0b2ca4fca351c016791e843047548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bd166920e9d5313933d406e1907ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a47635575a9feed293e6e56f486b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a36af6cfc4d1bbc0256a1fe143fe2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4a07031bd975f99b3fad194e48233552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ae619ad1ccdac5e6173d801eff67b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d360bf2a029122c7e01ce38a7ba43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f573869307be48b7bc9460a187f48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb74cd2995b4975b229e2b131b83aa4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0edb0dac12664a243b68139bab77fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56146471b9c2fc0cd3706250f277d28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb85aeb23cb76ff35c60fd63c4a1e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71147343022762c6eb00585a7c8c93c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d37e182e8ffea9171651eadbf8e3d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4ed44faa2eca5dfd25d82b4effdee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd319be8840b13c6d0c817108b650683563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c0eab4e8d96cd011ac485b87eb81f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6984dde2ff002acfa39933be4a365565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d83fc5390558d62ac5d439b24585e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be8b0a4d85219c57eebc21ec6f9c04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e7a796fa8ec72678964cbbd779390568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357e644344805f0c33e6c5c68c34a9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32756204060ee3770787f9a52f4acb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bbe66da3328dac4272db449847be4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc00802912f8d2dec4e174d2ee73b65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06dc8f2d00cc78464cc3f970a37d6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c6584a0d8b07ba7be04371e65dea3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d117451ce8c0de929490582c2d65d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67bc53caba82f66527c5a83cbde972576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed418b8ced0c06ca41698343b729d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09da4cb46eea2fd045ca6bf088576578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c1a169aa19ce796e4ec7c62864b40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1d68fbf5d77dedd30f2e6ae9c51f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a46f46e193fbd46d3a022003605ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630379ca1ad31829893abdb1a40a873582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d051344e75faad4cba0912a7a10f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31ef9798bc1a4bd1fdd912eb68e886584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9051becb46976d946013caff2a39c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e4f39536309cccb8de0e768d22ec3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79bab9401c3eda3e73bdbd8c446b3d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edca92d110c4b8acc0b38b8b838cc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed902b8bc153f31dcf413f177c7fa0e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa5d4097c82cd86467abb51ae302e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b50d6884225ebe564ab6339a008e0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a44b98e530152972cc67a04b631dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f839b3b14d9801f517edcc654f44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae6ae966259ecf67cc2ba8019082dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff2797f4e6993fbead406fb32cba1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451318aec2b18525bbe93a32b6d1c74f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1768dcf44bda9a34906ef42574a1f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c36e91745823adec1234d3b1295b17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a458a470e3e70a3cfc75c0c035fe69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551f73b43a0a434fe06aa1abcb528ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd539377d856d0572ab6cfd91c09cde601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc76f79e305e3889b43ef20a4c1e108602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522fad865da19fb88250f0e6032edbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231789faa5c7c385d88d65fd54d0a7c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb13a491135671f8e593b9332a5e426605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be4e280ede3255212cbf43d299efb6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adcdbe5bd9718f445d4b52535e6ed4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d6439770dd303a3b62727a6910498608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21075ca0c8bc910a756c58c52ea16d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee720c2721feaa020b5223f74bdea193610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d864048746006cef25791a40f9e65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88cbddb0c425ec8a620d566fbde589612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3a9e75812a3e4f6d7a91a5a60878b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1b1bc02b253f47d7f62e5c19ea5b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60252bdd9c47c942faa7318d3f4bbe58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baec6953b0432b57ad0c04a30ddb8d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1edbff9080d8a9f8021151cdd4c102617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aa3e9b5309d677913ed4933a9fbba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756ed42132fc6a2a91ec8778fc6def7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b15b9f8ca63b40e9c51e2a4bbf1c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703492c73a27bca526dbbc748333291d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9404919dfdbf83e9a0a0841b0f9911622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a717ba506820ead28bff0d3c4a1d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8c0edd17f2abbfc8d2921f51249bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e907507f4fe65ff94e3670a2f352480625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de6554002f4ef38030c204a7b0c07b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b7fbee03c1f9f3a2509b47f078a93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5214ecbc520834ce5cf71afcbe2b047628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4f029a26399d592164823f5f4d843629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72aea079aee262100daec9b6edea61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc82974c01adbd228813ed495fb7ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106770a84c7bbc7ada02077a1a544ecc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd227f04a3d45e9cb751b8160ba60a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf500e85e676f6d9d34e74abceec79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997d1532bfa9f5ca181245d09080756635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b96cec8da7e8d5f3304d4ed920086e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0d655f625e98bfa4a6b40fcc6d921637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b42a63b89ff4858c7ae368b9ffc198638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77c70e11367f7d6bf0a6fa527b2e21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c6048610882376ab46b426d06b8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54c60f6f7b2d07afd3cecf4fd6beb3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125e3a32a5cda23038191c75ae55888642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59764f964672a95174654baeebb9b56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5357c2851b67ffa02cb5535c00857644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02d226c7c0eece138ada9eac2e750e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ecb97f689f7e2993fa28a2a708af1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c3fcec61edd75b67ac10dfee16b5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c9b0f172a6aed4682283588b80551648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897115e888a1feb642103f9a85ad1d4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0bfe6bebb47872f71759f26e87d8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fe81a5aaaa43e9eeb5b57bffea4f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a875cc44d19f08be1f058eb6ffb4689652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775d83cd8ee76498748a5554d8cbb58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aaa47c1a7d1550b4064a8783fab85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab12cf37e0acfda531467c251f034f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70359c37a49fd3ee29259ac3a83c470656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e98f124bc6207c8a29f2d4d190103657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39c923ebfe313b7329f6a00ffef86e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f28679b4268b8d099ac4fd5d5a68f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafe814f53f3492e001a617bf9cf3fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a08628fdb1ffc752f68d8a55d4b6bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ac9c88c2ac225477ced584f501c29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c038cb1509daf41a83d9c48a5278c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a471d5386b88204ce7769a192d399664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e23de939d393ea04a3ce62210b1c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7ecba4a325a07834bde754e8fd62e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295ce9999503eaac87d72c55367c04c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e5bfd22aca6bcd82fe5da7bebd82f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a1e8a4ad5eeb3f9161debc8272fff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac6619131b6ca9041121ce31a5e836670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4dfde8b022f2e1327bb0454f0d364671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775280f60b5d992b777864fe0700248672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f145c4ab41a444baa8e12bc08c3f78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2bd7fd2327df7ee9654eaddf577bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528f5bbd6a54679826c74002ffb958d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4ade0ec932200b9f4c293f2c6ce33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacdb5ee1605cdb31ab29996b7e3d5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3275fea65b9ca0d3c8fdd0772766e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81d967d597c7b69e05d9fc45bacd76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96de4877dd0e1f58242cbbe29ea49cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46db0a072c204da26428f7d9e8f31e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f506c35f3a2ac7c39f75cadae8f7bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5300a06f0baeb0acf4a24083374f557683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85c957921db2b845a9e3fd79830613684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bf593b591507bbf3e1fe1d850456e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01394deb5fee6767acb0b4d528a565686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3fa744fe2397f98f2282e962feebd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13153cef23a53d10da9d58a766a7fb8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdbee2ab29db20b2d3d67423d88e2f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857097573024efb79a304ba96617c5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72a4598248082cfb9e13807b1ba15b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4494348ed2dfacecba4f3095c555c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83933a5c419db3eb86e06b489a1de53c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a10fd79dfb97e474d7c61c3cd12b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b5bed1698e538ed7da379b6ce467c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33e76798d032d70e9c551fe4549b2b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a4b10f67bc73ad30dd7f5153634f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e706dcd2fa869a766cc2ddf6baea9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab51d53821ab12d070131ccacb90038699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f510f539927ddf467710e029a5b71d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f95cb576aa3b39f2ebb8b6eb99914701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500ecce39065f9394a1d5a884d4a9b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141ecab9428f52f6c7bba9bc01ada82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6141feb44e1ea28459ead043b8bfc3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739f9816a483d05750f7c2e06f88ca2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b66917f23f7ae1938ad954e038db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4522c4098e5cc5d74c790fbb02932707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6de175abb8339bcc615b5bc0c76f4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7804384ba28fdb9baef11ab7abe83a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb5eeef180d34fb6c22cc81e43286f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf10a48fae1e63689c4c4e1492d915711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1f6a2ae98e952a8fed630c7e8ca27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64f738aee9c422e5b74cf13f5d7693713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb083bc3205738d318449e1c69ba9a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76402b8042eddfa68df7fa27c4a4039715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605ac9bb25c97562688da602f3f86b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87337606fc398f0349e1450e843504ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab6c817fe15796ec4e19b463dc923c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa372fc7f51bad29ac441fc0aaf8b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1902ab6107855dc3a3171d37e87bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082c94d4bab82a13545093c01aa321a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33a9eeb5db0d279c1678438f8db400722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bcf0275a964535eec5f3058dc1b7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa5891e26e50519bb7859475210ffb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d31243d4f43ba40e63c414b183060725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c696663c7a212cd27a3076ede3a59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a5b56a04400918c822e5f548ccccc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c7b4bd7cba44a3ba82c7ff749ad84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0424572e0f43e5bf4004b3309fcfb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef06870cc9bd0f6fb468cac278d0e8d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba25d6e57cb96761bba7120d484ff8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2378c7763593f3396e019ea69bbd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fef286fea6ba32b1b32aef129de8b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba818178a59f7a7c7185b8df3bf8f89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea75b4587a02d585a53e2cfb47321c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde424acd2585d5ab4f282e9608eeeab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f378f2d009d8c0105271db7dd3e9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f74e961f435d2735bf62092d0d8b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7113aa6d601a78f25745b13247b2fac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf57d63367a71a3181d53ee8f3c486740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86788a2ddfa256148108c7f2bf2133a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cae66e6c6bc43c31832a3f8757b19a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82b0ed014a94e4ecb809e916af6d08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca0e856eb1603caa7918286fe600cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e314506dff4c4f5e0723e147c7c0b51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344afb0262ac7e3f0ec15740e4978629746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eaa3ce445cded047af442be935183747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ea45352a7eca300245d03ced7da2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814659e20d9b647ee70eaa8b370b9c14749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04af4e7906d5ee51c576ffb83fbc909750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac136de6d6c12bc6aff3b8b501f6ab7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3a2b1ff5a7d0cb9abc9184d4b8397752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a57f53f62628e09cf1dbb538dae6b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea248ec07e2ba010ddc1584cf41ca811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180881e686add68c5e8d22bb2b4ffc662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57466edda07d3e569e101016952a0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8fa19c21305deeaa70a5f19f149154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c93f8d144deef2e1e7554845dd87d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d65b34203cbf88c60b1fcd65b217bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe607ba6b09bde83fcc38f18178a62d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570910541a2d1efedbfc0c9e8146e8df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d591984b159be662193b4052223549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b255dec8fb8bc5c30e4adf4d23e04f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a7c2ac0809b118e935a0315bfce5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d73a082e986d795421c068b4b0aea712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a50e32138663be0aa0388b7af92af113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6a1dc838090ffc3ef4dc76f1d5d0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7e9ce8dc2fe5c0ef5093f191fab9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a15186910c697a13e07f7af6886fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc25d299c47b5da7ff6bb593f0b997417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe702f542f36a243be3e7160dd8f26518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa460ab717a8dc69d0ed757d1bad91e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5766c309b2de04c098cd04e54002720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a204c84cd00369836113fe0ef17f55421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777baddde6bfa3f6b2e7f519fa382da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0b707676c4ba0aa4d20723dda3ad123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fecac004636960ba48486882e92ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b966e7262bfadb121376de624529025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca44575f7a18fbec53e212eb16463d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b4f08885c085c46b6f5fd6d96d9bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace37fe8c252a3c2966c3e0577034aa928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962cabb5d775ed48c36e524da3dd6ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a317d35beaa5f1b01cf0c4cd873b40f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50e839bfdd1138d4580c2c978ff47b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b342689ab1cbfb3bbda4e6fac2b9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3f7c572d1e4d7ee5c4e646241159f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a21060772b8e02621c3944411c481b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c962779c45eadbb158ede617e23fbfb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d23629f785e67ef2bb9cc8c18935a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859ec8967c8fa6a1c530f435f44d5a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89a441e297f4ba2e6a0da94493b24938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a0e6fbc5c51f48898e0142f28ef5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5254873d67087ad0e3c4565b6b23d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c66c44043cac8c85641e5ce1e66ab741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79059810e908aa47f46a01521d59a8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39cfd7697d5edf66b97ac11507a99743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028464412bd33f0d415f99dfd471b3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72d7dcf126f2200bdabeb62677031845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701309c82a18e2503f7edc6e039e67ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b03a2cda67d74888b91796a34598147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aec3233480e1bd45e3b545c120c5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d47c271a593ca270d8ae69dba6f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b083aefe77578df1797cdc8de90345f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c6c5ae70dab7692aea6c9abf3ed2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470088da390e62e0c4f65b6a96ad6aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11451c93a779a8befad9a76eb6d8cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ae0557e4d0fda06e82d7bd18d68c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878994587fd02655ab50a1161425a08455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654048d49357b372fa2feff2b1c821656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8e9fe10b83f505683cedeac36ea2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabc9691fcafd0c1209ac9550ed747c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117700534ad1dbf7449ce9726476cfb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75b91d658a1b72d710b5986c6a56b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61366aa6ed57e365f688acdbb038632b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a9b645ca2473a7601ae011693ef7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c545c4ad9e6b4883d4e7b535b492a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c8ea2c08c408710cc63f28c0e065564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb03ee8eaf60df23badfe86972f9ac565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf4672bf207475d9d52a0c0166963766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb598fc871817a627de5acaf6a432067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6832009359ef11e9e0867261b42668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d960ed47268769fa47e6f936a73a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5c272c3d69e801b621f9f141db5bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ba024bb58118cd93e234fe9bb1e2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c41bbcb1abc34d9d409635405be9bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c4486dac57148c3c65fd5d7404a6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75370ebd3d69d9dfa875312a67dedb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7ab8a828fa64d2f28c449c405107d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afade3706e0e8795ebb0cdd79d7673276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14594ea5df4a03c4a4edcdc65203676777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626abbb23d13266f3a68647249f7afd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1bc5c63fbe8eadb5f03501e23bf9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd56705a44e05e2273ea983f1e2e3bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91f459f01f965db5e9f4269d4235de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd50537cc516a4d289307a13b846abc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5ea35aad7664e72aa03dcf37e52ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abc155d5c5a8bd20de4e098cd38bdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87e41452be6704760dc271b993b86b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbfb18a0ea60b6156fa51d1125689886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7908076df970867c62bc06db02258187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1fc336aa75a3990f6f57a9cb12d9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ab09880cab07b16f315c3f22241a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95914ffe654cbdc3ad6611ebdafa94a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4a896cd95a94e9df7fe396c20194e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abe4c308d5ce915747e4a1c2c43c0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c15df202788f0b938f9cd9ad97bd0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed281ec201ef908d2d8515354a433c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a9c7d4b9ecbd919ec147199cf438395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f2df17daaa87a65b41b7b0d1ddbe896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af0c30dfde1d6ef3c7fdae94b3506c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c9d1ba5dd253acc5cf0aff890628c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f1941342bea178d6e2ad6244330be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba16399fc56eadaa4a49897ecc6fe7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9ef2bc5abf1cf7ab577fa4ad8b2c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe75e4cf3f6023ddeb29d5eb9e05d94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34831833f3b41528b132c6cc2b315530103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a67a2b29fcba5e445bec3b2d757bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918182427220190e6483f8c4f6ef735105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3c8d40fecdc5b5ffc037920d72b59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b5792f3e18df6d86b7bcaa68a7813107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b11dbc74cd2aa200f0be06111e8e21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9277cf429e4e7a46dd9c68f8c3e05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b4102d5d0b18394c9938289441a39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18651a929a452301ca6c3b85f5ff3da4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c137849105adfe976bb257dbe6d167112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736a434af27a4c2502a8b5d9a794b37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab616f1882e670c9df33bab6b09b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f3ae469fa2acaf3b840dd3e1d136b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10a59a07ec9f2779ccfdd32b5c8d24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a2f6b8082afa0d6688c89ff2632db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426cac1e04dcfb539aa0e7971b7515a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82610b22b8432a4289af8b34091d3b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c891df14c080e32e0049356e86372cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c1282cd6191e0710b02139202f55f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fe78ace95d9a82f3ba019ae9104ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16af8bad73a9446d32e73867ef4f10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2dfd19dbeb902050f3e7f24247fae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c340328d06ff6a43aa82e9426410125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc180d0d22e3b3b3115d36596d76d1ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0eb8b9eea27571ee4bed382ec2b0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea769a54f09529496daa9dc94889c67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66549e77bfc27ee778a78dd248b39ef8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e44366e36802c2c2d08d8b7036568130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535d36a119e0031c52c204a04630179131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94bc57c2b9d764f6e6c7404982abec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e09f1e04bd96b428cf2d9cde371f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0456a0d8b45425bc90bf24bb375ba2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2de5899b56a0e86a79d33a1c82d0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e3f6673b64f9e9f06619907bc7bda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5989cca95c5952313cb16d4aa595014137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7418e5ffcb4e99b12b4c24d1baab88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793975266a4a297ffe336f00e9fc5e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed4ffd003774f80a257239fa985ddc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab11fba7dc5433b9dc984f993a6af4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066897d1acebaa530162b2f4602c322142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410c380c208e255f8cfffd6af124f7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059f0011da34b16debc2f58053abb2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be1f80e1af692ff67d669d23083040145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff5897df0319eb619f8e8b562ad55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9042eaa27f262774818dc2e999a1bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0928a17cf0d08315320947ccea9741e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749d978b82f775551996851afaea9e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72f6423578b6afedebb7a9c21e0de7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235efdaf4cb51da9e48addbe0095528151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51b675f7b662da6484f239d6956755152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09825eb7f72a72e6ef9567378c107508153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899330c359d287cc9dd0513569ba10c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5775d0b2717aa0c9dc179bbf71eb650155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5193f49c7e4ce1cd96e1bbf0508d62d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae919f04e05aa6e2112197d9c0e036157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00c106724796a24a88fcd29f83b0dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497dd76a41bb10a41c53a774a08f732159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7f823b634247869d130988fe4aa78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2148fa3094fccd940f4cf18d45de4cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f50387d8c366ed5ec93781f65b3b17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8fcfe0823e548d22254d9a0da7582163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854d29b4f07e061bb9bc8892ded1323164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc4aba5a63f17150b12043214832e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d722471fa0a7cd08dc4c7c3ed3dd32f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82193bcfd5ecdd9d4b984a0c61e4e18b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63a1376dff41ac4589c5aa004421b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ba5a048c1e9a55eb79fb593d6d599169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed723e83cc60b52d6e0577c22c8f05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333861ace5f8554a43fccb033f8e48f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd70ea6ea5b071f2a80136a4c01761172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25c1c355bd918099c77ceca1c2d3ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936557acd581442a3adcaf7a494c403174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a41fc58304f18f4ab90f1873d9b7ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c00119e95ec1136a75a883d6a891c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809029483c310e1770318d4880078a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769c8db930ad02da40168fe863b12cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d344e512f4eabdef450797ac83e48e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755750a73e996feac658cc19e0dd85a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c6ccc32d6aa4b9a15fc522e58a819181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997721952afe56f503952c843d478bd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655da950f479ba414f852caa09e85e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf09bb37f67d1ca8a2efb90fbd0879a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267827d1e01cf0624899125c89d10a70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc02c2f659598426b950083ceb8466186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55caab0dc3067441b577f17730d332a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbf6fecf966e885fedcea6fc1f0fbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcbaba492b495aa4dd080eebe2ad4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6b4f7e7b8095d5b7483bc2801ef5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2985b54a0d4192217ff186c3ae23d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbab3d8f2110e895654001c2fbe7f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c2085aa918d317edc480565d60a55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c410205b81cf755fc377c2b0c002d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e910c6b2b31095640544e78bca95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500293eb22f5f6244bfca2417b313cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac49ed7f10004d3a1b8a275140a3e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099f94c9296a978095aa577103c0200198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3da265b58bb201467d17360f47b057199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0176b4f0d266bba7d4d5fac730681200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a621b5cc15221efad60dc298fbf1f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff7df0d825b866c30af0fc993e5ee5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24073db6a6c2bc8f7230b68dc2d68698203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb168c65be66af1cc58777bef00450204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d283b10a7f1eac38f6c02f83934fd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703181ddda6c22753da8f36317ce173206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f418905379521a6890198d1ed773b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77d4da423c5c1eab512160c1ce7821208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84d8504fc6bdec6bfd9ccfae2c129c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a757d90e69f1b6fc7766daaa19b37c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c383beedc80957bec1fd74202e612e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be28581607fbb9dedb6096b629fe555212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bc1cb9283b3fb63fe5901fbed03ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5af3f901c66f8e1fcd2626e98ec43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689082d1a61a036075828c897d0d2dfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff04541769e08070cfbf51343e356d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fa0422cd432c6f356ffb899640637217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736314a398b31957ed23ca9038612203218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6011d2a3ee5157dc4c87130ebbabe7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6718f3a8f576a9f5adf85fd29a8a7b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ba91217dcec9c4d4bdcf9377f8420221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513819f6abdffea3793e1932eaadbdb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56039e631a154e50defb8ad8de470032223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed172ae42907c4430008875bfb0b51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c190e0beeffc440a08b1531de9ad4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2091cc0b3f1f5a310ace6a682e19146226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc677f81590d28b3df7305c1260824227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffca67d38173496e7e58b5bba453b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2b94ac723e39b99f48aec49f78cfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42684e662e9e5559e7974c9248815846230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edc24df1055687b69377c1b32a8214231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef959e5d691cfc621bb7734d452efce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79279682383b5698af78a1512c1d2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04e773b3dd3470a764849019c7059c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c19b0487b7621aa8262ecfeb6ad6c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bf55531221d2b43880724c46f7fce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7ad70928e8b3407efa00f7affb73e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9f15994e3a57fc1734b17ef3b14b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a344b0312f3657e772149dce9a367d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af711ccb875cf0f884efd4bddc34ea3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7844e5527e601d7e68933763b7dff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13b1c1305da3aa630c0fa1a33df8ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb89373baf6f6556df0da08938270e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75db467128bfed511a8263114dfab70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a58ddf0bf9baa0ac84d13f40546d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291c64369bb22792e6a5fa6f3cfe5fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91d5ac37f0f4c1ba57a8a236f8f347247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7a3c3dcc48003d4745539448bf78c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9589539f224e444319d971b07a303d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99cec0a97c4f7d64fc899b4de0a4e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6750cc71b6b38d0705330d1a0ee992251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d1b097760c73dbf5473d60446341252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31082558df985e9af3037f3c3ffbbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17963b5d2e56801762a959be25548385254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acab50cfd0f3ac13b6fa4528dcd912255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fde1b3e5c7b26bec6161cbc04b389256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042fa0d5b0e561d9b9bfa71ad8aa8fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed3f9cf7b8f8092cdb4af1cf65c8d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad4c6838924527c96f494f3d90479f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f35f0ca9c681b25b74dd62418c54f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666c9fc935023a29be85f93f8ff587f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78fd890bf2a6f1cf636918e6ac455f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168f8363e0331634372ae6459180635263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b50380b32eea91f2777766ce23e20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49902f9773d3f498039b17f8cf7a8b0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd0e2dd1b384dc0c0b1dc641f6e89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301b96f43139e2c6db8b3f56fbb72ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2c6211d2138ad4ab9b50a541caf4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8947820dbebe4328ad81b11803d66e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a831e738500d4d7007bfd02b43a690270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdef60355ccdc62f664b54ef6df3a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda464a551f3d6c21631e23a66fb541d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102658cb9c39806594cf640fee951d12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e09951bfc2f5cef4bede62af1bf44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22465110e69baf3ea8435c3826fafaf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc07294c6033d6b80905bff12ddfef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbc4af8005a8a503d4d220d621d697277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3ae4d64c3277a1524bf94af4e5b55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a308cba100465e1760e424ee7d66d57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ea8bf1a483e015fe4b17aa8b7e125280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeec254874d5827e58f2319cf224f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd86cc6c63f01b64efac58b1aba94b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8849c69b624453e30d7937b2a9413283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b581edfbe6e61d221fafbe5bbecd9df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d61545821df80fdc0b3ff9900e2126285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdb3be5a5f1fb23a7b8c0d24417732286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282c43c461d58b7a5d033aa1e55bdd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f667810b9f5287d9d6378b1594078288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534129fc8995c17962538e3053d97a00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aa5be9f1be1b59e745ce8af937c20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5786cb5a6d15d4875c41e2512f0803f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b16b0c86d9da3e91bb62292b1a35c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9322158c0456b3a47cf5dd0d5d939a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44077299c2aff2ecb9d3c2c853396914294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bba7073852990e327bc3e479a330ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae04ef08acd77f97ec7779410a54f8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b56fedb59b3f5e7cbb640cb895728297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498c4435f0d39a921a61312a58e02d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a60bbfb705ae7478078a932cdb3cee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad367476b8a4f336aa4904415e4d2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132120ac16e30f35c5a6ec044950df6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a538f096933674135dac81350f1b56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231b5ee8c4c02c71119fab41ce717b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff91555d6e61d43f374178f194e4ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d396e8489dad1a221beca81acbcd08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c88f494a048d8ca5b5369798b4347f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4b320ada7bd696655e79ee746bfb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aab6726c7393d59e8c3c63b2c4b15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cec1ad04813d24bd68b23fb5aa8adc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059acbde2befd58759e9b679c4cb700310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d65f55df264af67ebce194d840275f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb034766cdff442facf32dde2e96c5c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e3f27443970c810751aa7f90cf4c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7bb9a24d09a21c8f53d04d1f57fca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2ecc2baf238aefe5df59dea5350c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39ed5406afbd19ff0340221446ae77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e5b2b8d8f2c781b0ca873d4330946317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886a53027d359e66a4705f842591b05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd609d78452e129158a2d9b156d2224319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8d7c859926c9f80de2614990a2b98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9126f5616d995aaee98823bf2a5eb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8851e943700ff3639293338ef228030322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613d7ac6f0f8fc144fd9c3a13e5df44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2c01aae86e5fb2c1812c915f78f74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63766ecfd3fafb89af9d5a3e4faaa4d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b369df3cd911145572cc8c3eb426f8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8f0189055831ef5d078df4c4ae75a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff6c59d7104de115ca7f6b56969a7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e85bdac5b4dcd1c0e0c5d086bef13e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa687898352a8a91439b4399de7c3f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5e97da1e227440bbb6851c1a4f408331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa837bd8a3031bc4a0d2bb91a6ab64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394afb0def8b3fc2fb712a14f679898333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795430251f8215641b4ac463c7682945334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca2e3443eb1937dc7b238ba6aa972e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2c046456d255a88880de1f767289a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed309add896cd888a953cf77ba209cb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd7596bb4b08637148b4787f37caa5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0bd558c825507744dcc776e68b2b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc78e81b5912356d98db7dd54fbf13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97d1fe8d86d2452772e8c570311216341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ee97439d9f3f22353571a14450d75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478555b09cbfeb424c603722d238a2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfb1b4cf36122a06b63e705ffdab3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc2cccd7f40cb3a19b62605837a732345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b1354bfa30446b89789c04fbf9577346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8ce1eee80ca0e41f30f312c1ec932347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f24e209e4f06fd857ddb4f922d8e7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e9b19cee5fe8d9e1ebb8a00463263349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603ad99018b6a2e0ae57843d57c5db1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c76615d99da39f258719e00a62d07d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c9518fad1fc143a5b532ebbc5507d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56865bbad6b85d6e028717053e3e1854353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aba6853d0f700669cd5c0ce0d2850354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cddb7368c7072875c8742c4e8ed753355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652daa4ffbc96feda49b62e6964e084356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f4cf36051454e23ee37a78a34e12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5640cd8f0fd3f13d860fcf07416dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185838188ee56cca62e6f399c8a3347359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeb81f0da1b3e99cb5d0e5f3dd2b2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b434d129836a8564c4c55005096a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9a7331cfb716f3d73bc8e6bf5750a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d5ed9810f1b963fd5b2ebe6812cc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea8ddd089934bfdc8c228a38f65c9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8cab80bd2e9bbb3e47a28d8d561ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d2de38e9396b2d1af3746e4e05643366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7b60ecac84f066f3104304c2d83e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24806819ac24414ddeaa1234e9e26d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24fd2b9bd5741d915208be09f15435369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8676a6cdadbc1374d5019ebdb871d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3de80e75b38f7bfc227c3c84dad98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd9c96b32c93960d4b96d0bf358621372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de0283b7ae712ff368e356e6e4c306373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd2cd1360ff03008e0c21d4ae6b3f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f99ea8b3d54df38187cae981b9719375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc9f905c66e5012d9ae4e54eb56587376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc731f01de1acc8b675b04fda01e24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71049d2ac49dacd4a1f8ba54605455f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5c754b53b47b25d0328c81976b46e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2a9d9fecfdf43b23971f1f483463380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481b8f271ad51798be9299b97275302381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fe09b35e358d5ca78dd16e3a0b8f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139d3fedea17624d6d90b7bfc0a8bc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bee82ea2d1c864961b3cd772a44007384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bff9bd03b23ed32f62dcc6efe2e2f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840c18e3ec47909148a83525726eb69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d8bd4d94f90cedb2276cf9749b543387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d83513f640b986bf8164846e8e6267388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6419835b73fa5cfab81c0a8b9e16a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4af8ff573820ea73f12f82aada157390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea4e153126108d3c25cca11c75cd9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e207862835e666406d397f390298ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517a13d7f9777ddf7b50e340f1e0a15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff8db6d3146d6714e60df799b7ded0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e00f905e3173420fc5bbe86ee5189395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ca148898d91e784eb038521ee9ad7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca704b25c23c76a119307298b468e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b269fb9bc7fa869019d601625930398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b97b2293a0c616b2f475d4f710b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9b9fe981ac69e5a4cca91a6678a67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004682f4555d481f80f37c31f4c29e89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f88dd2b7de49123a53385722e77fcf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ceac5fc00804e1505b8c05f46d3fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce8921d649ff2cd7779ce12f8190d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7c9b8913f2121e9901574056a87a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f44d1e960a962bba40200e6f14eecf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75096b38d219e16222c80b50aaa73b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54a43048e6a1d948c4ad543b2b099f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdd07cf6bf61dd4aaf03bc1a1460ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1700119351373c1994acb8d35407f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f3b6ffdabd212d9350b8e79dafe7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44ebdd8d7685c6c3c6dfed9bc17318412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7170dfdba8cd926c8d463c8667f098413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053c7aec6897e7b14f73be624d11f16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906ec1f77f738c12813dc0b953209ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390833c01a96474933011386d28ac8c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b3ec66799e3ea0bf12cf995bb99ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1141ab0d72dc22194fb1238c33e880f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e28df2e7c02ca5fb76aaffe23a0f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5bbe13e879378891f31487e2e9387420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68e414922274ed70dea2d3fbc2770e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fab02e241484ac595de5963269686422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98150cc668b326642b3b017a87c1dfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18457a2b3bfa49b47b6988123699163d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755ea05ae9a13f7122e21fcc6602013425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b624096af175a63059aec3b1d194a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422258d1bde137bb75e896b7f6f5793427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d942915eb1060ec037751f551c627fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32e5bf55767b94271ba07c1761e228429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780bd0aa5a049a5c47e95d6c6d3449f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5975f09fa8a47f24b00d112572bc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8347f83c078fc598d502a4bbecc5b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406c491b103a3e94fd10641eef80f49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239ccbe7e27454bf3557882050806e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538740819f293314ddd1f29f61534c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f3c4b93d35b5645e18475119f34ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103e5676dedda85934389b1a31b612b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380bdf952603debedbc5f8603c8387e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09d854ec668c55ae9e1541f7206ae0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f01545c5b8ba30a9d42ab1db3f318440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd1b72b3805cf7c48c692436447ecb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203001714d7dc1d6671d2250f3b66aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987b4115fe60ecd0e362d85c0052dad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0dbdebc944eb49583a0bd73a118fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b2e623b5ca81446344888b1d37c62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0823a2589893b9ba6400ee5cb880c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3e5becb992b597a2851cfc9edceed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dd757612a59e2fccdf59944905287448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb88982ede1fd0c4f02f8ac865ab4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bdbf70687f6613e1695ceca515b30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60864fab4dd09a5ad589f16c666beceb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffbba828d8a9acbace07bd86318dc2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5204da52ef2782719018f7e516209453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303ca76613b32354e6006af09769958454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84027674aa9a4aa463d562016069b3cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4231aad86ed93e240a407be968eb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb9f56998803da41506c90e444fe75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c474daab9b7249442366da09307e23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1375834551c9c237ab512570f07c42f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7afdc0c56b90253c4132de52a649aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1d790f38b5045a490f27905ba9df6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb0dd781deb1a592c5effbb4a06be4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8c2c874241ab705e0c4eeec462758463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aa50e620954557464d1c89308d82b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8709e15abe6590ceebf8a38d4ef66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528064ac95f4df33f4765481f4c1f65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ecfab020448df0141ac01fae58c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9c9d420d3b6823847ba657118cfe5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feacb79f6080916988aeec7eb9dbcf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30bcb002f1760dcef2c0461f44e055470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316c44dd96edca48549e2739f2ea37a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3ac5239048fce4585e38f26659123472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9b49286f1fa31bd8c0bb60e4c8b8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaf7d3c58e70eff83de3caf83c72da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd25df4fc49de168b4639a7b713445475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19333b69734a736c3decfe60f44d9c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd129b12faef0b8ca5ee62b223c5231477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d71b351ca805e824e2ea06ae30236478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68924b75e14f9a3f84c0d9993c04da6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd738747ab9d7c60f0eff87e4ce57d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b3985dcdc83a7456f4117c2a2b29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1934d00e2e00829df6aa341c63861c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c113bf1478866a0e58d659c8a549a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de83a24c4fff31175b21efbba3adcb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ef5c8e08c9351b8be65b1b064b968485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902e5cb70c6bb6fb2df0f8784152853486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a869ed39b86ea76015b99c817a77354487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29005caf3f053cf7fb90e595c0b11c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0c3116dea522269a2fb862b422946489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2c0bc01c277ea0f501ccbbf38e73a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680df7953383591ddc62de63fcd305ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2c45b4cb4c6c809828966fcffc8df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86822f75ba32042db6c415424677ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597ec7a6889ebb88f12ab5bc422a293494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e7bdadd6284946945f867c46fc12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d026ed5e759a71d49b0dcab9e39a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96de700b0d1f15d9fa1c90bd59c328497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8b2efcd2ae2a31d8ff0a8bcd998c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbef6013a801ea78944e8515eedbafe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efc13f9493e6806ddee93aaf335a94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c293ca8787978829be6613dce65e25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133696da8fcb68f4a16399c28a661bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572415e97f10675604bd93fe4a4d8eb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eb7a21d542dcd54a5649c2938d512504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6a1af8bb8658822c0b92ac3925211505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c85377eb49dec123d30760f45f5ab6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0997cdd2cbb3f3e81b6183b92499a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9da88739dd2c27bdd0857d6a83517508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3888140a435519d3a7f216087f2143e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeac6d7d9dad86107f4e93e15ea0087510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394c0566c428d2334e3b0c00df036b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ffa5ed5a7495198dccbca9d9524cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d4c6fac2552c768394dd9dbba8155513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b9a7a0ae69bc9cc44e942e0840e15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefde9ca7223491f1ee3e0d4b2d2bea3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e73e04ba4745a277402805d2d235c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da141d779b5ec0280ade02a37c0bb08f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a1f4e562308efa9e749a7833c7651518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e598ed7a43af8d77fe668631170465519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad96cd2b160ce6e86c27ae30c917850520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebc589e8bd4b576bd16166ecba6b72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f9df26b76f03c6436af269f3c5878522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785bbed85623897192af15b1b16168a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f8b53af94fe9f2bf1e89fcec781cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518212a229b3b6e91bc0acb74c575db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98a2213edcf8d8a5f5752719894ef2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126df6530973c7aa2901dc0122230f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141963125d19ea4c988ec469d020233528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4bd37fae925fade3ff61d8f510ece529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cf0e0a88d9832191bc8ab846fdff6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b4e1dcb4ab423308ee546febafa12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1bcd531b427645efc0f9f9b49a0df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c47351e1136d12a097e7da6b745c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609b9b309a31606c2ab2f2cd7d56546534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45f8616251887362fe129edcf356b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1b24d18996c2bb76d15d07cb00461536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb20361d2fbc102bd5afe9e1121f5fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b585bc78b33792a9421651c4f43e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b6c6ae2c7dc669ba2f0566fe794fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6dc4d18e82fbfbac4208478b31dfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b36342c57d1f6725af1c52647f069541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259c792c3fe3a7686b804a4ecca374b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4b7ca0fa4fed333743eee07b87d1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f85abc4a2c83ff4cd44db05fa72c34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816285f0870d78a7681daba221c8dd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453f873ef05aa1d3d01383198aa316f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb522c72b3ce77c953cdfe4d59b548547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b15e7833e69a17c593f807cb43505548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba094108f1c4ae6071a37bf5a32af8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cac478225e6945aeb4e817336c806550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e2c3496f8be067c04dbea760d4e06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7d85b917c6c8dd2ed55e714917978552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b244714954d8db71ba3e646b53cae0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b3d46af0a9e6d2e499a4e2c06e7ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca36d5c3b8193bbbb4345179c92e8a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05306d6d21ca9a0491e5edad50c6b241556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc93731f96881e9e694e87586e8ff1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dfafeae50c71f0fc63cc9d606c6fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15da1021a7e6533ae495729aa2698f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4e980a20a947fcf9d36a948511d27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c26677006857250e2aad208fa8dc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8079a0fd56a3f3bc7c13512b20dfa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f8be184ac3b8f035454acdb1f72f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bd852a0a49916b84ddecae4923e62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cc5160793f68fdbab0f515586ebf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fd824f8e08b5392815ca8041c0853566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5e41203b0065b341a99110ee973f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79477fe9e659c10b3b542c2193d1625e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fe702f26e47755b0332e4f0afe2b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9cbf470a04528e41b6cc626003bc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b0461b01c3e54206442473f2f3d41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511d2d9d15968456cf46c16186a7492572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32e0bca7e41e703bf61e7c28b18081573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3705a6dce600b25bf3de5a1ffbaffb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af76ea5db6a835baa254cb5b8acacbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717b1f9a6a4e680af1089f5e2b39f07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0e4c8e1afe1b73ea95d513422ee88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c033933f3186a3a470551e6c081b47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927a2ac20adc9b0afcbc6ffcdc4f0de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276b3ebbbb0c1a816e298749f77c31b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab68d7689071551df71ea21929a627581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eaf8e48c74c4368bbc39fa48aacfb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3645df24d2614557aad11a365db30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a941354522325753241168a2b0c69584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe431e0fe4054437551173bfb65249585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3107efd60bc97116a830354a82c2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd190f94dd1ad5f0fd3c3876a1f4b590587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854c287e384a7f6d0804cb0bc17bf30588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c1b831e666d08dc82ad921bce3dd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43affdcc065acac8d83b24a90909c12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e18111a46ce30bd70f9716959eb735591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547520d158ef0227f226ada64026332592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641715099d24f4a99e8f97ead5e0f67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4354695f3aee7c30cf776c4c4dfe8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471ebb4f71974638a76c7930580de91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d407b744ed898a6499b39d4c985d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e04a83565cff0b2245e454968ec05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4779b71e27b633f73758236ee0610598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba143ca1720075ed018992775b4b258599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0407e87b64e4973dd7a8d8d8db1ffa4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d12abe8c32e59bd450a4a1cb7eaf7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0fa386ac079c693e2386cf6eaf582602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79a199bc0748db5e1727064f059260603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8cebb515b0949182f82fe1533caab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137dd00bd49fefe40ac5fed1a3f421605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6f02fb0ee84a5df32c513fe6e8446606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633b576b288f842bfd3b7645180c8c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237b05ca00e605ceb43febea69f45de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab61dd4409fb048b960fc5c661a87a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55114fcfc35a8d06fc23766c8c1fee1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d66ef3b5b898d613f9cf6a3618eb69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114dd9c6e0e25babe0c4a7d0980a01e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940a20e67073132c09b2d7fac39f97f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc768074cbc4fef515d9a349ca965614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883047d4b7bd39c43c5878036a6f889615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d170ecea17b9e73e74ce39649ad75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d5f9e8acf1cf99664ad0f86b7dba2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0c6a2dfceb833f6463faa8c18739b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d714794ed129e8575018efab5df2189619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35419ddf6f87218bacb970a95276efb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc02f80f399c1221c7a13f158e2f49e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecea41a55675be585de72a6a9125c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309da003a1e5b7816cb780e9119efce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5865437df8b73488260ef5d4bc8806624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c622199410d6ac7639c3b4d3efbbbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfd8f258b1a3a0b3bf800e9252ef68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60c02c0663e6cac5b0866326dde1bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be373ecdb791305ec82114831446b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bae103ec5c0409998d8dd6a7833a24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd027c67d49a4b8e20c876cfd8c627c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ac57cc44b8303607fc76b0ca07607631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e654a47f59d89b6660f1d098b84312c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba4825624fdbc0b396229556362647633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc719208a5360e7c427c71a07628c0c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c4f32fdf47c843584d2474aedd532635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe2292d1add71dabd66d8d021e9025636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efe885d675f9a9cd7f63c2c9a490d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ff69a011fc9398009883104f99e0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09c1d667d38d5645ac573bc7327d16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d524bd915504793427dfc57a3bc6b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d142be10959ca14e1d90c60c68de0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0908297ce638f4c4cc61c3cce7739e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832305393eda37409d1f1d3dde0ea82b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc76160c2e384b069a84599dc1563d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5b03dbb969e1f8f50256f2ce63cc9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc188d873c2ead8039373e5cb0f421f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24596efa4369f0235869ef3b451f30f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11742dd3487093f027aaa616afcb173648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1b41407f51f6902eeccd9ba0fe6be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b5d1bcb1f9610d7921f22691e7ae0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826b9be8fdc897fac418902078b73f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355368b5793931248ebcea4f0f7cf65e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1c46a14450debb4f15fdd67c525fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24636179780e14c3414cad03db3cca1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae046ac8e8cad22e5813c0cc71c1a9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095b7f022c12e2c00a6d402b0894751656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670a0b1bd34612a74f04c9da24c4120657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e796219a70bcd301ba455602ed9138658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fe457d04a71c82f4a1bfa131b53f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3bfaa687ac5701161a2f04ae45d5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314d69d5ca7b248214f237b4e762061661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdf6e0b624b2a596ef8c99dca0a3ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5788c9a4fcf80fe7559e155ab140d2c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b238da1dbdb66031185ed62152512c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6f002aeaf9e3599ae953dc9892787665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7d7607b5226ad3b333f30bc3eca54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbdeddbfbbcef43633ec2f86a923b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20d88a55caf4776a88dafd43123905668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6db84cd54bf65bfcd4724cd6d06e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d80c932df6c2655688179a2b3a968b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90451626565e9f3beb95b4d25de4f8de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc249dfe28902557bbc77972846b0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f519806f0109cbb4914f93cbcf4ccf4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeb60da121005cad99c8a20402547d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e769a3389b6267edc9b91cd3c76ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00202147efeb2f67bc0289df6959a076676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac026bd13abf4ebc10570b6c4f0787677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559efacc1194b557e0b177022e126b3f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe603f45a2c0669867c51c76a0a545c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44850d2ac4ad1a04dec8e0613f798f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498eb932cb083f9913d70e7990ad94c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9585b6cfdab4b0c55fb444401f95b48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee909f698ebd843492ab486d8247c75f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ef6f4ffb87f930995c4cf0a22ffab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eb45a9730ccf85cb3bd72187a628d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d795ec167d97df2aae6478d1bac28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a899a42a791e475b4750e1460f6f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815c3f114ae0208263dca00c0735d70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d71e6d0df28955c4f8ad6a5eda5c4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83205b13b918535d31a60b89cc5869690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97b013369226f80d617358525cf90d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee1b4192feefd669167f0ef5f05747692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8ae1be4c11a0810385669507b5b01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffc667bbc0cb2324e69f26fed6225e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1091e3f17b7eb30cff34d788d3a85c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031057a931b9d73920170cfa4341c45d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a41d9ee420f86d43706a3c625c2682697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135006c26cf29ba9c80def1bd006b67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce90293ae31d8f06db157554588d5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35a6974be035703476fdd5fae06ef8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef84192bd162187f23bf1c5a65fc8dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07c437d4c14c0df8a3606b4f512344702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2916cc4921676cba292968ba99076703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fc8c4f48b93f062f25fa3814f7d42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbc192722ee1bf183adb396a6b0ca0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96f3e8e7d533a979075f760a27dda8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296844fb156793ff34b3056c15a7f52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc232909d20ba961af87b50285ee99d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622a4d06540a2df4aed40b90641fc30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a0c4e89e529826bb916b64412f021710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091080677e0015f4fc00f3c29e0f96d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f13fcf2a382760ffe9db9a6d3ae0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cf7fb3391ed56b8a72d87177c06e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05e8355f2822f05fd0b953815b38b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc24306d520f709f6e595bcfe12a845715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c168379306ec44888205d3872c2e16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862b99f711abb63230a056ed892ce89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f841fdc1ed6999186ac8fd5eb17294718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4335a8c18a423099568e5f106a8b8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bf440822ffee15210e05b9a0c3b57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc9b3c866006a7347bf95c2f85fdb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94d48befe20b71faef61c17b424e9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7b3fdf0d36c73a4930063d757f656723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06cdabae3ab434f14ae52d305fca69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f425cbf6eeb8e1bc36f0081cec4c26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37c255298084747158c47b034dbee0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd0f66142ff91d1a3c877e8002543c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438035d18d9ac61f168a7769f3243775728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ee6ad69864b901ec1b9fb2508ba16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b06c75ac5d803b1c32bffacaec448730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645230e0cacc52361b4e8a040a844001731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8358046198ea2b674cf7da57ea9e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9667f503c1c6e4ed8ca768014fb47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260687445ab659f8cf9e099d3b13a13c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa5c6c30ec38d15fe591aa0801c439735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf89b9f2a167d67d1d239773cf75d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd321d118c2e1ac9bb14cd147675a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603d9f1fdb04a02d5ea413c6c0ec695738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f933db07360aec22b6318517abec5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfec3a26da08236f033212df9241fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b1008a0e91fff55a6215e2e448c61741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d149f681fc8e2c1d073e77a926f2afa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fab5e613e494bb7fcf4b3c89c1ea3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21e1cf84ff16b4692e1e580d4a17e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dcb8546b11768ad575776b246ba37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02128295baf55681d6d7d2ee0bcefe55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad329bf9c985ff9710361c326567ea6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969800a50195f33b42df9d1631940d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eac2adaffafdc11d0dd63f98f9468749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f15e32cb191c8e67eecec5597ac0a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f8b62013bfad3f3c3258d4c32cbea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663073a6d6556db87488c5201d84fa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ec0066f462f3d8d228db1186b63d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4545e4b50aa8ab90a2450fed3dddfea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3cf819b0eb0b05bd1d8164d5aa80b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5855992019832b95c3326254a4cfa72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7041a78e6c193ad155ff5ccad98cbe9757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>