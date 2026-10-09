--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb4ad4a113e030317e52a33f885a4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bf15099554bbc6f6a04c916a6cb3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b69372f98683751551713dd3ff383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97121ea7303a0dc09834fd571130474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37fa68ac4871fcad087290c9c745255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414689e03e56f67c492c72c3a4ade116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f355d15c70e01f7d16837035c081fae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40332c65b43aec5d1427f5680247a8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25696e047e34d342a116d2a0a712ad2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71269bbaaa10836e0c4449f554fcb4a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654053406686d404e715d1f3e3afe4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51a51fcc83aa0e401d5c600213d5fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7859b18a8693b57788647e1cf1eec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7bef60737fc4d485f5c0afabc094514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58a0e5afc8ec14d7d6135f9f203c2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd5bf41aa1e2f2ebe4a42aec683bc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26069895d88ec6ffbe2b3740da207b9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49071c41b761a6ef4dcc5830bdbff99418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce21605c89f5d03644a04badaa38619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbf887a00adb9a0aa44b30812c832e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd85845645bb63e29069db304b9271a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bc0bdcae3f69c1a74b647e64cbaf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893a73c8139182176fcb5c56b6de54723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beec5b59029c2954b82f44e0378267e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9875c01ba0ba6725534ce68c72d58bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25b3dd782ec6b3cda89d6d3704a72126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9f3d76d6431303f8e0647c721910f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94379b605bb8e610110d6ca38b5b580228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bedb7f8e6133af769afef0392da4f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c15fa201793311eff9a248507229130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4df693541b6f101d93bd20176e13031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612730593473302c18193ff22cea097032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a2ee7af8aab135e27b3d5f577a4b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd633e99b832688f53578509d2e9da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37a2981bf9acc2ca8009a3c7455fb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c097216751287b3429defc73cad3ecd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0db2471ecf1085deedea2623612d8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7778388dbb11018c8f0a8a470ac8f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf6bb2233da228b9007c760b9a773b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b11cc9b587d75e736734cf960cdd8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cd70e4bdcc947309193824809c26541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e346a8543b194dad6f48a35d75095042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f764741a5c90d6d20a94daa81b3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b13968c964e917c266da9fb949a85344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01f2d6f827ebe97f8f8e37e78b9b9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d6922ddad5df2743e32cd491a4c5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b941b60a51537eed1e3634ed0014cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff4be19c47446bcec23812e59e001b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb70c54c8969bbf89852496a147530949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1531b399f3a33815de4b6761d5058950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaecfe6a2005f92b14629e0f72c14c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25964f8c0d57ff27f75112f77f7e3ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c352791a2624c9d0a8549043006c9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e811ea522f777e653d949521bb040a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf3bc5400edd43af331e54df5368b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c170642cb3441a796a2f35ef87adc2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc47d7375c2922ff8f5ca1c434643b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05557bbd731c876fa1ff6198da5fa3b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec0ec2f0366ca4c222f04c30a8b3ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b193a998a95cfe6c0714bf15e403e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aef51330dc79d0a24d055e2054ba2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cc9a21eb81dad1b00c5e6c3fe8a1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34f9b0f723805fb7b27b854a7e1c9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1ed032ffd901011c3f76acc753a0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd5b91faf99e8245ad1bfd14828ef665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506998cc0eefea8a9ab9ee6ed13b5c1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676f092f6144308da8062ac9ac4e3e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db026cc69fc1ff61db96b8e3619bdc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22fe6354590ccf45e3511e7fb97dd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e789df8d6ae724bb5bd1da46f580d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6bb198da3dfdc8ed62418aaa4770271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2aa31aea4471576815146a74d34a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f77f69263cca15dcec80fcbbeeb5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61498ba614376f5e2a7f56724c0d2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f2b3bb6a0c077008720c24d851c6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e98d1a5d449a0e6007e5f53871ded76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411fb011ae2d85b18b433897da9054a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dd47c19479ddff2f529ba8f48652178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f04e7a31d6c1232c6cb22993bca60f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c57d490d6b46cc4138ca4d97d175a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30b00ed8561c2f36ace951d84c5b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403560c5f2a12a9b033e08bbca6b17182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c903382657765fa400ced91f150acb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614f1b6d0161f8747949dd2c9bfe5fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05674ddd91a28378049e23d73ffe9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676e0c835c6fa8eb94dae66e3d370a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a779d7d9c336e63a5bf50c66fc45a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f49ec4086d18c0f82d7c00a967dc2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d9403cc7220fd846b6dae7280a42989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7593f44ad019096b595d7e535d5527f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a3ada06888e54ada9201b1741958391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ca3a82bd617f39c3d0f0ce8fd2e0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24eeb6758af0fc581c9d0a1109fc7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7d3eec3f8e30bf6c8c7901b91e56f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62a2703ee8c4c408a612f20ee9a00d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d8178f4ec457407d5349f6e9f033d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5622e49253414e242f349bd01159f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd23558ee002bff29436d0f99ce5c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20a78771f74ead2c514fb65888cc4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06eeb3fd426e92e956b83007dda918100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f34e602fc7701e2f25d3cde414fde0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4cdb659ca46b2904e443d7f91888e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d7aa68457d01900a4cd7734045cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09f09d658fb3ef18c7e23abbad4256104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019b3d3edd9cb147dc7cceeb04f77b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbb13d6d0177b2853489ba2c492fcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987b9d18d43b5899f4f727bed358d07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878d59489ecfd00827c5c97ae1ff2b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10af619be75a19b45f6b19a872cee5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4704251fb1ab07c1835e55b6e83ee3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac09d8e827003f2c7a46a4e9a04b11b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67486a6aecdab26e65ddb7a039da7f93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9015353627d5b85849ed365eb30db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e2b89cf42007cd6cddb7286260836114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f7e5d12bdf992e7eda289676abb4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6674b7d5ef6a0b5c4129b5c7438d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeee0c81ea11a735bb7ab5dadd96251117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053062061ddd874a92dcb779c3f38144118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef738b70795430bc16a332fbd6cdf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2e473f20830af9dcd2678abe0ad6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d6a334745552dab1466c16835d3ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e0bad626f5feca9bcd51bc7319eaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6eda9640319d22ca0367117239066123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383662e4cefc6c8353689226e9872823124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417d4d10884a66308df8074a6fb0773125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7fe3004d044357bc8fb4b2e44d118126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085105198a2e348674358d9d82ca5fca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1d757c74ce1fe735061259b33c408128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10818d5ee6f84a8d5c99407018225ef1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049d676caf4cd1f7445912bd25b281c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa892602da5429d0c9fe639ee2541711131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e991533dd0c0d1a5e8b7f340e235f0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b8a20476656330385c8312c25a32b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005c6390e89d61f455da0bc88ce9501134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdb4ef9a032e039f6d48b6c8820588135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577814eb00ab2f9a475991fd56f2518136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1865ce1be1bec35125bb2454836fd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae11eff4dddf274fe465b04f74af78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0183642d74730e8dd48e7acc9917ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea420a543c5d6f79d81b599ae7e17e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67113377828646466cc1c851a1ff0f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85152bb6fce956f4a86bfc1c16910d62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cecd62542ed8ee76b278d095516201143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca63fded691b4cecfc8a1f25f2d4ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec9f53db56e1fcad26e7f1f9e58662145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d9dcdbe7cb9938214c30fd2fbe985146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49175ae64b643099027211b5dbc03a7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e9707bb18c89837c0d89a6c6832ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96e3ef026d188262df4b4b643fb5ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4de4cb207ea1bec67c15fee52919b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c345027cd4878125273dfa8cba7504e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ea29bb9451390797c001e2d6865d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d99a1facbcc087bdc6dfc828b97078153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549e0d56836e756a27fe1a722cdbf08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b40990f592d5d72e6684b38c02875d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db336b36167830f11808b8c4c2caa5c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822ef969a686e33f48368747eba67f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221ee03ea60734eb374d02411a34112158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2446109f0a242668e720ef0e4e1d5a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02056f44eba58ea42f5bcd2a31754f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745723afcbf8738bd13f613e82e13bd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73196d2c97c0a3caceaf859d0b1977c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c158c1ada45659254325de9f944b95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264843592483b5bdd9204010ef08b19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a402fd39b43e2fa473210721533d5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae4bf4571e4f013a9472829271857f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcb0a899d251993f84771aa79d0ec9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c90482c887b7e33cf8d9e03ea2cf8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268680e77bcab511e36aabb496eaae7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331f57572d0ca9c4379706125de2098170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0a510d783a708bba3a18af417fbe0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0a1378de3825bd27329305021dd4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec053ed705629086244e1429b81223173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993e386ba74d8c11f34d83705ae57dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e044f2957a6854f524b65a8e1287d7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4b34ef7bc7dfe47a0b6f10ed6d271176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3d62033a550b6ea215d226cfb25d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f34775293587ee5d76686b61c6e72f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975cf96bf7c331ab11f3eef6f9ad0fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c613bbe4d018f1260fa52c14b047e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c182c97c1b254e80fc069dce9a685b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa563a5cad8b5c5054409a122f44cd8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba2aa01fcf0e9fe5c4a1cc141fc56e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e05dc29cc2b1f9afb430dfb300ce66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5c146a6afc3a2c7a4e5e71fc3b05c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a74a55befb1140f0ebece8dd2da012186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a9a95fc48dcbe7f22779ec3f91fd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53d3f21bbfa3228a196f472e4529f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f69f41b99b3452b09e685777a3f5fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14aeb410e92524a551b179790c1868190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd316f93dd5e98ef6d1991a24bc13f91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c7420e7b6616d6b2fa77158059fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df93c7fed0648bfc02d9c169be1bdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff5ee4a89ee22f467c88b15e77af5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecc80f2f322668ae21b650622f7865195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a41da1c9e858cfb84fe1ffa4f2e00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91684c94dbc8e49fcdee85a4ecbb6b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c33385f5b6966a0d6dbc9f6068ee8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196764b1eef8635c1643d1ec1cb0a02a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd19a773ef856b374a978c8834947b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdb709307d34b363f8ac7caa3b9b48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5c533b65b19ca5b145e2004f73131202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5f29ca47dcf814d533de2d159af4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4259d0947fd35393cf8c62525ca80b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d67d7a3d905f6ff4fc04d4490c87a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1fb84425b3b9dc2cb3d29e7aff316206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f262f7789ed536618ab29e68d3f82b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2bd535620ac60d5b99aae5199e5d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf0d045b75c8235e6942cfe7e9df74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad32839a1ae776e3eb3a6cb02260d2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7636e79e85ad9250d2d75fb862754b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c87b25f923e4c8f288e4d5f5dc422212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63933188c34df36e4d0f0844dd63193213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3478fcbfa2e4f76e6c49d18eb1789c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f646a6440771354b15884f7b2a44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5749f0e53f5ab416816fdadf1fa8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16f56ffbb861f9e1d5e17c36aba5eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b40524d7d0471c2d41d5a70a6d929218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a8be268bc3fc568793a636d4c925219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e31a28a32586c5103eec0edd0f6d70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990aceb56e6c426228147377bb205c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bae7d9bb621d4cdc4ba49433c4271222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576fa55359d2f8da4b59fe637237047223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdbce5d9f462171b053190c2cbc4a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cbbbf9a30a3202bbc2329bb46cb1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc6a4e746c99c62d774ceb66df6d77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857d0d234eb5f1a6dd5e83f9e94350a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdacebaafae5cb3db9248917d0f567228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc62ce59b9faae3c5be8d48260229f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa50e68ddccb8a3cb29642aa0e6950230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235c3e44f6989485807cf5a56765712231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e462ca0343bd2ee80ac7bf22da0425f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d76829714f2563e6b818b7cb2a65af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3439abb9d442bc71035b43c27efe41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603fd9381d9e539e9cbf34ecf762cb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a77c03b57d09c22e1c7ff6ef3a7bc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0642e1b9d8b3679b310fe02a9ec4b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73172adb9108deca4315bf760cdd84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595619984791a5a7ce3503440fae91a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0bc9db5c850f929b5b804d6d4211b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd35fd1be75e7bde2f4e195273c4fec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa812d5a32b4a575a5e806c5743e9cbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84c3e078115d5c4224202d2d69c399243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f438609f3fa3726693806333992365244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea834fc37819222ecfea1316dfe425245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b1bc67dc26bfbdde8b7a40d5f3264246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c73652cf5d014f74df9e67aa6e545247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22da46e6161368788dca0ea79a30795248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65675198be2dd5750f842c52c9120d2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980211bd088b59adf9582f9c0f068d43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6ccb54040641cec42f6547a1f777d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581903fb91486cbf63aeabe26cfce61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d68952ab85fdba51fc894db0a6d85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c07e797b48389d14974ba7acc38e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f008289f7fbd4f89ff54b7b26c750255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8919494a592df472a53b3adcb2c30c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54db55c4805647422a4f77e1fb0ac87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bf4102fbc5b29367d53a1fa794477258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd0f51605f67b567a8f045ed2a7024259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34076c30a6325acc437bbfae8bac749c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4db47180f02d40e6ce14325be128e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3a9a0e1606364d3bccc3296727347262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e3dafdc0d695085fffef8b14c5d6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a7cbe8e59e59c3222a448163340ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6257350ca42085a0d695a37d779c786265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21a61903db5155d845df8a2b0e1823266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf756830eacfbb70dba592e84d226d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf20ae105012b96a6d3df7a1f9cb73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e7b25d7eb22f5685734ed493902af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02828f149d3c8359a6a4bb67ae4cdcd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be54adf3835b00429981c189b25f6db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf2dfc22e7fc66064f915468898ea2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f4866af76cdb5f647780104351634273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80c14097a81ab6aa0ca19b3166eaa4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a312c8e33fff166ee721b5be537780275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215b8bca446d4b2e201778e3c5d1628276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8839c1310dcb0779f4183bfd4abe5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3048564423663ce61ad5694e45e0693278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b3f51a95dd01fc12cd8d0dd70e2ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24ab62cd7e74ef6120b502a3c8a76f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdccf71dbb45dfe1638ec3177c94548281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9955ede9935f744fe0621303395c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba20c6ebef6d3bee6c5d8368adb7b55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3d0233588f96d1bac92f66c1ef08f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8e8d68cbca2ed1752c0fb86935146285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95753fcc80bdb8ab42260ea4ce6eaa87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beb1a838bf088cc848e2e622815903287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657a39f1ccc57cafdf46ad86df54790288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de328531bc36a262bdacdf50fc5a048f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf6309e46c5519ba580789a4becf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990791c449626c1540e8767d8f71668a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b317c49a448c4abdefee767ea7637292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3c4e92c299de9340c239e59c20e4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d778a9616f6f4e4758b7dd6f86f33d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a86eb6457f99afca6633c8b40f4dfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69261bda1e7d95a7acdbc72811b538c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3e14295f7094026b2d04b1bd36cfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63482da340bb8cfd801228711a3ead21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ec0f235ad7079d4305ce45837ad62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086284ea0940667dc6f0fc0f8e5c2b59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cd8d086a327545366bdcfce4088ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aff1027fa7ea6a229046ff5edf768b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605c11e24b998ab8b8072f805e57aa2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3925bf6450e35fae0b5f46f6f35deb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68393d229a3745c42dc29b46076fb601305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3bdc196e0225ada90d65a7d87a412306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daadbffb7766dc49450dda2bb8ed9e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab96bd132f475492af773ce980c128308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fb15a337dee9afc3cfb98cc058ff0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccbbd54413983ac6a49c86d468c3a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290acaea5e4d7b01fba6162c53ab33d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd382e5ade3e887207b5908aaef8b58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d3c949d9cfa0369b4f321d4ceeeb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6817c560498a0ac2aeff43dc5306c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc39bfedf404196d6dad113f1b7aba9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f209583f3c57d0871b137c38695b23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4638b945192d66d319c61929169f446317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fe8baa99e02408c799b3031b4535b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18d10682aaa52c768705b735470f86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d3d9dcdc111bf28d215d01ad2ce36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cb0f81f6430dbb4ef27465609165f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed52b4ed7110c1f27506fa8d5be498e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dec2834fd991d1eb8af01818af6d75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd52c51a461208f631615ad1d50141324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f692bea89ca1c90eecd5732bd79209325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5bd51ebec99ad50d43b9e4b2c7923326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff3d1dd6a5ddea517ff7c598ee8f8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f0bcc9ddc70f2151dfcddede20201328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4830dc6ae789ddf4560c998d595d2cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4b430215f612cee74270b305531ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1292482c51587811bbe46c97ea440331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aea1de369838a1adc314d33b02ed4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9e7d06ccb631689e672d39f594e88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48093182fbff48a0e7f1c61bf8ba3190334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aa0b0cdeca3fe5a2b6095facd48a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a40504bf6155ef734eaeacf3c77e57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657fb7ae046e9868a561a79a1765dd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef6b1ffdbaa8e4fa509de5c2e1a39d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaa79db9f1dce2401de58112180402339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6e43fc9b2fad2da303eb2d876bb7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763756f824df5bd054fc3a510d950a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efd1585d435d910bd0511eadb2ffa2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1f05a58d40fc6d8168ecd30aaf655343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7b2bcc069573af775e8e98baeb051344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94494b898065d694b9667c01336866b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e94a9aa4500b5aed076f8d2a3b99c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a057345bba287906605bd8c5fb93da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d3dd1be8170f782de9147f290e29d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c535ab51e32127626df000b9ef107349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3921b70944ea543a73b45580f6f15b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521641a48b491d4414285307225e16c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b42f516ebefad1beb55a394615431352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3d2c713a08585262de3dc131079ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fcb9c98401fb5ad7e4b3272c13823354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4740f71ce371c90c94d1853c79ad8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc0c8c03a0639a5f93dbdde2133e7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6d980c1f7c4282caf92493c1b7541357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a97d8fc5be6db06c66fe4db3096c6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e34a86aabcf450e07ca9296677279359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c51749cf1bcf3d708ec9738c12522360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c8732fdc877e7617cbd0fb6713eba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae174daadbc87242eb08fb9ad23229362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0173e4863131850f8fe16f6e145d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2edcfefbe2b28ca43b997514edff01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaede2c295f57eb99e5d7c91d41d9344365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec427a7d752e2b3bfe23f0e2a9788b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fb823938601c92e433af04f28444d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7628298ac252f6a185ebc4e856ceb70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ee67f1c4e6a10adfd4c499784dbfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47edb27c0ffd09a709f632a382f389370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077766aba21fb85913c5bd9a95b15c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eaa68d4a73f5272c4f101b3a0fcfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3852c45fb355ca57818c0f3fb4b296f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b77010e24fc4e69022a7ec5a1eef7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291fd7b1638b7e7bfcc883df8c0d45b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3950544b2dc6cd97bbab5427fcf07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526bdc7018c696fe637e18ec4d5ea3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da116287d606fd769182c6b75a19164378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fd3745e135c0fe208d310b5f82903379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddf47af0f0bb9e59c56f744d7fbfe4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaa431cae6db66b6b0c77aec534c6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6110a64e8789a1cc30e780cd4ac1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde0c1af43024162a40782f46ca5411383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a7ecf75c8ef355f35f9b0df35015c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635f9699dc3ab9103311673ae4ebc68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513edd79c0dc80eef5e77b5af1ce1b7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1011674ea8f35e1a90740820d1fd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9f6a832caa68c92265cc239d48ed7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d625d13e76d8df918c1b78b3069c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca9d40f42cbc2683c8a6186e8311f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675774fff784806afd11b23ed28842d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa6623bfa6691c4e2496fe43566471392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f4273e168d3d755b4f3c3607fc5e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965160e83df649f84d203b8107e2998394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b6a6d26389cdfd7b4a3fa92cef02b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaac5600f1ef42736bdbbda2d314e2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb821b0bef083d761d2f53bd5d25780397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1451d3167fdaa2e0a81214a682857398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582e24648beaff37769e9f66ab7699c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e8565b9f89a372c55ba71927691e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918ca41c09eff492f84e23cd565c2bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b12fc1d0598a940c02002bcd5a1fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0524cd6eb6e618283dfb7c5be17bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab0094263f714e082f4444524e969e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371e151bfe78a471a1b6f022e12576a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c10e3012149bb1e10b736a0302dc1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075033b15ccfe6cdf77388d1ec1ef4d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4e9913208ef2bd295ade8d346f24c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a7175dc640db23c4ff93926987c61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a647e42e2015b2bb0d8f3c6e689b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6fb211829f2e503ae60418260d3b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70db6d935003eba82a085864d18d29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b96a22a698cc8db05f197406c2676413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c9ab842dc35977bd5b3073e23993414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493adf217f786848297f921ea0bec3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62158abc930f2ad1492cc679a925eb58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858c54d300bcd1c7a426a6b72efc31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24142a6553588d02c08818a7e9cad517418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde0b1f7f8f8c7b44d726c650bf7071419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd569223921cee7c4ed7030706a499c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e45ba7a9d36d2b42792dc4e0f35961421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f17f4e649f775e6f7a5cfcf6d4aab9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37831c2fbc1d725880c893e90685a04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a72128fb1147e8b5b12586544e269424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ba5563b07e19d8d158cb658f4a838425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dcc0d0b6d4446a3154265ba0c1d8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af44abd3ee89124d3731514b497f64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c73da00a1797fdf666a9e18427114428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb8eadb8f82d73c9eae04145040cdc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56b0c4aed486f21ccbd5958fee2194430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496708238144cef89ff2cb250dd1859431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e6953b28cad7682c02770b32e95c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189104a5110f19225c04f2fcfab85005433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206423e5a16d6d7cd07ed0e47c8527ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc4bc80149e55b2d89e2195aac1622435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6ce21248650e343343cbc4816fe9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab00d1847144286e9e3096a903f3b2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedfe30bdeb20790c61368379b4dae3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf30c2c1499eb36eff50b5635f6cb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3700ae579fe3731e9d18bf4ba8237440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de010c493f58e8f0f23acb14011239441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f1b588bff060a981163a100156e45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd145ecb9f0224eb50a4b03513c8384443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437836f449c02b0f4d1ef05ede4335f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aa99dc76683f94fb79c6631843037445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9193bd16e21a93f96a0186821907446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00535ca8dc3dbf6a909316ddb730f24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ac11a538d3d8637cd3dd040394c4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322ba3bdba8735feab01782509fede3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06121b610ba3762e8365210e7fa69da6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d260e847003a46e249ca113babf7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef746412e5cffb420794426072ccaf0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a534d2230dafcbb60181ecf623845453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e4ca31c9c3ac0fb87fe3ee0ce9707454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e87f3474edc8763f56e5f1cfeb912455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd17bcb62692c0601fa88bf2bf0111e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67154ad0dcc4756e36eecd73a4b27b3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea26bc37bb5da23432a990227bb094458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d08df7edaa30b8e0b9832d45b20f56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee6fbe72ce97ef5511485da1b7359f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daf32075bd7fc7682ad4a3ad597557461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022327dbf397f3d4c55da21c2cfdce7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f94f40ae474a62ede60ee84fc3c5f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9935d154abe2f15b82538680cc76a2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bc34512e54582c17d10a67ac821f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8543ee7733116b1105745caa09c4f1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3e4998092c4245e2619587ecead1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfb146eb84bc2d3792a1d897e53786468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f5de8b2423bb086452cd6cca01fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd41cfd3c4532ba884204205591f9fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05fa4cf368d2f95cff9fc774a0eea6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc892607482f3bd6bb290aea5aceb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29934baf15cad5a05ebed1de99d96bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3bc978650fd044fa5a32362e9fc40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce522b26dfe3d264638977783343416b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e57c4c0ca48a14161c610d7547062b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032383e726284b56e0de106776f4179477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29af19e42c6be3a3092076b25136960478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689667a859d38d4ade5b6195eea4216c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64d500a45a65bf877c50f7163cb21f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cc03f11bf05f5a2b8120ef77c9cfc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48c725dc8c1cf099f98e0dcd6ef0e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a89d110856f3dbaef6364dd3c5c25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef741ed41a8141b9f7fa1e57dc2f59c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8053c1547113eec43fb361b30a57374485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9238d136fee1bedbe5abd325b2bd7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b22bff6bfa7e62ba3ab62b4fd5847b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eaf6fbfaf5b5de0199e21058469a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a2f6e44d061736f86c4899ca14e62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008623eb8d339983ec2283fb5a84d84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944ade244e1fcf399a92cc5a90dfd85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89365faa98cd2e0ca2347321cbfd7822492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb61c15a00f6610d9e8deacdd15158493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ad56aa446e8bc25e859013fe3d735494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558e39535a600d7b987ddc62d70d3c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db432c797355b4c331b3739627339373496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e38c1faab4147d35a596b15daf378497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49c948693d8da9ed7156e7379f48e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7814abd48e25b48640a53208eb69a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956af4be6e585410534cdf426d19d89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06240e8a11a1b585e81e1dbdc56ef203501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b59f0868eca0a8b0a8a1ffb1a07588502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5f4dfcea63b3fb3103e9ba7707d37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68132197382b909e0e070247503adf0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a0845a937f338ced5d2787c0ecba7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7b6b79ab695de298dc099d9ca402f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32bca7e10a4179f849cc11e5672cad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73844c52459627361ff4e7dd93a7f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784b07a974e10f95a92ad7abc4875ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9fce3ed6cd59c47b969a08787bf7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7973a949097a2f09377e1a0108bc215511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7e65f9d686daf343c7246aa043a24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cdc98d6c440d2222054192a151456513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482cf682a976b32389d6e7226c11992514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fbc6163804905bbadddc742a49d54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc95aa3c013ca89af3a366dfffed6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a6f467d2d6898828431f16a99b7ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dba7b840b4e18016c9f8f3b608503518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3805c053af5c176db8d2863ffcd54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8bab9c7392768cd33186fe9868f15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc1d65f01f3ac129261e93120b71bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb8c8bacbffc04cdf6a48c77a65c66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a4ac7a976743acd80610147d7e72d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a7df18de639ea865f04d356df6e99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e48b35071a16f7fe2aabc02473995a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f987f9220ac9209733b32321a8d0b6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5e3032ea4555ae25054082ec8176e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e285af4952eb923569dec5c170fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44854f84fb0f51622219216a2ea0a97d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c4c14a1582ed4f6a90e34dcd311f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79664b2337478daf38bb19a966a080531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92d7b8c19d9147505c52e8ad4cf02c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb7cd982fb072b947eaeaab18ddac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043758d6b49f51558224b554fcd4bf0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a92568648417bc3282a635c3e9e14b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f582aa9890ae9b1ab2a18e43cf78d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e994d93c85049dafb73438e5eef165537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085e11698f5bbef6c3431766e5d6a6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5c28b23ec9706915b592eefada777539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd0486bae84fd6c8afa1e70956d716540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cbe9629d4d32e47d8d3638ff45412541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f85c59a1f295ff124d9dfebd3e7d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf91bb5e7def39928c8120abde2354c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0d92af8636a21700576e8b35b34bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff63f917ff7edcb6142a476f119d8d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5823c24c929ccf359200b0089b903f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d464e60f00d6c2a48238690d99728a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8fc7f799eb0178b8ceb28f2f70f1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889730fb19c2ea8d519faf487fc18982549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765083dcab8b58028d2b24f2ecc9afb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2288acccba41544d79f55828f04973551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43172d27bc21729f9efae4c1e5e71b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965dc7720203333adc34ce617a8b1ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a534e484fbd63decca63fbd57b30281554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98685ae50162eaa76716efe6320b6e4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36da080165ef26d7de5149528ac206556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef2358138c9033c58b2f2368a1cda3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989b7a03e8cd2b9b4b53eaa0d7d413a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73cb0d20c282d892318ace7f9d1536559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc559b28c85f4b9abff13e778e779f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6f86d9afb1903bb57bbc799865efc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d15e965bfa7710b0ad6a01413b08c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76635222c154ee1d6bccb567568d985d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a804f8bebdbbc2667892ade49ef4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811c991054f64ee169145f44bc804f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b5c4dbd5573edcc535b9196ae1599566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba678fca89318e88b87c196e00c8b03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2033e9d48c021cd34d2ce0a77811d2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47ae55a3fedc4e4a69777fc3c9f67c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece922e8bbe842fa5ecad93ce396611570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50709c2a432afd084cf0a9627e4b0498571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575d40d45f6796bdcb32e6a5a4b75c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b828065de414f416388e45cc68eb1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8656bbf5c0e598ab5849058ccd2f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fad9eddc1ab9e234732ee8d52b202575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca17cb301eeda3c64388c63368c519576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2935e1999e451c7c8d36389a3e1c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736d15ba9cdff0786106871300e86c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d365217b62e64ff7a7ec2aec38b829f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890648b7daa42037e9a16d82e9d861a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f7e4c7f111435108e2571ca5ba290581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45197d963caf4b7261d880ba6d5c4d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58de27ae1ce6230364ccdd1887936b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9370e79f48f339feaae63e10796e312584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd682403ea397decd9b88a9bf97fa9da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5781d338f438ae5cad68463c4b9d69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b99e97982e55498cec45f4a591b1d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9df8b274e19d98039ee1c90761e22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76321a5e75b8237ce75f61c423c8c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96e4a8c0f46cce2b07e02254fc7eb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb4e3f57962b81857f6cbd9f969351591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd6943dcc0875f160d3e3bd752088a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a5a686bc03c89d7be2700fae9dc90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3a0aad6f1ee083f21e84fe0615ebf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcd396804dd190f0cc8d65965e91f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f41a8a087dc491337145e4524ca0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470ffc7a12b0bc7c5b8a5b1c1a2b6c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53daf5bcbd2728dd6f9f190d6490f28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c77450ecfbf6d74a766b8aab193a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b524fc02af7167586c0536f7a566600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62115f471c66d10f438ee4e322ab6cb0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4ac4a1e319d28bc7ecfb17d3a6d53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a59a3ba85f6d86180aabf7dfe9a5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431385607cc0566563a7d67911c756b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa5e0df6482e9e4a7f8f3925bc1e30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4666e12f9f7f81b933c0f86623b15e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512ec7633e37f454849ca95983072a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387b1a965303f63dcf7ab5783f82d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe02aa2a5ea961af752456b4054aca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1478a2ee2e69f7890c888fd4891af41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b6a449bcb529080da4fa5e6914af6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31964772fe5ff6772d973f695e3fa9ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4afc5fe857f04ab7dd15cac7c2fbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495d4c0a97bfe13c2686f6ab8053007614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f29cd04e97ee512ab2cafde1131386615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6deb00c5101f5f0c7f927814f6b167616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931410f018d6f45fce100ac310a4fec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58477913d12f235feba170526dc80285618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4749b379683c628a0e6f05a3e013c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7da5b616ed401535a2f66de9cb3ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad33570e186fff8e410487fcbe9d8ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb0f760bdfe44be73e99f45f800ca3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb064b56a68ef8477a52cdb361e6f0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e651b4aee1a7b935d4aa92bacc13cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728fb29ebab1fb674b80879228b4aa7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd567e21a54c03b61ff4dfb99b57e5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b62712e43d803f325bbf11e366e82c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae498d8e7457c0fa48deb929f2b08f72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1616222373dd47c90697ab6c9e0006c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967d9a3488d79456ac3bd2c7eabf4a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3c008553958b50b5ad9da86a60964631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f47eb012d80e340f58e81d42d1874b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f4ffa52eec607132bc7088a2f0b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adc5403e594aedb8d5e8481a4b54e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77668bebe3eaf96ab271d3b28ff264d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dba0d446f044d612eeab55d0d0bff1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421024d9f7f6cfbc26e8dc26a4aca265637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9ed16568c84594f641942702d4a70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6784fbd022759d1f4bb9a7d7000ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2e687a67ca44f61532b1f88a432a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296baf6ae275cee57cefb3455cb00320641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d88c56ba0f5583b62220f85c26594642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae9b0a9097bfc78fd76fd9e8b33acb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461c0c1da89826d08234316aade240b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced91d980f5417a76ac92f4082224b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb001e18cf89b708a86b50640ebbb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3278ce4c94a730f3a038ed9d20bf94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b47368b00c366b207973558f6adbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c096cf311d397f16f3f9020f547a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2a24780858b59d5070aa082f865b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269a70ed3559318018f40cac45a5dfb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44409165fe167f00d68248aee82fd97a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8babcd82e8258bb4b6a0e0b003c28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20857591efb08442be7afd3636831f71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8de2d41aedd3557c32e97bbda1840a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792d8dd2bce736d610974cd688898c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cc57cc88f10fc78ff97d9328dc73c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2704a6ad27d16e90e0c2a46d3b08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e815e6054ac0d3e223bab00174c64f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5450ee31720c207263fdf63dd6eba2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9cdd20c77f18c3d35dcfbbdc58ead661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e72b934038dab3243269453020a42e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cce0e01efa9a0b5dc2f5d90a15668663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730295f378eb932892ff1701ad2a5e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00114ac00dc673cb138dec26d4f0aca3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417e6b6e63dbc3d234b8f6f59e1535666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52df3fbbad8a05bf5b5ccff81ed55f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847ae289533a1971d9101d3e6e4d479668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a728d525925b825340eb52a2e5c2c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82a65d4260372d74341cd416556d27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859b74d31b97871cad28bfebc813655671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600d3f1fb661ce41e5b83edcac10689672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d66b010222e7ff563056561501f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd237bc0c96522883e6ff039c70fc44c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb81b5b9890ffbc38faa52885cf4a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f51c085c748a595a93ac198439792d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cc6714fed37cb279becd4fb360a7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d7928583e477f7f8e8eafc616bcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be7b0ef0734d547571005ebf608622679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac75ebf7c2275f3cfad00e0374a6e1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4417c4cdf966222a699cf702fd16c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b65571242e26c047497776c6d58a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d800113cba551a17b241c990944a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99481fb8376e5b6dd93757fea542692b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbb4bc2bf039b03f59e163f8a0c1cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b648fb108abb75797fc9d05b88fc635686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95ce768c1c92d302a6ab9eaf80ffb3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf52b5be1bb8eb6cda50b15b2ae126f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b09fd538aecc2278a5b5928c44b60689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54482d139450ba2b4398609f3d2f73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347115edca7c2a60b981d218baa6cf9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6d2506b5169aed1bf1a5c52db0f34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078b8e52bd450b455c25b7c17b02d47693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181de1c780ad1d753e231d2f9dfb571694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646a2bca5da3cb40d69000b37b09ce4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384694342b4adfb4e9084f45eaf32dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f692ac80dad8a5cfabc2339d93bc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6bb765f36bab3f2bd0f1d2912024d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b028a15d9db3960fe6530acbb311699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fbecd442e99c3ca1e3ee1884025fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcbdf30ea5b3e6923a37b4316cbe00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c1aaab6424ea1dae96048ac2b3451702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc43ab585dba77715dd257db2fe62e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea0aa0bd480b2d632212922babd63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecba24347cee9924aab0c3a7e724dde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd3973c49e845442ee12cd3833ae42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2515a90c96660d7ceadb4dbf3937bfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cc7f44a5a9f57853526dd94aa9784708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1002ca1416bf1e944356a51c429088b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d569df26efa7b9656660f4f6ec7d52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ff2570c7746eb440b53ce90fcdb42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24454f7bbfff1c22ef803e5d889099b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d48dc6a416a41f982366206d4846f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9c33bbe98b3434b8bca25fb05ed40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485796ba4165642f353e8c2e52f243c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889f125b201e531c23a8b9be73f56c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0349dbce21065719a41ad75c724ea0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b8bea7cb9c13cc50faec4d0d3514b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d32fe7a52aac67b2bd302cad302f6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34fe0249f38ec5eef307793b40bf0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283deeb570737eadd3c2c464da0f52a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e81dff793c3bad24c085fdc885d0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b92f064f6d0c8d225aa7396606895723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b08a4beca4eb25f5b7e815be4a45f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e46748c40e9f0f989d9f69e85d0a50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f7efec68c61907a757a13d6f5ca25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3b6a28dfc94909ecf5bdf9b5644f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c668a310fa346a5fc100b1dace95c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae79a4ddd7090eddd0c44d000cf3f61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf71502dba14649d5551ec5727e190a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803fc759fa2f8700b46dfde18529be6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb5d8bcb69d4e64904110b5b50039f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11af4fa6e25b36c71e3bb5d5c0c7ec7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e83b3c11b98333a06dc23df8f7ef73734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4670be3640b1b8d2499b5a8689ea81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038004908975c8f8f6d2391ef33e3cef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348783880b4bad13dbebba566d30ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b46a340d099c3a5be9e560d2c3be0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b7844a58aa0d6fcd772254ca815f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2dc06c810e4a7913e620d5e30cb5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aef14ef918aae1bd4a8349ae3390c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63e526652354801e0e4dce7ca0a701742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98142ef384edcd5fbf2b3e8ba5a8aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed737e42515c0519171d85e842a383cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd149eb8e25aa539a2a3e443812975b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ec9f91186deb94a1b01c5200ab936746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fcf5f2a93963e80983ae055feb2b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa182cbdf9096eaf11d67317a0e0cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493558c63460cfab6f4773510444172749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b20b77ba0b91f728c0e61dc299e420750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed8e86fef71c1c00fac81d439ada4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0341e8762aacc403d10a8e23f85523f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172955c991ee894db359d3401fd582b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceac11223483dab698b3f29268bef4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7406461fbe9272e0d086111275acb00755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d06a9e13b6115504d7252a4448426756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe18a5a2d2898d8151bf3115a3030c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f42d84921773310f4e9de1bc1de1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448c4cd24463c9aa6b52bd770300382759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db493528c61f5591e76d43bca4067191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42775cf4e80eb42d72240a9435198d8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8704fc28f8ad0c1482821776011493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072fd49e0a3ebce5623990db6ee202c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e835d8643f33c54a6a62504aee875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73926e32647ce80f1c8d7f927b32287d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe2fff00ffc52900cb87fcab6ceed47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc490738dc910ee0e055f2a61ab8aac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c429480c2d65be5cc8ed9700fb3219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c81513980f3dde3a3287f4529486810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f29853f33637bccd49c32bf8e9caf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735af48121da34ab5145dd3cf407181b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc795e3670808bb188aa24bfcbef6ff313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecada27424a62aa369b64bcaa12e1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f824365b33bdfc5d8047c8bb55fbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c15dff2d2cac2831830b2265ce67d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724a3100380492b907534c6411eb59817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6b22cdb18cf18538b342b060c93ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244371e38d0fce831ad6386effc3be1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7358cbb8bac39d482c38f5f20b31d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acd3e0b6a099198fec59c1861b80b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8a72866a80419310740f9bf9758b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3d7402b84c8fe7797f0fbe4cbc61a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4efdc25938a4ec9fb16d3ffdd02e8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959a0acf0f6552eaf215e8620cc94dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ee0af8cd2870963ef356e471e6c7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbebf173ab339d157e06873b09ef0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d639b3900c632049394a2404d86a45628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179a1184a3a95be831f174d9091a25229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044043dda299a2fc3e261144a24f76830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1108ced488714af8efc5f102165573931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026247a46ec0af2b1dbf0db4d94bda632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcaba49328243126ccffdcdc2f6f8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99ee73d1694ad56bdc8947cf74c9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540864b01cc0b50dc9f02278ba02182f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7278e9132ace2e454c6554f98fe262a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7eea2cc9186ae9fe85c21a61035ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e7a13fa9a8d9f0111da5bd158ec6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf7ddcdea89e8bbbdffa01326e870739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e95f99c77e820c2dce6cf905d464040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7fe9809d4efb9b3f3d21b249b14e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1a32372233222bf704a4bb55f8c6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e6b7ca0d66745b60be10893ddb76643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f529e8f438bcbf6bbb0ab6d707af744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939cd17a88aa38044cbe53581e669a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65038e9186f78eb8e3f645b51dec095346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0681316adea41143b3222db51a4693947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0bb44f2c7118114317323cd201c8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386dfa0e12ff30af5a5d0fff549096249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59160a10c7da9191a0ef23c564a5fb5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f3bba2cf79c85496b914f9115f77151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfdad78b5c5370e269667f5437da7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d52d35f771069aab388164a0918b4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077116cb5e3b747c2ff4c5084fe1a6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837801c42fefb4d56ee284e01feb1e6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35966cde5f49b044708a4af7eff91be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b047cf992c361e448c7d75f93d2f43b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7668b5062f8c99727bef6491fb0e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb8cb0eaed70764dec0ad6a4c67a7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fab9abb4c3218bc33020a48759cc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8569b3467f7fc58810f99b077cdee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660b1bf39f5666fc5d951b0b894074c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13012551299fab3c2f55b884b7f2211063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c25f96d4bed8e85ed3307d17a1b2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0782e792774f79c00196725eae54ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6bbbfde5d49428be3d3c40741cf5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c0ddb91ce5344e4d6479d3a65b35767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8b8771ce8e50fad1a32dba4a74f8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027e4c261eefc24aeb37b93aa6c12469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870adc336d1ff04703e916272fce219670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84092e26d1fe8521b718987da54e63e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075763e779007c9cc7486b8f737624772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb8b3bbe5f914e7cf60693524494d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6376da3461d090b96950ef86295eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91042bd466646cf7a1d956c0c680970175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5ec7a8e7b62f2ae354a11efe00e9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6796762b57a490d5c117b249976d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b618ebea4051a2556d1ead084176478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd03f430c058d8b613c95469d293d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8e8c5312e9f9a399978f14cac68d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992abdf9bb4c30b7759310dfb95e4b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e49093b7597003832616b3410e585b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d757ff0c9ada3a38178be4db7ff05dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883a657b652741bad59efa20df2d9c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d6c582d0ef40b2e99077be98a56ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b144ab102646a478bec66d05d6d22786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74692588fa67fc19bb8bfc62f123f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb4e0a6803d915796e5a0ae61a04a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06255dd7516ff2c1ad6db90656b0dd9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97db8153a07b895eeb71920d2b9a9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cede0c50c59559a95aae5b8a7e303f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cae3890f72f44007041ec03af3ad4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb95721e663e65299ff1bfa1d42b5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b36255bcb9f92b7cb1b9164d6262e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78f1ee13755b5da4906f9e98037c1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eb016f1e5e7694fc320844253187b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec8b3669fbe461b6df80c77864ed7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da417c5a74223e9fefdcfae69088b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df43803e58bf931e2bdf03a8091440199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dc31e965c75fee840f46695cc20fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e34418f269775677109d479a99fee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930244f9c0a103498caee0ef2dafb5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a88fa60aa32ae3950260fd9a6764e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25535a2b7b02ebdba1078c072fcc2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91496d25c3164e61e301ccb92c63f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482312e2b62b513a1ab7a22fc7e609c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad661dacc1a04f6d23023933db7892107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a694d1179ce5e85ca46c6d8446855108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceff8d09e9a324fa6e3d8a69ee19457109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fd41d910b17ed91ab072966f12913110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cccadc0c80f187e30e6369edc7c4e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa2ac094c407a2eabbf5e0d7b9f581112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75fd8c42c81652e7cc01588491f32e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9686d3e7ab447789777116016222cf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf0e57fcf90f44a5d0eae1eda3ac8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e23333991af44932b37cfd71f2f06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2557481282c553d0aa8bcc708a46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aa5388016d72faf331c2cc8f86f1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823954f097839f4d5f4cf1b9b6bbee75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35682991c6b24380f3b909cc3ba3b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7dc92aef008d43e2cf801c6bc797b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e14781031197eb8e5435ded986a2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c5f3321b6ece74435f1f1afad7ae6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628e8275c9ae0ae3a14384c1ea4660c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4128145b5b3d8c21f3735beb8e58e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce9355fa6289daf9ca5583c184881b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea8d29e1a5e30f9f8dee0a270e9625127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92de7b200041ae42346d0bdd9f6602128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd761c6bc5efddc18712c96bb5672286129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612c31d84d28519d7afa96b6e8990f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6201bad24879eaf4861b3a59faf03b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c022f6dff3060708e18207c17b1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156f757d95dac6cf240cd8ae90fea65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610842891e93c440024498bfe2b3238134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f6d6779060eed9a894d0641ab9d62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfe2f3c501d364454a9c8c4790c8fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770b9500d70ae4ace91367f34bd57c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011e73cd46efa3476a9573d68a77c70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12a416c02cd1f0b384f7361a655259139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2666b0af85a9d7d94fc6072ea25e44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726c9ef491e165a1c45007acfaa6e5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c5a6025e969196cce6ebf72449f66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c6b5c718ffe83f32653c39e5c9423143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda5de2718605f7c90fd23c9151bdfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438de855fdb1ffdddb13414e5daf2f16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a77d5afb805b7ca6a47c87331bb45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef13c885a75b9b8be21fb0a659299d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdff5f33cad113ccba7fad459e088fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab098d113204db152fa598f113d0f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa4d9383f5709eb9da7eebd7e39892150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f9a5a9e144af83de11d1bb3a6c355151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e71db35b321e7e91a7faa6c06c4965152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eaf0f74b8b7b24c2c22df9c13f198153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dad7fae1ea1f21a2bea4c0148a699154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28145afebb5656b291193696d4a3b2a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fe99a796ffbb85918a9b83188985a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247ba58849466c24d528d1046d04ff0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11078f86150f4c662aad57dbc8b87387158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf1f64bfb919be50f97443a010b6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97f630d0fd16cf9bdc12e1e48f1b72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d60e26e5ae9f345f2a89006bdbd25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226deae2d696210611ccac37dd0a7fb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738679931cbc7779d80103d252fd50e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375821745e708863ae5ccce9e733a872164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e1625685a9e48f8777c87a631e8d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fb9b5db54af16c167b133327bb608166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6121835a69478b60f1c865b5aedd88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061a76b624a29498d1c3aad33148b5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f3ac9d9cd6513b6ae84e2877750a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4801e9e3d1b57530d3a0bb22430f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fe2c74894f186dfba7d914ee2950a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac256f8f617b9c1f08fc11fcc0eb3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67b01786f083ab7685f24d04da2bff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6601e9dbf107b4ab019f287b112649174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78886773c504ff8c8a7372a9f808e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71876d71b1f2bb2da4f3195cdf4217c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6501dac35f386fb331e5b065fdf9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd8a14598a630ea3ed900317c7b78c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2145cbeaa0ac237f528d9dd41878de9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b7ddb84955ded73ba6f766c971967180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f398b34665e94a8c71642858b42fff9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99804b41e8446a45a69036387eee32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89de4b0b2ac11da5faa3854272fb5f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe0e9362467deb855e7c98215f935b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a835c1f2611c9b90869d5eaea6c6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3cc56544922fcca3d7ef5bcf574a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086b6a26974c22c54f64f7bf0a145a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815abe6008433674fc2ba02f42b9b71a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc032d1c43f64b66f5509e572f1452a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2a5887f612b3152c2dac1dc131dc7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c479f6ad33a2f0f969ecaca738491191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58895ae6c3ec3f768e29de6558583d89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85a8ea74ed2de8c257870c7f4de99f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d4ec9186499e203916a2ef8cad597194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854789352ecebb08e861088d767fe58f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bffce87888626cba874e714573e267196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebf54928f631d224c9e5b36f4ccb23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92dea6ac7ea8f5475dd5128901bb57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565c8240cd5e862296c9175edf7f441199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766fe4f813ed8ec680bb08125aee144200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847021481baad90ade1f5ac2a148e55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a7e8837d2854428ada609d38142c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e1d7614267b189362f49f374bd0f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cd549cb2358e54bf303215a64346d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c432b6a3cdb7755940bbbd79269c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423c8f5376757abcc77b63b5fd8f9f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc34fab7bbc251d64ccd075eb5831207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b759ced0e1c91185ddb052fc1c269c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc542b70b0cc949356d6c0eb64736466209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd2fd225fe037bc62a8c208d44d99c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c736eba0c7a33c7861494956e0c99c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa6199f94244171ac5152a6dd64c7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e78cddcff94b5399d6adc792a4815213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33f4220422f9206fabb52745ebb63e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de76eef9f03fa3784a2c99cb6c46e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d48e7b33c4cc0359e804653e7e5597216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc5bc9506e287e08a540974867e7dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50820b2c4ec3c71e3b6a417c15fc9186218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c5911ed9c375bea0bbee09e05cd0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe212215d01ed3c26c8904360aecf35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d189e44ab87c9354c0110737222023221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb0085c3cc57693c88311051ee72fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daa8e061f98808151ac2d6a92a9b58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8ff67b369c2b7d58c9f2c9b5e0f80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83822a40ff9355006e18bf89cd69bcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380535235557d17bedd5d64b296293ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd5d9b31b471a3bb66f3a7fb16afc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eba00ba5ab7443f7765527312db75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db672952796fdc5c0b492cbd4decbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d415306feb0947bdc76fae73651da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47225a701a828adfea64957124155e44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea246410553f77ab8cb26602cac187bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d87b5f8cea22d1a6bb58c48372f6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29334eec0d650bc2c6bc7cc22cd010b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b33d02e2b656a462d4b715e74433bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630e5fc4da685a6e4b3e0d9e6c8f413236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022322ed1fc484e21d5307679e8bbd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6eded6ecdcd35a1a1ec1e93d89cf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed569ad6b5bb93dd1476b6983d6730239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4b0403d43521362f15fc0e52961ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4899bb886335edc79652a5871294882241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc060e12c3f07640e5c5f24f24e57e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a6dc404805168ec881beec73da4fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccd71c3246974ce11a96fec1b31abc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561915f53a3725d7bbce8da7a9c23525245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382efc7bc8c5ead8d8b41fd605d53a75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2fee49023c095f3f5bc59b0fef43f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf460ef6d2bba3f603b811727878642248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2361f4a0bc27017a34297a46c2590249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49303fc283443d04910e5e0076035d8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95c640a3752ebf548f0d4002c222c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316029640f99e461dfc12a4f38dc895252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ea3369f5f105c212a4db0b727f5c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab247021c351a1cb14bab7b26488955254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da5fdaab7fa550b4a7b8124fa823a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9c71730601fb69d54a6e0171ca4f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f756904a3e348644be4ca99e893f9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf62dcf5dec06938a64ea932328d01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dc9339c69c2a38c12eefa8cd6d239259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48489c5a6b2bc36a8daea0c6acd6416260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ed44f39c197f6861cb3186b1eea92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883682751b2f1a684ac9da81c638b5fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d9911f698a5c8d11b355d4105019c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1536f9b80cc9c4b6eefcf030e35ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12fa67207585578a49bceaae82fca9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80cac0c0d6e05fa637b75305572af0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6233b789151692ebee167d9c1032ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1de57bbcf979c4f16acf79564ad6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80827c5d5492d5fc71de2eec407cb4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955850ea1bc227731e24f681eb763f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e16c224bf466c8c5f66db4d1046b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689a3e19b8c8f4a77c27b269bbf5dd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec2561877a9beb1f7c83e27283e78b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddd016679bc32e0d3a1b5c46885d6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6a61c7d6c7f03a55f891fe3e5187f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75f4fa989a74814429153c11e01662276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1445b9f738e93160ac990bdcef87b14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fea0c96432adddba661c7b63896529278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68efa68d7e3ec9fd212a090a256aadb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4ef9ab80cb51637ad7017702658fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0598d41837c707edb1e046696834c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbb19e80ca8fbb87cbe537528a2710282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfae888c6b44713fdc187888c5f11d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887acd1805cfb76bc07f48c375c30db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc380f4672dc63e6f0cdd264a66437285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37b9bc8e69743bc18d561befd3bb21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd630dca8ce295de586e5d3f38cbeab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a769fd3f97ccae4d12af74d3c85f6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334474ffd08224e9a20a5a6627dc7fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94b3f83b16bc2ebe010bc1ff382ef1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16166f7dd6cc798bac88dae44bd643291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d1775ffaf61615d381929b59c8310292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1aac38ed0cc944b629d99fffe43605293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424aaaaba2c8d361acee851dfaff160294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca73154866eccee0e6978884d455fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ce7fb3b1db99eb5f6c9376853b9e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927f2831e357924cc6d2dc09e9141fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107ae4d86d318e02378a016c570435298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ce0720289958dc3258ed4f7543c05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0c967723a1a5eae1c81128e2049db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372aa3370e16551baa235acccaa66b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ed0e81158884f6b4b6a23687870b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c648f2b8727d2a9c1dfa33265cc6fc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561643fc2199bf27ebe6729605390061304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd6c4c2aac4b3ee6620139a4e776d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710dc0cd99ed4507753dfc01bb245ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1be93a70551d442a7a4b8c065205b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8e188ee8e1b37fcbe4a1d8cc41198308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caf1b623fb5a27e963b85f48183d35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617ef997dec5b14cd88754b6c4a60c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf912df7ddefe6f9c8f58beb6b4002b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bad80cd31bfc57d31174fb0ae04bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491daf266afd80bf3c29966647b5a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56cd711c8b4b72a3abc8e37b55e171314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7315695b1bc86d843332b98ab3cc6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6e9d1d4e4022897404f40b7f30638316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908edfd865eb0582271b718907d949f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fffa9c470baedcfcda8b979999f304318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a99b4bfe80afe05557edc5dba6902319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25700851939026f0cc43f8de1ed5a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaaf4af3ac4849bcf18810a4ad3539321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55028d8cb7a4ef3faeec3ec41cdceaa8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff13b0d9b209594f344e43194efd67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519569dc6958222c74db6b8bc41175c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5d8011e70c6063127d568985df140325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7524f0dbcd6896094ced014dec134326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e2373546a02383c2329bf12c0114f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f73d169157e5d042f3fc66d4a1f0dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560de694174500b24b076bcd2e7bf1b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd33199118463fec324ca5caa9ee98330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e34fd3ee2a382afc355e8436f4f508331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d815371f3c996a37508161c636f50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd47b07f70055fc43d33e7693c4be24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7534f7efd49fbfbac87365336a43d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88babf019c75cb8bb53b393bbbda7f2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fad5f2dd08390d30f7585b2e691696336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d92e2c2222c31cba7ab1d68b26b907337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c7307447aa2ca7d09e444c40602d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906362df5d64b6033f51c2ab00f8d3bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bcdcaebd481b3ab572aa6d6c789ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e11120297e3146f5efe722515c9f87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354da5daae74c9265b550ca528c51134342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452d6bcce87c4d149bd661734b01281343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421dd5901bf191c35a2fba2d9a13970344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85add21e6c5ebe1c80f2b180e4dece7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761109d11ec3db14f6f24794bf4955c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449590c35b6424f25613ffb078dfc27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40706c74698e01c7c8011b408c7d8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9748b170209ac684a3ffd0a9254ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38611a9f8d391313ccd380a4c9352277350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74422e92fac1274048269971bc278be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81795c9ac6c504efe32edd75304a9ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70370e212fbe90e290d224401468b997353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c6afc4088fef4cba2c5aa98ff5e54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38bfc2d5294f84e587f9f2c5c72ca7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6449673b3bc25fac94245b4889eb8b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75b3519488d4da7bb74a122ae5870d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68131ea719534dc87e8af7c3703e288358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75baa8d16533de28e776c7efbac68e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfca8d867a861e6990706d468c2d3ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9822713dfd4c34c1f8dac7c4cef9c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dd9c85497e6ccbc328b1a7277393f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ca6e0734b7ec22dccb203d313ffa5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dff85289474cab34fc1cba2ab141c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae42711b51ca780ad27224da855e9be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec37746aa52149421891c396c9a1871366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f01c271a2bb0156970829ead41813367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5380e92daaab552414bfff732c09a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86729f4d246bf71712128831026ca0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ede6d39688f5176a26fd264415201370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4a71db84d872ad94545a2707ae85c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209990f1152c399cb71d21fa061e33ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1588a396750c2e282005ff83c32d55b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb4c6dd225092bfecfa3c5d3ee203374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92211f4c8ee93d582f6b7ec97d1758cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066645429ee8eaa8771219fdcb1fbb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acbcaac240cabd1e9aee392cde76ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99802e768db20cc0423f28a2f3bb31c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b194c01d88e047a261b8e5c3f2daf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d7dcc5cbd830dab3f6020407922b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2773b6a3eec55d84bbf8e154a6d9b21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399646c1e29e66d70d5f79f6aec5186382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c23930c249632186a547b605ad2f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1915f2afeb7bfb69dec8626688d6df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cf0c2c34bd4268f67d7a10a925877385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a63b08a7248eb44e54f41530b0cfb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d8ec53a2a755abdf907ab0d9ef0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3815b3f99cbf72669c259e21062aeec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb52c497630a835c33ba4a825e7628389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ad56e5cf2af3e68562ac62052cd85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e0a53bfbdeb92484b3f8b303ef4b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966dcf50171d324e2e760f41cc995d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95ab018c87c20d762ace4146800883393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afa18c3143081ca014c0306a515472394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f70c79ee238b3903b651435822b24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8196deea6677c8506c335628efd71f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea678dc53fcffe6521c0d43ecf2942e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619df043bd9fe713adf3bd48aa0f55f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9ee6d58e2492b82cc1d4b52f12bd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675a5823d7c5d5c963a489f67f6a564400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617a22817c35b9e48a6c3791733d195401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f37a5c1ea6734822fd8002b6dedb4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a67d28b576334f1bd06cbbaf82f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba367420bd20ae7dcaf4ca94e10cf07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe1b58ffb323c47aeb33f72601e503405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f75bfe4503b6ac81070786667e728a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7c4941a705174fcbb251b5ea96397407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea5d14f3572efa9adf7849c85b7dd6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c6a8cad57bf1bc368e45e5347aa5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5611543c12f1248b078184eb607f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6324078aaf2f210412e8a5d2c9ecc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24980823756434cd9350a7709a025d44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c3195cebd8555fee7fdcefe6310a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa63709baeec3b7a4aa7de2f9159b3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961906eb47f329d5a4daf19ee32e560415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaddcf0aed25c581a2863f02e3bb96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d52e1e6e0ee3f30f145d1105cb658417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982e4128b15c336412881eabcbe5cb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f986138be843c378e6a10c04e79744419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96b896e6836b0b69c456cd61b18e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05ed37c82cea7a9fc953ca553c1166421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc214af5aaeac36afd6dc6f576b74e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036dbf390c997c56188a5f0ee542999423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455981b40197076675a089159539869424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc9b286e92aff5189c5a42e5ab21ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067674ef52cec681b28fcb49997a6e6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398b09366cc211cfd752f9f8f9e4427427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727db21ad60c31bf2ed767c2ef72f629428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583ad52e04e7490c140f95055ec3fb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260665d25dfd39cdaa80a27707504e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7deb3caa9004ef85457365474aede431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd848975368beb8f84e1ba78ec70257e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c3266f4baf69322f825afe16869b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb142528b4911559ceb1f120e2f991e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fdf6f826683aa15a49c6023d41ab6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e7d073e750ca9b6a243e20f76e243436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846164fb7550da466d02326ce9e3bd4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea84a9eb4394bb65c2d43f931da679e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16fc1ff6bd0de42f311f038091fa41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b0826ed4ca2ec5216dbfab0843dcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdb7a8a7fae5cbfcd3721d4af9f38e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c8785419b1ed18766406162220063442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0d341d11a873f4aec74ea2b1da6a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86378eee7383d9e9a81b61e30ebbcc9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faef7e692332ef030c60c6dad80692445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf978c760c5c8e7e0a1ea9764aefd7fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f652d933de409057d9a89e01b5242447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a55236d1046d6190210c1157f8f820448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a11430964e43f54d6e1a1b7044f2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb240ef175de2f42e73d354ea1459c56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6322bfbdc0a5ec4c61775bf4066165a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae52f4400e62f4ee39dfd30cfb9a15b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9436fa555645475735707dc6212909e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10116f5374ae972710a01ddb396c7b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e01720af72d481eb960a7e7065efb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206bbc9274b5e1c464d45ede2362b60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ce525caec35c539c068c4c4235915457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba8ce99a24ab4f27466c9b445824d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dca538f05e77eae8982eba9473a0de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2965d45a5bab8460565d77e8f259cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4300f7ed1e8e4dc5ddae754c5f2180461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7482acb2b316a23495ea265823e7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8392059bf5b7e4c56ad9f3acdf0d86a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e1586ebfd3f5b118bae03c804ce7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc15712b5d4f2cbe39fb32f9ff82504465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e599bf9764ccf488aeb27990c0dbb31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff00b7049efc5f2cd7bca7265cda96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ffb3c52fa96a4d60f9cc130610e78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53d50632aef550a994fbdf4fb18d11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b271cb0f61f00e330fb43d1bd82e58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c991e1a7d74f8c75b018965afeb220d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d0355ad5ec2fbdf950f30205c972a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23487e071f94874c96bf55d46bcc1c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e62deb1b1aae4ef5d82c639e70a37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351090eec897e4f0b5855b41bea2e53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947c0b63b47f3bdfd921f2f60c08c02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9116c21bbc74459123e03a2cb722e6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e7efb8509325af6733e3c322b6a9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3cf6f55765f8c57a448e43edfa971479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbcf1f44b9f91385b1f128a1ccdd96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32628860338e7763acfda7cdf0a96c83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb5889b906d6443d31b64ab495417a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11256ea06eb5e7a7343b62a7f82f8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094fa683d35183512c3cf750e964e89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ed2f5fa00f252508f60fec4289b3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560701c238ade9ae80f0e61a1780e6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0d1dc6dfc582b69529455156537c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f53b564bbfe6229c84ce252b658185488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390c7e918b0d860da8bf85850596126489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87c877046068801a88890f7ed7bd57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c877f6dd54e608f431ac8cdd855d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1eda8b87092a6fef35f7219388689492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c223f73bc81ea3d51fdd1dfc9605b8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83c4f782caea3466fa6797780b685e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd27c80f4ecff99909de98329220f90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d277674ae0ab64eef55ab6d4092789f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c389078dbdbb5754ea929cdf22815d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c138e0209b5d37c0ad487e3540e7fc3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2974541f650f5388240a04cdc5a1d51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368a156d0b210d1f67688190de84854500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a8f2bf25f41afaff18c41414c574e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16163220baacb917898826239059f82e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604412d4aabc41b717c86f3e83441788503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f747e05e60fdf01759805068ebb40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715991ac17460b7140cfef7f7be26890505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30e97f0c72c7bfc24d8d8a5d2af0c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c701fd7cfc73a7b2b5124c3c6a5e06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b2dcfd56756ce23ec4346e6d2f376508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff7816475715e9523d8bb27fda7203509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21e03e242937c6d48e4929575d5085510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0b5a8d9fdf1cf5b1feeb6e0c44272511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4ed7c58850b0e9210c7c54bd2170d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0ac6be6831db9ab40287f86543d2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d372f49383e6a534bd6f6840f41de24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb3d1e70d12574d164fbc82d1fd28b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f114bdbc3c4bedf004e59bcea3fa7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9bdf8dd122a9d4aa84ca974140901517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60150cfd95eefe9b90af2135f36e1db1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2f08eedadc02a69b75afcb15a41b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619c2d47dc6363e7e3badb903182cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a352062c40d3454b2102bf5386e01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb05c6ef72c2c09245cd36d2f0e78d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3588be82eb9cd391bc0543f8171386a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc153938336b9868b642c9953f42fb72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d5dc68f669e17a41f267134f07b58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc4f089a7d372d7ab9023ea46c4c17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706cc2f1211c4a08c32458e23bc8de9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56339f3625a16d4738a1c5ee1dbd93a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309db8858e43d67158e10fa3db74b0a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db912a9b3ecf836a2a3311750703bba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e864e59b5358c3c3829cf9bde85d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb0797a4b2dcc737339062d31acb6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6880697cb44b832bb75097d26b863c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42286a709c15552dde375459850544534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707d55d12a52cdba3c45a3994318534535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6f502ffa89c9f7096d1b0c898c41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a076b3b93a237a4e83da3d1928d546537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22dc439f595d20975bab7a3e1651ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1805d9f8634323648245bc5cdbc310539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdec2e1a9e74490d0b1a7ab9024a1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073a40745e62773ad801bc043af68fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40436ef5c49a51a7c2940762e58e2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae508588ed76c530c40a585cef2f9886543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76a6da9624f5079aa4ffe90bc79594544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f968892719e69ab995c45e5bdec24e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc0d8911cbb14c090d459aa13b0b20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e6596f70f3baf3741ad96c813003d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2a960597ad1e654948dbabc8eba56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771721d256486a1606d012312021251549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6e393e5c3854ca7265f17c9ca7d94550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a4d5c8826749213f3f790f0914685551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc2b888b4946678cb6d55d5d6ed9c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550aee13e7b95f0f9e56ef35cc4c670553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296ed5ad665836d574107261aa8b9ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31629b552b3f15ed71bfab3332a12a29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cb1a5a73cc71668973b984d8e2b46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db55a7bfb8a2c3d9643bde53d9f58c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328a22f0bf06b5c8632b069addea38c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fcf96fd0cece15ce62dd79d209f10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f723d2a6e05f6eae012af140de01b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdf904d3aaa57b7438b98a374228a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29658ad159d71c54f73f43964682a139562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bbc86e7f338e35db14a1d8f0d3132563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714d4db6570d714c30fd3b3df876f83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51504bad327c91e26c1a69b31b3512b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707350f0ec78ce386b745ad65f6cf77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63876fdd4f1c970a8e74614892c2a627567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23939e98b95eaa366679ffec5497250568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8021eb12dd2bf763605e884f2fe04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c028ab06d539abac7c63e5c3f136d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365362a7043b0e51ffee15ce4c75999571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ead8d0c873c8ea8acf23d50ccdd801572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed30047126c36afd82270dde040d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d1aa6138612081e3b3ab22b0e9f2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00464041d295f44d4718243715808b4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d5118b93e26e90b30b4ae0eead59c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429f2a8d3cd723cc6eff8ef387414e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fe689373a306410d0b6bda8615222578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33510b1eb0304975229f03260ef0fa05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88695726a003a9137783fcf2006b0ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296296d81144a3303369ee22004021e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927baab6af90223ce24d11770dc33682582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0972d286b80ab9d671181e137a36a7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6493c0c899b00db547a602e150d83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da89dd21978071f02b7c363d3d640e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee96c0929affa08f02c4e70a912c323586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5d2d51c602df564b73fa33d875712587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc440e725bff51cdd98daf02e39a5487588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1873eb1c09221df36a73207510e0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23cd549f09db7698ebf1ac7d774515590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e5713cae527de6dac86ce03a8253a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdda20dcf4bd475e3ddd00d5aa44030592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7748e0f1f14bad97e9988aaf61dfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3500cc4dfa700107128cc40a2e861594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c5041184f73c6e3611a9fd7822a36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a31a2318be93d3770b199b654ac08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd275873928e5867d80ccc947b3162597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e31fd9866a0cbc9024cf18d12c303598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ec8d03e9e05ab1d0349f8d829d144599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0e638145746ed145aee9f606ab36e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6ecefc5106c8321bb151af2ff9e7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d859b338d978c86c4d2ee2895eb52d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779be13c9571d8988077642bb4f60871603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca8419807a82bdfb34c99ce5bf54ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93defaef91e320e2d0b0fdc81ae666605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ade5b6cab2fdead53156f857b2d15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc070489062aad3f15e30659b7dc13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca14d532229e07a6931567f7e3a74b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ee86ae90b9f3990b30b5a5cacaa72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e853c040161c5bf2e2c2f6ae6ef61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9f2b94c79cef512933e09ddd63863611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a852a71ee442116e9a073e01efdf2e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f249b1da60f5aaff3a3354cebde066613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab8a735a0e3f56f1794b925b7317a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70898bd981960cf0707e1b9c5d5f95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c824a269f90301bca9ddd33e0d4968616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469078c8195f8737f027e3710a192aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a76020473cf3f3397115e87780fac7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26084934b9f996a9ed59f0131c68f635619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9a25f37935666672e83615568f7b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884215f8b539e593ccd7df00186eee9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29124d72ae67086e542321b5197e1972622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48ca6db2e16344d114a05e3db98f59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf86521737fe1301a59f24b4892937624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51fcaeae71b9b7bae9ba242c7a8a9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df42314323fdd286e39355d674a04e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a49235dcf20a2d8b67d4755384a2a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4482fed29bb91b4c0ae08f3b478b2ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603f639cb5b0daf6985a68992ba6c87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad1d5619a3c8168bd9b2eebbf1b99e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975c44d7d29d2cea5fa1ab792546a54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e346ef994107490f6cff3d126d321632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c3ac389828c8cd449b901936b72a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de2e3ec562adfc10a320a118281142634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1786a7fb6cab0dad23815ebfe5020635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d467fb42e59ac5042da472c78b576636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08173298ba718a726563baf449b5d9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad08bba746525587212b12b13f8ea0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fadc68181d0a2b3c7697bb9d4225d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c72c650c4d912656cdd4e30531778640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07244f0102620ea437781fb9134cd518641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533d72065acc065ee78404866d8d0b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5fd926e2114126ca2e750fca7f200643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c64f1475109e50309bb729e0b6a15d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5a225b1270acf73b77cddfdf5f5ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfa7e3d717204b3f9de57d56c03101646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc98c6128f6ce567317cedd927612647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6c031a0ec9eb5a439af32be63582f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c11182271d2800b7b455b25deed0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55774554ad4d922803b5563545a8aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52f70107cc1badbd228f27a81b2c27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeef239d872c0969ca7ddf710f37346652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa85c11f7f15d88692ecf4bff71ebae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85726f489d0d72be41a4691693e1ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aa0a41e5ff048bde42187fb9a059e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5b9b9395c24efd35ca95797ed33d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b12f2a6f1e3cc8e924b3bdfd944eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232c414759d7a871a91ef76d1f29947658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f1807ca485632619b4c4832e258ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8502dc05766a0d19ec7a5e10c91d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f08f8f53849b18b8458a21b7777869661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928dff955d303cca18afcd2f33cd271662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afed4c74b7c9ad49dbc0ce5740d52a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24135b21b166d563729f4c59a54e4d57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cbec902f6b4f89465b5407e480311665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097807a84bb258532a089035f7a9bcee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c031153034679e9f2304b2aef1c8c58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c641d2833d6197b0dfedbf4632dd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39819fc927bcd4d38d05b2c80dc525b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1797351077920dfc733d3f703628ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4aa82546797c851917ea123e41e55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92f3d30bf7a5c5f97b536c6d739c4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b43eee865d3af5173cca618cb42c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a9ef1f97656803209baddfc558003674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbf36b0a108d27e51f2aac7ed0fc74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4007e14879ebcd894607d44f29d097e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcf8602b68b377bd538fcbf262eb99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a050bbd93812ad9967789fff1c825678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdb95029570a15d3341fe415b9a8d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53059bcadf8a34a3aac301d784906e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210b631e4de78fce1827737cd08a022681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb184cec3fd563ff61438441e6ed0e64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb49d6ae4ce18c0a92c4c3cb8099cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0283e1b6f03788fc198e1aac2d53be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad08cef00badb5394998012eecb323685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c005fc4efccabc56c903302da58796686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319b3e1c34ab645c55f8f28fb166a66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82478f8bb4a6f3db84401a4d44b177688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6ae3be348151819acec3aa279a9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bb945c834eae00d0ce3fbdeeecd35690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ebdc6b143bda30c39e4edd00b60b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635766468dcbff6e77cdc47944e6ca49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f6ce7b68a947138af21466c4de3b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8902e7841bae961e0a478d9313335694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e972a8e6da3c7be55b9b8c5b35d24a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8847a0d84ca2666df8fec7e8e83b610696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb432006fb0d26acb730963a125fe3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08502425bd81d18eaac0e2964a43bf88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f722c9e7d31bae9845047e88c9417f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e9719b0d848ddec7837209f8545e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfff20d53cf0c3c7e32af53ffdacd36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbcea0ecb01ff3e84167cc40015867702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde65bbb3586e05ffb73e93a49c6482a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390be8a4f183e75fdc7048908aa4032704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7945ae3bdac700cfc3a989a895441d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502060ec2b9d2bb5cd07e17c725b9871706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da2f5976cf6a739cc7a357885f1d89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab76787a679313866a4a6ff6758781d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a8c90c2e070382c09bb05d927407709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43ee5fb9e7fd129d252c71c5bbac67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727b748b827db7df81ae175f44167ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb397afd9889e64ef40060adff4a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2069720eb3a4f4086dbaea42031e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc7bc4388a229f7075c68f69f7a902714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e6366a36a9f6dbcbc919db232f581715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53dea72251915110d4c78223b02e5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba730f23e520038398a6eea466bf847717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8391912026b548de645aa6d1e163fa1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dfc45eb81d3340a8eeb55ef28709b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017244576cc408300690ace9a0a4805720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76286503726b6b1300e0f31c2175510f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568499dea152b682d140fa730b6c9ec1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf63594a96d0b10d653d405191ea55723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff7ed019f0ffa7bef1655ca15cc3ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186bfd229f8048bbfa74a85c3e7fbe9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057ebdb5daa013bf59b277c3bcb132f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4c38b47c89a48eb50870980804a08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96b5f6e4a56c777a82a2ed89881ab3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488051fa0bd2f446003d4c6cebb6256729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2de90b8c0a28ec651cb266bea9ee1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f496a81e96539906c868e1a31700fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb3c0ae3db694736fb2f7400e483a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b8115191f247213dde64e97d3c08b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1a61e2958a52ca31dc8088831e7cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf261e57c2e34acb2fd609674f6de79735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011056dda966089e58b2adec863a91d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae589d478a98398d61b1a8a9fbef3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a09bd6cf1a2724b99da4a57509a71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eab550a61964f6c43f654edd22e41d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f693b5b9b2f7dd6460088dc34fadb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f884c5dc7c37a2597aa86a3f911ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54454f4f4e96d17c41a7904d62417a18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801337e47ff00c5d6e2ba3d9f7e431c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94084f4fa070dd5b31a77628c55ec2e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bb0c0b8e3d927550da50e08a88228745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc118d0215cb837277325cc3ab134e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfe4a120f39685e99bf11dd92fb0ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4439cff98fca691a45d274ab92476748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df48678b2e860286ef543e0e03c58d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe4549dc9e0d78d2e5c6c4a40e1c62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944917b7caaaede54a9010b46941056751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683632a5cd898d3a2a9b591649dd885752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ccb621d62f495e58bea6a7171007b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b461a95f5e81688a79d46f2376af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54622c0f478019304742f8305900aa0b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25c356fab981b10ba65fc5e92cc14d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958eb14732d7ecf38d5068e1060ff7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9a37e8b54b1978992c2ff0b4de462758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1f081bb72a472799a22026a3e3427759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>