--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d48780f37e589c19c9dc4f8ba699b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1e9b357ea1234ed82e8e17b94f3b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1b5bf6676bb4d748ba826cbff32913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb331616c8151266af8267ba4cd2b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a307293209ec0cbf8bb746b771cec725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83f501f01366ed535ece0e5b9a4d786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db99d59a240caf481a586ef2314236a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bc8b37a4da1dcd23bc841076f65e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e21d9b949d478057189ccd2dfe53f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d5da74e4c5e02b40d8f3ae618ac7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344dd3587fb11ec76252daa039289e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b520640608205d349b789777e2fe412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427a72287f63662f65fda69bab5be6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee3f8e82bc70ab444b0c5476963a2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1878c7f8da59d8bf7ee723e7e6ea7ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41aea5c6a67a82558143630a4e26a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8f3f4b652d7605467ccf3231abcfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd50363d81d65b8458aab82d6766cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0cfe4363322a85ee298a12db8b52919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea540dbe02173630d2c53d3204b893320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce52f5f026074029a1201c99732a6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c94b5fa08ef674f6e103f14c7ed4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa16473624e298bf730c605df4802b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6436b8306e49fa66eeeb80f19aded24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce391f08f13d236f2399e3ded2fc651325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e8769135d951ded6dc1eae72e0df426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971141367066b96efdbd383f354bfdfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec81f1e06602b75c6bedf30211cbab928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207e3ed318af3ad6a5aa7592acab5a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031eab358fa225442b8c682a857619d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479419a17ba8aacb1cb80a68d32403b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e2108b53a39be6801a090b7dd25be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2b431e3ce08ef40930c9594dde81933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d461739919ea4354383a5e7c959f13b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769c494577a3e2b60f2ec49f54cb48035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe2b4040fb8155b6304d1fa08d35136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61db5d1c2d2407b32722e96f421c91837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dc8df62af19339fa908524d8b813438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726d437d77f1e058de385bc4b2398f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e6dbade1d1809a950adb39d000b2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273894493d7dcb570f468bde8672667441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c09b0bf68719dd9544914f2c7dfe842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109114a878f024fa44f0afb33fbdbab243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2814df60f7e6a5c42edb481410835244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aee7ec130fe377debac6efaba9cae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be60a42c0171db06017a2ae07c6807d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed579c88d3786ffbe4f4892594b28147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121610eee07d0e71284b432f638906448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f873e46fc04229a4e34f0f0e5199b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773a21cf31261b343fe1bb68dd659f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464b38858ab364c1269b0907394ab2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8f06d18a544e942780a2fe2d7f86b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa29352bd674c5912aa30bceb7ef0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbae17fc551d76b62efd294e6f673e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5fb8f084e72a5bf137af367b46baf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda94086f90c2055ee6148c786e6a3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39a475df2591944a2f76fc0422a69d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5a581a7efd103579303117e26057d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b12d76ef714b721c105e035f0cae5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e429d0b8be35591e33945b9d6bd0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe21b48bb08f5dc283a6e7a189842e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f77b084061f36c1cbd02932f9dd6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d6259fc1b57cbb5de4a77782264d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a850310e8268674d6e6841ba631c8d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e419ffaddc698f9a314920a4068ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ce4127ee02672b8df09ac72ba8fb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beab698b910ee860bfbd366e2f189967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eb24db6cd61adc63dddabd85429b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35341c9ee9f14aee03c1a9ff2603086969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461e231e5fb4876cd6ac048e84e508070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7bb0582dde37c19504b785de1c9ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad16f2453cc16a9b241f7f902fa39bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0425a8faca3f3305eca650dd26de5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058976e0dba9e9653d0de6094cb7712374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2dd063c4d54d625fdc06a326230c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575bd7cf24d7da578dcdcdb716bd0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e146532a5a35514c1d81a99493a8abb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeaac5fd7e37f35ead71c108326dde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a95001ecfca5b401cada480c33d5bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970f628580a88293e188bfcb1c7075d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad908331e0395cc314493c6b12b2ac1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827808b055784aa6a4a76a199f7b9ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa2675cbfdbaea5d2bf47c1b439d0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979a0b73c04a520fa22fc0343c8c84584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f57d2a8920f1158dffc8da64f858685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a01684af1a35e0b9dfc3672812c1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262a10f8cf2b3608c808273309116c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e311022caa400ddfe8b20179df5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd20046d6eba66424a771d30e0b6f7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02880ffa3ddd015a75488d03b9aeab890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd34c1c610778b58753de941ef45ce691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cf8fa0a14e0acc288667388f9b5ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed3cfe5c9c530a28f80e24368abf1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82e2f6b8714f9b2575e5b9232eb68a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273da2a4248a12ce757506d0daf82dfd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e041e48fa305cf21740ddc92d1f8e0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c219dfb60c319efa6da614888de4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f58cd8937af58bb35bff5777db94998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86802685e464d5f5762508fbcf43fa1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea543c8f95d9002c9634abc3252a43e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c475fda159371ca4b6d9dbb62e795101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb1219bd272cc76cd71a3df9e29de3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9517ac5efa74afeb1c649007e33199103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba1c4d8bf75c3823b35f6bd1824dde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcca5518d830c5378881df26f84d76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eef2d7decefaf426f23394f5674afb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33011be8d5888164e55e7401114eb6b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7129b12582361fed92a2ed1b7fbc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba5da8c872f173a7f88a128da50c18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bc96aaba062ea5e91943adc99011f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a075f5d0aaeaf06899ca32e249dbed0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff47e4b0937a3913610330aee2f08d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b73f98203ef276a441336b67972894113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd24e48c6bc91f84e14af0ad1bb4d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007964d66cbfbeebe836fbcc1d47a7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686e0e272a58183369306911cffe87b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0709b583fba98840146ef165419638f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf334d6b4a402b3f0d7fda1d0b6be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538c4f309d12893f8509c4ace8962ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2092f4b7273d8dd39fbf7ef43cd1c95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e633c6d16b7374fd9abcc9106e821121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102cff3ea1aebc3703baf5d636c6c7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d6809f03176fb1151df64d65b3290123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280514b5af200ced07faca8f3724138124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d503b12bae5ba05ac1ad25a2709d7fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe338d83162e5d02758f8e2cb369516126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d03dd6075799a7218ee5a5f5aafe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b293d2eaa78cd41c85998e520e53856128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217434b03a05d90822e4605d17323cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab885169e777daabdde8adb0304916cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fc570f2f9d8cbad022f816235af6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a5669bd67a3ae9ec98a57359b537132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415953abe4eb7c64d9e4b44b278e3807133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a4a75452d7da9e7f723dc6b90077e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1333d69d61069f038cc9d8a9909c26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0826189b191b0bc81e033ac2aa6c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ac55916d5d494832b9b77fe5c7e1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4df31b30fbe45fadf64a3af6ad813138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13003d6e6898dc0b20eaff9e08dce492139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881658ac5d3d770fa30ccb882c78200140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deb48727b48da5ca2b02ea4a3770a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29772e7a9a73fb053825ed73768e35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b24b6eed9762ee05d7b5a67a952c14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc564f1310e6cf8c92adc0707b29bac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249c42275ab6b774011948b7df891a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf8cc16516e3e5808fcfc0dba6795b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3e761d78bd2481a57bc8256f23c90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadab33c76b7a00e667a3994290f65c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233942eb50afbd1124ddd785c5ab4c31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4289912a145588bf15c1f203be467150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600e1e381cc368717e6ca02cfe48a33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3049a52cd631458c0f9a44a6b7474cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d36c3d31770d00360d69d94489f04f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abce79aaf64c37662fdc6ea3f852533154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70240ab64b143d5addb5eddad4a5ef4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb18349e8b09baab6dd2c57e82e362156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe81f3fee3c6533f3691190629ec101157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871c4cdd262f55e0f0774930cfad1f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe22e1096f0420d0ba455aa2b7dcbaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba332f6d11416a108adfb0f09205adc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7df87f953477f85b35f9e0ce4c91ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81618fe4f923e20a6dea2982ae168e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644cdf426c478b6b9247cbed3251731163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45447e3e4a25f2c6fb1ad3693d1a73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67da130ab50ca5c5dd0f486e07d8c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412780c1a6e5613ebb4d0624772f5fdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ef18159be242e83d69de43c0ec70e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653d68afaaf4b8d214a2a5eaae73dd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7e0cc52503844703a6a82883977e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf40e9358fe332afd2d92f364b8d7d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b45cf7679cb82ba67c75495c734780171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cb31eaff8757897a1c15a71389db4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adcaba7d323c338118eb162afd589a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a519d64d2a9299eb33b8c4e5e68a36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cce6a520f7831f0965f3e0349ad7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec3d57d5878e2e4660d26b43643612176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abab90f2a5ea37f9b2cc38aeed3016177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d24fd08b6d6675f3412ca53c5a0360178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dabe67b50752fad6afa8b828b2097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ca2886c7e44817f4a6bc1ec3df76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22a535514ed9efa98726d3fb6a5d48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a86953b15d1a82ce3c1c2d03b217ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd02640d4f596e78cb5a179b5c66f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23574b24e148116753cea09f9f7ee8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18879c3f891c83f197bf0143027c8db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4914bba0496771559f2d6471be6644d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b23b87921e77693b64638f40b69fa2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a7564f92cf8fcedc2bf4a30702e7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2298db049c40139628c6fd571fac2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ac084e320060d97bd452721c8deab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e78fd4ed0c2e90512e4491e70d3c5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225f58a7cf999db5675abebdc43d131192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a80f6e3a31bb704ac8fb078cc904b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d77db68afa10b77279cde4a44ce82e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb523a51d8ddc249912f6ea9b521b34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16692059f5ad9cc597b0de4d8e67e3a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64117cb4c2b614c2e48654d593bf6be6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d39190a4b63bb18f32840bb4a71e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfe14f3271fa310639a5bffb5f0586199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d6060a10666b457bfb5c820c7b5eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a50b4981b417d6bb8bb9d38c1653d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b705fa8ff49a6a1b57313503f7cc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3be9f187434e10800f5518ab06262203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9b375294688cf2ccca0d5c38f5948204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d6da91ce9e263047d1178de3faa50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f890eed2886738ea4b66aead3d648b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35a1c092c9bda2254a5615eb9f0d68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23921c4a55b23de4941660459d5b7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b592b9a880475e41a85683bef7e1cad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b081603eb96de01aef7a12879e995210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6b0c327510c8e99f1e9a75e12df5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40a216a6c84a9da90907ad95d39109212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca4f4d7d2b2d7c96e5e3179209bd2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d52ccb31cada010566a265958d7219214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f30ab40c641d9a0b33636c1bc16ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d993710a90974e667464871e7e539216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b110debedb9f7dac11c84e80691375217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914c95d90b8273efbddf1e4a1b7903e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318373818d19ff4fd51790ae1d0d0027219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b2e3b6f0243091d16576ee027f214220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6d6ab6339f920cbbdce9c6ddfedd7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda86a336a90b76a5295cc4e1afecc8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c89b73a6b89f95c16d530d6cb4a137223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0025a606a29dae5c0ab47546545f2a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d3a1a03a3b4fb3624728b5fcb4685225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794af96d1403319eaad7d73a94e90482226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b938e86bba790b84d6906592d2fbc0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69794e5a8aa3ab753de3fdb239ee9c2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e482526e469339b78c977dbe535b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acbdd48b30d906803f12f6f29408ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba11bf6abada0ade236afb5e8ee1178231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481a03ee56aba7c57b5f60258c43f85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a0a8caecda4abf3a251a0c2a15036233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b5fc69d41287a6917b5991ea3af7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faf369e5647235f6be0beb5709af76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dd8a2d54b9248482eab813e82f78c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469b28d9ae00fa5e1fde12eacea90cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fce9d728a54d27b31f8509259df105238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee183f44a5cf0c7f03b368f977586c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dd87fda7bd298c778482b0bdde99e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe9ab872b9bd7410a3dd34d9ea30e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da61aeba4f9828c37c4b8453ae03c43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47967c984d5ab62417b84470bff1c1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd376b06fc8caae73a4bfd05ed3968c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803d04ad2224160dde9be3bb700639d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311c2e754991bc274e5baabaea51a92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f94ff93f6b254a007f76231357c8ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccb1c2282aa9e815e26950a2027e96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27a6a164ee0c34f49a2893b3998dfa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3d2464597c3ee3997c818afe608b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043f69d288a9477682bdaf597cb9fb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653b73ebda24c7360c38f7315a95b6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b792e3a44496ee62507164eb9155b45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57477de05a3bd85690a942fb73a47e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8613346e0cbe317e2f9407b6b1a46ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da0492b41bfa5e3b35412e611c302d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77a043362096a7b52a848ada2bf27c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfaf42b09f365718302f9ce41b5844258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0895c999ee0c73b44b80b023d8430259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e17f3dde5d88377963d63b8628edc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2df7f55f7403bda42fdc5c4ef89944261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77832ca066b469c54eb514f5768f52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b088e65b2db9e3175bb8e1134dc6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738e44b437135d084d02ef694a0ca01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ae4a256e03304decd9f216a45900b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf882d88cadf68e4d606e04cf09934266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91151ad1fa4e689bb0d182585455ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985389ac4fe2379ef459a7356e7ae4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf70a4deafa828cbe65cd6d5b3061269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421026f2a0da833ad6715719d4b86a76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5cac980407d39854524a51f6c6e49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063a43a6584e61cc2062930b1892006272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c0cf4acfa7ae5ba894a1c50563481273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd3d2ffb756c87789f7168f02f57fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0529597b07b50fdbf451d58f9b7ad7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37901a9de7beb958032dd04e971d1323276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd4587efe5e575f01df85836c9e37f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b06336b74711a1e576740cf561746d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec1cfd8c6a470570235ba4955b1c0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b448b307ff060f6077f26e0756726b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92492168fb29acf95de84e9b08b4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd466c8b86e38b216dde65c560ae1598282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906e6e7236d6bbe7022ee52bf7984b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c788fdbc73082d8220465dbc236282284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853d21bf60f2b2c5cf208d851c20fa5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c065d380b615948b16cd321ce3b5f6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f337a33359d68c69375bee460f453287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a7b66c88404df5ba09a1a3d6d1600288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23405bc445ff66d41c06ab3b1cf9bbef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23b8f4fdc938b0a2ab372d1bfa5cd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6c4ba17f64fab9e2e5d2c9d39764c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae57a36da686ed77e38484a463adcf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6fa5b9709ddbd5e50e54e14c2663d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301a108ec108d45e8a6b72a0dd626b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18babde59ce965e9f106cc70c792ab54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61026d91c1d9cf45614b6ddfca8ded296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4b6b8d8a58f4492cbc5e165b4d2ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe698e5307e8edd3a746e57b82074f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24488e3817ae66eaff9d045c8312a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe63192b4b52edbf136ba33856f6465300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133bfbc6dce434c6c2a88149056d257301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1e259945b2c80a8d4f48462fdade7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410582a69b878af2249069a951c9ef3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc1ff1190acaa81774009d300269fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb15f5fbe02a66780686121427f15f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245f8e0d8b9fd463cec3c9b3d0cd32d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff215728b18444bef2b2f511708c83df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97160e19d9abe995ade411f4dced4a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf33239374854bbe644a6e3b2c2f0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc85581319b0c8181ddb93b469d52e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73db52659efd540b6eb68dbdee3cd7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c3bac1b5ba0217b09b02a36dd0c69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58b23fa359aaae2c1c6c3bb00668c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263238ac649acd401ff2ef039b03bd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d130fec1c635e819bfb7132de28f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a8dc3d9aa89e871eb3c1718448ef4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873089afa0d3659395480609f1590ad8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c53b8fcf27c05685b6373c93720259318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b864edb54e29a5d4411a07b153c0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07072fdc35650d617b86ab2416eda1b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3825b6d0c137a8f928828c39f312806321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e886b7ee1cccaa908ae41022e41d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e0465f1a23d392e934c176c5beaf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb6bc8621a0783cd7bef5166028e15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d409f070e854859ed55103d7e1f41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54896d262dc7c052ac66c8098555a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe6afc7ff93d4d8fd317e26a13fd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08386e9d621afda7b8c451663e74b699328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae4e6b1272f528cffeb114bf7e15a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c03a0a20f28d20ca37e1b96aa67f4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964048df2d0e841331b52b82286c616331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fcb9725b30c458cea7e1306ed8a21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70274a0e2125bce8793df010ef7a7cf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47503ba018349c629c753de60684d332334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212cab2c1bd87b7668e2345bc709b85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5119bc0d1fb8273a906eb7049b196336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4026f837f3f4d31331c85ca81d76f9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a6508627d0acca03b4d67f439cd35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c80187b13d91777d9af08589716c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad39d773f9382a4d4f6b85b363384f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9b0a9556fa03c49be53149ab05b07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffc0ff1d9881441563bd02b35b7877342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4cb3411fecde34bb970692817a67e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87cbfc0895abda408c34a77ed6c29f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83dc2592340734a9746b603b75c7f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44916f36e6c07500d58ec3f11bc9af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f595e28aeae09e88012bd74eb0043347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1292f9741271e89c8e811795bfd978f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f71b767fd809003767c5bfbe07bb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674ef3fc94f90d47a37aeb5e79c6482350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42e5c693983bba74642ff4d78c44c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16865b1fc94a3762ecc837e5f795be32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f2f01910b0b2911d36308d530d206353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24ba13af9f5a88783f0ba6b674a9e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51e9817574c254614169a653eb6c89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0639c70f416d2182d555e00a02b6d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b5aaed685d7f62143e6fdbe31f767357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83b1279e1470122395a7e82fdf5a1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0090e0d62959a6ea46cb86d75b37f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c3155812b37183753776ed026bb14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916924c2f68da30f74ab3a2409b03a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cbd44165444a88a431f6c51d040e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e026e7fd80567eda24257a5ce5fe3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecb9ac822ae4ff058b1502db18d3bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f41e6814917c530a4bd566cd8ba0ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0338721d1365f6106d3f676435f40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddf01283e64e0ce0105c5926904350367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001e2d33aeabf24ce562c20d2c4076368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31b252f24b177a7f24bbe21e94a3a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8a6645ae77b5123017fd091995ecc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ad7e8b087fe9dccb365a1378b3bb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a904e5eac76c401fdb00c58acbe8c33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39aace9c6090d3917be73966db8ae5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eabf9814aa841a4bbe2493adc89607374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7da648e222b7781603266faec005375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd44440856bc291f7c57c30de39c018376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c698720239d45ad3ce3dd918db2b05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb6c93c073dd75c0371c91fbd2638d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960b324b1ebee79562d0fd554a66a11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67fcd5b42755ca56758cb6ed8b5a65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90501250f7f43a52f85b299c3bbdb73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a44d03b5019f5ea180c7c9550ce796382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6addd691f2993985d5c4112b48a7172383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1125b9114951db197c7f01607fe8e97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246069eea815df1b0cb90c7ea0546c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9744c5b1321cc1f39822db125dd5858386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65143f452a5daf241ab177b7228cdd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de46e9c8f9f15d54b55c146a19f6362388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925233ebbbb2b0f0b84ea4ffe8ceba6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2282b55563e836b45daf59ddee9de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a566bae53f1169250c62ec92277503391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e807819b0dd3ca5cb2ed2951f85fe5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09d8650a11edc41107f1e25153e203393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c348bfae679c08f6f6665390af9cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7921512d7efe8cc0a23082ac9f7821395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eded3c49acbc98f01ad982002558e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4f775cf223351580b69305fc3902397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d67a572d1792dae507f71421e8dc9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdc3084d1087106d6112295b1575b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e7975e4ee65a4366e9a83d144403c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942769779752202fd7620166fb84050401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7349e786bfe8d8671d6ed265c116a3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa5b97b574bd0edc68ce64b0a1536b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efb0c094b2732e1a0a61400ff9b106404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894f218e9155e6a10088b81a6377474405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42a9c14138e23542b888de642bce81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026715f7496052ba5f39a35f37228e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4213b7a58b9fc5b5326991f22437a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5f6f13b4b38a7f6cd5909cd812a33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185897ad68ee3a08057deb0bdaa68a26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57063ad279e871c04dcaf862e7a58459411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fff2ae11bdc2045a27beba02530572412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcec50ba1acc522adae179b2d996cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d3bffabb6b25216925a18d2d2e6d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086d7084ee74cecd7ca1fce6f746029415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496082e5b4c914af1c8e8fbc60c87b9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe6b636c4a7ab1759445ebf730de77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b3d1f72a400149a8d3f9452ae8dfc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf13d92634560559ec914a3ad647850419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad466c41e03f7c28621b0b9dfe2269420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d5b3865a46597058f1c2f507eace8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f34b4ba75d3b384cf1cae0cb424910422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91833d4f31a837c4ef9ca93762633c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cedff8522d7fdee926b9cfb16a4597424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438ae8963c3ec5d108ee6b67c55d013425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a1a32467bcc009f8563a3786ddfcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a27f166458d08af2ee5ae7b4f2dc1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83678449550484f6c15e28636cabe37e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2034a4ba9c4509d9225cd929e009f63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cf7a1891393cbef9eb04d0b782b47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4ddde614ad764edbb24f1e178b06b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71c7b64a92c973cdcbe27f8447c392432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78115188f2b2ff11e8b1f68b25519cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6523988f4e688e30f89f6f7934028d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf029d79f85a43e59f6fc2de5e1542e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acea7fe4d52639b92b9f6053f95762f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28492132be07abe69db5feebc8653b90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36643980b0b980ef919f82e064f813ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dd3d1df5ada1698b959428fc7bf96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e532106dd33f47aaaa37efac198a1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd85f5346e5d9e5bc10d993b907503441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634cdf05fcfcb6631fe01e62f555c0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459a2e5401b7ab938e5fd46c041fb50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c260f8c40641abcc4a8ca41cfed592444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16362d494f609abc244c4396baa68248445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c69639d9a3bccf231333ac8ba54340446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cc8b1de3ba16e96b09d728f021577447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4e0f2066fb3e77b2bfc27dc451446448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815928fd3a5f92447adff3243c0573c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1c67dcacc572d596ae80f6a4a588c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3390b1971183af7c7d637142490af52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c2d2c14af449af4b624bcdecfc5f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d962995f79eb9a365ac9448434080453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef54cf8680e9af6e10bd96a496ac66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfc2d0e80740624fb9403ebbff5172455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa83fbf3bc12aea9a53dfbd82e7495456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c5489c256242eb62f6d359f42563c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbcb9e377ca824dc7ed97603dc9f51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e16d584a6a4f5bbe002dbf58b4572459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bf32cf6e3a92254e369a49353fbb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8f49fc9fe8d91d265b99ac62b633a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28264e3c181c1eb31bd42c8fd2c2237e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47442bf1078a25162d602a03836212da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbdd5c4f69b5eb5cffc06b74649b34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb3c7ba67f2100c68f92c828c43f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c32a1770c4b84305a7459f7e4c3da7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca38024e791d4ea5cdc63d9cdcf623467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33619c6e706af0046c01ccd56e38ea58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04c7516922a0746172b7c224b6f19f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdbe969b2e04e7e3008eb961921a08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8826153d76ad4399795b3fb7ca7f0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b9157a1d337b1361921e0136b6fda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d252cccac797daaebf205792ff669473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b119b2c08c0491492d90fb65f0ef1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981e1ccbd5760c7787b861ec01790cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f886a66e20f2d693774693e5c85bd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec1825b9064a2adb5c7a07874ced7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339f3cfdba8a3b0a038fab541e6eac2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972ee934f8e4f592f8c08037033dd16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53ec117953f8e24a2f2f5ddf06102e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1629977d7037743dd1a7b1e1e5b63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a491acda5101efdcc5b5fa5e910c3ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff37d683209b878b8168a4032c3a21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0578b42b414f824328544b3af72e7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca881c8ec8c873564d881c5e5751ade485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df16c18f0c593c8f2dc570d0f75507486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a35432dc60fdd981ab289facc809a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279436fdde7a338bcc016c79b822b601488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e216f60b70065ed06512e09066172e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cc245eadf044d9fe486308cb1be31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f62298646243afdf6a6bc902eed7c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f1b0f276b6a642b9a3eeab084be67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129510f6ff3dd2f353de3eb4ee27133e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68691139dea12c44dd5376c1297f9d28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464dc49bca6524591eba970c48f931a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc295d61fa10af2e90a33dc80470e43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc2c64cf825f48b6977f5be93912c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93604c1872c816fb9af67021fe83bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044f72f00a759ae3dcfaf34a106f70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd982496f57c8d3b5c18edf4a7daf30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de448038238628398008b56f9316a81e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce8dd9b8f6c26ce8d36459c1ecb9f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedfeffa32f6aa0a0c6fe4bcb18dd5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc007f83d457b83c74cfdc1da9911e24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424469309f98e0f676db0a8d7f5d51f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a70da7b127c322958fa6b5951d299506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf05a044f30714666e81360e06b7d24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee6fe78688f506598e4cc0026db7cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e26251acaed91b7928e80d27df5e97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ba7763665b9bfb9c991d30ecac67b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbce92e58ccecc928f0a84d3d76653e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776805673be0b046c7cf9290e348d4ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef447d7b86b2e2d774dd127c6d6ea6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216b3aff4448d79a1d3c252d5bedcbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c080c16b5a28cb372dc7a23202381515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b59cddf1e08772fcd38dd39df96e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273d084bc39d5f253cb2644dc9fcb76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a2cb8939a1cf614c60131dab5f3e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7238d3eaba5903611496108034a6df5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b57179c40c8c67cf88460af101eeb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798e2124b0737eca01572636a2d0a0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27582d14af4a8a47f522a9742fd53e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ce206e116cd1a3da574be0d02d861523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9f0a237b7a40bc8fe3d4807a60a7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471319d7ddbc8f4666a7bd9d373b602525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228c3e26b938b698a1d6ad4611d9d9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef355e3626f2abd41da617d4890dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45f20601aaf7d473cfce6eb9895450528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a9b54ddc5506699376774d066f1ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d786711f14f74a097207d1b271e1a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a877bcbcd7436f0c745a81cf1f74d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7db74318d45fb0edf0b4ddcd6e9513532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcf49466f9ca3305f11b0cbf72c8cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f780ed368a5e23095f47a5220b4463b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e73b678abcd229340e7768d49ff45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb12587385f4f2e226362479514893536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890b6511d7d57fc588a6c2f81bc3f23537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8305c8e66995cd5760d5a78776dbbbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4435d61ac6250fc3d7e05940c86660d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0061ef44f4e25a6e1dabb6c20005f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd00f6e62dfcf89be777f8c6254d44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859e1924199e680cf05ae5c9c78be89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25d15cbe005cf05102241799aab394543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bad31c739dd4269f0c4a21fc6d6afd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08c1d4751eb6e29a738f630527c583545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6ad46e79c414ba81eb1b7f22084a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53178008a393c2d1d25c144d9d8548db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c45310a72ac79f74400ec5eb6f98f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260bfcef0f17ef1436a0554fdad7ef6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946f1552df805e1a33d88dd3b4efc6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9bc40a3a517a1845e4901b8d60289551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784506c34da42f7d9d935b571d0bbbc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b923705f797e68d6ba721c57fc99c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e49b8d1ba3e34f89bbb972c160f466554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cceefc5e75b0328d40db0ad1b06c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157643e66f4af29b05c44f6fabc4f510556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6a7005355d5e99463ca73c20f9d13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40083fa3544241028ab7f984d2613933558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c25c1869a7772191525a1fb90da1f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058180ceaf564e5d6d2b698dc7bef7cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc6e89bb3cff65ecadd66b0841f27a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839c15677d0cb325adabc7d72ae3cd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784195c60e009217e6c0533c97c82329563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c152d28e3c7c23952b20353047432564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc79a5bf809a07463ce5f28315d376b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865b581d435d9149c65db805c3f5962566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f386195d9215d2362031c8df2a0ea0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9673809ac288d0057e3ea99a815e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3602f5730355e6685298e6dfda0f98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec6809364f02659ef0136276b0e9e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f225572b59ada1a3b39c7a8cc8444571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa077aaf42de09b106820763337d621d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfad0bb96d32f87db30bff2fadd0fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46317cd08cd1e0c151365a6905204b0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f41830f9e1484ce44b46a7e1c6754575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76493ba847c8b9a05efa11398402ab3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49a41b94a2510c7ff240cd09b4c4be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cfde5a98ce9b216b51960b05bbcd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae3f54f8881c6e6e16755095c9676b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9c0182b5e830852d93a7b0e456d85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a803edb5e4659fe173e499f4ee0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91139356851457306a442ae4eb4855fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f440c95b807194b8365a9ae47b75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24f10f075bbce06d7a7a6ea3556cb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140321da2f1aeb9ae958c93f681693bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d1e7797b44f2237cec0b7f13ed726586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde681789b2569be8f087f5c7eb370f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1191ec424909f7c6f43efe5ae6346588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4790ac8517be75643afedd030e480589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab051fe460da85f69966c21abdd93077590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62595d078632e81e9dc89a44129b6b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea18c07adceb3d74bfe56bf5780b18b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9cc0cff1a4db2776a3e3f4aef3203593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec48781606a0a0414491869714ffc39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14980898972be6e29b50e8e52fefa7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fb404483a8f9cadc749440c589135596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706fae53f3349b4b4b41a9217b0d4d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f5611fc35f207085f374cf671f0e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1711c79773c4b425d4c1d69d621ecb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64132ffef7f3db5b43f4eadaaf3f86ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329bb009380cee4d0651a450df12f29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566b3f2164455406ef75d44c9d61cda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816833bc2a134122fe6c7514257e088603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5947431f29f356d95d2db026ef593604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b742a1fb9146b2552d08f8529f93e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc927e7a835abe17cd6b5d590ef58546606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528debbc66c3bc2687e5f91477ca7507607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d2f40cca6a25d2a0868bb46c74176608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b10d85af70df55deeabb1b7360529609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5ded62e883b39594c9e92594d12e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c41b5b773112a53167227ba61fcbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1453424f761144594d82b1ccb5b9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363f530c4d96e5c435f6c71faf970d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55776ef5fc22a0e362d39c133309ea4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa1d1e768b50509a28304fd7cc6a12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b56e2049798606f6594aac09732080616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267970c7141a0af9e74e36c8625bd76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71df7eaab0a443c966ebb4ac19334bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b1f101f7ec19cf4cd0dea8e25c549619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c84ffd3ea15923255a341f3a89ffa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad27cf2bb29aa9dd7831bac4995a0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c9759447c127c68bf449f32c68bd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76232e558c0d751e7b40624c53cb2623623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e4ee967b952a9448681e48c00ab1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e08d13a0198524cd8235f0d6f5cbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2e41ef1d5652a1deaa1e894999954626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d0f36023dc0f60271c683fd79ae07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c123d9201413d6087e36949ed196c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03abff147dce1bb396d27b402074b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26096b3b99c11522d3eb409d947ae5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bfee6c862d759bcc0b826d196814a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e974df60616679809d8a567ea0e5e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fbb89f9ddedb788c6075abac2b7a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70284d820beee0c7b3fbd3c9a6e58078634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8bcc859af06d60a98a083373ce50e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21779a4670cc1b58831797fc176b4665636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e82ba0c0466e2bee65cc79af51564637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157a631bf582cc5f0990133462558ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58d662a2941948d01aaffca145ec30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2981d48224842476b3e237cc778b222640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bcf440c621ff017ae51a499b5d0f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d3602fbf1266713cecd572c2af47a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d26dd6099d5084e7c7ca2ee5a84cc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5469ab507c5d1dfda6e35da63f63d03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a81b0945393a6cc5da8bf2f8b98af8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4f27ba5a4e44796ff2ad39bdc564d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52696fff6361ddc0299a8d4aa2070b39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf49f0c23f6fa77b4c5ec42d48124c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be6caa86ecc009c61a013e10c78819649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe3f2d3048cf103aaefe9fc9302932650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546271a4db8ba8b928a76dfe85f92efc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa334424c04324b3d299f69945afaa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7a110dbc69854dcf3f1a7432ab11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ff3e70e5c36f8518cca4a8c0dc5c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd7ecfe97fbafe2e124e57eaf6b7d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a128c7c0b4ec4d87d6c8e021ac3ad6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baaa7e8c8b16774ac78841eb63429e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d8fec0ae7227d68a09b5eed47913658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6a4e3703f82f90f294798dcb9e6be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ea0bba2d6145adf719a336db62e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba8c7a97750af732e2919e5f592e7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b007aa176d32a8c8d0a1d7e6a195b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95bf8e846a1a59a9cd5efb3786eb28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a71ab3173a55b4e58504d49419bb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a2b857f9741aa0710b08d3441597d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cda0e997563c37480dc9d435cd5aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424266fef1e44f0472475b843562543667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26946c9f29aa67ac21ecb73719ed4aea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8e4569299f7e6399e3a9db58f4b15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a182c807ffc3f48f2e225c843b840670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d59bab7459eb04f5787d83adbbe0c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8a6e9e51435fcd9da95fd4350be4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c4d5382f22fd1a085f25d0681220b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c59b0a93286e541cce6c415181785674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914000748a7b3723ffa23d2a238623675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ebb42d1d6640262b74184774be1e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a72d5b24edec1402762ae74418da33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc58219a4e1039c179b287836ad272678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bc4537e2602af8ef8dc31616ec19d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab2721b890f5ec056c62b0c327d503680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48851d14d3205c85f7bc2776cf57cc95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1328d8e644190e538d4498a69f32e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e6a8baa461fc11cd176acd86346fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4e5ab0a8f91104e5c4f511b2f6a00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345a49369a03abb2b72c28c1e19f195685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d6d870cbde300bbe12ac7f48f44ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8918b30dc0dbacc4d35226fe5347b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96910050b0fc4a7accf0290dbf649c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35719c7b310c3d44770af5762db9d548689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ad3b14310c1a65bb28cdaed261dbc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a26bc5d9bd3994881566b091c36af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082285adcb73846e8d5a35d8e1d53de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b269407cd5d0704ea2728af41922e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943adc21975cda9bcf7e131e75f8eda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2aa286f319667ef4a907d41d86677695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fcf3d033d808554cf508f357f1b00696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf2ac98cd84aab5e7b8619133a05b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45d737045ef5360b3bccdc7844d6f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc26f21b235c4fccdbfac0a392926de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4067580543b3b3ce655411258c93c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a305ee16f99821635c07883966776701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9211b59e30b553b22049b21aa81ace702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1855055394b3ef85e2d6e9095b4ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13f95000329821a8ccfa2df0e609c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab64fddf410a607ef138a28a929e1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee22b82ad4f8f19e4ccd57139b4566c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ea56db4cab2b13c18b0bea7246929707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedff3ee30b8b831761f2ba3de6c570708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e6cb784eba045c2043f8ab37bc639709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83095dc585f982a669dba0f2a6b4e09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e066b22b8ec8bcaf3c6877ae02b51a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8eab973695aba09b04a9b3e5e9ffd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ade66ac01e38dd47c9b7bef6e128f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998c57b3d656746f6a9bc5754fc8b02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63835b15849cc4a9624c158668d5232715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6c2395d907e86317c195dafe1a5d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4bc82d5e189dc13a2d7af393fba5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449ccf292b8cbcad3c25b781d3bb5b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7762da429e48ca3487796571a829ebe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981973fa72e1911f293f2ccc231e7a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb1fb6398f562d3ea762ffb96373a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a87a8379ff6716351a3da87d5a08b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964bb591529c7ba868d80782da1818f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857f2f0814338c1045290b55cffbbe1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb366fbc0c37a8a04e1d8b016fa6adf6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6270dec83d5fe16a3429749692e16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6983e7d98242e61ae51bf2cca0268a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be588a3915dac8d1e0b9d0a293fc6add728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81d3d86a8eeee90a8f4689dce69502729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d53346a7a51b3543f39fb33520bb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6139591109edee6e6738f1a1c5c19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607569d3d611e50d55f67fb238273310732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9316bf390da60cc027b68015a6485b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434323732d3d92163983943242a44e87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c458fe78c3251bf94985cb3b463aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed0095bc4cf40e60f079503be335b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca34970df772246938c30c4cde8308737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be48250a382b42f8fd282c9ebfa728738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dff5862c0f718907bdacf0861390dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeb137ea4bc9cd78005524aafc5121740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f646e6d6a4db6fb4286d561cb264d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffd69fd79c1859503b747f22b54f41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239ab94b231cb3b7b116ca5abee8850743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfabf9f6e47ccf35a9b3ea8c2232848744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b560fe5688ffa7b1292b89cadd419c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303ecc4e75f4693fc219ac003188311746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f685b8507b1534b1e3779d6b59d1f07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b0c0c93cb290dd433cbcaf8fa1b71748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7ed5da2ecb572860345c3339c77d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51758c699cbb20e6a447e2b036ab0df7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1c8871bedfb3a9b1a51e6fb811450751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998209bbf52c3b870aab1c2f7dd5c32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60106e0841a5d55adef9639b63dd13e1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759897747449390a7e7e63e5f662b46a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b307ed2f97fa83129e4e6ebb08a292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473877c44360cb8308a30f2753862253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba7c51ee2ac3d3618a69a5b3274304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5383f9e4cd45ac5b5143a35908097f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640126f16426ff8225ac42aa3a817356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca927a683575b0c48d4156c0455fac37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a3d5230bd7aa8443c64dc75d3b3278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcddfd4ea80bbd658334dd35fc111f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faef7670a547b9026bde1d0309d80410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7889b6592fa4b59478f4ea50247073311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ca95e0b264e3df0d7e3a87157204612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad36ce7c6b3f37e30fc910af6d222113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e42bdaace68422abfb4a7d89beb8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee805ee08dfecdbcfa2eb344f5cf3e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d81afdfae32cb9694101482672dca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e093d2f6df5de67f9ee89b8fedbaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8428d33716655bbb4efac46c659409318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d59f38d2642e596425caf71b36e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9052cfcf37f9734ebe17d980993b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659b9cae86b24b4a91273e576a017f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b8a3837dec9895122f40294d4166622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef350e089f89b5962c0aaee9962b67623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2c271f3bc69f9da99938f9d7fad4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265cc813e9fff238dc7443296953f1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dc73c17cfe39e3bcf51457b08917d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7d6fa9a392dcb84e5df14a5eff18227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42e68b0c7a675750d3bbf4736002c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0573e2c0a173256bb1c7c3c70f3dd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510f458a5d2c985ec070c60ed04699830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a184a2bf6fe53261ea2c62a73ff79ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4226653f785e87506cfe2f78ab023032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3b934d21e812a6bcbe1a97b00f98f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404884758281a750e8a69d11cae5541434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e40565974ec8da42cc7a1dc7170435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395433993093f2f76a10742a705b1b9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccf5257d5bb7666b160ac528425a9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12213fcf3c31351c42b9dbf27a7afb4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be795ea2148214e2ce93a2921c092239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646037aa11c3d22472c9da52a28f2e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f8c7c44559916fb480810194a0bd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbaed595c54a72d0bf2ff64558d28842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a04868fb387d8c13924caecccca40843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51153478366e1bcd5e0b6374f3012b9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea837c56172bb9aba75a51e3bd923145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b17df9652ad16b9f848ef98882fd4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0ec50b2a28a2863da8fe351cb9a4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dcbd31362a79a41b843d15d977c6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f948a34b1058e54eb93fd1f0eda5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a397b9adafce8ae817063496c9744650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08135ec2e3a676e2397665cafccf9d6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495c47774d1398687b41ac28ba7a48e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e16c9d159a8f6ed0f43bf55b4589853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77df833a54c600ac750f280927a88c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57842aa7910a2c5560791bd6d937a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62998563b414a99a791d71c10e8f400756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c7f58f965e6cc86754dd4d269c12057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b1573e24b8492a0b830ce244e56af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47376f5d0992fc9743c7498965056559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d59ca4753c94aec013a9654eaa390360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6378b691e5a85710b8590e74bc935d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50601641e5254894cc652f9a6eaca99362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b76dff48747b7b12d0ca54275c38e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c596b94e6ca2a27373213f903c99c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a944f7e534cf656f421800c27ec5a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87121f739d18c94eb097b0b1489ad37b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870273ef1a47c2b019d697710078732867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5712e22896f9df1917ec5ef34c52bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857424e9cdf29637640a6eb3eaaece0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630833b12b44fbb36050524f577e6c7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafc5c1aca11648b590fad1e55e951271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7bc8f2c72dc17b6911797c302d37272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd272c05533630dbc9c498a54d4d45e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338b685bf62040a8af64a060940547274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3959d2b28e6eb1d60d794bb547838f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be74d2fb1fb9bf840a849c1aba0e1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9beb8619cbb7a399b2b7a8097c96e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22684814d152a4f32c9b119dabe5670d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445c159e54c6674ea3094e9d11a358b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbc480e27afca55030374d22b82ec880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895cc8ea10c8a840ab3fbadb9bab0a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995be6bfa00725fab62bc964f101feb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896619ebf4f0d6226d39aa1a888c91b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e3f9b185b223c3d39c862d4644c2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d782f1d3b9a04b5c15ae4882ede8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0f2bb6908a56d5500fd71a6c5b3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bde71b1b1af57422db1429583323c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e74e535ccea5e820d607a896868a6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddd793c93b029b8be429ea8b42f2df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4f4267a0bd538e406b70b18cb00a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbda4c2c83f6ebd226b1a88bd127ab091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646bbb11cc946430296088b918ab0a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fef417d19276035381c436a370084b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27af9d6b7842441055d29a8c5473da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7613109510a0bc8d333bf1c73c57095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcec0dac0a266474e4b958801c8dce396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d69fbba6fea433d801bd0d58d64d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85190750d136fb77e2467a6da9d95f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae9ce9d145ed2f4f87afbafbc44a7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a89c6686eb4403366c3b1cb335dd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87ebf525e1fbf42053a5879a38eaab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e0f134ca500f5ea5f7c3e745156be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65290d9010cc1e17044b679fad1cf3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a1082b97f5be6d20fc196e72bcfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23687b3a2e29498a3b3852c805ba7499105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbd558f075a253c51e4357900bfb31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029b089beee9ace831d1cc0fb3d3692107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df130fd0ea15e3a3909ce16d0dcf7d9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa9d8de303a224b608e77a9ab010e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b8d670ff7b36647114bbf977c35c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef0f17b41f288395c59597dad6c3ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4966d50999c0a49640e3897b2302af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462a06e5055f449963b198337f4fe23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86acc11971a0894901011ce146d0d8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf675980834beaafc563fa6748ec10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb9065544ac639097b8f3ebd2ecd65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ada9c056db17ba109c8bfc5b5abb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47c43c32b8b5bc99b5994d3560b5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8fa43a26984d6d84e33727ce53712119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267bb6070186e1a4a65e23f7017cb11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f17a4e05d552b86fe70b277bbe198b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ca9022b2fe164eeca14f2d7d818c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa315a5b2e700a4686969fb14aac540a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9190762db4e4725aec392ae1bc2381c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe5b4f74334d25f8d9a076eaf5b60c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556f3fead97296a4a3ac30000449b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d50fed6332650f20b0c851d19f86f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e7af807dcdb0341097a4fa7102728128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cefba1ceae83bd7273d958fe4a6fb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8a8bb5b5bedb77ead9c0a55f399a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f0160841f93e0d1ff3bd61ccfff97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f0711c3834fc4497f7859eb7a1dd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4c9eec9709e20106285120e7da6b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58212ff5ed4a99a007c512705534a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42f3f5bf1921ff0a4379fac6946c82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678d3af90101583e594c7cb53b0e766136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfed337167ce956f59d66d9fa3576f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeaee4364a8ec40a5e5e84370f8cad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0194004ea02f0965f100ec9b952fcf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4df367787399e9719b5ea924d5496140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3fd525066277772f318a34b6a6e4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39468cc1ef8aa01dceb4c10fd8a598142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb3cf3ec2d1d8e399dff6d22a2ac1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604102280fe2d48a33eb36f820e9ff12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885c0ae05ea7169ff048b77be1f900c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafd24357b94fa9c0f86d0ad6f05ada146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffbb71fde1991dc1b9e4b35290816f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d1ffa2d1ee78b6c72c792674f8172148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393881b58787cbca6e57f30a96242c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e586ec56a358ed7141705bdca1075e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de3f9ce4520065e1c357a656f32662151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506094c3546046ff3d8279873be98ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03791821a3a35ec3231f7a938052676c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed302e499cd371b1c8f5c447408a626154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154df8429c42bf34ff1b5e83dc109d86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914d613951523f0ac13be811bdc9045156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbad2f2c21373bb076fe22ecc90736157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5523e95e499b8efcfa136ea39a8a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b0330837e5f102efe9d289cb70f79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d6a07849ea16d37aac6aab9ce3262160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26842f907489ffaf1acbe923e5ad2d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37fa5c108a8f82a691b4b3dc96626a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14feb67ec16e69d3d33bc640c736083163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f05518b6b18910e6a952ce77b80f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab524ae1cf8cc9c02ea1f7095b25c88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063f233ad266908576ffdc78955d12f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26fa6ea37876e33bdcef768cbb73d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61c11f6cb841f695fa92ba0020b79a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b474c12afd77b625e5bbecdc7f5add1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23a8fe5f00711847c1b9541d16827170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a80e10301489df57e0f11ff3772177171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5af096b4bef6c7c568e70241fe744172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35fcf5325fe0d65414635c66188d17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdefa472d473e3e76eb11d63a9446a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0120ea6aa2565c290b8efa7ed9ee28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb05eb17277cb6990100f0788469ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d29464b26c656175948b9f4dd440e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cab1f0f405a341419c6d3b1aad8a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b285d5d7b70724f60b5821939c3b18a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cd1a4e9faeb4bfe0c007cfea0af47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee17d0014cbe8e1bbbcccef686a566e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ce665f48feb563042f810b78d6054182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348314ec958be2563afb5e93559d7167183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349f33560c2c97ce7edd38253eb1c80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a06295198ea9e001578352bc9dca8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495e0882165bd853bfc0327283c2e5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60aadef5d289a12ecc8a751e81324e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e580490bb72d0dd5b81e50f7a037f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d77530124a9b8843adf9e9d604f33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6f1af98f03d19da49031f8701eeb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77ab9a60163047dae61da6774c1f85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec0233fe238fa1d762c56dbe823e21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0adb265a9fc712f7066bee38b9e3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05e50deb9f399c2a0f02ac9f1b89f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd390336cddf92b893f3666d8aec7e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f6546051910b81cb1110db364659f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065a5523432e6687ae69f77f30bbee9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cde0249a0a3dfd735f28d65d256671198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6d71e93da86f804305ba2775a23f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb298f7ac5216d079c16630b83fdca0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf22fb5c8daea17285bab0e93b72b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d2661583cf7a43d229e92f62aaa21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf7ff9667411b3649c66e1c6ffb086203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e55275a139a5cfc5d87dcdf3961eac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674793f3cce27acd73a87706102a657205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188e3d4ae97ec440c510dd22f94220d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45630d4892689c92a47738f59decfa11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88549cb36fbef40d19598a3dd3341169208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be251f36ad4203e61c834e582181f6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd75db714aaf3ffa49bb5a36a6108b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c21bfcd2072b922f1d50f819507e95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25109082e6ee17d64b1f1b497362f002212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f8c7c56d9730f993a3533595157b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abb253a65ee5fb63415dd7641a1e24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270340064ed7ff0e16a7be0db1f8b23a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f6888e6d2071577d1e053feb7c343216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7427665be5fe6917cf8e3347b40503217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27219d2b23aa7ebbd4d6bbcdc2437f7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ed42b2a9d7535e58b7d09be0df86f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450b58844e75304f97fe1dd88273de4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6f3538285b0085334293b915df4c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c8481d2632cf140b82d4beeb9370e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7fd61a9fdbb017a98fea639b1ec21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24972fc019aa0fa5ce17dc470a1a2c8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e92cbe13321e4b5132e32bfd3f43e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1064d421dfa82c71e939c7baa6fce2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65140a6721392d6f0cd6f6bb949cc39d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f748591b0393a024859594c3dbad7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571eefad31e8f303ffa8f37d76e250c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd153d1f5577e2f8358951c21bf6704230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da2dec188fac7f82472f7d46e143f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5702f8ec06c09ab1d287011f76e137232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5043253f490d9e60f17bda9355f0fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2222801348f0726f9af4985eaa1f838234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033faee84f859ca7073b01ca51ff11e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593141e2cb90a32597ff98ef32f3e6e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21227b6b51993971c9f1afaf1595accb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f79f2f645575bb984d5aab41ceccde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8b9884c9c688e2d1ec8a97bbfaa8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d7b6e0e5eb803e5c4f4357bd44068240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f132b06f31dfe50eb5c213f29c5c17b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966609df4eaaceb50f784f581e8c54c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7365bfc9a5aeb1552b683fd9542968b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f1f27a9d4e9b36d6bc669bcc8a7a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac9549bf2114ed9424634222a23eb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a588b17c3bd8e6e9487751e6cec75ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25173c07a716eb969ba7dcd2b3e1db4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbd72546db0f810fa46b40775af1e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade69352c16ca22f76182a65dd717f81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ef2813977d0f6344450a81501e9b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2d2120990a9aa5e8031ebff9677f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361ac2e1a19b984f1f7ec57f9ede218252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81465c74375c282ba6219620f9e03d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a58467e2c406b69d638de6b5a32ddc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dc914b3d80126756453f63c7ff983255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400477587d4f260264fc1da8484de4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17485c2d039bf1aa1c8629404b930807257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a00791107dd512a2144a266ffb5b94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e337dd47c6ddd52b23ef43aa3e499c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9113a15872a210a65e904a70f35355a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648626ed6cfe78091fc130a5cd558e82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e788d076490bf0ae814bd281c424e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfe8b51f0194cfd230b1ceaecc1449263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019b5c9cdbfcc8b31b00a8a55ec5872264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d300f88facc68373244b3a0a802cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6b5ad3565543cbd594f2c92259c6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1405ea4f1cc44328d567098434c5aff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e7a0c254fd792ac7bb44e7804a0d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e0cd55e020fdea633082620beff92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae807fc4a67145969cb24d8dcc0c11e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aadc46c5ee44ced72a8649e703144d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bea72b27d7e4b13ef7574339e0f26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378846877f09946980f6de1245b8135273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b842389310ea27d59618e98dd26abd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d80085fea68330111daceb9a0fb837275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd0697570f99176d86055e0a1ad519276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f927f543826d81fe2122b3d3fc01a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c1c545ca557469129d4b15d55d37a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb173ede80882fe6a1e5545e01ea0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8a294b4b592ec08f5a94b1bdfed99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ffae4ee36d5322b59f25850db7511281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74e21ad9c3254600c42325632e4814282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d10a6d0cab1d91f45c80bbcb9a49c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b7c65cc08018aa82e4a926480fe9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b3fef24768fd7f59c442597ec76bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a786d61281899ca9edcd3162bdcc6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f777c40003c2a624dfd55d27661a44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600125bc60f34d1582085a8c9c5e5c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e43ddaf21daab1232a6a5d57678a0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e82e7322383722cc70dbe224551c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269250c5fac9bd3d43df78e956d527e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b544663ef296f636c07aeaf33defda7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de943bb1c1c11fa7f99a81256c83aaea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd479879587cf688f753085f6f7772294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315bd3fd835a14a7f6a9308cece3712295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd451d1d137a58c097ca1d2276770783296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa73c1da045af5ec4f5212c604f2f9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ad49d14cd7c5d5d07b81f2ae785b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e58ef5ce1697680bfd5ab5eba437b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e3eff1322f4bf72673da58ebe51ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce69fca2b3aee2d9e39f664b6c0cb59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f30eb9960f9c8bee69c75028e71f45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7e0cbe56fbc0812aa88d0759c992a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa99f7e848df973065eaef1938c2d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0fe8cb54869146bf480941f37f7de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b845e47cac3b4787cd5ac2bb6b1c7e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb517682c967169cb79ce6cd1e7c821e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078d39c297cec02f89224229760d9af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c4f2b285937b7ad1a20b11bd3b1d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541d1a27fba2b2c18e28afcc5c4ef5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eae327ca85931130952478bb6aace311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ad9d450e8a022a5ff40d1ead1e293312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5bc03667c192ca019bfcaa46c02d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca77963894f7288e20cc091280a24f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ad42baaa281443937152bd8751437315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe38b6e0ba23bcc454a7d416aa13c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55df8a41f23b4205a0aa198ae37e161317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639f102d20a74128b85b5996780e183318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e05556e508838d54b01d3d3ad2eede319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f4f3734ac4de65f70b05bbc4cd1d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e2e358a854cf5ffb20ca84e241564321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db46cbddc76839af8aec341d1dd722322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3779729feba97b9a650badd847da275323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2fd589dff88736607209d04fe4185324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed840d3f0b739a4abb5802db836f9130325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca6015fef601b44804f611914537a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c67a41b91fadff04d6b6f39aba76e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bed48fe7b6be76e9d3a866d85b080328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87df5269caba47526c555c5334fc9f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d87a725bdbb6f77ffe416cdaebaf7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadcbe2a3a0858fcda5c2d0a4c44b98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463bcd193f39a91dbb13756b893f1ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56624e53665e739aaa2a49c43fb075d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8c9af27c466b8c7785441d4707ded334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cf798ec4c1de0a800f3ac5abcea92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa5d920da0459c0655416d7f7bdc35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ab944845638a98d67e0c4c4525342337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3651e7f97b322878a57e9d996d042338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e4dd62dcefa9fb82fe0c61453a8ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a91b434dbe56c22373a97b48752288340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45b7466674df4ab6f5c8bdd1fa10ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2c3fa2acb3c42457b199448370267342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2e47b29fef2e664eb5a57e865183e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b54f6f14176d2f606aceeaa04f5bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21577da531f0fef5ceb5040aaaaaf8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2162a25edbe99edc2c7ac1b378984c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c712a874de9153e90ba458fd9725883347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f42e8a8ab66976710d2f9a4e53fa6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b2cddb1ab926625fe5528db66e201349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c6ef994ec7a0827d23a25bc585d19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2d79281b5bb7a37d6ca819f2c8671351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84aaf7a0ec1d0432697b5230d33039352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c2f04a345e96438771f72fec0cfbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee05ed1d44ad96f80dcb1e914dd55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f5dd7873ca6c2684be099f9135743355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20144a3b1647b28a101860b6e46de0d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0b4cbb0703a74e768cfd8dabd3012357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676c06354edfb17e232b8b303c5a75a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f0b1224dcdf78c14cb03d7ca22b84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62648b1c940a8929d23dea2399904a85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32416581cf0adf5a677b4d2569983e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f95de853f2aac4aaf69771b485f73e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15708f9bdfea499110baf123701a6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbece5ad8fdb8b583429dc36ba29f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1946fe0b853d7f787483022f265068365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7975688d4563204d2113cbd2c5f0f80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9f561a60a84a580b4eb8230453c32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20798dfc3639e2bd2e3470b0d1104963368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928833aac8d105485c1e603d2bb9750a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b29b921e7009d48a25966147efb676370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2c3ce8437a88fe4b80c4d138bf233371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870db6af3aaaeb3f3b2ed02408e9ce68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3522fc30c3e92f829910355f1627b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021009479bb1fedd3f86875a47385da1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f827b081063b64e4f7bcf1d77b116375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6579ce80b89e0d99b3a37a76dbf3dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b48cf02d0868768a28cb0e60c0fa9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20932b6e8bc1c788343d878da3211523378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443e52e1635b9ffb8d7589ae086e4b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395779e98ae31eee4182c189cecfc526380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb728318183475878970469ed30183f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd306329ab7bffbb365e2f47f966e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9747d0c2a2126624fc365fc150c130383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3711ddce1f074084dff2c74abb378f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95d0ba1a8ba96c8a8a18b282d1fc4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc167af1f330c6dfe8c5f05dd31d6394386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12664a02cd7028b3357d8ef9a640f27c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17e7a5b56132fee80b9c9e70a1d582388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4cd502d6e08c6e48ebe68f4f7ab46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f8ca19fd2dfe9ce8a43779425378b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0db1f89ad87762c01911b425d2d396391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534876a5c136ab672513b04f05810c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2922ae9177df8ed22618292462fa9e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f172a2afa4e50346ea9773541257d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fc1d73a9bbc9ec3c88cefea3874dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a049571f8f291f01984cd96b17dc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbcba29fdab4af04f728dac55f2869397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dca8af9e6476e7b6953ccf7a37ff1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f87691fc60fb57ac9090aa11c053c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641ca51024d290c192ed2f872322d27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08fe0cef5e37de5614bc762fcdba38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41212124faf7f4e3c72b3771fd018cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d3fdcb2c7406459e451467a4f2e07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7ab37022d0c2731aa3a4fa8b58fda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15bb4b4d9cfc76de48421043299f27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad675f7af84623fe2dc72e1ae092bbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885cad9dd95b5332c1784988e70aa62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de85c9ebc022284d1985fb4fc69d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc927fbd7e2613099094b4ae2c5a11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb409f9f46a90fbc546fbade9d7f1b75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bdf68154fc5dc9984991c00266ad5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c89bdc1bbf53a38431e7110d9fb49f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107b899d02c8d901c5a89f7027266a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab3cafeff01fe1e700664802d99f55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50bcf86db600656f11c9baa1dd46fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e7cb4eef9eeb1e1def0b64845b29e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31147c77aababae35c9ad9bb47b1d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125ffb6fede8e1364af6434cd5bcb3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897130c4036048de44128ec62e04d0f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092926fcd5178164adee092e7137ce39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248d4fce52c6056f9b128b446d2f0c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfad8bed215cc281bad0c4c5767f67422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879be439317e72e81fd14c5f8625c47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3ff6b00163bfe8fb3c5ac2cc1222b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d612327df40b00a439b2dac5a69a954425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a236daffe0a677f759f66dfeb564ad0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3258d28c92bb4f243942f6731272a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84650b0f6e75d811eaaab27b49aecdea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86656be357358a9b46e42544806b927d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a25d7bf45b7270aa972d1360bf8bce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dafccc5a06e082f902577490f6a1be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616bad908898f6a28459d6da0c4984a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16b91e5adb95e4628059ad8c3ebc47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cd157ab96a26f0d3958766bcd195c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c94ebee9b8db592f12bc0efde9739435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f67142208b95fec0f0b039a88275de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251686e747f895b2173cc8c3ab2d701f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589c7caf06b92b5159577c72e5795af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8897b0033d27d059eea43f65f90ee69439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6087d5af7bdd73dea011692a2d7a98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b01f43e79aeff62d48cf316aa81bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90690c0e5a73fe4572c06e386cba0b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3d98ca2ade89eee4eb26b8e2005f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c4a02d658f33967b0751716b054a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e695f78460c51019ace894b33b276445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c005a1c99bfa57897d4033db4d802446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1f678cea38b3b1b010b04cf32f704447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3cbcbdcebf6caf4381cc405cf6cde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae14bb8f95bbdf9d8fc7f91bd1b2cba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b02b67111f7387ba10dc891b64cb66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe28d952ee51093990d29346120e6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f2dbf16e7fddb1938aba1dfaa0531452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bfda41c2869937665b78a82c26cac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ce1147747fce33f0c2be16816fe7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b5d7f8a7d368d5dc073a7ed4c9132455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265531ece67abc8bfe0ba3e0e58d4ef3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2082862b91b338a0089d21a6abd0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3e7f6d57414fed15d73383a9da000458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6ef3bbf28080a31314e2fc09acf7c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0fbfb05fcef4da95d1fbb4ee82466460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab842b04bb2a83c5b18aaad727e6ea8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da99c9af668de7ff7e0adf1bfa9f8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f41c3a50145192d04566cb57911078463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46754fcca14409e6bdfd03aea27400cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224d7bbb0d1d84f1d0e82e84769d574465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a88b9d0ce362a50ef00e962d63980466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2799d436476c30f79b509b5bfd44be7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3b26c4c60296d3029e0ff2dc88bfc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370522b9cf4f2d7c0cea13a55fb953ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaa5206227ec6ca2a9b96accb6c39f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66499952f3c1ed104f7fd7d63786d21a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb5f6575ebbbf369b5ca38a610ed84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1750155d83df7725d319b7ff847294473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41501cd0fcc53cfd0d29864e1d43c60b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829c2bc21139333df4c06c707f53ed7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c505d23c9a83f8c63cca064f6c67b1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a09d28f10b3bdaa45f8058b5d7b46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72074c1b2f4524fa0c95f6171041f0ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774eba4cc447bc06f7c2c0af385616e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfa1134d1b0523fbc9012a98d789cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fda9a0b242257c32249cdca6fa6723481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc49e0e3488b112385b08f618b6b98e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d86cecac352ef0223a160676e394ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bb2bb7f5526e92d4c3ed529784c59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11077c4e9d5a58fa6b44041940a4f00a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a2f041a33f11d2111dd990c455066486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03534ec99a3eafc876043ca7d51f559487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680abd2b00f6a64617fc71858b118499488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30ca90f42df9dc9f5354a59515ad95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07007992f9d0cdceba1b6092b19e735490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7b2246eb656bdb6bc0886307584ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bf891ba7fa9fac66b87f51b379686492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7111ec8b367be2a78efbae68e4e76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2b6b6ad2d57706c18d27af4148cae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692cf28662a183e8ad4f54dc66176a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e41bfa2f356798c4e3f1d4a2f4ba3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646b97c78171d2b7ec8dc2cdb7437e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76cd99535c408d21b864ce04f8c9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde68fbc886a297f91d2d7889052bc1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8ffe74a636ab93f8d2ff14ef0be55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b067d946fba4e858b2ff6e56dc995cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567147cb065c07f661dde127c86992b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7e82fa60a568e0121cfbd47ecfae8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f906388752bf7572d48643b9e65188f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01298ca4db6e05b79e8d08723043cf8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18dc23c7fbc9b3d6e73c9f389004ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd2c980da6ae34b9913df4efaff7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a2b92ea22cc5ebd12aa25606f8f73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922dc25857c81fb53f752874bce181c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439b87bdbc62932d7fb4540e4b2f76e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b17e5133500ab78138d70f195beb22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94833333391aa52296005fbe9e734a9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e78003b3ac4aa50359c72c1449b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54f1f0165d9ce1572fcb8b101ad772514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c8755ff52fa75dce05351581fb6d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f53b926c8e9d3459066445658be8b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e4abbec10ef8eace09a6719ac9b0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fd0d9870c8f70e8ee8ecf1cae05a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd001d549c8123ffb37b9eaf0ce2ba94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d300525191e0a874ace3ce4842b1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4102df46a0d9e5dfe9aecb04f4962a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5eb81b6db0c6da24ad1ca67028772522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ec4245223d9140a58e835d72ecc87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d18fa91ca7cd9e93fce813579a94b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40e73589d7eefb8fbe29ed6a873c28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d999480cf4c00cbe86bbbf6cbf9ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc552931ab2996efcbd7f26b64337527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0ce905ee9a6bfdb1b405c05722b9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81693dc6c7a8c14c7f280305994976529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2cefdc19b2bffb62d89e64d34fef5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc82abceffc99355de47300cec5ba53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740acd9c5acaa6c45fec9d45801a2d2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168b78434f8c04254695b97b3515125533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a1ec401a01404d12f8a9845fc02f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689d855fcd79ac93dc80dd66ede969f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e8ac6f5fc68467aa343b1f8872154536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495150351234e4e4d2622703a1018e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127500eac135c3326f6f5b340872995538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810ebb6c1ce09bb17b7b58d4899613539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92478492802f2c6ee7f810960877a6fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c507fbc35c0a895344b2b767f4d1a6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f05314552c454cd5d3de46d14532a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecfb549b9354a957fc104521f9c8fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c92285fb5af14d7f072870355c6ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7cb841a0df8a22bb27af82d0785a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6dbcb16ae477ea70513f679251fdd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c17c1b0f54458e02bdb39af60ddc98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9947114db273352cfd3b79d00932cfb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875f5473992b45687be82e504fcb9bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637165ed22a5a79cfcb5c5eda210632550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef22a46337b5a49dc538e16c54f19e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62bd125514acedcaa24ce0e2df6e29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e941b202b02c036703218ab258a825d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cc5cfa0f2f6f6e3477063376e2e84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b553c4b6fecfb63597724629ca312555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36b939b241f859886cc663ec7257a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718cbab122d836b214cdd115ea87dd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9b3cee4d9f17332be928f9434e2a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cc1fef2e63ffa21047fba1a7dec52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb71f635e2243c9479e165c34caa02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb99f4b5b78c819a124962b0a9457561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4482987460dd1a1e89e5298dc971f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41fb41f55e8500d89aa6bed5347d88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b71b125993a5483685431b40f36a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa15b1991c047c7f6afff67e24ba17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79a73b5ce31636f598ca7119be985566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04c2022b76234890d2a6ff4484e9e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c121b2b94dbff1afb0f293f5f04b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735396e4f82d9fd69460234555fc3f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23a71e0382a027c01ee1df821c42ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc033b55dc3c393f07a8074e970522da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a919802f5d1430cd532e348a6132f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb022d6d1791fcf7ddaabbd6235b0f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914eaf6bb518a0deb0a2f9ef36a9fe5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f77a077074d4abe8097dc13ac43fac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc3d38c6612e6df3bc4d4871e00845576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3da91d7215cd8a212ec618618c86d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe000ed0a5813b472cd619200d2bebee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ae1e903802757939a78e0d2c74eb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83a5761daf837a629c3abbc34f063e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e82a5baa563c6ff9c9c7ccca1ebae7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c82fb4bf05d171f7e6f9967c6f8664582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cce819ee5668df321c291b9943367583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486d391199caac37ffe6db13be72f74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993565e15b2c4f58cc098b76dede9f51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e0ddd8c49d356216d8b28bcfe5904586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468330649e209253c35e48dc71ceacf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d013b11a4d9ec3ff97f2b3061d5a9c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80293c0361353229a6586cfa5c73015589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b90332952b83951797f6da2bda709b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787486a51be9b5ebd29eb9b20de16ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae943ea92581e032b289f4744db47a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6557f21b3faa0d83177035aaa2684593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa354f47d4747c8fec42225c598603594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8e6df912e2d635262f7318add2e77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab1409cc75de8be74038259d03a56d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47a63cf1bcc8c850f07c69328811db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe507381f3e524b993a26942a7c60a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a376c51e6ae9661dd42fb07e7647e19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31218f40d3ebfe0a7dbef855a59bb1b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79b9a0ee46f4d33abcc26d153b1bad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c08075e4ee19d2f12e3facb490f5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b213253dc99096202c62349f8ce022603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2200644acbf9e0c0166a070504ab1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543b3b65309f7709a36258a4ad078f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01708e8d7be6cdcb6cb974806f8cbb3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc872c32fbf0ec2c69156ceea3f417607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dee2c22fd79fc320a36e07e79ad5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c23e75ccfa5bf1f3d231b19926f6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb512da9310fb053aa786b1049c79b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c6d386cd4261cdbcffbc2c3d8b08e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eddc9754437b61a2a5b2a3d2859e20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d5a4cb9c7e1d1841ae3b3b38823a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997eb065d57c494c5ee774a5c7839a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b9c7be120b6465915fefd39e70465615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716084f0ad82d2f8a8d0ec85d4e807c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2486c729ce3c8ed1ecbcc0dc1d5903617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711a0853bc318044559c07ab403bb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c06e87190b7fc513fd493b2c33079b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac340c78e52773fb14caa079716c63ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aea533cd8fd9751d6bffb430856a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ae816f63f82fdda2317b36a3aee06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c11b2e14630463dc3ee8a50e6d1bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b2622fca958f49e637f730ba3a40d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f6de10e93c05723932857366f76a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e5da4a1f296451f9b10e08f541075626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039c6f8e87e613a557d8783a13d0041627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062d39c9b9126e94ee6710252802ea8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a359b8adcbc2be59bd7d1ddfb6d64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4b9c2bed58d6da15cfd83fed23d8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a84f77cc987c896ca8a98586e3bf66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e03a9736c68c49f87f0154158ca5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ecef9f8010c977f7f29ac527704b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a721ecb12d4e08b9fa5c9bff36974634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b782162152578a1a3c0cf3a48dd06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a1c36ebf03051580f6c0200d93266636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4fbc40190b0add49e66d44c6bc42b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eed1280f6692ca053a4900dede4b64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bdbbf944f8287a158df34d6ecd699639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacdd06ad953dda5f54c8d8f7fc0bf0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf5e1b4f9d1fe3730fa5de3b44797641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9722a514d7f9a44386e5ce41a7287b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228757d8a78455f30a78c05bd4cb8d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656db45bc43405a9f061952340d0d6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9b6c8868692a7ac2a9952da327180645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edbc7b6cfc59554389d114ac71c5cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55cec2226241a29c6da8754bef5bd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78111599bf368192bc71956bc1ffd599648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132d07b6d396fef16b762285cee102c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637f72f32bd50290fe64ceabec2c447650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db873ce87b13f1770f0d7c857109503d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb1d82c8e529df0724ff140e8b0ea8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35f8e2e03a7a8c520f841a64a24725653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd7073f788808ac8d2d3f277f4f34b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8f16922beb61ff368ab6c74c8d3f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b835707bcae6eed399455b824e597a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249f02ba29399b1effbf51d813a10fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b943a174f624500bd69acbf7c2376e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16973ef3c08cd4f4946e73865e69df5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675f1286982ab6873a9943c5faf9583660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e1d7bafd1603850a358a27938e64b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170415a27cb26280db91474a3c43ddb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77844e5367d5bd3c69e1c0ec045b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ad68ba570cb768da042801ee30a8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f2322b8f2053dcefdb5504f7148b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9edaede5fa4952bb854da66ba6408f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917e531532239c707790f0c015d0f80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b1b6dea949c6302e841f858730120668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbe14776514cb132a57232bb5a4638669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d31da223e613d7b437196d9f8ac481670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab431295e9caca7c98c0e8f6bdd0152671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9bdecee27386bea2fa94204ac23a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9eaf1ee7d9bc6c83ba9e4805ce4df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee671348e71a984f6a0332f998034e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96851468d000eb32eadca8ebe18151f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14713495275e512d8905fb8e4f3bd67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512c9dc98332e237b44287b8894e178677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506513813db277d2bd4846abafb8e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36abd551a3ba7cb4d859685a25729c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fa6ae453a66bc9f066e62b8df0c55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52193c42c0674b9c7fbac8f07874b4e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe091b0faa1868f71526dd2bd1b2e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bed2a07fcdb52a21e25ec912dcfb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce0fa3db539bfc132bde759c2023d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edcb1f104d38aed9ee3fe1cbf78049685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df241f607dec2e3c49c4bf9a804b9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949f2789cb101a4d800223af7306efc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa069615f82ffbf90b10788558ffcb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce318e0a4d783d106c557152419e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dec33dcfb4ec06499c8823ccce7ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51131cfe1ee875a0d0f6880ed9735742691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db30c04245cc25c4377f4969de59dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf0309183ee36d1cb8ffd91a317d84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797ce9cabc6beb552701f5652a1cc05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3792668d29c327dbcc2f0034b11504695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbbd2b509fa93cf8a530e5e38624be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81301548a2b320ecbadef12d909e52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d031eea44393839bee7e5adca90d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ed929aaebb135ca73df3c53a2c13c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e081b3f2f51a4b205429bf800bff8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93215f91f1d9957a0f004ee1aa95bb9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f500c51a12c0f2dcaf108462fd1fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327bbae6d1f15f82208c6f6a2fe5e8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a39b1724c07afa0e5a732fcc7ba97d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1c1665d3b3e10657eca733a808c1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a5c5eaa400b2c46d70244605c658b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac55cfb750e61844e7aa0e715bd4c96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a079091125f6791ddef9546e61e32f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac15b901b2a93fd4a0debe3d26c21e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd034e72780d88eb6fc1e2d0aff516b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6952f501f2ee81abc854dde26d9ca5a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45302038ea136732925c91d29dc400bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab44e816a9ded2396c355c72c499d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110c9db5d3cb6f5a72e78c912fdd0a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337a4b7b446d3ed69c2a832970cc33f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44839fbc060a274769e246f1ba43b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4dccfe53b31bc0e0a90610722dae7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1ad66a934dbd20da5e5d9329e19c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768557e1b4444bef377d3537b5ec188719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc4622251efc89f3c5d152cf2a8806720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791badb9c273591280f10960f608aa3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e07d62e124261f8c53242a4e7c53f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3892d6e0b7bb803e6e9366b72ad9609723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e508ac879eff7c68d654c238d69405724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea25d8206d771941a8f2ac665a1d37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d2b98145f247a582f766672d9cf3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786ca92218fac6fcc349bf8bad65bc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37bf2762cc61f194e74a67ec9acb2b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a79a111753975704912b102d6fd087729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339059afc85c56ac12f3de8fde5ffd3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7483b42af5e0cbc561ca4279bac8a5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88192497f32c7683afbe4e29dab222732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01c03c201a7444c2058bbec103f2dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd93903dad2b58ea4f5a3b613d334f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d9e592ed584f6c07252a9e464ff7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a058167eb1836f93ffb6eb2cb1c0bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebffb1ed13a9f2fbef89ac9ae3c957737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b6604693fc4ee7813fbc668dd631d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae92498c795a407bfa25dc047166d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d495e3814c4f7817b57e9e3ec3f88a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ff4becfe1ebd397bb30081196e19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70572673a34a8bde7ff392878f61707742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b28830fa66fcff9cf7cfc16c92b88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a554ec20b8407298afd3065f219915d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83096b851cf8361bd67939848786b612745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c85f9ddeeff81e47f92d2df98327d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e44869ff865759d48f6a725d29fd68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbce39d74a00b89c9fb6e362f06f76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784cab86422a6b9672a2514622591f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340730bb0bde3e1c05be31547fe6303750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a4a1d2526f9835fd5544b947f3462751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c2e69f6f243651c9720137de180cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8505279016157680633e8e8bf9d937753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>