--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac011f9649840cc31d9c2c2db187bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2ae0b95c11889eac2938c4d1b21922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55290b4fad82e26c1e98b99948658333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b0486b84e46a6ee74d27287cd15894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45274b6d9da288e99a46c9f2c1a3fda35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10883d63ebcdb31764f3a7df4736aee86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67b7b5b92caf837031b7b83b5a844c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62d0e22969cb7c84aa75937c97a35f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a4e1fa77a989a16c722072e4634c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e754ac0986fa2f36e6c48ce7f574b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347bf6171a1ae3c5f2ef710ddde9ef411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c01f09389cc9041518c87560e5e3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f1622fb52a8d39b255b2b4c4420b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce9cf2ee0c5b3796b8446ff693919914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4909421dc05f15756ca954833a362915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ee2cb5d7e597653444219e1d95b9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db9872266a6e57b30b9482b7a0700617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667702f29d6544fde3fa990d36c1f6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9858195bd27343a75e846b11155e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871b5b9db4bc515a504877b97585ee720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b855bef16fa4f4c302d13a1d865fe1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef7d377720432391ea0707ea471c4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788781cafc4e2d7c7937a244c036c2f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0be92f9821adf9c2d42c872cf3039024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99382ebc7b928f9e111f5aca2ed634825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290f72e097664629e5d69321447e83026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea71552051ae111b112b6b54a1175c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37860fd84c364877be7916fcee8303a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6ed5ade43b0e87394ae85732b6a7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303116e79da22ad364e3259b4ffa93730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a074acf50a4a4cc819243006af05c1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c3a099a89307f2e12e6fbd928684732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991583548cfa04891aa8b343aa7d5d1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bda8722fe282d29acdbe50b1807bc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8caf0fae659abb20ce8e20bd1981cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e4d2d3cdb3cb3ccea6c541e3dfdb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec066508b4800eebe3ef6fa73121699937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e2e363b7e269e5a5841e06973c8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac67d92ccc29d13561d584451f6fc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba01d04ed97d370d51bbffe96d4eda240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492011e9c79b045b69b37ffeb12038541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21772f64b3358202ffb06d7802e9b84842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c1c8216edc83bd4696ce0acb71fca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fe1b5d398108898230af0763f8d3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a58ad1555a55d6103a94c217e6f6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c1ab6b505690a7e015379137b44f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249161cc3e5e04e39e3988025953519c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddee9784821c00c4f3374c5f58fbb5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82647ca7f5bcc0aad06b13794c7e519a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09288d3c0ca6a89a60b8a91910131150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf2564ab353339eae7b8ae1330d82551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743eb61f89979cd742caf7f43808f3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdd02fedc423a6a18c8cc34ca85ee153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf292c98aff05ff153371e869925c5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8949156ed2e37ec878c239fd38cb8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d0412f138cc18a3a0619926dbb7ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84fcd2d34e0d1b25df7350737cee0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d29b89f8ffb9855de7c65ba22712058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86180e464023df4409493a1a5d600da859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3671dc6004e69a5e12f19984bf762f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db2afeebcaecae0699f3bf980e1e0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84db762eb1d297d33dd11d502399bee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7c6db4ca59af5240f0b53432c169f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760553d7e4e1590f2564e825e6697a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283daf603dc50976f4ae711045f3d15e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cb40df67ee06a1c73c4d68808973e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b058646ab325afc390d213e87b20d7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9f87ecb855373a1e51fbd69acb05668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd6a3e9cb7275584ee60aee1a64e4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22d3bf06be1aad848e26bae1e4fac770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cda917c63e96010456c95eeda67d6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc172892b3cd4ef1d29126020f21ec7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aa80d3d7aa48385b8c2de99ffe3ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bc058522f71c9d9fa9a1ef98166df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021976a87c681635cba705220b15b1eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6a0bba25321601838e6ec9c48b28676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8b939681ca05357f6cb335a6d4cca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337fd96b063f2e8438e16dfdde8909b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8181c3f65d60ff0457b3d134d30510f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec25e7365aaac8c1997c796e8432bea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031359584288934965db89f6d642b47981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db89f3588e25820275ed96f10c3acd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2e0cba6ada81128bbd5a278c7ffb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbed4e4d8f34e63dbd4540ad606938b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b10b73d5db35a8ae6f4dfb7f9209a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04195531c08d0a0c49a1e652bc477686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9707d5fcf68215e8df741af00399ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801e020d0c9291a2937254cbfbf889c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6f48e8b45c33736bd714b2b7253d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f8c6b2e0d90068ccee4777d5b578c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8ec96436c6e43c23e282c1e2ef97f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfc88f7cd464746ddadbd18df900ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb563ff1f536d30493dbbaa1c0a44193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b31a55794c46e9581912588f23b39194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30379810b10fbbf87dae1859231c4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e89635ea9a982f6e677643f13aa48096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b8b4dc357bc497b12bc28e936ed2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b4af0517ccaf74e24fb5cb283953b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5a24efe2cda91e72267335b024f9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4709f593ee51186d149579c120fa1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176758e1df3b696d69550841b9335261101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77510bd09b541e6c20bab8724ae0ca8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679fd3f175f9905dc65fc6f2965ec03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861137ee43400bc36b6ae3a19b34082f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee9c153719da9cbfed610f42df24b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de209f5f885fc6b5e7c7b9ff8f8b1f37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c756593d491c0b64ca21f097943e3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550bbb6fbd2d36e88dc81a645bde2ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fe197940e95282fc455a48e399994109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130a50f259a22066738a459216c1508110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c40867a7b4ffd070086eef1dc9edb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4602deaa046406a36baa2cb52cf516112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebae8f348631a3460f5d99739e8aa69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf06116031199c5497f440edf174ee6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ac702437ff0c64a078ec865a9efe0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675d6d2b368378a4e81d90318299cd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141996f0e71af16608d227126efc9647117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90fbe93a588bbcce00aabda55358e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f8ed1630c64b9b0bd89332b94f573119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb936c0f9c10772ceda777792ceab284120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2da2f5eb94a7310f1dee66fbbb34d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58a3ee0ae046b83be999fcdbd91fb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fcf52ddf3d6bfb0f476277113eac8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39369354d173620b803f1d15338b107d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b681c691ef5b298b5be97d2ae11184125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3066123993d45f8c9e8308865fcd63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97102ba98b43f46a5340cbf25e433d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ecabd1c203bc92badb035194963c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea96434e602c064d21e43b3f0e50451129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841ac7461ffe63c5fb5b302ba175d79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c6321ca66d864ac3e7111c3905d32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495acdf746d84822aed463389395064132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b3ae3edc3252c269258b8f86ca39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaa63e9b95e6ac06768f78d921dac6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fadd1cdee2f11505ca3f74d68fae17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a91644acbadfb4c1ffb794637d9eb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b14e4f57c9fae30a792b2591caa7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4686dde2eacd9589f3925b37d7beb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b78a9aea4d24a44e269907fb3e896139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d66cb8dd3b335a6aaa66bd9c39314140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e216acd93a68fb574b393fe4c5d87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d77a6d0c1bbee3ba44a277323b67ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d72524dc597043dcf82822a2af8b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe2c03a8f1dbde674fec40cbe11572144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcc059d69e5b03c65f09e9d080a461145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee889a77715256a75ff9c58e2568c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd6cc4606fb1c95b00c2d091a1ceb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361f4832bd0d7c51c02d06770839e5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6948d3684ab6d9f54efdf2400255909149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd70079e909e687126385a15d22a72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637764942a17b3f5afed6a71e0a6884b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf4897f84dd2b4da783e4691ab18a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257607d612e22d9510968b4a305099aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661b587c084fb5e80bc7d9577a33bde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31533207f2c1af6a36c9a760c02fe459155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1a188ef29a2983c22d5c844f9bd2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c86c135eb56ef99b08f0a416d44524157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f76872070d334eb2b996fe6696158158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf9c7b1debacc6bfe2d076c4ba9247159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdaf73a89ec809d35224ffbc3ad5bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb901a8dcc73e1ac44063ec5626cbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00937b0c349413670d49ebc98f774904162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf3451b03e3f07f6fe6ba9a14aa115163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ecefd7be3baa143cf036fca524989164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ff402f10cb243e801bca30b98fc93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c2afd0d9ea028012e5870572f3a7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ded41b8291d9ea92cdeafa660c334c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0ee353e9362658e43197c43759ba9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46331d7f5438710f5c4827775ca8ba35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b783bede85dfe27cd42c0af16dbb8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ede0849a5576cd602e665b8d3e9dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd774649438123eb5cb851042e72ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ce46c9447022d41fa5e7f44b3b0f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeab06fb68074c3bcfea0958419544c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25cca9617098d27af1e058526a33c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068f5f091295b4451e26ccc68467138176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8622c96ae50f79eca919a893a3a28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851384b49fc46a1c72f17871928d1da1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdfea416a6d8011b966a21e120504f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16081ace7b75e59812b03c19dd6f65c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098f84bf65770995d6464d9c59c4ae5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613223340cea224eb89dabae754b4ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4485ff3d9fbde452a92c0fa3066fa2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e575c0d6104ff41e0a3d4831d01a26f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369eea58cdfd9b84880d96d6f20f0bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452a6ccd64f3fd0e54c9691194a44aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9309a6331de905e77e13c536631f74c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109ebe26804c243d0f9617787aac0ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a16198cb904eda1a4759de98864927189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dd3bcf5dd116f31fc9f733a63e909190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeed905ad450bc6109d20d58223ea01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d24c659f192b7a11999b7345b2ae76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66785ac50325a711561f1fff6af64e2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f7c294c65d20f1bf4d7eefc19168194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42151e362573ba4517cf4e1bdb81bdea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40fdd32f2d5c7de28b75cbf460c8e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798bc9f1f4293bafe33f532724c77e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f63356ef64ddfce5b26fb92018790198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dc9a7c9898b43e57d9af24bd193da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb174eea79b6e0c197d0b97f86808e22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfec918813dbfc509a75ff34370a3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f50b03e5128b78d169af821cb147fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606d6be4d1d5fb288d7c5dbe0ca9360203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c723e86f02532fa742c06f71332fc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c33b4e26881b66434a04e1803b178205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3dd7743f48727f47369d54e1c85d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad3fe9bc4bd6e0a7560e6f85cdc43a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3116bcb0d8a13418224f161ed11a31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b057ffcb779d6c812b9faa012cb3b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a11ce9992416e435691c817fd65358210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d153d034dd6760e86201c925b4d8d54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf19d0eac1502fddf36d260c77e7d24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8ef30ebd67c71dfc337683e3d846f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ede28864f96e290e7f2e9e0b4a88c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0ee604a8ebcc981073b499388325a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932d893b8b25014285da6dfb11b74d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ddc3aedff145a5c33e763b3846fe5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66bbda6f5aec81b35be9cdce8848bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd01fe622a01c826bcf89bc7ff7ad6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f38098c90d959109afca31dfb2e6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dc35aeb11b5365fd539f12634038d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77865f998494189eb26da489b0e82fdf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b510648c3d96de1999ffe78cb36227223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d26d07176d6de00a98ae481bfd687224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ac590daa5cf12d4f1ce99d5896970225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9522ff0911334b96cfa462dae173a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128da1220c57366a81b6a8fd624ef08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca090d421f1df1a073de7005d3896958228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95303d811e527dd381471a82f460cca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52575a4f745db5c2367285da66bca40e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b70e920e889c2498f69833527f174231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444a57dcefc261b1616f5610f679755232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dac778c069f8ab41140740a7dd65c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e6c6bf39f6d26b76e176b434cd92e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff7abaff911bbe91443fbcdd4730c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbf0553ae3b485ef1a7001ddb95ed2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e684a513cbd776d17382c8c8246bc48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b70875aa332263dec207b5e017e69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b07752b559756a330e539278d0aa7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd5f2f24a40fb2d969f82fceb1d30c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821be82bb5cc4d169550893f837c1ce6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe304391ec9da25e19c18f4bb020bf2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82742614413b7a9b9c56a55af3c2a4cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58f42658a39850ba0aabb2fb2ad49c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02f3c0496988138490924ee3be68cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9b329dbc284fc303ef4290f60bd8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b41566b137446e4dfba91043f11a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cb0d12ecad77ca09c19fc31895590248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc5894da2fa45d142a6b6b8076d954249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1afd976424acf7f943615255733e29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618e319d2195ab494240f5ef21c50bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15006609d93bc8e70a53d9f0ad1f64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc401a70eae0cd6c434379068cf2de6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990b3a782488767efe0b5af33a7a7d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6873e459f0fc516aa0e25689fa78963255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6805acb72ff7f0f2c5d4ec71abf1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe08bc743486bd63003bddccf59463257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ba09221d95e75075d4de1b59ab2d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf47494bb84f39c9ce86d489c81df4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73c0e07ecb9c0ece084d029ae091e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767468e7fe58538de4009acd3bfef855261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049768c30bd05360e753400351adb88b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52900701893991a731f3aecad34fd64e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a267394f7934d9eabdbea94fc18b144264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb7e32d23c1e072f42cdc900cf7de9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddcbc2deda8f68a9aec4661fbbabe3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ed10534b5d53b01d02765d6db9ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bad15fee67a28b0e8969de27a48b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa7d7f82426a686c610b1327e35c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd1fb22c24751c4755f95086b33040270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcb7c9f5fb4dd11d6ac346eaec4be1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b61760d3b674059b3a0d047157d60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d5f3e3cf10b9d9569db605a23a197273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cebebcaef9d87a25eb98df8329d2ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592659ed929c51693e6af17743ee1888275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36038227ce9836d3758eb6858ef8dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d574256afb06e69b7336a6db365731277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59126600937063ad7476b2dd7822d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1fe82f832ea447d17f462e8500ea3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8acc4c13d31f6613bb99c0bdde763280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4ee07d08dc42b79d6baeeec463ca9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ada3cfa4599ca072feffee85b34019282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be108cb74409f870a4f49d46febb63f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9ee42fe1aa9f0882600827c90283e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e6ed2c33dc704d6f3adc12cf2056285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018b0b61413672b3902d24df38344f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0c811939dba65fb7e9118b13c863287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530e3b8a25afc95d508fc898326435d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ccb91061d8fa8c1f618f4797b6c07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a40297f1da8b51aa25a901cb74af8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62702c8fd96d0f2a84f62c6808c40e61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d37bb771111cbac47a007d62cfda1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf516e89444d0ec17208f5eaa6029f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f78b3d2c5f6cc7777fae3268fbab53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140a68c357ed6d7702cd1f88f8d5a5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d9add5abf8408093eaf9994cb4dd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c22babc1460d86c8d21292412cf76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c679199225cf03697e10d1d25147f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12e0e2837c2afe76e28118818c5b2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350ade249d1588046f6ad6b71b642d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e80711838ff0879b778fbd6b56d4ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b373739f58695c7256ee051d8c4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc80c9bd8a49033fe7503e40447282303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69805e369b273f45ecbbf07c64860083304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4115e417b8be00896622c9e22f156305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6addf930f5962536a80cedeadeb81a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb58ec405daf1240fe2e04d7cbd707307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa59f2428cb56bbd5a401bbe1dde971308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa89a3ed5793d5ced04382196e1582309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560292030fbd535c17039e5dee8921cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a14a72aa49bf176843a2b1787cf99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64643f5413e458b1f9c18f4e19a0a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5206bc629abcb4b4899a4b4115c594313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2266f7caa380c3eb1ea26d1aaf0f3bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453883896a95a72be2f6743846cc0ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45ec04e466f8cf40a60648d672660f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28d1015472a74dfe60378826c2210d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736eb5d78197b7e450c7d549a940993318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d439841f02de1581f07888e9e68d86f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e8e0ccab62ea98e105e538955ec9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a29924c5e98c23c2087da67d54d61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050156cfd320b8e763aeec6b04a398c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528f0f53ccf71b27738749c19ebc629323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb096ae3e6e4e2893c3437d682ea3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab223be17da5a3b85d2a20e2d8630700325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aea2cbf125c715029b4bfa903b074326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c32619cbbbf972e5b5792871e5def327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b664255f1c1a299c533eb2ee5217ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979cd57ed96992b56b09c3f7a35b474329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214e1c34b3015b2a4205a3691b8bb9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d518efbc74b00eab78d1694d94aa3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c354ce5d16795b91f3f6b072e9d8ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330284d4fcfb2d0e96614f0d64f697e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d352c964c71d02acaa36eee09739b97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff86ed19af3b785e699e65ae56b8430335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d2876cf454effe03dbc910429e4ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39252558b892668c5322a22b42208be5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126e52674b62d8e2cfa9bef3a7bd8c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaa52fc02545693a67ed825c0df459339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12258ec9121d9719e1cd3afc0a8df269340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca25dced2e3d230424b867039972145341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358e723719eb78b89c15341c3ae7488342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00579054e781cc142d958961539d9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0388a4f83b523ff01b44b82284c06c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4937aadbc7cc0db4d4d20c2b4a0c2b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b45b1c974313020c28c13b54055274346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a913328f5f6a906eb1f80dd07628c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeead17ff943cf3807a89e6e48322270348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf096107d697f155eda5d147be609f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b85fc285d8f0305329600f5655dfd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a683f41ebedba46ccf92794917399bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127fef6d8eb85649c917a37fa2b4039352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d210d454ff8a947088fe8811986cda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ffa4a6320efd69971cd5239d20855354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e226fe0c77470f8a5a9d71300b4b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9813d0df44200b742af5d6465af313e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f0b50858f55f1ee3f4812cf644f01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f269e8b5457e861f7efcabce5ffcadc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99250074ce317d050fe1faccb072fc08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c1585d70401bd7dbfa6a58a1aa922360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e361d196ed9595370e5f3899d77762361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b83e314bf1b8fe87cda822b85ff353362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd380c7bb41b0cdc1d745f38620652e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d8691a1a5daa27d8e85443979beb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ab3ae4adfd08b40c7c80a086cec1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffcf8aa2c2bcf3cc364279705dff25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f457190114a457c09b93c4521049367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b06c92b94b8c7ce6d258cc5a53b0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615caac0739bd4b8311bee82a74bb5fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093069f5f5cd68da794185a61b11f79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07763a4d873ee2581089eb0ce7daa19b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f806c8b87833a98e3e2596061d1f8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9944d35f9c058628d7c974d98019373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76672e56b1fe76ad0835883f74653108374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580e7b72c0a0e97b972cd6086809460375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454622f6ecdeb1af5e959eb8f91d9c9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974301ec972c77d0a2f573e21117d0a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15594bd2fcffc461080256a08bad5daf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2108f26c96e16f4317dea4e298fb6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b998cda027f3759b0fa7ddbaa83b0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fafa7852a9a610db35006d03ddc53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f39a38753d9aff79752217c8df9e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a00429f1c5e153bb3c624cfdb289c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c859be150fe4fb907d4bf0a9ae11593384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce0d1072354f61b992991e3de669ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3abad74709e49f983bda4efb28f35e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a05eea2d9824f7f7e74505a100802387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e80d209c71713f2ab65b0ad9bfc1ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea15c6efbeaa4c790ba20421b92f6f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534fa551066f803166bb1514e3aa985390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f31a09cd9e2fb4c2d78e92550d333b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd800b1f09be62b9816a2499eee720cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b748b6ada0e051142aed656bdaf6061393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0920f992ccdbf2f42967645291f3980394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f844a435893eb89082a7a77117363bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0438b4af5508b2bfa0c6490cd172135396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c755823b3c67a0ed607ddba324511a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea2cb0d247c18b8dbb9e897b605575398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709c4a1c1aaa8a1d63ae2f9124c4174399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275809742830c859e795c67aeb452b21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729a9b48d5c6e5e5eece04a6ecd08ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06ebfa71ab13b5236649e52db5ef5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17e4e6adc501d6ea7f8d8fc25b4a79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb2a0a6b43813aa790b5185037d043404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd410edae95e7acec2d56fe30a05e402405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0649ce2792a8454ac68b856d5edd184406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f839f33f22cacff24c53b61ff2cb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33de19d1826f8370cf0ed1e7490f63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc64025c1d1dce1fa4a6278ffa80ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541cbb748d9a646c3c565b687d2a945410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62760201e163d9bf4b3cd0b13f322bc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e220cde4948361fff02727af1fb22f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769f8b71237bdce7f5c44fddce7ed9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e06f278e7f9386da2d088b6724f5a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ffa490161481957a5a766f94f681415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337149d648aa359a404d63563057f3c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5db5895145034d122ad7ff9e539169417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f4c50f3dcc45f3b99677b600b011d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc7a6d7b96ed539f456ab47fd7e04b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32bf46ab392135815bf153b25509eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed322ad6227a6b9c11dc10bef8a43a3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7994bc8f5732617e039153d8dcbc312422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8c42ee74f8725411525681cf9fdc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f88af8b64447787d4666f3cd5cace424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9623dee9ebe6b2f9e54797891851b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3cd64370b2867414deef5b5dd2a37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4230971290ae3328e0d7566fa21eb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39ed1f86dd9661b8a798aadddf5b11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165bba79e4e488680f241df9cd00afd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c374c8f94dfdf6c34bff04f78938430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef97664391a28cbaffa76d7dd8e5d99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d44644e443a0786a57ca906c622ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e23630d7767322f9a77e249bc039e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c310d4b84448320522ad72069656005434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61be3754064801455451e6c6db819a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b3ebeffe9faf0e462298e9a24c48d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8349d599358e1ce6bb2b3566def31437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5a643cec74904843ca161b7bcabfa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d8cd782441f5ca3c5f595ad75c88d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc490fca532b10284f87dcd446bebd8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6089b2fdf9b2fd508c77fd21525520441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4058ce56166d22287c9df330e004e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1685132b57ff33cdf49342b020d97b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210390e7bc1e97570a9f48c74abf70a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc08d6796730fcfbb9d1deb31c88255445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a441f8c9df228eb510dbbf60ce4375e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872934c66ee58feab1b148cc22e9033447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f7f5b9ba304830bad9c48e73e6db0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cefe00d6633da77441a1ba5a8204d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732a1006137ee9d0039359ca98e2417450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb75a8f0097124e9f20690f6d98a52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0539fe9b1a21f691976b4e4385cd86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c950e316fc8e9aa3459983d592be2d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d779f4db02a2ac5e6fe3f34a196fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ce1f669514e635b43dddcf9be412e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd1c0e260b32427c886e0ebf274f9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f612013e13ad221c7aae72b8c47934457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505fb70d56ff5601702805917900f3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07500c3f158402c8070b6e61af8148e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879650e93fec8515bfb105f37e302e0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a36faa91094c9f4401409f080616f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4028c9d5b510d6307a8ea12a16667ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056ab09cac865e81df9cfb79d33eec3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df55ed180d401f839900c829362ebac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8646b5ea9977deb4b94ebe8007de9aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e067c27afae03bf5e330e292af089466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b8a6104baf8a1ddc0c135fe8b0ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acd58b19f01e229ee758cb04d33826468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d213dde76949014bba448d3b31ed2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47a99c323a2dfdcc0d6b96ca48710c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226e33a9b48830dafbb201895f23d1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad59fea0e2f559fa6e2095a74549b1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca5ebebfeebe6424383e6bfc8c1601473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceeaef2c966b1edd4ae9ede512503b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f2fd22e87e6ca4a8f4ea658fe5bda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206ed200625270e49f5f7d77e255913476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66e384248100fde9c4838f10767180477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7c15415cc129d104de578e1d9f4b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d3cb0b37437958087dce1207cdd48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba731b2e8f88e157c7119471771ed7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e71cac3321b23bacbe8ebd970fbf98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cafd754df98e2c0bc9430a251a585482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a71d6dc53320f28c551c53bc7c0d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fccbef6d1818e7f0e9b7f3fedc243c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414684d6e8bd1636d9c19ecf1c8592ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87363731d6b20990365a56de37a9b8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318a97af57951586a192711f7f5907e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f7da2ff814d49176eb5c54f794067488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd575b89f4d2606897e1be2112d894d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959c14372bd5cf88dba39ce3208d09c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31b1490f28b32b197db0f7135f3f8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae648ff339bd8da0825e7e5018bbf36e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906900259732c67b533f2cfe317437e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea89090507d5529c688d9b72cefe18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964a4994ea5cb59cd3a184f79424238495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9644bac9974d9e0c2ee2ede521b238496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc488b1907677c889eca2f0801c677497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfb711664e025c1f973e2f7dec8d6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e456608f29f47723c2e5ad69bf6cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381185dc29c8fcc872a6d7be34991de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3725f9cb3b5258067ff18835efdc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719335f1c2a7159f4b5dc8012fb74b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d2b01122f64ec484d661c008a2565503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9ea559c68e9b600cce37eef3cb842504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8d891f927d886265b04ade5d0a9bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48039a94aba1f1fdd5997ff31213230c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2e29bab2f40fd25f3d3131c18e29e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876401ca73489c8630fefbf045a272e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af26831c05d2fcf6d7bba98c1e5dec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a308470d6c7a5b7c784ebfc9b6119a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c69f17444e0f1392ec287e0c1b7b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b60c6233b5b53bec953307a9c86709512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec4f02b78a79f809819509a6c11778513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd40f1908dfd0fd50d9ed30ff49cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c99675e432b755d2defa8a5eaea77c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93729166fecd1f14a01287d866973a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aad98853f191dfbfb63396b05e2b7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4289f4976c896e7d9d87a99e3bbc4d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12703e86da39845b4754d02d30291035519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef3242fda341437af41d35c7501b90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122e2553d253212d4065fb36617eba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc1f7b73fb3565e4b30a45bea32998522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412b663ecc77ee05e55e099d6e40218523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7631908d20e149ad9ac5bab1671c1b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58e5ea5bb341dba81625102fd0c510525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10662c2cbe830d1772fbd16243cf4d19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7c100a58c1605473edb8068efebc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b705a352ee173218ecb3fb3265e94c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec4390c3760dd2295493afd6cc305b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42edee856fc6a739c9ceacde1217ae0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e0d927efbc3261e1c1883f4fa61c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4852beca2347f7d50202518c59ebb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649563fe5788d22dfcdd007796074c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03389f82ac48e134c9906ed96f0c2e39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8675b59cd77260ca0008032cb4ed6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e3e2c85ffbc8fd53c75d6586e9ab8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed99ff861c0c7bcf9a8fc8f2ac9b7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e622ea4f84b241a3ea37fbf093b46a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26676e1ed5f9e5fb77cca2223db5689539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8fe0a4ee7b4556506ccbbab8d132d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6034b5ce84c1ebfc598643f1abd72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebe1a95f0b71425ac5a6f16dae330d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5eeba8a529f9814b6f50ee39df6af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb707ad7d21d307708c769032b6d0c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071178c55566c39973d7217328e792a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06493ffac09321bc65bf4d9881041161546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c59c164b342fb2ff02e9382853222d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fa5f5ce10af623ded60d3fd052e84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5a83ac2295421a29712a7ee105beb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdaa013009c04bc0d311223ba5e8c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3ab8850c775d28399c506bd353f82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf15d22c14387fc248f635007aaefc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef48639af9349ab91af06be93c8b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de73170358ebd7f36df1da16a28cae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4202ca029dff668bafad0701ecac5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf3e81915b231918ceb3dd85707898556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea3dd4821bf591cb05753df4fb0ea7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b72b8f95df65d8b99fd6c2e3789cfc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e190f44e9b5830db0cb8d9eea64e5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bffbaa4d34d59f8e2b51865bbd4d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb31e1aad974ae0e0f40a43a308d5d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6721e655e5f3147e9387d93da28ca2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ca383a09a98d0ed3877909d9fa7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a363635b29f470d08628e937b17054e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35268ccee139bf66a87b380ed2dd9387565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f479911c2cf576745125d2daa9fed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bc4af8911e8b1f481566acb8019e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb54cf99a467d71db42e0dfa84cb79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72860b967de4561e853d7f95527ddfc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057b5c3930c5f3f5c15182d82c643ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78949cabccc770e38f41160888f2ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7156e3707f3fa37ce0ce19460afaa2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988749b278340c055461100681f6cfa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c78fdce73938683384f1d2c7ff12ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d01ccb5245465debce5c6be30a5b9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e55af37d5aeee843832dd263247993576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c3d2d6554d774e47c2dd63ff4c5d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfe41b54728b36e11510e13edd20f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ee51cbf6fe792c34bc4ece22b7363579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08676fc2ab066994ec9fcbbae8ddd30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518bf918af46a9edab91589f691832b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eda1947e00e4f9786ff4497aafe46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212637584f3bc76da984a37649fd467d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da22ac468885771ca491d613998c9e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713a81c8c74289564916e382e143ced585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75cf0dcbef991d8cd6da9e9d666c45586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eb044bd6e25f3ca902e60f605b45d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6e0d8d4a57221fd7a373ea48eb424588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36318b3e067201e464042a2cc3636ec1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc0582c2bda671fc969efc17bcf177590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ae6ef4ac8ef7e6957fdce0dc26b22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847629289df716340adbf5f2cff9d660592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f03fff30819006c346bc0f5c8f55d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34270a7eb61b3b42e486f1e34bc79aff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51af2c931145fb09f6df3aaf5ae992595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55845214a9c256d13385826db44d8424596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c934b6e003ea28f2242a6246e2f5c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e92cbc248bd7e5b14b6d10e36e56d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcc5949ff3a888e653dedd4b2c3beb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ad831c6e5a31eee5564ca6c7a209b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809313cf1998804635b49412287902a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355c8c9ff4a47051e1ee240b7bc35b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6550585ee4b484a5d995c3900c505603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655c70113e09743a41d67547a4e2d0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f848634fd453a10f5d6b37ca4e55cb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d5ea9478fb1d05c81523a218b9be2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8766304388d5c49a9c9bb3e3cc01d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169ad1d037560e9d3bfd421bcd3ee06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615627616821e06609ce1a3c5511ac3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc94309e3a4bb73c4727c1874c8cb0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf3738c58a7217983ba84b7059f313611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297463cd27acfc7ed3210719aa9dd422612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb05550e662c05fe078fdb4cb26e58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a0810b14daf66b4fba5c092d82f98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00018d5f63a86dbf91b45484ab6a1203615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dc891ab6cc8de2815da473a805e24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4e8c5710b862372fb33daab5fb0de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a2a7f2b6c688b5b431d378aad520d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398c3dd9a2e1d5946a529d43945f5f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c21ccc69b304ee01c97599a24a211620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd147b784d9573d84bf7e7b31a0801621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e97bb38d6ab41fb87c00937a18e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651386518713c80921d3ad75fdc9924623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980b653d71767da49d8719f146fe7da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1183a5e99a12102349de48b510f15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9789735c7d4a565d550c243b614c93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d245c8bf76255226852f035054b0ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e77fd658be2bcf6b5c79f64344b67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6f4dabb2ecdaec88deb5efa2dc6ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bb5a6f710464ba84248806e937715630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502ebe60415e889f996c6f29f3f6ec3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76434a3353840048c841dcc9305818632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04498afe82f8579276f96d7ea2254637633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b2d3adbe5caf829579d7d6ff4d224634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84aec312e6ab3faa85d44cddb96b36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c3d386ec52a1ca0ac3d2e53a7fd25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be89a5579d9f8a0eea2fe03fe111b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09389a551721b2310ded72fc7a03a06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d98eab9e1346f00af9e94692c5fea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e683e5ae4ca808c3adf0d00b46338a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414a997b95025f9e7d8a2ae8af4c58f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507e130c812093b8e11332e80e3044a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afcdef44239bd57d62b23eae71b469643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21c239bfc5c9e401a3dd7406384275644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8555eec7df5ec3966b0776e62d41053645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bf3feefaadf84e549c0c0c5f9f3e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b9383aa2a187032e65f47335c9336647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac98c9e6056cc1a9dcb2d8613cd267648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129edff26c0c8f6bafe29cc83c793c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134218cbf75058c0c9cd73fc513126df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cdb51986b7966756ef1ffcee475cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5d24b535ece23868530f222636d51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206ce485d63b8877c69a19101c19cac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f92766986d9c6ed3bbc5c10c79b882654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818ed8001026f4a93d1b5251ab37ebc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1db00e3bfdc7f18d0e7b8ac87229d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49443a485ccd6d75d38878b1da16e9ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f05bb551c67f259a432bb27b881e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7f67dde5669bb6099fb0f68c8c096659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324416bc7580666aa55a721ca99c86b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17c405dea524b45842420e41002b9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06146c580c71ec8711a72a768052f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d5a6490f16383b7ca856bb5868549663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d8a1927e820ab168f818922b418a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc7c1e4e605a174dbc5d3b0d782493665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d5a3ba96bd78e1891b37376848f09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d08209cd8359bcbbb2f12ef7816ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbf159112a463e5fd361759052d926668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c3876f5ee3fef110aea95505037b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0011d235d59893c56a93b7cf49aa2e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484518cb5f8680bfc3df771ffac77d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc0db7d818d9ad4c88829c60d8d394672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded311c981bc96ada1cbb7c1413fe722673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f24aeb770284fada39643ed5a48408674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b63d1a175f1b54db99fd6dd5fa29d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5983fa57bb80de87d0940d253cabce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde1b96d803dd523b33cd1be484c3f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae983729be50de8de8becb83e77a3ac4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba670580f39efb1d26bfde3c0bcab4d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b2948bd95f3d166510bcd01d97582680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c78482bad6ba5ceaa07508f64171e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c6ef28634c8d995e97893d495223b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9660757810b14ed7aa82837c13ab884683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be979437acf2d7ea86026af68258ef4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e4db1455d0e42f579a8254191b9e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac22edc4e5658124df5e64f3660cd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70702f77ede8dc8f91d50601f78a6d4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb096694d19fc6d15ad962998bbe34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67810bdcae6d8b9e699fb7bbdd86d5db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1eb7564d35b20e8215b806b3cabb2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629687074c8e3436eccb005cea1b6da8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebdb1b0f1bf344558fc9512dbe6fbe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee4867a84ac37c4caaa57bd8c33ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b4a77788616098250acde819123b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185ca5fd6c0ac62354d38fdad3a1d96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99256e74ef5fec6383e28bb75457b802696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b1fba3f06e3aef9ddf0900127263d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d185dc798094692ee1e5f0ffb2bdc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51ad152600e63d321eafc60ff457ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8895736b65784a1960409aa4e111f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aec1d236186771f2e54691d857299701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b8a99f0477916714486813a6eeb32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf35b39304b965ed31530eb5b78c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a142f43559cc15cc2a8d0c604f8f53c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6ed364d0ecf14625d59e0d6145a82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488439659fc64c33e404529477668f37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f78ef53afacad9d6c4c234660a434b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cf181f3021e58fa6ad4bf7227a93e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481c37242347f6e9cd33d67ec1c8d77709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f6bc254442eb071a97bc94e368947710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a20e6a22c902453891000861ff482711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0d07bba03e5cb650be3749f673fe8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c42f519d9ebe0dc28727c38d275a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed1359f7c131fe337a20d4251e13ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb3d09166caa6606130865f9246073715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec2935eddac519c83c1926267e84c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c03aed88bcfc86989312bad621470d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace69308233108dceac22f8410d00be9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c253df2093980cd8721ef3303dfdead719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2742f746c38544125114b258551c88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fc905a1a2d1a5f463218d87f2f64f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ca6391c602712017dc55b208186f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6048cb469e62c4a52a3a085326ec60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b090a9620af83a9e475b44c35218f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b117b4431ecce53bd441d637196e7c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7681e39e39a461a47fcffc72681156726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011fe9363f68283026b55ce194ccafb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5badbba4b9b956f07242d48595f3c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c292ed60be84d9d32c4bf8db1d13bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205d5a6d441a37b6c41cbbd84a419e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b3d116ba3eea2796c7ed606460cd4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84c03ce19f9b745e0869e1144d638e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94cce2925d6305f6df228d52394be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27358ae63c2c9523217d6f42136456734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d3a7c6600b229fdd1aceaababd687735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad50e6d7ceb251b07047a2c3b3080c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb297c39276e8cdcaa0fc27e3b6595737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf47c50da0c54547f1a97e2e89bf61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d8e5e8d241caa1e7485b47a327577739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e686b941f53bb425c662d44cc47c54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491685564974c255fdb1d03496460048741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822536e05d38f9c6226c2257720bea9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3a4d30b068fba063f91be300e3068743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce172802731be9b47d63ed3e1059ade744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666a0d9b1c5456aa502c3f32da388c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c304c16fa7dd018de7e552d6dceed7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb5457800fad8bcf789af9a60b3980747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7399acc02fe78a6b92867bfa9a9fd3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977883d2b4179b858973dc5c8b84eaf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2152a42d371aaa616cf11d8b5e7a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e3945fe35db10d8a9b42643e72ae2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865d01c3b24348584f9b44c812ebff2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1ef108c633462fd4f0861428df561753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc990b4d0375d2dd6d3402ea33a3265754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65addf400c4f6209d9dfa5d0ac01bb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e613fbb3d29a43486bf7cdd74bf764756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83e4ec4726c590a516ee496e592289757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4a6e7d0efa79ee371c0b415e2d21e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff45b5f4da8a6d2fcc7a418d4f037c2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cbcdb9ee69b0f4659b11250ffe0961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde81ed788edadbbad30912b1ea789842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2c82de15a3509dbcdc909538e82893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcd040a1e3612a5a454af45903c19d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078f2d502174d62aec4d1f8c68490715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2b739107bb447d9bb50c39c0a37a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c73ff70e245d71d6dbb3e380761a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40988ba08a58e89eac13c20ad4d101978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc216c5539712f407534ed34b12e429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee83acecedffa50e2f2e6ca94af7a0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04149faa0e4941b6e1b02b10e19bd6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28732ea3e84e8872f15e29b8121e8aaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b4e52984b978392f4d123a7dc00ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c07636d1b532f3a5765b6df80032214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b210f294d72550345630a06d6876ee015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa232b1de516f373db15609ac967f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c71e6a59230039e281cabc98b4be7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae994f6ca0c89aaca64d645891ceaf918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf77690f8db31c8dbeb34424e29b5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0fc5a0c61ddc15b042fa6d81dcbd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddb99bd09a88a6fce7484b907e62b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2249c2366a95ae8da5d5d29d2762d0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714efa6979bd94977b94fe85acdc17c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e65f4539c1dce5520f02df1c2b3d1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026e6ad8fb3e665cff975e9451261c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cffd89df03bd7b9e5315a00c6533026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bc7bfb8b849132f2e28364a11e25027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8dbceb696e5583d61eb4632886bb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7672c97d80eb3048610c8c9e7e1e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220c1ebc38f483a885c41246631d3a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8feaa27dd8ad16bb1d9e4818807c4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c66246d0c4e81845255e4a7acd1db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6327e560c61c17bd9e9ddde35d844d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521eb828f51144a26ca7ca07ddb64bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea940cc8e1f8b01c351017d80dcc171735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023cf3db024c2b2af84f3820e1ed54936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0c7c70bace538d5d5ce8e3b5cb8dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a302c820ed583442df1e4c3fa90ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d21c3f0e2363c8ffe5740cba8023a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99409a415e0b8ca106876cdaa36b043940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fee74e17be77fd2c3f58b58320fa5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48d25bd380dfd2e67825415aca462d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b169742b9bd114e556444b59df712a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a459e1857e710b1084c89e176e6fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f9d7bf3c68171d5a3f384656c8a0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7038be49bae3be2e0ec9ea3538ab74746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907100f04f4d980113a334ba709dea2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8bbbac0d0d6dbd7509e99c3c5cbf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ded50b70feb910b9e604f7871e53c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ce074713a591d277d6d686cc0decf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b977760d189ae2ca4bc868e68dd3cbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3d147d4e6f2d2c0d4c7511fc4779c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c308c03b26e9198e371e9334261d77d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8935c453a0b39b87a598778a9b7fb1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b63ffce686a30a2fd304c3794ae3d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb17377da76b003cd21ebfefca85b3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c6aee0ec46318a3d71135c03356b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbb8fde30602e932904c8795c032cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b020f618febd0714a632ecc4bcf20c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ee759158d2e732ad6807b1dc3a85c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ac053c1e27cf5ebfded65f32ea30061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9d32725fd83fc01b26063a83cdf2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3463de654a38f2c0ec1dc031da84ac263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3dbbd29c4cd0dc7750645eec4151464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf7e52ebdaf3e64191abdcfe92748965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7578c50014e3fd42e3f1f1459b774d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271e2bde57cc0025dcb4355a357c50e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a47de0a6944c8435b995d368eb8fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858f239122156e84a216ab784b5ceaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1d9bd2bf1456308c5417734c8054570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f1883f2877a53d5d87f75449100d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63ebec63809090d7a86fc048a3eae772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b7d85dff3f9b43ff37829f9891a6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947aa52df7c955c87ee6f3992e05639474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a60a112c88bb4aa7cea5d6f55ae6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c05bda776953939345685f442ecf4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85888df92bb308d383c64f7fce1725e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8318b01378e54c53b37a50037a871378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d68cd226b38c6a136947a046fb54f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd80a02bcab273fcf1d17dd77c4a9b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b77223534fd11aa94acb76ab3731381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ad4647b2ab716efb912dac952e5bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bfd0f8dae4682538d6c29ccdd932983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f588c8dacdcbbb55234a6d25a68ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb4a14e3dc62f39448384ce913499785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b18ec08e62c8f7d02b605933194cc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed00f82624d0c439fb448d00047ecfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842d4dfda9b91225ae0c2bcd4d2397688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f52b7e92257b9cf6aa9de7a8257cbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf57ec44eb4ca3873c0880db19fa10d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d6ca5a7ea833465767f3f4107d8c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6c1bac1764060e8477e87daf03ccb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067771a48ca1ef5e5062a75713a2e04a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8454781f45f6247aff9394884f591394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694262e78d0dda67341b73d2aa29806c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff39d4df07b6311180e48469a4ad8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef6fe3520a9d83897bad4c12c44f5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1b2249e27aafeae2dfb9bdb329cb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56315e763d76ddc91eeb46aa75e01c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1697152f0664dc5a83514227bbfeecf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40ff14709678cdb989f2c85ee44276101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fbf025fecdee52fa1a460e4cacb5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159b0a49c75561dfe13cac1b8d00de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e74e0e941b4ce59d8c2cc46afbf158104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2643a22fd01b619dd14858f3a33abf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b33322b96d2500a7e5adbe4571c55a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053424c8fe08d234abc7e82e6dfdef92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac9b101a62c7e6d9353d32418bf913108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95215d32b310fe46b0c79f7806bfd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf88d2683cd788a8448874f842754b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d39f23b65f692b8fb7e071808fde6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c232debaa2f0e413d853a6f955fe2da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaffcb98a1632cf7dfb495577b4a4a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34cd0acefd4c516bba2ee69c183757114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02e8e66f8763e84f5ddd6b94001577115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d515c8f8e994a73ea5b5dcf7c4991e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d91f74aa92ffeed7f5dd236f820097117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be74a3080ebc78e125822a8a28744e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b09c6bf89faa2cde738f0ecaefd096119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e94e2c8a013d3546a36b20c47fdbf2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5edd1c1a99c2344cb83f2b0843e78c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea314f50c46e84c1ff824c6e4d2787a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b104ec3b2ee54ede57c027ea1f993123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a34bf898c7d40875627bb30900de9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd94c94cb08cef0399f357a1936c815125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ad0b119c2e4322df01c7ee34893b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61543709fc2df8daef4c0426d46bfeb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdea16661b5a4532a2f6e9435d67fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1466ba1820446345d3ca7b674cc73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816879d7ef24013f842f3f3ed386c7b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d9e6fef9e0b8acf62796aadc468b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c6d2fd60420c88834a2cd855d0aad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eb5097e9ecf87786abb5230910d25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bd3327e3a1631cb9a4775d254800f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e3dd4d985b36a69a5233e0a15b3a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a590a76bc1861dee5dd5f3dd2c2fe6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631104fe7104dcbd9a73a9f05ba1f9a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e579687d2d4e7d31799d787b6747b91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a275cec1b54739afa20c9f2ff73ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aec01a051f2c01726dfb3e23b7268140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff56487befb9730f598d9f6c4df9171141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5a05c966420487f59000a68b24a2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb062a78ba4d02ebc7bf3e4d7db205143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b5a81587d656ab88e4f49b1760131144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992db5ed8c07c9c70dccfb75ef07a22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45893e1180b02e8203360884a38608146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdb0353a0b14538ff892d3e310b240147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae22ae256e681ee9171d2ee0a2ac529148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053a27b122d2eb2edc74b5b4402e26d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a250860a1f49641c2ecb865b3369fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d118df2ab7437040e8186f87a3e4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067179b2bc1c53678cc2f7c0b872c72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2df15f7893bb43f9b1c006a2dbe86b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1bb667e36ffc681f63061786f4adb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48896ef46938ab00fff73ff0bf7de116155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af2c550953d71a72260b4ee3dd7ec7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192b76fe5c57819ff43be29f0cf0815157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a0b931a7487ce14f18dd5fb1917fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d80c1874516a900e9848728ffb610159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117a75d368c463071ffc9224c24d712160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b94d4cf34904328e32261878ffd43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8699c9bb36ae9385ffbfd0359aff84c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1735c937d26b18c05a09b6caa48f9ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e74353accf17ec06b4ff4c9b3ee5ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f714d0a6aa1f550377f1e627e01c10b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d929363217aa1bb375b73778c7b75b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913949a84fcc5a81d81cabdadaae338167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791655f805446470f1af56b4b2a16243168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e3bb07eb3aa54ec58e651b1c438bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf60924a11926fbc38a6c0ee8f1b04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e80bf01875256b63d7439bd17b63d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0953d9c0a9a43237ba95d5bee189907172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e6b9db1c37eb80d3224c0ad862e50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9792c6ee3a9402872c18430c3b66b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af738332e38674e566a36088ae5c539175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a9a646698ff15307b66ee32ea8ada176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270464db55b96d128ee9c48f8af419e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e58365051b6b13f07bc1c7975f829c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a740174c23a9171ccf922634396b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39db77c74de6ba75724dd42309bf0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ee06aed1e160dcee5984ad8b922bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b999349b15fa775328483ba762d90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6d58f0e05c0adf163804371174d4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410fbbd13a2d47064b2bbdb7fcda04d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91aeb202d868d8faf4df202c489e8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35642a7ffc7969d74f953a7620a453a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964b360d98eaba431c1b8958134f212187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24f50a1b78c4ecba255ca1e380357f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c48af5f0279b42f4fc5f1c50668e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd09e99a9fc69ce1a18e356b3c1cca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70558891bf0c02f22541cf3d9e9e3644191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47565db8f797a0817234f7b8d0f333192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9105c16856d2e2f4ea835afe60063f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13ab2bda2f43a9ea07d3e4d880b927194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6eb39b67aa23c7389d9b08f0b7b32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fc4c57dfdb18e1bf7b8698fa6ecae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0653f68b494791cc1770623226724197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f388512c2d3d5d3b4ca9208215edb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36121c8b1755e3f0620c00d5e39fcd7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee35405944a1c1a983632ff27d297200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b2ff5cb7c8a3ebcbabe5c75a58a3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03580bc05bbd15865c732d8839be3bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827431dcc099d12929914302dfb2fc51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd9bc85043183116b5bd185e6a551c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e8351a0db9c0fe1b6d8beb9f8ac04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7b06cf3465625997936caff48bbab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e36adbd25d1cc682e75820d8ccf472207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142fe59aefce0fbc960a0a23ea40427208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cd88755c16ef912d6584d5b0eb520209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e74a0e9ae3d76b24bee3affc4dddb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbba6687c91ddb8c97bf46f94bfc3e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a25cc0fb597bbc3ae68e3e7b1bac3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09ada10e3156a69b237be9b5b6a6f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfc9b482944220b14675e3d23c3f39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2fc4557b3332c850203a1ba28caec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32768d2c7566ffe57efae2840c7127216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3b27f63838da8311a292da84ffec4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2857e18df66d9e15c7d8129c7dc16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158df7d0a005462b793208fbb6800a47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3c02057236af8d81c2df2e4f10975220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed015a9576451153999fec1657b232221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05bc8be173a36e2bd79566b39fb984222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f18679333ad587a4c0ce2a5a608fae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a56e141da9c09b05dcfcffc467563224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd00b7cc0754bd81eb75e6bb01eeeaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0032a2403cf8cee06cd69cc1de76b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfe18faf99fd150c8291d5b6ef0360227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34ea99db93f92c7a35bfc4900d1449228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd6b3ec658609fe74db2752fd95eaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a014c2119ed0f01804d082a9f84dd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3253f47b97c830bd0982645058629231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3b8711c3cd21736344a8732087119232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a162bdfdc100aa2b91c179b28c230233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c085cf1dcb000700fdafa0d425b73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23501439af2f6a93da80add269c274235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2fb0055e39cf1e723ccd19eec5895236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1355561c186f94cb075d590d060fe5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eabdae204a40bc6e03b7c5c540c5c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a39d208415918d1b3d177083b39395239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b394360ec2c51bb99a4d6ba9b883a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b26f9fbd1a1a6834f534a6b6f3e310241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe431f60806518565baa48cdf4294d1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af967d83d21f9a90d0b3673687cb53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc478c248682f8f5beee6e24881bdfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eda9c24492d81a34f1b5ce5c81042c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193118bbc4a50e3c6ebf5c4f0ea25232246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50bc280ed9079e091f9159e9e5182f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddbd821f8f9993b15c3b0291b2853a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169cc2abe32c2f771afe09282688782249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8a2822abca121e667f20d023aa9a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03fd017a4648c4836e0b7bb05e03eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174e84691a060a95de899441f62f083252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de6d174e26995d2cf42f0ac3cf87c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85004444808be8850917c5cdcbe1380d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd237f9e18b34cb8b62e2c72994ee95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4820a1082885c27b6c081836aff46b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135370bf9f0b60a2af6cc33026674e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2b2c5bd280c62a345a83954ab367a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3794c93464d8b2a69995f1c1514b2d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cb34a6d9ba6d8c659df1dd2b53532260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164ca428d9e1b302d48da73741baf7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba4d5160455cfd1f1da6eb3e413ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debc496d864c96f89bb83a92c269118263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d68d5d4ffc6ceb0186b3d2c30357f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ee2237bcae2f32a188d9b89c18182265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b7b21d67f0351022a81e185d90253266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a509dace69f47eab0bb280986f7fe3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac53c416a255f5659b89689a7b3ed1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16bab8ca476cbad078c90cf19bf08b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc916b051b436e9ea76195644f2dc78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f2052a5f3461e38dca6bc02f4a4ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c24ffe10e9191a2446e2cc660f45b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd89c5cb8e85c17acd39f624ac744273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c0dcf02065175ff13f6eba9f17b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75840f7e1727229b3132d55da06757275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abaa9d5f04e45b1cee8e9375a71977276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192f0cfaf6d1a77a9ba8ac1550bc48f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e0dd719da340c1a2b67e1b0ed65a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ba4d57ba16a3ba97b2be0cc9a00f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020a2a50901c6719dda295a7061e37c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cc4f75784f746f5530a9d9e55d351281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90695be34d3ec1841d7543178e22405e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbb48ff93a68b2e8388370c18b6917283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28f94da7fc07c78f2051b79bf1c9e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e48fb1c9a22b497d8723448a4a76c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad318a5c0f011c4ba37800767ceec956286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82837423accab9407f387025ba532671287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631167b68d4e135403b582206f19bd6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696ba81a81811345b53cb06303481de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8a427427a792aeb3f0e3933b7ba50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f68898c5c4572299e63974a763ed32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f846aa7de03ffdedcc1568528cdefe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a27c3167aa4a260e39c57d8968a2ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9115f8703aa46656ffc1fbf632d58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76032f341af7d816649ca73c5f707d56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e23e05b4b0a084ff0a89986a2b10e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9667c6cbb3acdf448929c4845b2cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234de93c9455add00cf337cf385dfbbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c665b8afd0d86068e097b18484c87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582422a4c3bafb5c391505e8b2d2416300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9f2eb666628b76e5ca5dcde82fd83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d16fe1f6cae907c13a9d45ef4422e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4bdfe411ebd9c6c4657637f40eeef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983516bfa000f5d6d6bad3b521042c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fab2c2efc54bdab514428bb21f5e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8d1b4207176bd4941c651f8bcab85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d30a7ca6229d49d2a7197186dc530307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa41a76352e729ff3cacb6e0ff44ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034ea0e167039feba8d4d0d218403a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fd090b0cafb6eec8555153d559dc5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf889c4bbeca3c608122a4a859e3f839311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eef57c784be34b46c82eb78871ef2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ed87ffd2698d69f6a225aabbd6fc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d0d421cfb7f4f821ef8faea6407ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f2705f179bccd95b2ef5e81d16ca5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc83904ff1dadf9713e2376021b5c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e963f8019b5f7debac1d9b070239b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45203ba5fed848c62485509085eecf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5db47a935b89b3fc1decd567f0cbfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36422748fcb5e0f24120a8ce09ded7f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dbf0e616d7164964c208be1769776321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abb4a575f0e4d130c68f8fa8ef467f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033466bf2848369dec907bfb160aa5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fab6bf228a940a972fc8df5d410d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2060b10692da4e9385e0c1395cb5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26c532d5b0f8e3ad652aa33fa7d6fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b2487c922ef068fbcc3a152e9c636327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d706ed74625b10d67bbd7c96613bb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65ef9843d28f80adac0678aa31848c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3d601b11c5abd821a47fa039a2bb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381a41e362f0ee52d167b5952fd9540331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6f154d185c982941c6141b40efc3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9433b1373ad78d04c09574087b525333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c2ba3c1ec562f1f0b1c1e9ca5bf0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c449b6347ee83f6d759f3abd96caca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af32f344af34e46f2e7183460515c77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54193b3b3a38cfac5c68c88c4536049c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64655dc7c6a539d0593c8b1c8c80ac0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ea11ab54dd877d86a90a52e123a54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66b57e5d2c5ba54b5b0882f8540a16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7808108ddccdcdc416b9109f49aa6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27733bec0500a72db1e1a219c1b07e1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce63a681dee7ca5f500b0a2bc4275cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bf64aa3c2bfae9d81846863011a44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6e7dd6e1970d8213a6a3067e8e908345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a9640df12d22b291b3a3a24680438346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df05c91b7d82bd4556c24be4002e2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc236181db9ebcce2e9ed22a64f404348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542684f17c51298f4cebbd4372d98ef8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b041dc48e0f8af024ff8c5225789f38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e3fda351c958ad8adc622ee919c30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c1d9793c3340a15a5b3f95bc0c586352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a37cba0700d38719228efe8286674d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4f2a10f7827a7411d4f62ca4793b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dded71df40582c51fea7023aff09565355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e29ab12dddcbbf9cef451d5f9eb5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c94e6a95a30013d522351e9f01e92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bf619fd16ad45a98661429ed52669358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2a3e308c04864761a881de90b605d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aacc0736a91e8ac71e78c735d9a200360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9764de02ec7e849d06fabc943ac8cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf8f1f4c618ca2692c347c63fc44c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e60b2e6cfe36f233c8d11048fd597363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3edf2838bd8f7558af1eb84749caa3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebb584bf8c7ec725ff7ac76a624779365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2ecfbe9f47aa4e7ee7dfa18174350366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67325f337a1bec8dd7a0b8518157e58c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77914c525ea7725a8754980932c310d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f431cedd59b646c1f3bba8212c77a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee05c9fd80844288b6b45a94d70aa7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b17f6fc5f23a89e22cfd297e42d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce395b7cbff2ab245764b4837af1c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc45ce84b81fab8cc95f991c390ee1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9771e03b9439f5b1c2535ecb172bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39754d8815fefbf987bfb9f26007148a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf40332d1915c78516b2f9cf8e64a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9998808eba8b8940654c8a009fa62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc6963019ea0c3caaf70d013b0ae6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb91a17e15c171603a1693bdd1558c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dfba8403d0b8ffd36185871d556ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b867b5848e6c84c2e48b70055dd70cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba66025c7b132807f6133d5b3a9964382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6773024988b1b979214ff8525e23ac6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497341c706a780ea65c1ba0d1478804d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493221adafeec0698986dee24ecb0865385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b761b8e476b85083106eeb2a6cc0810386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bde89936952883ea4b4686266a145387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d799f3a947d215257ce4d2ac88a6c1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467743d1e0fb7814811fe96e8433ccb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2977e4982a58d89c49ecde0e2718a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278e812ce93017188c054dc4eefa3ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597cef5280fc7670d3fa2028d658916392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee13df287c82787e83343fc0984e121393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c8378ba88ad0c75f576c461ca52d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b637dd8951143a09ad30e15667ab5d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaee34ec1955f78e59e186acba3f062396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c24a6d1f9138ebe90f633bc677f762397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbad25b754941a8666010ef1509dd17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f7583d877189a9fa41984ef0a089399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd312fd50f35c8f7219d59d2effd63a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2f7a3c8eae93f51c0e4c320fa157401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3b9dcb1fdaaa683152df81745cddb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d62da8f17ff4d4a163d42f0ee3914403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02326a24432bbfedb1f80aa0da96c1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3546aaf9441821baaca7435aa085060405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c07a8d9cfd1b012c15d9db50da2a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4364628bd1fa87a9c6cf65fc9ce5ed6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aebbac88707ea55807c7a3c3ccc3ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cd0b1fcf975ba6fea4660ac98f921409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fc2e886ec325b3bb5ce6232ba2ba6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6b8bd1394ecc510f608282684c58e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b01b597e87072002016bb8258ae8dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbec68e6f86c5e22dfe2f527462fd4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7822df26292484e4e201640547eac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafe2556a1b34b5d630b6372634c5fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb1f96971801c63c0bde9a1f05f50d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04625ed1b21985e39e542660d14dc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2ac99caa476cf36c3f102a9810050418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605a54df267fc135fdc54a254bbac75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d561e819fe69e69b2233f1439cca8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea1d55cdb523a021c9f188367415dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031cf32a252e04204c914b4776e57f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd3d5815e44c007d0ab707c9abaa17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dfaaac8be950978a2a64ca94ff45a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449df9fb08bda9f2a2fc8f48ef90849425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec98592571e5c682966be59c7dc966426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe560b2105c407011e2ca9fb84ae5f76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39196dd5a7959521f10b2e10682a95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1855ae38e5c88c4b4607a4e835773429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866307788d90a4f9d699f5d77de9e2c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5bd61cce1c44a26b39a52c5ca916c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e574dcd0b2583109344b0049211a90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ee294f829635c271a721b1462293a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a28b003e51b30c10184aba9c9a793d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f2658e1fc532a4cbd19662072b67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3ecddb5d3b3f9488521e311680306436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa9dadd5c4467fb1910a9688bd99c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627d3dabe446341fdaa1f85946693b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e30f22fe8a6a21180109d60c427b43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eeb34b51aadf3705b1a63336cabf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196f79adb3da6ee35d1187b383d6c10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04654d2afe7a54848881f03cf61fc01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4752466673bc96408eac1109a55e42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f4b0db72d0cf5eabb77a9448deb70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a666dcdc703982496c7dd7687a3eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b91f2e880889e14ede732ef1a36e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c23eba7ab3af953c51ede26a89210447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621466b5c4de99d5ee49567ea9a1f23d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cc4ace438067e2b2e1ac36ffb33e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ce744fbafc119874ede37068219c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7301abda189aaa6e4ad526d93706b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5bf19c84a95c30acf5b86e85b695c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c001b0df6c23bec188f52bdc5cabbd4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc678ba49b1c45bc423c52ac345665c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbff32e8a6b9d292320ba6f9951aef9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57edb8d4fb6a6de7b77af04d8dc024456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bf666b4f4e4a59598e56e03c5ecce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072a5ea0995c163707294b6a4d6fcb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52785ad231937c7084cbc80edb16b426459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e75675e58d0a463940390bc08fc549460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd2ab9281a41786ae42eef1450af54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14e6da4fb4f97875d89a3960e03603462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be155ca822190017b5fbf954b2a41257463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184f04c1748204699741ee983da3553464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eddfc137c1087cf126b094338fec46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f677c7906c215e944f8cbbbe8f5bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9e08fa3df4dacb2bd64d12882a548467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc1fe6fa90341ddb83b143e8760de5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813f60c83b2506834ea81243f7e7e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbf385baf0d94df38e4a1854c0182b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96424d406cba403b7ba174c69a1937e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8879e7b89202e1e3636b25999f3a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e519699d22d3ce7f917a01fb4f98638473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98c5ba692f3febda4861a59ef810b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9db0a9a31985753e99b28cfb25c3af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e4e23275e92eeb213685664b4b06c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8841f348d231c1ace984dac85a4cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9506a50e773b7c214e20bfddcd33763478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ef96263973492a3083b066dc1e9ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722699cff855b1bf07262f64e01cacb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fada9ad4639912160b1e1cf20686da1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb867158204f8550dc68d6ff76b862482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc8008eaaa66392e6faeeb6d664bd5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ec2bdf10c8b31621ceea0102f0856484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b234e7d3e88841471c3dd0c31b70f00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80444ba8d959811667e9345bea3350486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a489bd58ac01323e4fe342989f08bf9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cd6bb1014b6f58c73d3e8fcadb3f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6652365b528e1510b48452214358f80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d052f6874c22c0d931672e4036d9748490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ba84de4b384310b11fb0934c7bc40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad3df0749e4fa1cab06a7ce759eca5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38088d9fe99094f0ce9d0fc2257fb91b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9479bd594102dfbc56b7a1bba5abc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fb5c1a7e609769b8bce43595d08e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31aed611997434c460003845d07de8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf2b07153dd90ca3e8e63e3cd3c044497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae180ce662747f8982c3881c4c95eb91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7f422669c3b1bc0c8d55665eecba2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eff7effe0c30935109d71b32a41c9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff64bb747d04ca47ed50a3fc275f488501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c1c046668db8136e2d3c11b760bef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcef6b11cea68783f061c4f93462ead503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303ae10ed67f59cd636850fd5535c12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb29168af24e10670cd396bb730fdc5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf3ac3beddb2e335061d37287e158e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde9560955acb3fbc972758cffb71af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e828012940286f085f43527f3b0621508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cf6762e29515f990d4c0c5f94451f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577ed86d9d2c28dc8d9406159a4cd34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206075cb890d01e82c2f19bc59fe38e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba70152fd850e6a9e252049f82afae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19f787881267aa46bff460b4db7649513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7087272a3be6d54ffe402286b589d12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeda128e7634778f968b730c7ad466515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fd5bceb5b0437011a2ef6d9b5483c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d58c53f75ee7b6fc42b2daec269d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4295adcf92ba5264e3ace8d79e06f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c6baa81e9fa1ff611d13a735a3ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62d07c6c75e13c683d45a739eb9a4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bfd4d4c1cc99a58577adee3f56bcc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39283a3c62d7209783c78fca1e41108e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caa2b78e713eef1e6aefd35607d895523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606314bc0fa65a27c8a6142a4352bad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf12de9ff0bfdb4ab484a7ec9a27228525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f082222373e2f8b9f13ccca2435b99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83051642ea4679712507f488f6cba781527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f1693878580137d466cea5517c259528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9af90d08f3f69859f131614dd3394529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5d70f3bfcdf3e99c125d5a56eb12c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cd3405ded7b48ee3ead55fdb235cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4be6812aebb7eafbb29ae1a37d5103532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2f24f93522a0a60e3b3d252604ea2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe11bb9f91e7cc78345b23893f2e025534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8b44aeeeb48d1e90a18cc2cb0afac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3dcdc78f4a1dc6692301ee37c7584536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39b702da8e79f722c700191c9724ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b20151ecf5ed90226a80a5af7b9aa4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea903901de7e9c0d6c209b252103a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ab2067e2eb9e850b606e1b86667a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a67c59fc1b8ffb2c270d0425abb2f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba3848e62e5743a21e81dab667ae65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac76b7ad2062a4902af175f2a29ed6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deedf4ff90bcd3892e09558be8d953544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d14e2f2585a41535b0dff1fc7aecc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e32c85add7792ffceb6ac05ef9ef14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae205c756be76a1b640663dc2e328c1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003cacb8e8fc590bb84c71eceb166a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e11fc1193e604784afb504dd548c44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596729c9891db06b25615ea8301059f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a28a9958256a29e6c29a30e8bdaa6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd5e9235be096b95e7be7292497a66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05723735ddae6ac85dfa8a33682453553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d431118872ce08d0a77d68ea179570a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa7ed63ed192d0dde80c651f6d08d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e442d1541c43b4af26ed7ae980464556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4d58808db8a3f0066796f3188a008557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae4c47b0d7ac70e142ef32cafde53a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef19569ba7bfef1358216de8289293559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99c6192085199720a92537b5452788560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75cf29c07b21bd053e1381dfd3f151561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2026e0acc85925760e1345b82ac8cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87520e6507080ad81a04e64191987a49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf210308343a58e1e97631b121b3404a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb8705602747df5243a0c950e2e6f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73edbded6fa024acac8882638a21ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634531854384141e94f6b4470784b88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35cef9559ab84ca4b3d89f26cbcf3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d83c832484c50fcdd7dbb84ea3cdf7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0005ae5432bf57125778c973af3931570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ed3b885d4b282e111757905fd4ac5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef35dcf44c654b6abefc667d5eb3fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe920a507746d55b8a3d12db2db8714573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9475226aed57ae9adc9a215d237ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20867ea1058aa9b45c738f693e7a797a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c0f81c7718bf2f84252e99f638141576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765d9443436cdcc394eb9dd81185240577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529cfa810bf2e8e9c2bae42d7384783578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb17f250540490175972b3c7624212d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7264da392dbdfb8cf2b55334dff1983580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab3acfcb696b72900641f9ddfdbbd7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91da6a1302571c416efd638a5e9adee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a0d4a86de22790fb13ef919287cd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f724f2d420b1171d8e0b8392cfaa48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6155e5865c8f95b9d748f81f1f14b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e59c3db76b42554342854815f4ee0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e327705d27056ff0fa913426573800587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466223a7cac22554f794468f5f353c8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311fec5bc657412ce69a605d3745731589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8450f23f6a3d2b2aa7a55b7b2ce1db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf695e14d2bfc6a3744e2306959b18d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69aeaf6761671bfc76798822cb6d83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899a2b37f2e887f429e65dd52755418593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff697f4d894813ce305b875e580dc1c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b0f3ee8a3a1d595744dadf046384595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b976e8d1c1dab36e30e1f1164049d69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa4351f35d3c00419ac37b18d4a90a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc274b7366777d50e2bba00e001be0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455059d7dd0bf99859efb51e6397d7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b58023885792695b4a76064fbbbd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fd8fdb14007174c9dca6929ba753a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f842bd791720d3a1fe8cc483062899a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c5f8b76878cdf7ea47d99ccae2c64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41678459f630783fe23ad3022cf0f982604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf05e9667ba47fc9205d397738d6443605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcffd8b5fa5b74e25933e4cba0f1a0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc042c6ff106110d48d5b134ae1b97e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c908ce86cc4dbc3e931934f7048330608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc18e041bef0048267b9c545d7c7b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53e5e36214a5dbc8ad77af0604447e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf27075be6fe25e31a70d23150d563611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ae3d9d75d35c756972a46255d2a05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdccd8455f1c0532b186f2109ec8892613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b6dd1f58f4489378853af65e12c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70c5fb10c9e6bc13b0fc3d3a5a3491615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405586ae9684d3202258664f69f62d19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f428e7c0a33537050b77b5502241f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29816989fc706065d23d964478c50bf3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dae037df6696308ab02f091ecd2590619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4f0d2022189208ece65951867e69f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4e92ac13b46af0a9231f7fd6f335e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ee2e850af1e780e048d1c0163ee7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c63ab25fb12a0dc6da61526fa682da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9eec40f66f6dfa6d879db4baeb682624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c0b426929af2e94b1ce70d5536783625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e29dd0e1f0e39a790bd56930d9db0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632eddb1d128a44c662f4b91ee9697f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6c2ee54483d431334c33935542e57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32820bc592cb083917cb1eb5bdc1d48f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154dde8976bb2df3e13cb2416bde066630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608c459689a0df053ae41a4926066a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc4dd3d1c662300fa5cce172bc41d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c21c01a625fef7b4aabd4dd012b6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ba4ff5378965ab18d8c1d74cb5634634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0df1e1ff8056be5fb0522e571f7a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044f0aee09a7069add030b948a8b359636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e644d26251e43e73468bf615d1d1572637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0c512c420818e88e6090695d490a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473eca13fe42b2e54774eb6c0101cf4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c411f78920122301a79d6556c66d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9bda0a05bdb1c12990e440bd5933d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1944d943c0aaa3d5ba3e8a3d18fd1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6e8cc085cc3c2e154d49317aea0f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee301d7eaf6987dae8c63d5e82e272644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba456fbec8e71b8039bb54bc123e993c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d85ff698628b425e3b7e572f198ce7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd390b4adb61fefa377423e4aeca13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54721005117087c70f8d22c42a97b7e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac11d1774376b8108d35ca67202d1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa04a3942f3a006d2495782b3fc9ccc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25443ca4c751353379f10e9bca7bbc7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e172433e75b917d9dc095efb567c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0637d94c40693ee72fb6952805215d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ec2c630d6d0eb985739d2e02e35f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c78397aa1f7b4d4a49da3e8da3673655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487488cf7f39d9c8e165d08f221ce1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d9e448b387086f19a62e3d6a62585657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd11d757096b4fee047274a19e26037658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff73b34309ef4220de7ca75dada73d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56132a8caa4e95a3715c92f6d4bd90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97345f3d965ff566ef2aeb0438fdd49b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd2e131cd56cfd4bc3f43e2c83d952662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437f491dd5ea85c4bd5d5f6590c21c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae2b0eb1cc352c647f0e3a10ef9e7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0d083798d4ec37bbe56fd8d1c765e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80662bff496c03c39d4cebb571718d81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37635368f0111042262a3779cfefea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd5df16105f8e8d0ceee13759e60d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94b83743d3ff516d693845c64f5094669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f4f3b970a3045a5cf9fce9c47f936670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4252d92ce3d4c3680f1e62b1209a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6502f3614ec559651a182a0032025ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b368467f7018ea10de60338e43d80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075892bf5b6d4f32b3466f0bbb2b1bd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5b10676dfacf955b304153dcbf34c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a2e93b9f3d146547964ce2033a0e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a68684b3cc0954739aedd7d9d9d8ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51146c1486e57d9d96f00177e384594d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da5f8137742fed01f7175c036e1b21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37410c8a19bf4e7c624c8cb3bbfb363f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb65d4378d0f85769e0191f34eceb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4c5d8b994f13f8c391d5c1d08c99b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d4e298632323abdc0888b60e22c49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1ffae3468492f5bf457ed76f5a8fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c172f7fceac19f1e3553d22486c708685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224e19f5dbcf04d352683d1c6f60271686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1117e3e16408520dc345e45bd42c272687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99293328a180fe2bc18ec2b0890a54ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc2577bb74dadf9fdc4a020438dcd8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35a419508aea04327df547ca6472e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728d33f59d72c96b288316aedc81e42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066040bef90809b8c5944a24369113a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d726e785da85af97b85abeae43f582693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908dd4a0fd9ce021ac0deb3f4c4da85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476cca8c6d21661136f90824e8bd85e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079730ccd13f3088abd2e3af971217e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f95b301a265e22cc061d03bef022f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f38c5154fc1a10503a3e6e2752546b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cbaae0df5db69a2e4aee25ebfd4f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787ae71144e864c1248f33878916dcd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d066b37dd7fb4ef38e806f379cbb4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a61cc0584f358e37f001b779045f5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44d1e3bc6142a6f7718d6459ee6390703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed76a07965b83543bc9482cc28e27d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7d31c2ef0d37abb91ff6aad48eeda705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1febfd2ea326113bdce741e670675706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85214901140f8b153ae2558c23c135fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83077736d67a16898d9dd15a6fe339fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e16ef7775669ec34ae18cb18a7503709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb0d85d4c563419392617d28cf1d0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27d7e65ceae1822a8282cf308a9593711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd29c86edfd0a95b5fd46019650431d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814c85737c892dada6b2dd0b839d2f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a18df82ab9a60b0e04f4b5c26a520b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9a2bc83e7a0ce7a138ebe4e99e0e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0aa9482db1ebd103919a3bde99115716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9d310cd8d52bb7c2e12c8d4ca8f3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cc17fd507fe447da535d99e5400ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40dfc6575d9e21965153d595eaba18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bea95389aca66511ebc028e99e6c8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856b61e8d62573e45d773c16e937792721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120b048c7bf6b9b8a2328ab28be1347722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9cc8157fab11ddd52586336fb5727723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286de1a7b443e49cea4f9776b098458724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a312e41260daff1c97eb96c48170d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda3f9569aab82eeff5264637ec946a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ad64ad6d9ecba91e17ae2518818b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd08ac79abf0717dbbc3cd80f6ddc1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4048f640f5f40658bec179624cc8d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207575fb27552800b8e0b3b32a753f7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690f5ad28bbcc4f7aa1d022eb026f95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2a1902d3dabf2563532a03d1e2648732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dc7101fb5c1a66902d000f9cce75d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90f3775b3a9b552998f2dc74913b72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a6df8268e1510a433eeb0d5be8604735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd2c339d4d4b93b4525e60cc88d76e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e533d793e7c364a476127502b4e322737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ba0c2c1a42688ce2562dd8758018e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8c0f3cac0b6e50d2bf045c446a13c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640e3c6ddc8192db473d714c564f039740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86337113024e0cfda669964475195909741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec0563fd102f1c21b7f307c2c674d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09ba53eb53fa760e9049b32aeab29d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786191fb2257f72583f4c2bd67d90f39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce515aef266640fd77ada895cfef46a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2e3cffaca5220c0d27043e760696e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319827958b0eee3615b7c4cdcc08d83a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cfff8309b20cad87f94423f1b43c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7597bacb83d7ff86e3c6211e091fcd9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2a78befbebda9e17ff21fb19a3c5d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba421079ca46ceb0ae5c31e4fa8e27d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a63851b381cee2ec57b9c0dac5be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27aa0e055aaf13971b08d0f8ccded5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4d61138a3c962b927afd0db2de185754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487a1cdf07f2b19f1adeabfbc0b3271755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35a418777ecf462f7f313e27f53c8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9097ae99f2ef30a277038c95d37176757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d325212bccddf5d161dbbcdec738b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eed28ec7da4f548031615a42cc072d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>