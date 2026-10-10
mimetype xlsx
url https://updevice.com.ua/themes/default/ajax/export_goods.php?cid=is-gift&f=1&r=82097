--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fef204270a056e08b2d74e729bb95a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cbe712f9c6ef2bcd0fd9105dad1c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d213381808bf0c911a0853a5320bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a623996a92719c7cb4a105fa19437d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e141b21aeaca6aa12d35ab8ed0609d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2daf780bed42bd09bde9d56f2eecac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0f9d1603cb02f63fe11158646c6e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93759a47f8d84864b45b64e1f840518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8db42425808cb582daa5a5d58b7ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc618a2964a5aaaefd2ca029089a698110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b967993cfef6c9678335da410cca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a694027c8bbfaa470747dc5ecf3d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878146fb736f94f11ac9b7fd05edb2c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5840c6b6b0196890f037ce509954814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e5c926d62f00f0dff5b95da5953a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd554a56c9bbb60d6bf4dfe3dce0d8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebd5adb456bee513c3931d3ded40fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11753da6ea810295487feaa4f3075efe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6a92ab94ab05efd802fb53c12c12419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b873340a69a8dd35452ec5c3e1f3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb7568014e1db0e820646f6fdf57e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c73374b632b9ead021903b08abd3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfd7ba2db0995270fcf9378808431223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3b6ecc2b798a710b3d4d64d12997f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482c2548fcbe5582e5e66524d190c0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e364ccd98d0d7d4d64ff1aa059e5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14333714a763802a1e073a43ace8aabe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127bb324813b40de56c88c61669ac8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8dbb3cc129321b2d189f4d5627db929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a49b69ce89e83948de26e5151d5a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dfc032ebfb91592fe1b8aeba0163531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e28d9d383103f86c3ae8d2a3b723432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e6e147a24069004076e62c5a5e7c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a61aa03b306d47039d1feba68bf0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb98ac35db21b77f89ced4bc18bcbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2196efff66a20ab585aa246f7d7bf536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a02e98bd77c58535402d8289d34b5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64add115bd1a34460b3329f7aaa8e71238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6aae2341a34fbd0cb7566d530cea939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411d11a5878ecbc401272cc54cecc2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b945c6b8c49a6110f54b450481fb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8134bebfc458b87a807c8a0fc1e02c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98530067e48e5af9431e931e50ccb1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fadb020b4571682c1e3497c8a56ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93abc9666cd7320938795f6899acdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e212aaea2e95be8d4eb53d7ce0179846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aa507e94956af7ebe54d722bc23f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ee42d60508a5ca6dfb7cfd949f62648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ffc25a8dfbf3a0a1ffaeec067235b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae619e03b1f8dac4a6b634c509def050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b47ff6ccdec225cd17076a1ab15ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323c602f3c737e493eeaf3d248bca7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18a1e60f6ec8c7a3c8596fe51e6f7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369d04eaa7cd60a8fab8c5f4266b05d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9877eeb64bbee16a3187f601359e28155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3af4af7a8e7c4e5794d1e959bbbba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b12ce095c82a91df7061a018ff8c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9efc52dbc841784d1a8928de365258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6fe338dd3151820f97a960193228559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f5fcf834788973c944504a97fdfdd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236b818b961daea728b875d282fc03e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfc8c58805f396c23a76e53dd493f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd350be892f61702fcbd8e30e860dc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77cbb85352aacbc6db6de3593fa01164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8903cdafca9067255abbe0918fa1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfc8180045997c8a39c0d7922d3f5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a265d6d9242c3fce1ed6cea5cda467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd772b49b78173594532a26fde8a3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7016c0c0a06c30b378477919b2e74869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba14c109f77f94cd92def74f96086070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683161e6c05f470a7546f251245584b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405ef943fc491c3a148ec093817abe872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3ca24cb81809e24d77c7e618ad6a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2de42bc688c5d90ab33be96ebf56f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab90056cfd62628ffa83a71c15e48a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca543dd8299e7e3f4d9c97cb830c8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7ea5c3597677c251b0f2a927bdf4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c984f2610d63234c3871c625067d95f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e60d9d41085bc8be8a8589e5c497d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a95687323cc9cc21085ff3a7e783280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba5ae55ed338c251fb174f529918b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f895066412dc6f92d123c758844abfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb64d527f57cf0ec71a89899d918ee183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5569e110808ca5d9b4fbacd8398cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2e8eb7876ada134e30a127c7e115e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e44944f7e0445663bd6ae7b887ecf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b8ca371cd58112d80abcd7adf63ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492348bc61529340d46cfb7a03fbe2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f65e974780fbb9b2c81cb6371165f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986c4f07dc29371758e5187b9c1f90690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47e1baad5e8394d7a7a2d7b45f529491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7ed6667e27188f3911a930810cd6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142b5d66c50745986829bb3d885afc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403279166bdfd1813d11e71bb95d04a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c51ba1531d5ca5f6cceabff4460a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b891356a27ff6a05b4ab409a05a35796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e414ae2f1895aa409bc20adf2aa1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeb567f7483dff820ffe4b4f56dc7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10880025f720d86ce6fbd98af3bd4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dda9004a9a266c8d0e0929d2c668f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eaf6d198eb144df63ebfcb73df01f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aed25ef664f0784501fec8ef49111102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adbf7237d59a5b188e1f686e0b7fa4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206c3327717d97c64b8a9cf4ee76485104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925250da49e215030598d11cf36ff60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caaf6e78fd915acaefaa966d96f8c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f65dff2e48c22de8d4eab9dfe17e8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7e06cd47dc1f211d86164fd7a9cd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae12c95bb1eed24802394108cfeb57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a504e9aafa5c0df3db3af890f350908110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92a6e74e488bf9108096c7ff768e57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f382ad590a3d001b70cf2113c590f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37001205861a7d903f62780d869dd0f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88bd5bfcf2a643acaf50f9eafe99fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742c995266cf1f70f0e8ebeb0a26bdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590aba732b8b5b00cb70bf50b98c61f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1d30d8e1e1d1a53f597f4674f63cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283580fe8be0a6666c641abc272e1cbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987baedd1b6cbad7e3482428cd54afd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045c40fc8e612d7ff0e1477c8f59c5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c84e1b432024bd2ce2c3cdd7e342e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbcbc2210704b05115c22fac33bf7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d19d60c85ba48086df1f5342a1027b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2976e16da6129ef544e18ab678284f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197687b3737a3df50c307b58730b755125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4db37d95c0d2efaf7c37eaff0edaa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca28268f857dc163a95758c53a84897127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c66b2078f757f02bd56aa8b5f1f46c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dac09ec0e2b8d1feef54de3373c68c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb15d408943c12b3776fb9730965d20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76389a4aa3c705aee6a17d1d9d63ca73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba234bacc8f8349e9d851a2cd752e30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba284af09ae20fe784ef47d4c62dcda6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c09e240cee7fd62e2d00d7750f8e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bba7e37e662ad143206311786147a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140d5cacbf8b3b2a00cd44ef0530525136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3635bf1022b1bc108aef84f4838cbcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f794b99bb194518c1f0ddd33255cef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972197e13eaf762c4db1bee6b404194a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beda47a036dde92090b865684d9a190140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f92c45ee62d86cd7e8ce1509a17ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bf72ebe62c670af4b7ef0d2807de0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60becf45ffbc1d0056a7bf808f81a69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9be737fdc09716d382622dc2821db0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e32a16b42aec4287ae3bbcb1ce3a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580740baa0f5a78cc80db81d267fc2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea297eb9e99018f48e53fe1d03954a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7babc589ddd53ff2b89173692d609b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23e8f7dd0f0ff8155d8ee875ba836e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263730db03036e13673412ee0a5fd2ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7b03fcdb5cc29f0316803488ec17c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16167823ec69bd6c5bc1ddc6c948ed6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ee77d3169a9a85779085207f4e2fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef744c9a481b9b57323553871ce0cf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9f06ca997818d5102ad5b63eebf93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b645a4f800d7dbd6638e0a91617bc0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c70e370f68c1756880b537a3adb4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc711c8ee7a2a660c6d6b581556f49a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39f848701d4027e3e911b88e5cdc9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac3408076b912fe5f0aba25fa2f76f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813a6fac8158f46e77d934bdb3b2bd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c8f66fd3f9a22363aa56a4bff506c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94001bf6ee1e431bf6d1677595bf16a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbbcf6b3dfa34f04edec2346baaee5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6a7a8822b6499788a4fd44213020c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958de4e85747a9ac0f0bc3a664509507166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e986ad1ab4c81487bf19d8076570bf6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddb1ddc6c1f45d508cc63c60b26947168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966352f5e334388e69242a47c7c7a4c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28845a7d1038e1d69443420bf84fc9e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e6ce628eeb34d145d0f9ddb753da1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9091f432bb62aeb0cd216ebf9b840172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310ed31529ad6929b45f99300b8ffcc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b282d82b8740fb3d61c05cec9bf2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eadadbc10ee269117430a51a5a8fef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bd3f0bd5ff6906fba6adcd03853ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20798479dda1e5eed742382d29a9026a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4533dc3c4a762e8ed4c32c1ad4a57d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8d02e56e47a8b45c16c66f5a4fd24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe23e9fe0280a044b26fe4aa0a1d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbb6776f71b34507d5b790547b8963181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e42a0832d7971a80f88c4880c55197182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b5d1dde94e3e353faa812e2625c2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e359e0ab248430354b52d8acdee6cef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf0e828bce536d27c785255937c061185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d0eee54cd2e485bcadd8f4583df4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a01b1fcfeaf089c88130c62dd076e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52624d8a40502faf39cb3a0aeb59ab74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee51080acef824c84429f09dce1327189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4612953c03f9a42a07767d186c63ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1f44c22aee07328a9f51b04ff7a22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a62dabac762d1f2ac8fc695bae806f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70546ecf3998ae9abfe7ee49cd7d9458193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e1e426b405fe39b4324f408a8a66d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3446b8f5fdfb8d02ad1bf9403b87d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663c92d85cc3e7d6efc424ed8fca977196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56d5deafbee9c64de2c42e6ef79f96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad72035fc3c656f6b67b52d4ce2180d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18936f2549131f55865ac7ee51b3f8d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb8ab2904933a1b8a54dfff363face200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63debab098901b22d8c836fd538f7d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd6871a8f2f1ac842e00f5d5468b27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268b692f45d53c3a156452dac5f93b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6b1400cb57b03afe53a1ab41fd9ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244476a812915108a82d654fe9f3f35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3a9733e0995aa856e1ffd8909a035206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bd6750bde9e0a16c8c89a0a4b7e78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297efcea9fd8d402570af5f4fe96ef8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0928dd7049676ca4fe63b8cfc561f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a7f8657714b2dc0f91f5822994d89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9270d5abe84877906ca77e28c0ffb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c010038fc559c438687e6441edcb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8934fdfabfa8b2d42d35c2f528472213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa4dcdc7ab7c283dfec584a48bb70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844a5017bed8d1ad7dc8ce1e73a8da8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0932b77ee6681e2250e68689fee903c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6a78e9b5d7bdf0d1843aea869f26f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d178b12824d28c18983604bcb206be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d974de5ef96d9e67d225db7c63587e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcff9397c840c0fc9c329d99a2cc9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c0fe6241d60c97d7ccf31106388a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0a62775a2bc2fd061b24f80618c22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e433e73101e3bfd30909c5b15789ed2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662c1f10d79a22d962e18d4a4a766f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f05d8cd08372e9c14812b5dbef600225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4847e2686272ad5944142b1a862add4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305adf171c76eecbe1b330e0aeef7ba1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4d6c4231fa0ac05d9bfdece7de9fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47872343741b31eb6bd396b57ad45a4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610531ddc12ee026685e548ef9d74a40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032b175f04be3903ef5e1440eaeff64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58868d6ab2a1a0bda839ba131bc08240232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e290c627544146c6a8cdb8483dd42fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746e3911fd86a662a2a0bd334aa0e3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d2acb0a2f69972a85763fe62d804c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cecd96e732b88ff2a553f4fd59dcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2cd23e32ca13c256f8f7d75ca2bc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce4f3e35a26477dea2d64214990765238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f8502fc5cdb257343dc72bb1bc432239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887fe5a3a71c1a9155b311a40654ceb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac9005c504e57548bd46300fb9185241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ca7e5e6887b649bfa56e8356f35b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d26bd9898a44d1f34d2bb8158cf3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46cbdf0e7a1c65562ce04808fe9f09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92a0710051c03f77612e490ae4fab1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904c86e43db942125479657fb5b706d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cc1eaf9fc212f33151e9059fdc87f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f76eac4b2a506310084d5ddd1c4cd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21d513aefda9e51615619424f0cf11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc7c76f7d044c2bae72bb31943a631250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e90a17bb6af504083ba6a196545cb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f6e5af18d54d15e1a5838eab65bd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf27e364ad8d2afc421984b42112c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39624d051bc742c976c1d0c7a5c05d07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3063dc40d98dd392ca79c079e8cea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06e69c34eb4ecc95ef6aed4e0bb418256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d71440e0f0ea00d52ce077de49129257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae545ca0b6fbe89446a4195ec0b5ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591b06a71d7e3b8e61959edb4056e8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60868c6ad1b7599dfba8aa528a6b4b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aff450f4231f07ca2da6684af4283261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7ea0d96fa61a1c69d89e02c15415b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceb5cff1547d5188405d578d588ccc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec397d8a227c4d783800e88fcf8432b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1204e76632955d591ccd4dd4311b426265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7c4b4ba01da1115efa12d3d8a78b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5f49832116d46b6bf65067023ef53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b88c0b886513126a708a111d3c762a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58ce76749d40d981e8e315a48d20d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df05dc39fc21ff061f8305a9621a24f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdaaeb52d938337b70f13782a7ce4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e2fc87d085963c470ff9a54e180b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd862cae6c86dae62d3807244faa588f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe9d6bb312e5a334429e7b3b7e3b70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f198f47848f2fd9cd94f2a766f85a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d34d853742cc50409842ebf158ac3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5f5de6870707c98da162187509d67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738bd74fe80902c06e57beb884bcd84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed9af958ddac832a40aee5a1cf5a10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2b588c6b4923f8ffd900159d38abc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d182433bd54277dafd90df164886b76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad5989c017ca290cf309fc1fd83413282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7b43ed1bbac339878c0c2d37cd5a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae362779bc67722e69c5cde3de601c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c2e423d2790be47b1ea974040f2cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4682d44e296ade8b168ec1e69b7055c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820ef35f94c32d023c05b764adac70a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115f57072083225874954feee4d135f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ecc54113699b7a84ce9aa95e899a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43255667f6b52b1e8ed0cb1f246c148290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5ade033ab88d3fccb524d9a7c998291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562c57f7921d79dccae0e00b88e5872292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1dbc4e108c6f66a1ad3c5a3b15516293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d88461bf1eb7c6209f41b7d938332294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c1231f80566b2bab8f2902dbeeef6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91134fa5dbd0f753d87dcd383ecf91b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676db0d8127f93d24ed78c164ec5d53e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8c63b9b494f727d03098b76c6033f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc44f137ac1f3708aa93d83c72583299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d179c861924c9786b2080726a7fc64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02764a3e6e7b2369e1d178ef1b0039be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfc693774f9d1e0434bba0df675232302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e5f40e6068ac1ffafaace6b40cd09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f660d91b9e6254aa4375fbb908b52a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312a6dc239e8c6df4cf12940e8e1164305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e092aa221bc59c271432e729553ccbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888aad26d8a633fbf2867a3a9f7bbd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf2af5a988b5a37becab64a9f833c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7edce07fa712201213f29e4af084ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7ff76046627e955df064b44a5a22f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c57ee4356f1af2117d0819e21b866311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf1c84b5fe2d84fa2adb0e27d7c098312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b5eba8b9e723272ea567b60e0dd97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104539338ba6dd685cef532f4ecf7c2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c577660547c2d68535ea4d5c70cfba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d39e56815897a7c7d823f24a562a3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b2ce452df646ae35bc45071014a02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4659b02b6be0d6e97319040dc4ae7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ac598a3356d500026bc61bcb69b1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701100b3d966392d3059dcd33281386320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790c41ff7730698e971aac8e2fd3338321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa6dbdd322467cf9c099ebafc577ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58851a567c1fae1cfb4573d4c6211450323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a791c651559465472f54de2a78d9abd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819feba7948b615e005b36eb7216bb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671fedf5b226c2db080dea5685888d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a292b48a1989672b6e4bb19a91474b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b888af208da41821976512e7cd1fdc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160689e9fa04a9ab9f48ab52b2cee31d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95949b943a32552d0ccfcc305935be5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039b78df12c4330a0e06740593e0158331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684c7f5731e4ba08ad7090936a4f65f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ceca6ddfa814d66b3668362cf52218333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39833629217590b32920d51e4226089e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94a0811aaf530e7c8b92529990339b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d8ff73ba7496e841abfef7358999d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd40c3e1b0af6928af3e0aa7d7f954337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56aaf253fac6ff008744b4c01c7db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c97229d90a301e297890ed883abc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef45322ae5cb278bb64e2d857db980340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194880672ffe39fa6ed886d3d597d27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdb32a06aebeb8e8fd286cd9c6e08f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd8f7ce0f86000c945000570147acf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35565b26a61df41f7af829c5f1a0df0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308fa27714ee812173e5ca6362d2a33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d564a4cbe5116202c4cfd48ae5d88d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69545db41ebb685e048a1546a33ec051347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e6feb15e768338de509a989d341d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b903ea459b510f372ba87d00ccc357349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3427c36d079541d96e61d08897c83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc96958c95663072c27b301498d7ce3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5897d36143202d317af22831e994696352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207f74624078eff271e3f0f42c130b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbce2ff5e3c97c3668120650e33a111354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c50d68d9736ee2160f1b7ae83cfb3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d76f903d04e1f6f96f6f64470fbb22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1a59854e53453d7bc774471f73062357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efa7ad27cf17d3de5dbfa51840104f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dd3c65776885991ba66f8c5a72ad8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9509796607374a3e561cfdbdc93bc3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fa6955a47be2c3a0dc7b2830aee18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df93be57bbf032fd08e7b4297e1d9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bea954bf87a86622cf6258fac3efb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094feafcbd6cb6782ef661af2eeea79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce485a4fe88f097ba74cb54446c53be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900799c6cec5b54fe1de66dbc340397c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde9646d5c9255d30ac5af79b70a323367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa977d601fdcbe3cbf83b6c01ebcc8ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f0a3cef81ad43f9174ca3e8e6a4fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d793d3519456a2681ccdd1bbedcdb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74c008f682cb12d15e90db048e1885371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4cdfddea7ffd92d290a6f4c5ed495372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47e402b193eaecacad3daca6a480d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916051181c8170a162526de139b289cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f79d9cd735082f8d18d0ea1dd0fc01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5db2e0a762853ae4f27b123f305024376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e015c63813e1ebf83ce0246038b48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1470dc3aac0bec554367221abd4f5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df05cc2b43b53555dca1678a1df0c16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93123f6af3fad1fa3064efe87532af4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29165d6b836730c57cbec98010bf3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158210db9ddfbc7f0a2edc07ca548bf4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15202d24f28c1fa8efe4238a95d77e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eb98ef0e79f2f6d5b5b6f01e4515c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae1b59dff49b445384508e029b06fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c2b67742c66cb826cd6ebb18293e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a495c50b93fe837d1ce27cf79c2e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9570579c5166cecc59a9d17ffa000388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b8e857bd6cea44eee1bc93dba444389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b183c9e9190316693b43b63d1f79fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1324def5e079a0a6541fbd3f64c0e11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bbba720b8ab6b0c3bf08c7667c3ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a40877ca0a9ff124a2e37c915fae6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee40afb741a2ebb7d68abbe0b72381394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc210a296d704da68061c38ac35021b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab6c184687370a81f44f09b4228e81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27af3e258f65365aaa9ef409adea36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98366462c61e1599caa16f5f54a8a7c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37cd90f9757557664fc3cae52d18f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a7730409c7a3068996fe522a820c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186c906944bdf5709bda8f1b215d3cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05824f321f17ec4e0c08a5a2ced848b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a04132a0ae9e18b5ddb59b15c2ffa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde828fc51bed2fa2fab6588273bd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513b01a6bf3337a6239092bb09fc60a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06297dcbfd780e91af9a0577e9d3e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de16d38549bb93499dedeba492eae6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57792ca79dc0e1b708491d95a6daa2f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725ffa0fd9d3321c4b6d6420e6fad77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0eceb339233ca36cf8abe64b51c0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e895bdb4a3495e0f4e0035377b689d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ff38540fc039bdd5af6275b98f2cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f20ecc1b6a2d0c38466dab87206ca9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae73da6f6e0716f42f69355e7c450ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8ba3b3317e879483b1525c9cd1ac1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a947a36fad71c127640c10571c7099416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16207af32885b69f508c93d2261c7437417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa4f3ab4ff974cc06131c2d3f494cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675abedf062cd1a0920e545f27fb71c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422976edad715726d60c05956c0ba14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67a825c6ec5093ca91ed9834ffccba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4d14e49b4733af5590c751a7188c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeef71a278d54cfa497356fab8f897d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab12c3996fe8831bf4a6c976372670424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8669611a5363c86627d7fa99c586a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ad99241ac6a8a665c0d733288fff0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50996579eb2990dec9b225100497c3ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c2cfd12861f70e7234f59e7d825ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ab8b670cd36994b4326a8caa9d4e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97895bab887d361eea5ec520b6debd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2a4710c77f6b9d746436ac5e5ca9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aa3798ec9bfbea3816c65732489b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920123041ef7d2e74d4c966393b858a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99e0dc00a72991257142dc90499e2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233e899997c5cdec124bea0e4065613435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecca8ab26a95a8a2de78c444cb3e76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae151f067568340f77faa55a720494437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a016b3cff0aae21660057c04fa4e45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd5a8f3457f1053d150b53715a3beb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ede5371ba811d2738679d41f60485440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541eeccb3fda6328ee464825d9f39f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076252f71a17e06aa92da51f5d88552a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fe0d8c09a2dff056baf48d356fcfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf5409aaf7d8492353a0ad3fb33e50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c38e8a52dc29021d41d220f6bf13f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd455b1794d1714350c6aa7c2ac0cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c942d0dc80799097118dba1e737e18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66e805c0a9f1e534314f4b0074a0df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e09c5041578a5dbd8a06c5d78b33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aa7eea1ce9339a6b326e2a2fbe6f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87802c451ca621530eef6fef4f1e9393451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc100aee8ccee95d758784ecb82e0086452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f48a34cea181b385773952a4b8dbbb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164af257e315fd933a834bb0dfbb70cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919946bbbbbe6649be031ff91527e40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51c87e1dd92942150b76bbabc0e792456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f086ee1587ee9f301093a6ed48cce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e5f33cbdbb38c1db8d24cd8342e8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ec2a1f4704d0edf4a64cc17fafc60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425b111333b776e06c073001264c1a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6a4655b616e128b6210f67e5008de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc94091a07d96d9ee3758cc0a5a585462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fbc0a877a46b8f6ae1ccb96eb7582463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee93bfe1d53f4e675102c6de910c1aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812e2fc9e45a88f9322b9ceebf2935e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa15259fde3dcece9f560601223b6a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997a0b4faba3881be88cf8e7f1e2b38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914ee45ca1946209974799c3dcba06c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ca3d163c2ce159845d066012eb317469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc663ec29555a1b82e2291eb4103eec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddc86d1a6b4bad77dcdc78672028cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78607fff35c419edb9391b9cb25ff499472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25491213bd077965d6776d1ae9b5c0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110936cdddc5e665861f6c1238918218474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896e2964c8bb1662943f9e17363d338475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92699b5ad7583e0552cbf7d466ec467a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa805e4adec951be5aff22c22177099477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf535ea38db43a7b86fee3d1cc97ba00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd712a1b43449c7665c3d322fbc7aa96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe54069e0770fa04edd9d9cd161e30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f24b60e69077c330e2552992ba27a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13500f58ac707bbe3d852730453b5ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d019d7ac9f54baa487f003cfd0c6782483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96562742c2fed9eb3071602857cb752484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d476bd399f7a2396690f7f24392090f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bf8deb9b4acf88efe6a6d0a4f8dd7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8a9046f8e99f55fe9712490a12d03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda437c0cd575c0be188aa4169ddddc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635a55460536ebd368f0dec5170115e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a6a924234741a2093ff7eab7d7f88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381654514b49ea53c139db0b52cd2850491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4e34c51943f33bed6ab36a9e9fdd9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce28ea21a0cb03a6d98e38a64f91a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6031cf0e9b45919121824f13f7d66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b760a58e78ee6c32e84c3d232442eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298891a28f6104d654531e4c1259647496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa16de9416b58cb72ceac67574b9203497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa9ffb5e9dc239217120a7722191c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c265e6a365970294db6cf7067a894499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0571788cb8f1c32f5b134d8b2852f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f736ebdaf0c62d84b81717162e12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3193850592924939a363f8462a0ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e29c75e8f39cb7bda7371c52660d5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c837aa815a431546e2f7d16a22531504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca43eba9deed11be46adea391712c58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cac220f5fe541830997b705a1d196b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b13f54e9d9b25fe6c581387569a5f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ec55de175af3243a9d5f883296f89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea5c014b6417844c426126494e8199509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d97f5e9c3eda55f717c6d079a68ff4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000ba6b12d55269fb95235f6b063b3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6dab18bc03f0f42f21dab744b15ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87fcc95fe9cc64f9abacdfaeb1d9cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4ad3b4ac4fab3d2faa97682bb0e57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad6fc8312114c545df48ee5a2c4226515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b173aef9fbcddcfc689315003ec5304516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a5c496522d429e59bd1227bd9a3cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a5a0df5bb63857b61c93f686c11d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb07d88b449df731fce8c0332f3e900519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c478adcbae5faf6b53e56526d04cfac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75259c76a35b17f25ba9a6491baee4fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de38725c506dfde6fdba1e0d1baed7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a08a3c4c58fe5b4b312f7e553c8da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb1f69b5b07fc846ea30e8e7aeb904524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569ffdc28d47a5fde4d7bab212bf557525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6205e1cdd28311e37f2c3c37dfb0f40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a67eedca71710b66bab7e138b9bafc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43726dd113821db9ce879fe79b142acc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8622fc10621a276b19c0a560f7ce0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56e4812d8f50cbd4e146c6471206b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbede61bfef734010f29a608eb2a988531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea1e1a6f9e43cbfd6e22e7c68cc864532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb90275443ea16a44a6b34276b760e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabe0e1430ca773485054c214d17731534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d91dd69bf63969c948d200521d8d17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f353b2b02349e0aec34974d4ab557536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de310dac5643c9212afa18bde5e3eabd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34998564bead6ae3c19de484cc3c282538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ed81661fde992e17b21ee99b80177539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f37cf2028068ab36e2539632a03e1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b552c05ec3885185f31f9ff907bb8d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a4aae756b378f8d4ff4198bcf4ba8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5565a996df7deb4a7c225d796d0f10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d08552761b79a1dd6ec795b46fc03a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1774c376e2a6043532c7c8bdcd6b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac80e8d64444cbd22235b960b4af6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553aae0dd128020f21a16fb3342f2de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fcdb8aedcbe29a59bc1a36974eb3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c01a6854ebb562afbe9032b5298117549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87c17c2fde4c3099e6509a0d1c4610550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08d68ac4f10ec59b2ca30bf7f5104c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6075a43a9ba50edb2e1fa792b7596a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896481ebd2167613a46c90f860832439553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b7f9efdc7f681867119c7c1f5ead8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a1a2871465f654b6419a9c81f78b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe97393b20a989cfebbf53afe097b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e0179082839493bf364045715c55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236532aff7c9044963abc157a04ce2b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eac542aafa426000966ebabee6f24f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5434483e4d74c69a24fe6a90305a76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221bf18d7e4c907f1a643f1260618c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980ba83acaf8f38ac24c35aadd2236d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bba60ab5567f3db19770f33318940563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b763702a8a1ef4d4f1f46df35445ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81290bef7422cebce8de797e89806f58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3223eea746073068491cb1b56058552566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14dc207a736e8c535af5ec87a246b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1fc4726e7d101f2fb0f66c4a6f7d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7eecdfabdaed761d71ac39e509927569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47200cc87e1ce763bc460440bbdc5ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005fd37bd7af82093106edf19b1ea32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f80dd50e90a52932e2de1859039a42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef919df2ec0ec53a46759d42584f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e569ed60f3ec259c70db40602c67d33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25d65f94a1bdc3277e6720547fda81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963e85ad924151ba0eeba37088febaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73862e3579d8d3f83173082c2592069577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca729e9204ebda984b4eb65d8d5ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb44a6f3bb9fb270bcefe5838112ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bf7fc072400f2c5b235652a7112c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515b4d029358e14730f562163d390c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186c104ad2cadb9ffb68c05872ce035582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1cc0e340bdfd6cba23eba68a03e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250ad93bced490fe07fd0ae7f8624f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec40e2f64eab758a903859a87a922ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf4e49b570058fa9b2322033a1fd86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616ddc59a5cdd50d63980b83dbdd766587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db697506264e5289eace7b81c0dc5c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0632bc094dc8becea827708185fa2dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bf1ad697f77b214c4854656a111b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86635ca65c3bca6e3808e72e5e45c8ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ca5f854ee600f9b2c808acda56792592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f941ec122f1fe9a1caa46abb7fce24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4729b2d68b563bb2de11d3c9fb94700594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e311814f7d0e9d9e436d05ee159ff99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdf3a584885139396bddfce2696296596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7983265a84f5852d66cd3d8ff2ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3868d44f4697a311e0db1a9f67f6b95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41b5eb46c4db7735870d1dca4c5174599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b74c2727338dbb2732d68c97c91578600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec02ebcb3ecefab36456ab0693d133601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee2344d7356a1865b123e9b4112804602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3919e281f61bda6980b22bf329b9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faae2bae28f27c3cef5fc1d715e90c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc1777066270d0029ca45c933aae49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a65abc93fae71e81a2cbd9525ddeb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2829a325a60e723fa0faa093107783d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36881e86e68c7a854cddbc9a264a79e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d4fbd8905cc5ad584fc5ac3c1af5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd948cdb91901d8cfb9267468d70b6a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666bb4f77e91c010bee920de4ad20fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732c9ebfa633d6092d20e11efdff9d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eb7741b431f944839644dbcd94816613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cf3d93ab0b869f6da178d07ee3c15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21fb4259203ab6a779a67abd0e8f48615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3163db79ea33926a0706fb30a034ad4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7ce12916a0f4484415ca9da38a5fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9f07e9cf3adb2c899912948ba5e1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739f765f8a5fd8ba08ace34f344e56e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cde1bace9d7f1bc5e6b6247b96e55c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b9e130484086507e11599edf64437621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305baddcad53286b0fd30e0dabf832622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6d985aa343d0fbf01972dad41f053623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeccfa8fb6169c71cac40d8d2079d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567aa4cac8eb7914d9b607c198235f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cea3d2731de7fb28568a493e433cb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fcc436d162e16bddc6799d39ba9fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59454475333a5c20d0fd3664e670989628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223fe6bf6de0659cb94ebaa9f2db4e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30213e455df1e96e3078f05689e7e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75506eb75423743dec012c3de5fdc572631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac565a8bb824c935aa3a33d30cb4038632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63bbbea68c7a6fd967d5d94e0aa680633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425268f6fb84da1f0b93e5e202a3dfb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ee59e0672194e3c54e7681197e8de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240840c087f9af97e3d5ebb172eabdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af2d041a36af24c3312f664839eec0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5f68d76498037016671d8b7809750638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635adf1e0124120ecd1fa9f8c3d72dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1cbbad28721ff4da1c121766f9c03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ae0f6c8be78d9dcc1c98a85d2ec76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf6f023aa971c9d6fea25aae3a9e28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0b76a90dc0d83d94d9bee9056d4c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a2b3afa806ad697f9f7eda7fdf836644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf41597621ddb7c24403098f41b606645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2467e83a61707959bee521002b5dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08529a352f3df46d892d5a3700917d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4225a5bcc1606219b162f5ddfcf01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2477f24ad4a0c13e0d2c89e649a20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd89f81dc5f2b23506b4b26d0c58f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80062bb6c81995560e6eb97c73bbe082651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3a6f18bc6a65a7f9eea421c393119652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b92a5aad574ba27fae77564e0d664d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f2ade2ecb26b7d2ad2dada884031d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ef404fb1cb1fd5b2647f89f9cdb8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb49c575ed0a119b07583d20d12eeea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7be1c412e09af72e42fdcac2e8f4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7659ce7585c5a2223e4e8b3b8b5301658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f97e68f0437f4bf3d99b9002d2724659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede6e438b8f344c0d61d33c44d5823d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f8331405dd2dad0aa2ae2be68cabc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68072a88c6a49a69fb6e7d29cf43b0d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64e88af61d562ada82f583f852a56a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410803e1735d638098061bcdd7ab633664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092095520fa68b29644c4fbe1f4abef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f51293c6106ceab69ce2df40b459f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61263311f91da843415e9c31e8bf1c23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b850473bce2fd59001e9414c8dbdbe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed7f9959b4fcb14ab684c45d3af5ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c195d51c67dab2364f4e86e36823b99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4c38adfae5bee067e64caf6f5d749671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20e60ec556cc4e6cd6ba7485f1b764672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2449a04bf84b19ca10e37e57e8ceb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cefab1bcd6bbbbdbf8964905078f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a9026f51ea2a2c7f7ef7e0973024f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791221d8c9e0eaf39cf5577de3b9f76d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c0761d5bc1fcb927715d50c2b9bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695ab9279fafdce48716d8d23ad1849678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dd502835eb71b4899e7c4c0efee9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d800ee368415b499272abd6e71c148680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438c04922e91b365a53d302e2ff957b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048ea15e535a34d3f3b7ba8448c7f0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4beb380300065f85000bbcb7111873683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14db71c96249e7c0c0004fa87f878d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596759c1ea04776de4592f4ee9dc331685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f48f7ba172b4c1c1bc6bfa045c648686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555eec36effa622d5f0b79777063446687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008260046d4a393c85030a5e83eb6b74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd494542628f529bfe3bdfe634f7890b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44de838b9b8f187c7455a59bb4cd8ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073855ef149abd609b5da3482f10a7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb435cb37db2a59c308a9700c882770d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b4e1f8e8cfafb955bccd954884eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d27bab405b9197eee5b077bb15b6ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508da6b21e210083385f330362142ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f7afb263490a4f0b588fa69c041d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218c40608cd5f5e21f92366e2ee8b9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcaa8defe5de7c6f02b27580db638b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946719f0482f5f30fe90d8a3c663ac1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7dc5d8e86ba6e7b46ad93ca225702700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040a38d9abcc3301cc29f95f57d63a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b01508b6223a4c399e9c28d9abf8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d406494b7a707051e16403bb8e375d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c0d517ed9e108718fdc03f06687d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e56368b7868fb9a1d910aeabcd75e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904429fc8db2d8a6cb82c6d2421266a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fbf893e19f3ee7011b3c7f3fd9485707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db099ae8a245f2edb82ce87f7856671708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa06467f69b590d8b0b03ac0841414709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdd4bfaabd7f1de44891886b7ce22f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea853dcd2ef608991d1480f1af35275711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece6ea75c6524caf47658f17eb0d5d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddea33dea53f22579edce7973619cef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a82b0eba02b63be7bff53e8000edea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb72efd9562d2e2ff7aaca2fdb6f5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aebf35370d46207597e87b7dd012c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f844f4fefd44a655dabcefe615c8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb95c425f95f907dc4934e2136e1a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140269b732e0dbb37bf8337f81ade4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6359231fc8107a5752bcc9e375946d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02a300975b25ff04697c9673f36c5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4871f15735a09ce2dfb41b8c6b1d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a11539ec5122d3f6d7a77cc2456fc6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39148b4ec1a2944f984f341e4075f765724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b979abbe5389f7a6ec78bfe23ad201725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978677d209172023e6d59cd2f077922726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae27adf74588af825a8a3d9a461be5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8182dd8b26c5b212bec3a05e2d1ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c9e9a498c34621149b904b693a42c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f346c1601afcab6cc75d275e3bcf485730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424205ff7ba9a389af1a15b07fe67342731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f5ba47e968bc6de3a5c47e1f0f6cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823cc74efa9a70b4081a76bc2e73172733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c51e817d9dad0191c3fbea5bae206734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e1b509a6678c3a36e949fb38d32f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b4ec405727c537491ce97f961e28f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf63b8a8c62af4fed914102c90e546737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75b18225a16f66c51fab23e19b7fa2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a36f7695b4d65a37421158ede9cee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9df5d7b2482ca5f07feb5b4d067838740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86626b026a95d6e2b50d135718fb98741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dca651977c87a5fb2949166190822742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af884c83de5cf7186b422474f2f8654743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aa935ae3cdcebacc7f97e35fb38f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b59e1d119bf9dc43bbed0fb1abd12e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4f3c709af6a84f53c2bb862f1c6d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850a82a94f8c47692531c3dfef37b98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065bf5c666092953b66177781bdc822748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efcd63fb09cd8271a87843487980e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b4063bc71061e1c5e68b40adf75e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c69dc45ae358e04cb087bf0e87aa0e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aba8cf451a91ec93be0069ca85f69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfae28233b9c017edcfd36a48e3493753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc887f76d4c9a635ef6116b8135af4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3e3a92323841d23b10ac462befb74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4354a58000ffeceff8d4c50776441756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898424baaeadbc681bfc73b9b286b61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d876d4738971ab0faf92111e6948c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2f961ff9410fc30e3dac4229446fd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49349c1babfb2f3fee4d10f388991f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a1cd93b9da3b8c6cceeb9e849ad392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd559a7666eb2c84e46cc116218bef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb516cfd0c37a4f0d70a069d7f6a492b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a232640301d2d2ecd66a806018562fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751c6b1eeedd9a568a454c173ada7666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea62b9d9d2767ecf6af2e7d8f895b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cf4091e31a353f143a09ac72797b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ca48b6dac6b2daccb08a1d7c2d2d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df214ef0146addd46a1af34838a237a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd67ad28ec8e4d7ec0ea40fae2e52511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bec99ee99b67d2ae3c8d79577b8ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ceb57d761b0ded32b99b30da4e9ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22d49e8576d890a6fd27bdce8e765e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a00468e9e412e9f2ad724ba39959f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e2c71ab2dcdfcde0e94472fad8ddd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c684b2a6403ec5458f0c06185c190f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bf0982e62ae0f9ee68598958a306718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e55d39cefed6d4bcde2370d8e9be119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cf814323035de0211f51288fbcdcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2d1b67b2c81aa778b519d18eafd9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc07801861629ae5a2ce20f3fcdb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a62be29ec45423f9768444773dbf6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea80901bb46c2137fe21c9050564d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91022a403cdba17fafadd92574931c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10264f79e1ef407ab31e966d40dfec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f152175cdbfd603b420bfa0b55d67927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5efe4ca5761cf3f5932bc2440b21828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ddb5e4554d16d5a13401c6a43c13229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f2b014e4c85c81689eb6592b9353930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b7033042f89a2defbcf43ff0aecfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf312ebfa9403503d3d76866449517632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8632a16a9549c4d4417e237f261d9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc63e7cbf4825cdb54fc781f09f8d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08990347f8aa3099a97736ddfa772735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630a34bbcfc699448f51f3b6fd07c2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5639d5e05fdfd2fe3a2b9ead5bea15737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3c36a039b23ac7a3e6b04df74aa5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b78408626a52c3278982742f999a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a481dcfc78e4a76835fd759e75615940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab5c42cd69270b2bc597b91a007fa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1396cf5b932161d2093ab792d95539142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fdb614988a4cd71e87ae1400387a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f87b343ac4429fcc85d577aa9f82e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a75b384b9dffa443c555dbf1c306045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42bcb9a3ee1da22589ff1204cdae4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd87342fbb7fc09ecb0c604f02892147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e826b81174be08912f75ccffc68d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462737aacc026c7d170d142f6cd3e93b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c6448b7aaf0dbc8c45c192e24f62d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d24bc99865b44d0e558f18f0def2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a490cf01035f23d89939beb40d1ab652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a5fc70a0aee974aa1baea5cdbcdf653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885516691c3f6a651b72e7291bab54e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6f428d0b1eeb71294c5b09f2df99455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738556c3f6f38b38c0e588396e39a68456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d50d8a8552658129ed5c63169fb7ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a7caded3bfad38b7c0afd7843d06458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04768b5190f334d76e91c54a5642a8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf840a771c10c5c77060c3709a7734860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306cc4c4e40831a92c7d831196c2aef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d5ec828884c69c102c64c1ba72c3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c23da782dd5f0a2116c3a3d6030b5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223cf9d0a2b3bf10f7aa4ba2d8a902064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547209c3bb1734e62640a4df553349465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ed02b70ee6341512fb2020b086b8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7583a9452f21d62e2b92fa5b2116d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb763aec6a9f670705024916566e935d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125bc7869e8161b26018495f4109c3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc903fdd1c695da8f222369f285c1b8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e127f7bc3e60b8a234bf956d9733271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabd78d1f74a650ef55b48d5d04450072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d35cae879b9b015d230013e8c457f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c63acb20f2270433d6e392d2472f4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e841671534f1311f2cffe35c39d497175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fff605d4eaf1088f84349cac5a7a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2c9e01fc6d49b1ffd35b9fb4795c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f97e09dbc35b15ff9c244a967deba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada257eb34d2b0313a41d571fa7db7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e43ecf4854f5f7e9eb732e3ff034480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57142ef7c9ffbfcb490856e11458594781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a7947de3463b5772cc6684a023af382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113b4ac654b0a1058e1dc8a41e64e3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1301c543d88dcaf7c26321422321fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620070189c4306a3fd56c0424534c3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b3ad2df6c5dcc8a1397b8740a03c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43585bc5b7d8d1b42553a1de98ccc37a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4371e4b00f46bc8f512da74096e982988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea0a1bcd7679172dd47c9e5877ff9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed991200a1fe00ec809b6fdc760ac390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23311d1378f26f43d1f353108649ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eca52b1a2728d80671417f405b154492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ae9a1c10ea8ac40b42dd60b9c209993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba17fcc4024d3eb741dc25ff1cb303394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f078815f0aefd1ed863667b74b4ed2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb9a933eaecb2f7705b046c41f150696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929fc02f2748aa47965e25d46d67bf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02381ecf80abb7dc4e6d1c9fcc1ab298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4c75d5b364af273c2f434413cc8c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbdd08956ffe2f6fadc5260ac05264100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2002ab92cecc5ab09a01da4f3f86f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c01f76ab724316cd6884f9bbcd1c02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa704a1093a4debe5240aec5e9269cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e974209435ef843d2c6cdd2012c9ae7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6581c854230faad26f9c1b75e9c8f20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea33bb865c3877d094a13d77a61bbe7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683ded07f91f68d7785879eca410e19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651dcdcb389e4181297dcd2937fe0c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24098f872a766f8c9b9e5616f01fd71b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e296fe09c709eb2e2fe9918c7b367110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52be254e46ce03f82110eb462c04d17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e377edb08b9858dd8550ed62ccf81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2d76da7601529b724b036caef01e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91095b4cd211feea6cd88d73c075e6a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0575dcd4ed57e9ff3e42bb91bd4baa9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922e4a20c61db5a1d6ea35f22b6d754116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd6417e5e21306878e4d842c2307a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c133d5f68ae7e6cf72ca01bc3ac70d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d028f3dae979e6faf088d9d365b374119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc494060575986ac252654c57baf5b2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4f2dc9f3ed1e712bc51f6956943bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492a0b2e20079968bdc68e7a2b141d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333bdfa6a69208e6fc00ff78fc65411123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f7dc4cbaeacba25041bf75987e4fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257babd98af6faf7f25102b7fe91b477125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85da985f066831775d817e500c35245126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030f6cef0dfdf668cf4adb268db4a86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680910b065a19ca056a90f1613fdd04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a145cbbb84cf8dc4c4714036572200e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264acc6c2aa0a2a989a6f6237bb0ed32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21331ccab71c0224aa968652ce9127131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807d22908ce52bc628a106b28128177132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520f209bc2d48a7e0c57dfd9aa17b56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fb0aa019d0b25c6809f6f529521fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b3f68865d8d619a0d35d24c2709d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0643eb1e038baf8b838f5dde87949136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21316475627968fad4ffb6f2b12d296c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c39bd73cd2522b1d841a14727aaf3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bae500ecdf27b4d3d0f97047c9cd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd1aa8c10083ccb5cd15d3b08ad25b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db7ca4547e7e73c8ed119a187dbb3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd616f0e2a469d815c4c3d049f35398142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd30f223b64a0945d862107b8e17e3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5a1d1702bd5238489dd8963ae3fe1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684666105a88d00c4a0ce1780bf7a731145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decc0c5b3402f939754459b2ccebc02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2bf526a6164c9653e317cb28544d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff51d2cb3940bd16c4fd69fd714b4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfd811c7615d7a872463170a1fcc74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c06d0a64199aed83fc63d29053b04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d961003f0b65fe75ab031ba42755c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aa9f573ffb055e7ee745cd291935c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438bd9302f4eeed4e678f37e981d3c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e91ab4693a9e5424a506a15286a045154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44f48b431cdedc0b3fd3c82ce8db45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51426991c82cd0cb194a9a88e819fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2c046c9550e8130a0d3bfa25742bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1143be9960c0cd5f0f22249afbace26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488821c456738a7e40975d2f5d52e624159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73fa31813f7ac202f0f7f729234129160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fc4516157effb6f9e20efa19b7735161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c18ed4b5d125c052526eda147675b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fc2fb214a95722e87bf46ea7f1710163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c420ce377eb1d465fe10f817cf29f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c92aef9a67d1d4349ba18c6b77e628165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4097d3fa08a447e4a03cf27900872166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e866c2604f5a3f87d26c2eb2166115167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b1d70deac05abdce2935b57261667168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae2ded319d7bb5109be5eed062fddd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f09dbbea449b5807f8225886ac988b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665b3efb2dbfc28487a186e41335c77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448f54073beb83bba0424d317636c34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c03971e744ac8d92153851293dcb4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91822197b7e79da465ea8cbdc803256e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa241a2ec72d13bb3354e76eb202852175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3c5f0b8e6cb85edeb52720d21c137176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fe256dede551e4da1b435e80f5bd3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed36072aabb4dc5677adf5091b7acc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21239a2eeac5d1dff90d4c3d1d9781a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04d2c1ed724216bb6f51b86509d476180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6ee63a3f7760100d8cd89c69907df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c58052d6b2ff60fdb22640b1f9d211182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09068c3b59720580b3908a5ea7a124a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b50e2b7619e43a88268ac69db7cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a1cedc17a6711cf40990a142577dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635f7a968f8411ae420c7c2888c3406186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fae8b41a784f6f7eb68331faf37e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef958602ec8e36fa1bd3076928787188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3973408d9a5aeb15aeafac6c85cc95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06063fa81dc2ea7f194c3d9bda46b46a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6cfdba157d9b3d416c91291bff40e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6bcac5a562978fdb2bde09f84740d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311cda9d729044e6e9384afbf6488d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e677482147461e37ec0bbfeed59f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51e9884b8afa546904599067370edd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c0bebd56747ba58775ccf72fa872a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e888d18ab33298444d51b1f09376e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38bb99a3ebf7a79ac9edacb9b30c7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64df74a42c67859569cf3e54bc3f5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fe8a667f717ac19e889c8d828fc4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415a615dd0582854292c0243732a99d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92c079c12fb23bae6fbe2a3e9a8ad4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6559756d6de6b3a20106a8014e894203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5e02ca0b90af737f977fee4396361204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e0b7ee9dd349b016188d5940b6447205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d7cd44e00ed7ce55ed231b2ce0749206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eadfad8e3dcea2f3926df61b193821207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9a23c5c68b58db2713707cb7f227f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aa961abc0d3d6941e57f90e63156b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43235177f8a0450ce3881814dbf43870210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ca4a8f6cfb594f397f65243c45d09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b6a3165b94cda65dfe549db1d8052212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c7b459c51eb3c7074bcef7ba2e1e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76088af25c106261ca9c9bc96011e970214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258629a7fd24ed77d5207f372be075f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5b216704c03274a6bb2fc5405c84e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc79eaaeec5523545cd07a919e3850217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a62775294bf40ec75eac0206125a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df792154d10fc40a3bae84144c9d389219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809ed7ec076050c15aae814764b9c30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349cbad60277ea35355c79c7dfb1d18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04798f2f97023d7b1cc9eafd755be347222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbda138ddda62e3abf88f2d77935473223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ef12afa09f2ee1f5e6492165fe544224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45198e9982b26b34a16c94b1f166fa0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916258726d09120f228483a71e26490226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648722161e4035327d7882da2de2132227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cfd1aff18088b5b0149562b1fb2a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedcafbde75c2c4e0d2033b98763799229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625d4d1831df265180d8e10c096b69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c301912d2c6438f036ae2d1437a768231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbd049a10a437951b228d7a633203a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571b6ec456cd624de0501ed5a6d6517233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62747773a57c4f8461421a5b2b8638d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b5c130b062e0713e7b673e642338b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745241ae5595420ecf15026261fe466236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971b1b80784889b2fdb6fda779a6a8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bb255554a7ae03719b8b952b758ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659b6f3fb5ac38b0175e272ad3ae46d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8d5b138d27df610bcc58a328821d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1f273d150aba238b730a698b26e1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a984c330a7e8fe673c796dec10c82f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1544e9e7bf6aa200545751c6c1464a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5d30c5c613ccf5c611b8491ffc8bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e029d4e079b9a4c775dd2c32c315ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8201365207536a689440f098631c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41195d5a8573e1fdddf53c13456d8d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65876bca0598f68d9ec2f7696dd18c32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ee0941a50acc36482f21fab85bb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3d1e082c445c8534686f993dd1d7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7215e278a042ca2eacc4516ab8872251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5611792fd3b7d62b77332098a9774252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48731d92458dd027fa22e71eb9b0aa4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3acd8d4a80a827f5a036f2f17424e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da3d8f634d38889816570fe8fb1e64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ff904c4f30329773613a501e9fff2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccb5c853e0341dfdcf881cfb73ba88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7107a02007c14f8fd4777ff14bc832258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e980fa506ec58d33b0d7c34e8727898259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5013dce8d338a68e871adb1f967ccf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70f00c041e3fb28e9fcbae5df5ff6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb784592fcb7ebd4223dbb15ce49cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c920f594a3762f8ff6c65664169c1b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7d81a9405a4c29c027fe74d3caa95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0339be3fe7399e2236760db286db84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bce806a9a876e78b70325d3cfc291f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a1da32c7166272c39a5b2eff3ca15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b34facf3266e908b098693c2fc42f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9415e2bc6d96f475b76b55a8175db7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59848688e546b934bbc1b158b1e94dd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f9f9129f6a6d01a32bde980d0ab44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f006662f0ea08fd764b51b3221daa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5ab618d25d1e209d8b6a33a0434cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e155f87a4cbfb254496540213d5fcd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675063ab4d8dd456f91b8bcc0a271a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257cbdd6f6a6b02c1d9acdf175f4d31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a75ff79fb291fb347cb323dffaad8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c323406e1fe0103933ea938f4d0f325278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9319e9a5ff14fb1e580f696b81d4c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d2a89abc7a1fcc9fda814187dbc1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cc8cb5e963057b243d260a236abef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ba36f5774075fbf3586198646b976282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c62f210b88a0d0732bb7c9731d12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf377e37fb9cfbba4bcb9e7f6b634cc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a534da65156f1d60cdd206a290acc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666049bd8494a51ae06abca6de74446286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ca02950259ec5badf593f2526fa3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a387485ed7f0e8607b0d7f65dd8460d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9371b8598c40f2b59c9e20b5d5dce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341df2b09ca23e9f22907006904564bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc014c0d3eb25d6b14c9ac541423f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a508246f255620c5d2bac92daa01a63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0792baa073535ea0a2779f3e87fabb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317adb390ab5a1201412fa2971951266294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94567ddf8de87b5740a39de4b10deb30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6198a37e3b438ae82955b63cd7ee4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23912617b0d6e41c858f763dc4e5db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f999d89f0d9e5a4fbf64ea7c1c5ce5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91c8533f8812593425db2821c9e120299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c12b2020524ef8a8b030b77fa53e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bcd52b12e801285b7defcc6f83215301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f42e5d6aaaa647127586f7b8877c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3558aea6b3d2edb3cab2145dfa1ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dee21a676041ffb5e3dbbaf774765304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2bdf3fee250fa68c221f110c1a980305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3e75f1a944c784362f62e9e4bcbfd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f268d2a2b69b357891591482cba415307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff7fb4865164d5e5e966f7b680a4c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9bc4333e52e42ebba743ce152e630309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a3abfea7afba2a1c4f4ad9f66fad8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69173aee6bdafa29d4b0808894b3c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb10c6c98a667a8e0ed4e08b7d2f32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb78dc388a8d5b8039c9caf72bbdf35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9d9763bd5695012e89cd2e2c6b83c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72522806a050111c293fa02ae15999315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8e6b137fee581ec00c050ee5054b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8f58e3bfe060aa2802a909be8a942317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40e1bce85b1fb5e14525c7f7cc857b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0999fb58a8c2a653891923ea7f758d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a67482dad6041cb29b0eef42bf12b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2acc97919c7fd79da9c41c67f26f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cb63166a796842a6afe4adfee9956322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167efe535592ce13cf3c8dcf254dec3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b85593079dd8644634467df269bda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53fd91fe5043f64522f7c00c60b6f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40085d67daf3fce5e673d0440859e1bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef9a05d20fd671991840c0dad03295327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6abb1facef25257e2df418c7fd432c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1532d29a3ceec665d80152ed9f0496329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f357b092e84ed54746b0a4462e8e4ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aedfadebc7414cb612a69dc29dcc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410446a7c5be254a70dd7243eecd932332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152276ce67b24f4ea4a136202077711333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370dbb445f7003f1fb22c1598bceaf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6bcda5f6c32dee372002dfa27b627335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99057373ec93467f84d597ab464b428d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e988ede2ed67f05e7f7093c2f91d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cda058c860140aac15abc28f748c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a861935b1d2a56d35159e7b3a0ec20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596f0b8b4c3f5b102186494a1983710340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48b13c0214ce43775799389e3f674d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491efeff66ce3584386fe42e398e0c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9dbe15e9e0cad75534bad2c46ace1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e9af0d88c5cd8e5f4b1b5a9e2d8e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63db047623d14473f5a5ecc175a8ec5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f19711f2d5570d6b9508df1527ef67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824715fddc91c731b40daf4b2e2e5166347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437bfcbfc7f96d4a5da83223fbced35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30274cde1f4a65b806ad67c097fc3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a32e2c16c8a193292533f67d25448350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cac281b693a607d57f3841818a17c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877a62c700a974f09fc6d01aa0584e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545055f7d592f1f90a0455f2fdeff830353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5bb1fa793f993d55565bf94baef37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b4f0ae5a6703edcc41e764c3369af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb35f1b0eaaf6f5537662991f7dc0d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35c5d98dc028612bb018e0349761aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461445c184e9b09d14c69c5c3a75f94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1c3c0f6234e955c6cf0da5c2c702a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e0d6de050447f529b124618758c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b7e688da09477feacf00dced08cc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405b6db75fc06a0b199618833e033f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a32e06cc058a3d14f143127cca0d2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d339efc4952bc13a01bb82e2744054b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8099da7877fa46bdb424a9a655102365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e262a1e63f6347b340d4d15498554366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bcab003a96756898edef7160015f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab051ab01bdd1be396d38e701832563a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ef385952e1919b5ce9938d9b0851369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3422aaf8f034123697a752de6a788d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81ca1e85fe2bef966ac7203d9f465b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84712cf8984ee6e52ea61da285c43e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e0778c106842876ad73b5d5fbf6c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b9858bf91c341b040514bb573dd22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c3b80628d07cb1edde1b88430e0d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10c36bec5a4e541c9c9890c6f911da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b40e2d7961a5322ae974acd88c3d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78080ca958653a16edb6c2083123db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4410c7c165ede444c369fb407d3d9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83138e543068283b9fa8941b362c9fa6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fe2988b019f69d5de2d92d8ceab0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce163d19be613df9e1dd55da4194d858382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b9b77997afd561fdfa6da67244a54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a14bdbec9c0687827d6238b2567792384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4a30db12fde384f2ad842a24904a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2160defbfc57c3b0a7bc73661085c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff92f4535e852c90eb8cd67506ed384387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cf3a27242c5026b0b3517ef294fa4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3b13e883278661c64db238f5607d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606faad80cedd7b362ea36da8f28f3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38cd103f461f0a32c1c1c4a1c155b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4829c590cbee93e39d5cea4d3b1998392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213d50f0628bb76ca995e0b905db40a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29055d0f10a02dd54886841e6fcfae3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670e2a103c47811ae8f7b01c8b4093c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8a56f2bb2322c27c9cded75b06b04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f883803b3e37231ec215ae952c64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806416a6c1450d59bb16a9382c07931c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeccd2cda8d68811497f35bcd2023f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c1147cbdf2a4ea22643c79e06e50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff20ebc8a567a5af51f929a040bd2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadefc8eb68cd24302c5fa26faa2f2a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf96b8693e1f0f442b46a24291b31ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845a2a1eef92f0d6dfeba27597970e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9263ca8e43c826f92731db318f7d911405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c7ecf52db06e872b2a2b9c16e6f99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a0a5911dba2324498ac572bbe9e22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3a0c87ad509ac5e7924999e3e2904408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d05785c680f3418c8c76c13e60958c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d25469deb52a7d9fed5713afa22bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d8572cb8ef8a81ae37b0d53d08108411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a543f56660d0b3e7bf907a6f59411412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488410494dee886fdfa08c5e74697e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7eda8617c062077d06d470c86e5e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf997364d1cd4df67a2c1876da9de55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540d9cd8afead5f739368036fbbcabf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88d9b7b35b98b4796473db99e28bd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707eb2d5734cc5fe7ba7f60258c8d1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1292ee88ac548966653ba1c7e6367c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e782a7bd1ab0b858aa1d71e69bdf358420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20caf30f773908449d2ecf63680c07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0c436ccddd5cfb63671895b1d9064422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511f8b1eb2491207dae8d72d160645a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba48370d84a8bc82092d201bca8e7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad0c08a4b9ec65747955fde4773f61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6efa08eff9a6a6d6ab4f14eed66c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b720bd808132bb95bc78b7be79b2a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d87a707b95556b6e47a2429c6e766428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380838938619e05c8f2a6a3ab89a2c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c74c05c06d9f7ab5a377cb9103dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efda18ef607bdc2fac3ba446aa95c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d422310aa3da33070247fd8623812432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d63c477def4188f0ced1d8ae3ebf1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537094b5355a2aca93fc047e14baca74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ec732d3fa1255e06e01df100abfc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0a9dd5525116fa76e446e6af86711436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8f612655fe0c5c14aaa22aa121617437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb253560c1fc8da30b2b0d4eb76a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645774317a2ef36021a185dd03d05e78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b37c0a28d1206e00a5306817d0602440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0390915b000c671ce89c7c75d626b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da610c17b5dc0d4de938628aea796442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1120896f2b8800d36a0d92c3c2673443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea2db01ad4432b16b80a93933028cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16239f88dbcf572fc3579e0a43863ec4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15ce667c3018ae5872c2e7dead59fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97590e6f7bcd9e1e627f07918a58c991447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b68052248e6fd5a0a16b514905f45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba8b031caf47af699090d58f44e43f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fe2c7d3a97b534fa27e19961f3e93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f63fc12c12588984b1882e15fc135c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd59e9ce097e6808d5da1318d8a977452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872272bd08a652a24ac23bb922c7ccf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fe0a853e8c7ea3c38b3eaf1d627a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9989aaea60ded4c7726f522cc1dfa21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1b7ed5e293b235839cd99c1a525bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7e4c59ce43640fd920247f6ee5fa8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae056791be5aa1ec0d773b5ed251b7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5f33ee46f5c5626ff9abfd9337073459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5fde22ae19ed382f4c2a3ae811fc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be565c44ef59600ea1bc8a77914216ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e0738fb6faa8e357c93d59a204b7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036a70895cfa42a01905c53b020798b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7a5f43b1cc0b42937dc7c697fb9c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29765a3329ca4ad17301a3521f2a1ff3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a941be33b76999a5fdef26bb9d5a97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3649f22d77c90ed9353ebd0f867ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68e1e329f5f7c6b5e98e089f1d3918468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d70d99ab93d30777f94e2fa4b6c943469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acec92eefa64f18a3fb80cf600802c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfd3e79e487d41a321be3a394504b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1b6ac695e8aad5be7d52ac56cb516472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966bf635f87e145a02153221b070dc1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85828ec8713b83fc3589a76f24781cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc4a91ca481b89f7192a186620375f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0011d526190223f384cc31f890cd6e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f22a8061f11a529704806945da7b0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3381bca72dc4119363f0e941b24162a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be998660eb25714381f45a3c81c07529479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9cfd96f17936b4acf731eede6e949480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290bf35f1fe7689a44685dd5b9f4ec5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1261d247471e2e57c74ff1cad0ecad2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be7e868a4630ca3593fb540a30f1ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a990941be0e515b4d44b56d785e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2bca627fe91b89706f31e4fbc1634485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1e6b97c37c5141fc691b8f7486abe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838399543745fe7ef48ac461f60f0ba7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b1a5df986af036d29f45e38e16f22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2b9f965215048ee1c8bda45862e45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33779b7f87fd0d43baed99489acf0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1290e7fb97e14d6a41fada42c94f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fb6f1a5ca08f672d2427c1a329b1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fba34055bb443e2c59f8c52f7935d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a8b4ae4e5427e63ecd1d05f4e5fbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773341264d11b1349b0be9949276dc5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26f006f1b854a956c629f9d5bc2046496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7df31b410abd3a510f45d2c9dfdf9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa2ee00146e1b9a9e0daa859d6992498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223077e01c8458f6add074120968841499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd504c502aa77a6824a0ee4fdfeeb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cbf4d60575d9f97b8e2eecc2cc836501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6207dee878a0cbff53670a93a80b982502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda17649d6f03685e8250c37febab8ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4775854d415a012187242df375311504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aa0bd47f44e508688fda8ee4b8197505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9411c9463ea751b812bf864567546c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba943fdbf8e669db28fbd69730d41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5867e7b100e80593dd7f180e8bdcd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49aab1a06871b3324099710d940714509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301f26f1f0a21a57976715069294f33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df352b3aac70fc58634332962fc67d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7bfce1096014072f7e2254dc89d1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756b53700716c77a57de09224eb3247513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a808378cd14a469105eac81dbc310b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f28c5e47eb8e4f97dd47ccfec1a82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04bb2c3c13472df880f34335a68e32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec164b92f865eae503efd2f80c02150517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce33612f65dcab075db3fbf76a61a4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431326bfb4bcff4bd03b9ebf8d4fbbb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49539952443b104e4be04489d726e8c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464c98fc782e15a1bc42a0a9f375738521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b5c9339791f62ad61307efaa058c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5e8988b11df5d7ac0c030d59abc41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064de76b4a294257529ab695d5caf3c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7312e611a18a65af4508dbefda14c86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e1f3f3cf0afabed41f32c66ae7749526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b5af698698a9f3264082c99e93466527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccb77cdc9845575ca451c2e400dca5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ec05f7ce07f5f9d99c3f1959d059a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea804d0c91255ba3f1dd24cea766e9a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27139de432ca327a5811b51a70b5661531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e817b2fa3b6acfd55aaa3e136bda0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cae92eb4ccbba3a34793438419ee7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46cf0443c5ec6b610c4f37b35a4a9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50e9d2442bc5c9e238e3c3edf11a56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c81cc18541ea6b7c4007b24eaeaebb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f3cb2920eed8a0b496503f881b88e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8724a29c3292f5232a0b03a1797202538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c74689763353c1f37c3d7db251a81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc61d87a3b4ca75be3c199f8470ed30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd2b1f0b1729f90bf8e23748923ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7b61075243230e86955a377c8bd8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4577987f41112fd6208c615123fae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250402ed99d1d56331786cf2b3be2a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000a79351dfe1295cad45827caf367d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729c209b7f1bb96e936a101047a8ed4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347223e1bbf57e6e4d72f3e7b8b05aaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903a163d6e735d39bc24ecb83067d9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b1282bf7dd2c8209f5868032a9279549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37976ecae6408920cdfeddd1fee8db7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2324ba14a8bbb30f530fdd2beb15cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9516b20ebd13b0060fc12944f9b08c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b6e91d45cfab7fa7c9ab2ef008b25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d78f8ce23a2b644e920e4e7e07ed5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff85d9cbe3cc8c6101b9cdccdec4897555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccf88bc10cc2c23c84029421be7de3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6835d169498dbabb76026b7d2dd489557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850fab16b34507a92858f809080f742558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287b3df4515bb59dfa088d315823166559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75350597b7200dce71e61062714d51e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e831cb3fa5183bd1576c1e7e0381e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a8d539c82cb869ab574d79657f06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8c409c37276627c0e8987116a1642563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40b728814f186a796652f8356da453564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed60a5549ad17e32eacbc50077105a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d16e2c1368a7c97a85c6d1c90ee1e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240315839f3530b4dfff5d2e29c6441567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2f5678688acc2129cb6939faa966a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ec16663a252920df11d0f9d740cfd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e69a596894b55068def3e000cafef9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67edd6283a7f3c60ce3ce36d1fe3c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580518c48c11b8456d394ade9207a8c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13fbb770e07c5aa1857c35a68ddc51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43841349821faee977a81861321adfa4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde011a0938adddc397ca6771ef18a7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1038cd7ddbdadce0b9a30bdeda0f97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fe0cfbf79f63dafed313f015e2bd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaf126caa8cc7bbf36eddefb7b3053578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b907cd9f071398b87ee0737915062579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad433bf5531ee972ef202531385a253580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31d9a9b69d5c07282648370b5b2b38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d529a2ce919dec2f2fe096abb29569582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277db75bfe287eeeddc92d7bcb2a7ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb275c9d98a8e9c85e8b9c6796ac37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f45b68d1736d37fc63806b498731585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af75331d8b42a417bab87a113a9484e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557108e7f043ff4dbcd9a623bf07dce4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca764b07aa0636af34b73e25e4c78c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54917bffaf77843a2c0964283aa180c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d010cc5c448d62fe173ad46f94a61c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0ec30b662380f2f350ee0eecb6a71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c40c68dcede6aa2d3a557dbd3a265592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5514b5c76896aee47a5a8035dd0592593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee078f56e22f645c7fa43f35fc517594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a8591c8ff48c8c62b5452c5b1a97d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309159575f42553e58fb3d40014c808596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651353180e0e73008296f6df6ad2e67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876bac6fafaa5a8cb4dbd6b0615353b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201bd40d3991e92cc4f859aad5a699a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d9599648a02fcf886cd7fda585a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e16648d150ad10c1d5a654c4a8224601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f154f5cb11cc5c6c9f9045157cfd27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9212bd2d2f86a1e6a574331d24e5dbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7a2fbb7abc12724c65dfbe3f584ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd12fce8bd528756e987060b6f0729605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b66caa067fa824098a3da392cd0fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91723fc6d35556431e1f67690cdcbf5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bd31e049ff13732e7e84c603afbab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f952f3e2b36fe138d53001f0316cb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2dd03a8227d3db40da5e8205afe19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d9827ce9484d7b49d07faedff8e64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863861b846960fce9850a9c1510fe91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46fea8a3c17c607b38e25385d30c6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493b38ef4fe22673e483224bd4eb2d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909f574d2dbbf27417dcdcac7c5b851615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84e6d2c4cf5737ba866b101fe021d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a61355f60b5b9ec06bf205035a553a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73d663effcdaf8b8d8313d0282ccac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4011de3de75174671b2c39b1f236234619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897a71046bd7d6d8a5bdf492fed0126620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367222586ab87242fb30d1725acf96f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fcf764ccea5eab156318c1a8f072c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1362f8bf34a09988424a197388fa50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329018fc410ad585819caaae6eaae6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690d21688a3e8db7f30e455a32a9ab9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be563e37305a81c9ffd1ea9963638b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eb992265d2f7bea3b383c72afe691627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a5854bb22130f8b64688887f5b8e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a2eb84d32c4a1c09b45a0bc3df45c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb242c27a59f92fde51802d8ee29837630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226f9959a1d1f43ec2e4513524366b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c608049aaa3f1f59056ab71cf0f38a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94909ea281f5279e1bf34407b43eb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dbb58e5ec941e9c287caec23f28b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d86443aa094f887868e695694b05e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c96a13978439c20dc25f85a25253b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bf179a60294ae6aadbbb0248f7e8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8761e42d095bb3a93b65ba7fcacf56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9535bf3f68284a1601c34b7b73e03b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6261efa94a4741a758b4d60d9ad2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e6391fd70812e49a370835c0d525641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41225d812f10da608289f9e12b035e69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b48dd93863920d6aee6e885cab5b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c4cd568ce748ed46a607c6aa775e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0a0b1cafe496a79cdc22f8d61d6e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779d3e06e19b35ec8e2c033d25beecc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f1d0244d3cfbb849bf4c9bdd38d72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c0ebc6d9514ab710811abfa53b995648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d82bb22e59100e0dad95948841adc3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b552bbbf583ce3f1f361042cbaedb20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbfd4e19e8c06f5e4471292f188122651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd9c29839e75717a4c465adf00c127652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd84253119d277a52ccdc15f68a07c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91bd06b1b5b986b7ac094215253f0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048223e54034a8ce35f85676e7ba126655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c6a7147bfb36de3e9740d8d2c2f72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ff1fad8e00bb8106534d0ccdda2e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83644dce39a02f40172265e7cbf22138658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffb6d03e41bc25129a34d51221469a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfe4838cac6fb2123d05eb5d35a377660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bd440370b5c4f2281c85b4d1c60d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fea024127e33aa26b5a01f092d5b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465bf1de0cfb6513c5a46116a4729cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e6a09c984328abdd38e8ebcdbd01b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28cf55183e2e1dd6ab10b9170856b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b69a210d23d64eaf8739f370db0f98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e172d5c02de5e66fa797b3a15a9e99c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70aa46639a81f4cc8f94ba8185f5ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03785abe497529f5fb18bc8c060f9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d813ae3cd936a67f98ba3b9dcd3100c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1ad432f48d5b17628a1ef0a97ee5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f9dab35774d2a0878bd7cee55f216672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50419b8c97e9438fffba9efa3107f44d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cf4dfa84d4bacb26ef69f177bb320674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07464ca64ebf2aeae32b21711d1f23b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a96a193f61ca86435a60d98a3e9932676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdad33a088b2880c46bb184f658669677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d806bdb25b9f59409bec323b122625678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd773cc33ddf3109a250307cfa958e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48a7a19c86e97a73d00befdf30ccb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbcf42080f70b125e93f939a2c7c3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a786b40278f90a82da3f31ec0a14b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0834438fa323543d0696aa94160515683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09ab3727e9ff5b0ced931940f08d61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde897bb2b611177b83f44384a145a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cf3cc9234ba97f6c6b21bc8ed7eac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b906922757d92f4e021700c9beba9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09b4dee26b4218c91e4a5a3c98457b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9001ff2e99363b1ba84ac9d5b1e6fe0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df810d3ab852f6e95ce0eca5bedd899690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9ab71829107bb25e258f680c22433691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bac6c3682648a74e2bea03ff6d9526692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954f91e092139e083905bfc08e89112693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255d9cddb97a71b7f304829ad53c3b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714c3c9543001c303c4f1956f2476c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944e6c8d5284040b1223947257ed065696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abacd9176243cd2931261d705b8450697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554859be88f687b9b1e4cb358f750c79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468f82dd6a9413b6613aab4c4973ce5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162381dd88839bffed9bb5d8ebf4538700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106b5e42479be68551a8af119ddadd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f65606920824490f204d900fb33c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d9a5bb0bbeb455eb78db106821a6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97d997da0993e951b504948b849265704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0317d119e1340f7e98b8a5dfd307af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac503b0e780c767ec5c9bb47c770db9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cf552b5fb75c1a9afb218d13a7175707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc486609e7beef74aa360af6fb3e727708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cb415efd826e74ed007e00aabdc19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060803ba2b190de5c867eac63760daa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e519b4caf47be6a46ba78ef622fe4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628a4f5b105ecfd3aa4a59e02b7d7c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426e410b96d02b5072e6c0fa58c6e8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d065e3fd590277409bc2a6ebf0f012714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e2d9a6425cbce77ac6a5caeb9e66f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637295fc5b70fdeb1972ac3e7b46ed7a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7396f138c984749f53436f91ec40cae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc9587461660382e289e558c0f6c2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655ae57136880adc528b36c45704607719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d6318c2f6c4478b3779f66a343fb2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4382d65769f7d3841e46b310a9612c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aac3fdd3098f27ea5843e47687a785722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b30443cd53f27046a7d5e9ad7d0ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c029c46d56eae3eb57afef194662b5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500d8a973667bfbe33e8db076c87a45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00d117396e3e531eb3d88643588c12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb773848dfbeddfea9e0be634e4ede1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9557c54af2e8f4f10cf8e08befeba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7bbe4b6dfa6c653ac1c77eaad1f93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18357463791346786cb7fe84a2d87730730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bac5f20da73e0be3cfa4ae17325c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b417e0b3e4fbf08de75a8d12fabc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7cbd0df88e83f271e5d949bf773bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0380bba8eef787af33435b2374b20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c92435fc67eda47d492dc881e74a6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d924e2451dec359850389a79d9d4e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6ca576542715ceeb85bb95dc0d468737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149a8838f39b19e921177577561b433738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa102478d5e835b376f59e476e0b86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db042abfadcf28d4a47abbec1320d4b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1351819d602a23a3d4b66b29503b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a43ed45cf918f43b8045b26d153ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a911f7733e55a32973138da1cecd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83815a03a8b4ae23aadc3d9de31a949744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3b135dd7d78aeb0ec04c5bd551d81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853f32f4a0152faa548b5a460de943c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc189a6203665dde770c6a5838b4474747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e48460dc06b1f00d83df0a949e677e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c218f58fd123aef05c0d725d198ab98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7be0141135d2bb6b43bc55760c77f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765a8107bf4fc85ac716afcf7819ec7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32749bfed99ae5c852f5716af38d0659752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf2ec5ef7127b12d3edc641e4610fc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>