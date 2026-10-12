--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620e1314826473c0aaa9a33438851b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1e8406b3cd8c9e19d5cc8bbf8ae5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bce7b21532a5951850042e83e4cf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226145f1c8c5ebe721f3c114cf2191624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace383190f7683e53782113b84e967385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c04966dd2c343d7a62ff7e34e4bffc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331babec218c247e156b7ce31aed9bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1687bcff2c2cf4d45cf40cf3c2df768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9e03e0225159b1686be1d9215916b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daf29b226f37bfedbbb5d2249ebdf910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16165892e5a5c41cd329489bf94fdf0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f23018b4b3ae8bb40afb7a15ffdf8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa74918af03c2ba80ecd09290b7959313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9308fd1b0d3c05b8d3b6e2e1ba417b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e70e36c2d29bdc22ac2bc417c4b9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da789ef8eaa1912f7f8d4098e03f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30118d17045659162a2f348c27d05d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052530998d3bf89168bd8883880ace9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e0e2226ac463a563c3e463a0f36bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1621059c590ac4d1874f5e709f65b9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803f4a55d4ff57440ba54ce65a363e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949533012f29c260b75fad1dab67b8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638d9fc2b666061841de9eb6bc42d1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0519cd4085a8ffd743094919cf41324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bb7569250aee72f94482257480b9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4f5c91a81dc00fa234dc661c0b93526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c3e494a897d98088a90323f58d1ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c1b220efb145f380b6c06a1f230db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd349f314fa94b8d2f7d9f61847beae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ba1cbc62d5163f44282febca4a78930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86a5775c927b20a366593303868f7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3d187addd45cb78ce54d3b86b176232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780cc3cc18ef76cb753acb395465cbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94e2bdc0ebd31d549c7bf9498d5f7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e216fe103bc15c6f745f9ac2dc08a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536906c5f4010d6df25164721c2207536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10532777b5c9b90a9940b561ca0b6cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ace606015e53ddbb3b5eb3f1938a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa3d2884af93896d595408e142df239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70757f413ce289d4791f44ba13fa4afc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068856fe4b7196bf148939e2ef42a95441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacf98bd944f1183e1632047aeb9bbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9cdff3b7df5aad32f8f88a4ab96ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6dd00376260ef749b7b46514d9c5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f726cd6dfa6d45b3c022eb86e7ad82c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825632e1a599ba9637c2806c9c136e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8237ef4461656df206f27a4717e1ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82fd786a77641e93d072720e55508948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f842ce97beadc4d4bf3996be1ce4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531c35c518f3cb878296fb81825162750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad467b5e573fa585524ffe4f587e92651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030120a7bc651f22b04f7f788526ec652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ac600c829bad491b16360e349e0bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfffc7605b975835c712694bbe29ed954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d067dc5fe234eb1cc3d09f72fe08d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad68c8a0418f0ea671f46e5ce2cebe156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6efec6e0b91251757f9d92e1c39ad257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a04591ab939f51da0d8d3b0ad49b4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974d1e25e1f04aea2e31379f2af6d9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9693a780e8f01b60cbfb10411d67a4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14a4363605f91aa45ada4cd2b13c0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423ee672a1e1f68d5ca3dd3e8ca41fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd98681d90c5512aa704691607630d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611d03a225dcfcb989d42f8f4b81a6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b98c3ce9ced2fb2b76b57bf70409665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2948ce9a98e207040d604c1c93074c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b6e3a1949054a7d7a5a0fefcff19667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dd996f879c1d1ed636a3640a7087868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2bde1a1393fb8597c2ea0ffffc5c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfede9f61fdea530fde81d7e376d51f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074e1d37a7ae83c190cff8c0c43a21271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03976123d165aad16542d387fd588fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eecba15333f65c6bb05fc73ef15f8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c68c3220c54de7c1f45a658246daa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbf6fe9b68ab0a96165e96cf6b0b8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359545046bddef3d3a591ff6335e501276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c086e2d5d2f2d671d3a82acd31f37be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4772092f16267c1d8d756b07623b3a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ac09166d2944bd9322136ba33b99079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e30ba9d2fd4c77192c62b518c577180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083b9fc3852cab79a09362b3ad625a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa866796b94d3938f695bc0795e7e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691e2d6c5c20faca391f9d4aa46ae4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fe7ef0bd0e22e42bf56d654a9a1c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962459c1ca06efcfe6652b64f0209e2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de43f4667d222c883dfaa3331a3a7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7852fa6e97f20f249d255fa7bf3f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ac3d6b06a904ab122fd17c095f77d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ddafdb357b22ca726530394318f6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2a3f28bb880b15d1a904f48a1e09090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406055c4fbc4d44301aebe9966a3638291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3a7afc7fb28a2cf6b4ed2b6fdc20092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465b879935234570e34ea0d10a675a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56f6b162f120b08161423ccda1e58a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397c0b444c1818b71ab9865e2b7f14d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54feed8e7cd4bacd9e30f4ec2e725696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddad696180d7e37aacbe12ddefbde0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc1fa396c613e72a22090ec2c3945b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f52fb161e65d195a27590a4e3c148499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91028477641d0889726950a9218ccf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2a874794500962cffb281b0f68334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e289a16b76ec1068e12771965b0dd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b70cb21ea5176d7d6467d5a62f0cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ca1215743b3ab09a037bbfeece62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1cbcd2ae699e91969360ef434fb8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143588816c1ba8a895bedabd7af4aff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cc2a66f46da68e72b898c0556d2e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fabc63efea720929d20cb9ba0a2881108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f4b54f361c2032fcde05a37581b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea4955fc2ee36a2f0605c945dceb76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63bc6c43b65ad20caf54acd7783c5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d581a8a8f1266eb3b3e0916290b9ac6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8135dd9a35fce28a7d19b880432b0c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c268e23d3e584006550cb55a8b0a5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638815062c126362100cccc77c865d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c26e89e9e34f7bdee766cbceeb7a08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08c8c30de5bf43f0ca22dfa608bad3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deabdf8bb6299b1c4e20b537b049145118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b274ed73ec333a4f7c7c1bd548c72ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d03bf555b6ff77ce72062247a141a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208d904fc27bcb7d8d8e02551e94cd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6778f809d9ef08b4baabfdf1dcda33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb14c0a35b1c0b921a4eec4088704d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17595de470bfd6763eaa808745c7897124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69685bf2708ff4bf3549ca9a41cdb31d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80915147f58c79eae70822603caf5bd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abcdcd1616779f498b78686fb413e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842b8c3c9620001eb73c68c38f7a0db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4d3c3f72cc5e114202445bce0355e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ca205986f9cb00be42ba449f43706130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f836f820e0ca8bdba7c39ab643fa151131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000d6f84d37c0d326ff0127fd29d559132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3bd82e5e7c34d114fbf7c07788d2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144da0a81b96a2e2efe9c28f0904b01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f8fed532c79994d1aee84afac8379135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914a38e0d9b7f50cbd285c04613a1c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a8935007b9466f53441cf2cb0fdb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356808cdd611abf6d4e69cc548488c3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fef2df83fd0aec41c6eb387dc72ab7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2933338915cf4a836e716ae886294140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33926b9e099eaddeaae3c614843e59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aa675554dcb918ee36ca23d3106b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310d64e35dddbc6454238e99931ed9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d708429d08c3607eac325acc682817b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2e55d9291b3d7ad913ac299dd934b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15e94fb5cd36ee81f6249d04a0fe06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d112a319fbee110466cc348c93d196f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf9edafbb15ab7590eca5413e7ec72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f1fabf2594d9bebd7cc65f9838fb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7b62d66300bd157151863f6dc8cfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5668abde976b942710094803005ffc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918bd0e19fdf1e3dd2602f84a705fe5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00e0427efc234a4faea0d0d86668b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff8b7418a55c29c440912a8ef93160154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0208c7f2c96f7744c6c1fbb9ab1f8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacad2d8ded68b4f6d4f99c8d9bf370156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7e27f919b890bea2653fc2a2fa9ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656af167a05f4b3b600654caf1ad05f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370bb56a479340ad0b7c5b97147eeab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc255230e1adefd38c39a9ee69611f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d3235b22ee1a189ec85b481d39518161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eb995887860add20b3664addd914f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7622f9ac971e067509e881820d1002163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd53b70ebacf0a69669d3d323c36664164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6cf4a0518c04131e343a132e3069f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfcb51c4fc057031067c5824fb1500166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5b13a902d09957925683e6520918d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27ee672db6ff894fd2c0a816ca48f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3153194c5150f77fc8e9da95be48c8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60097650bc5ea613d7e222f0e07c3eb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e6fc8175104e30cddbe6de6338e67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9bc49f98ae4a3e03cd6d953ccd1a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b628e34fee456fb841bb9abb592660d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c0d59779aea3d6474722140b4da65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfbce28e33d443021aac56d8b839a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cd5732ad0f0b20f10ec805da9fbee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448d832e5a19b20932365b507b176dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871f1bb352c5979f3b1e7f6707038d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00239a66b8884fbeeb20e6d68b18936179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7568b2d29e4e44293ad88d79a2b0d23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60a4530c84af2ca453b36556371ff3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14e0f77c4a111b9d3f23e3563b6b2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a56abb8dfdffc852f14ec3dc5b5e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831a67359f22c33a78ebcfd6c8bfbd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83e69419d3309099272be5aefee238185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e0db2a4d2575b7e79dab59d98dd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa8a71e67bcebdee116e87220d9b81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a30e58502c12f78e9d370ce267cf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b3a0dfa58b0e1a6aa60527faa4a77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1869aa65e90d8f37b6ffa5ce0dbabf0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ed552258662bb8526c53adbcff880191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44674da2de7e00d1a1ed022c21a26cbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58398761e9041aead299f180f5c7dd38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fb5b80982ff6c80300b334dd1eba2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756477eedd9dd018ccfe93a3fae5d33b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039364bc7752f9b71e8580c944c22f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea229a9177a022e17739c1ee69047069197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502489d2bf18e3ad54ba3198dd03de9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995db1c61531ebac68b4d097548bd87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e11049385615946a83bd498294537200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395c7a4f3974bea9005e399462ca7a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27077279dd4e1c84c3a3197279ea3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30912a01e3b5473691a4174a28f8bb2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e512522be7ab95d1028e9a2baf79a17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eba8ba7a093a344f66369e7e24ac6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1824226e2854259ef56019f73ba999206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b54913744c5eee7ded3f754a944ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c6fdda35bb74982cc26820fe2cbcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417fc4be6f666747ea74003213f25e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eb1390ef3af36626eb60460f4794b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0807cd2d956c875c06232a562ac308211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d7e30d5c0db49ff391eaed31b3939212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf64ec3e55da90ce77322e249f103e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74474a6ad048ab6782c634780e1b1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e606d9cf6ab7eb147799f8d82252d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad9da0a35e473a0f76cb0663953ea1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d66966fc32d64a54976383ee736eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15471feba443ac7d67b7a9631354721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06456f8b0bd92b7a28ae17e7bc6ac64c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338f3a1ceb6ca96d3b7d3e29abd8a7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff718e3e74ac8e387a0b1bc1dd8dc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0ca4eff56d767472be2e9f0f040a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0448c25c7b74aa50f71096567a1d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f292c888f4d45abb2a8a84e639195a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb45587563a77ab68473c6d22b8ef66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44af6affbb429ad757add47b6924d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128a967a993bcb79935e01526fcf763227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531350545587095adb958dbe0191331f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2dc80f419b102e0a2a5d28c3a133f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed589dc71326c1fa11ffba289eb74010230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afee2581039f7edcced2ba74ac13a22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e810f90399a09afc0772b431c39fe5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04977aaebde4628870df53ed59c4ca80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36035cc7c38459287da40602975b38e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f99a05dc756ad62f5abff421115def235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a219dc461dfc25d16715fc84007a7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950beb6e4b9a97f0d217dbbddab3fffe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d30087df01b5a811f9385227b46433238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95843e68bdb95ade5c45e92d32014a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fa1928b8e7bc03cd62e87145a80b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a032f4692106e14ec87ac17116de6c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a84db8f1b7542b2474d66d11664da2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbbf89e51c84e3b007073fb665a0ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45aabe3287e79658711ed07422b609244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3158ecda84f25d1009fc3c56105d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5b253fa53d83bc6fd39f5cbd5e794246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4e9474175b535713ba6ad45335b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afe67994ea8a8a24a4eff33130c200248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102756b9163c7dbb2b9d9589db032be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c88d73a3239e0e050d650d01cc9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d961e8cc1e8e08af9b37c3a7638bb1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72397b6aea9c5ec78d62900cbb3848d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856327a4f75fea132d05622f8786048253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3993c1661b006fe264701e81b37d136254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad0f878737b82f1f0dea05aeab84f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8598b2b0b2651f778f7291844d3a0f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69ee0cbf6998f5a82e1e5269380eac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6dca0b2b77f7796c37695fb0ed203258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c971f80cc1173188e84d50b00f1d4c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2ded59710974ba736318116d28022260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b274d51d868e2efc2e42d6dfb2b3c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa1f248a8fc70fb3d7fd7665242325262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b6f6e792ab36450244408670fae26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d26732242d27829bec214fab7486de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59362586551fc26b8f1e9aa29b05f85b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584ce3ffe993565be36fbb25c7af326266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1184d96f3a367a149689e9fed0956267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36d7fa865304f312f4de385789602a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f79490c7336a1d27291e7a0a6a41c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81662611aeb1dcb0934836720248f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c8f4830adc0c07a14f5ec9ee7ce15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78933090d11bb35df1b074ae742dd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64205b72de29709f77b5c19c3354e6b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303d7a95b0221e63d6d06ec63f7cc7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348d2b142be695713efd92510d56b0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dc708cabfc687dae5d6287459802d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e8b91e5211ca42ff10a420f8454bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cc9d9b94421863551db19dc773ace278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e359ecb14e383980a8d50fbd180d2ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025884b7fa9f35b0dbaeb6a7bfbc8fea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab706dd1814a004c06d951866b39d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4270c1e1d95c37cc7d66f6826061c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fddb8ca299ca6ef06626529929a00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d20095c828ffe62c378b77b19cb97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97952c3986f166da5745053d54ba21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7122efed3528fb48eb915f429900e50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc856ce1a871a6c4a8678ee97370bbfc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52d2c11df5a291800d7cea2f7cf468288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2536940fca9c81dff171cf84d63ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf9036f2fa2a204f3fc63ac54bebc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82b61a3b261dd124cd62151ade72ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db774b64ca02c488502a34ef9c186af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b5fb5313a268f7215d4c4e81fa65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f1d0cf5aba306c88ca846dd6d7a62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04f32b4311bf273ee51c04e8ab8785295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef8c6fc358522566d33ce71261abf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863ae281ee54ba34cec520a8ee19f41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24c0669e6b0d886f74f4ee6b7c5b78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380551d5402e39cc62c236f2ece5477299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba09078c31ab4603a6d9ea87ebabf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700c2a7ce94fe89ba78bf9a95aa9f07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada83292411dcd99ad5bd40fab646303302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986bdaebbf98037143558abe6482de9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750a0954b5aceb20e4d3e6d02869a95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad318c6a2245351123fc1a3dd99aa627305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e8d2fd3870c7027f4fdfc2ad67d24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55c1a81a4d2bc4c69bf62bdfc6f8ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23924edf371003c20dfd76256d1c16fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7144222f66acbb0602283f7f9a97c77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b531ab3af365ff9213a3e7d5eb6bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4de1106f1642d6ff64f88cbe4a5702311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dbd7b4a673d5a8fca9cfb75662e48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cb2904326f55cdeb85a879417704d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49eee27dfed50879aa1dc1212ead29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a31d783c54f96e7a1ae2ac297b984315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f5e1b9634ad1b8d589ba6a653e492316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856bd9dc1caa7f46cc39f2c7a9180cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eddff4ed0e4b0ea8f63545b6613b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b9fe6fd69a1f6c988c1f97ad077da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c6fbf07f568bf112224b42e07b856320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f912de65cc16aacc64c2c92c0fc06c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6b2d23078df8e22edf0c409fc8c87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317cb52c55c9c22524cd52949601089323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3183a46199f64e03b20044448c2edf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebc0bd0b275f7faf3464d83dc580ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357dc72c707dc1dc3e246cef3d271e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8becf674d634d29ce11b1024a118ced327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfec0a098508bc89c355b0e3ccd3883328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e79955be94e58a472376014381331e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc83fba4b48522011b84fdb4872d984330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74225c7272d467c770ae3cae550da405331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558a6112fc8a69fd618bb941ff43afa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e107504651d4329d0569c53caad20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07343a5e89802315c1c811120a3589b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb27ed8bdb561697440399fb7e169e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf640c1d8da1cb0c7831b5928fb252336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7270de7cd1bbc02ef354ec76ae7380f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78179c8f11fd80e20eb45ab9a3443a88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569c6777a53006dea40080cac07ac3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd72f87780692f8abc63ea0b956a294340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbfe36340bb0f1afe152b39e380ce4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932d3a7b6979a633e9a105d1e49b2cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111a6841621796bf505a542aa1f0396343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc93acb6d6f8223edbdff4b89317914344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209b0a126348e91da22bd4c4a2bf403345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c1ae22264bc6322e97061bb2df3f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a1d4f5f771302d06f9641185a6e19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7d48803653d3c154129c3a23aeab4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab4dc8f607487fef12d304be2c5062349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8356baf0e4a43eedbd58503b6566384350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb439523b90043a77019635f188f705e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0089eacde741cb88472e236f21332b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0e5b88096b533c7aea1759935c4e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b8b0268e1ba882a0433d46825bb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32749767bf7f514dfe92e0ff557521355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30fa884b3d5975719adbb95cd37e1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e87e37992127365685dd399068117357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d884d6aa8223c2764c1af7780de981358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1085215804a4248465fb2e181aeb5f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308bf3af7353f7cc867381204cdb2eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439558d6d249635d8f9dec613e2a334b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a92b390a22c4e22b732a3ca327af2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062a76d9dbe2100696c8877ed744f56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2eac75c7e64d7122824dccafd8ee8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89117daaa3a2d8044ad2980dbbac31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef087ec449d7fc88aa6efa584af6c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06e323b8103b8b96d9fb70ab26b35f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc90c314549374ff2cf68b42598e19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc696e22b5fc854cda5bbf30f80dc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e27cfe30740ad3c0252db8670d631b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9087e1f6d63967d0221c3c3a8e3c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401755c53ecdd23c360fbedbceca1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487374951c2572064889e34a81a26b82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184c612dc30e721f31eb215054ce0be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20744bdcc5451a23b6016126863c81ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbf183120b6a7fc11ee958ca2cf46c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928d49d70bc6a1b836069111e8d9758377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f77f967bd9fff03e63e64645a06c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffdd9b333cd94ef55b1127476ada2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d5e68f9e8d61a67e047dd72f3b63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13befccc64eaff20a7e1e9ceb9c66b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afb855fd56eebff9b0f770264c2096382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfa703349478acbde6995b3e612f26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1903037a097a5f3a7db36fc03ba192384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ae5968b6fe0d5df5feb0f92751627385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b088d681eda56991323a046c44186b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958d918ced4dae49d5c53fa314f657a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59c9cc36f6b422d3f82808ec2822d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e1e432db038d7ce69d9cc31dd26d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2057b00864eb2a1dff3c98b3fdc94e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65ac3d3a252049e2789f3216dc9c9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810092bc096e8966e713c702efb969ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e806b5d87ad53df1fcae7487ad6ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bc0320393c4527fa9a225439a8333394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74476f4a66a0f521c78bdc81a9a588395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6490767827a58bf22bf2566db81ca8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3470c13c945bde64e1b6c33f18575397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018ee935cdffcbd0dd4c6a338cc975b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258d0e035ab8fbdc0acea3467de4b54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14cb6d2a5f39529902ceba4ddfdc45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566e47c1a72941dc35ae63f592799bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d4cc1da73451d527b7ac8dec13f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bb49e2ac96ba77a8f89a0d1f0f5d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6c8072fd64a1afbac31b5ee1c1fdc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93451924cb4a86ebb21887821ee101a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066399fd522940c694f858054e0401c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a63e708f5e63638075368a3eaf5fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa722df90a35919559e0ebbb7fc090408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7179f5b69fa98e89dbdc782d3799f5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f779090b9ab1fbdd3d832bf344cb58d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f14f5680fad49e034665ac20d853b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0095e3a406ae5c832a80a6bb79be9ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d1ddbd3747282551690b069528ccf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92619c741cd1e377c34c344aa84513b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64913c6157eb785eeef85d4393e5eb9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1f40cd48be61b8e102b1037998ee0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915187cada341e2322d516104b0951a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf231e9e8516b0899d05755bd9d2619418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89c9243881896495178e05b1a6d3b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eb54c34e18bc3ae6fde52c06f6f8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b75912d74f081d79074c2c2756bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0ad910f75a86c91dacf7bda29422a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25847bb50f069488188f6a2fe0a00c82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ff55d6a3d47ec0ba8d14a4f71f99d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31528baedd9be62c0f93c6c917d849425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aec5736f3d68dffb5ebbf45bb5fb4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280771008012009349fee62fdd4c4c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b42cc51896aeb7e75e263eecb350ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb485eb71273fe0b74b764b4c6927f32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c32d1bb25383e692a2b0c2f359356430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faede0b7f04d848a87812b45a0c3b253431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983e0e0ca54c130e4171227591ac72f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4d222ca53fc53b15da9739b0877fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1f3f786c55276af2e56be8e79fb65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c11cf46fbb876b84375c3b307688c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc749f3f08a14d245f5b40fb5391336436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811f1ad013a547113721ac33a17158437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123baf3c56926996fee3698434c516c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342c43a55be7d08a7ef38a6a9a11d46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfe10f13a88aca3ace0f949756e75e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb00027e08cf2c0de2afd3a53d1514441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed050145047476cf5fc2ad515819d2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e26f798e3255b6943fc54f317a46d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744804063a021c5bbf8be3cd810bf393444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ffc7acd6c047100101048f8524563445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a1f05fa08b3846c6eeebbc538cf2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97df85735eef964f87fe6af4cb06a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045d05b9588dd8775519de0818c02c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e0e2e890ac54f86cf74b4c403ed62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc7a6ddb31e93f06ab8f36669f771450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a39b83ccf83b0bcfd61e9fe3581ef5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05ac6cf5e04e9197e924a707e86042452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2147455c2aebf924b3d1a75ecde57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3370c86b4bf7939d972256ac4ecb41e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd0fae5507c9bf8258ab6df4f325bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e12b712f30100eb3a45bfbe226a2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2100811d6901d2ad5c563c420cfbc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b500f3131b962008fa8331930a4b99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec12906bdf37423cd05513aac24b82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1bc869a3c9754db613f15123f2b92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34b7fc51c2ed22235df592f7e8a710461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce48656246b24893d2eacb68d7683fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5e098b32db381be095a3aa82c0efb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a20fed6613b4e68e17ae2d5099cb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d2d8741a9ba356e8f492f2e913c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22baca1e24a82f5f4f88f1d25413e76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33605f2606a481390ed2dd4f41cef4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef2e30ca7730a2f98078dd282082d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc2a5c1234f5d30b8124dbb2efd731469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167d8d1f644f7feda41f07714e01c29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08189d3539aeb03fe16a6b945cdfa403471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53417d61507e79efc78ecde5a9c1140472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61232409e0352fcbc6a6c9e11f5e62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de421391de1889ed156ee5340607a73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e551d4c587db9cbaf07727a512332475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13010430c8797670c95d439529c49d05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6599f32dbed035bd7b9186a0dc8255477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56081e43f8320df879f9713e59a17a99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf2a0db2ff59ecd5ed2eb723755220479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5603186493a3047a700a4994200eec3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138858f9d031bdeac3e153040182436481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8be9a6de75cd2e69cec0f9fdd010bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cd7fe27daef5206d46c0a03baaeb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7e67f815dbf33e647b764b0465952484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2110da6896308b0d7274012c846a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf10271c750d4a6a510d58d7f07956486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db8d17620df40dcb2fae1454095a2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc02f8d4e813b3663e75c3a86cd6789488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1788cc7d39a0ed5804482b2047792489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545777e008ce1ddccf203759bb72b96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b31d1c5cd26539a71adb71437102491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fc4c6995721c043d2c0b1e8d42629492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00244ea162b7f37578724f54974959b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef03559b185ee48fc6fa7545df8ecf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285849a3e8fe30925c65c618e0b663c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01349bb9728bade749998321ae2e6328496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a29991285292c88976465bc9178827497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caccd92ee6dc11db83d29e8419abed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6af0991303b9049025c21bf5b55c52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f6a0ef4f8c231081ccbf9163802d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678abc37447ca8d41d67641faacc3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c38f97eb6762a0d77c81a9739ced8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4df35f73e1037fe1564d4f515cd836503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234411a398f3f3bf1864126222410fbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148994dd7bbba2ecfa1b296e198b156505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff6a056623556e2498bdfc988c080a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815a66392d9ce918be0461508ddbb54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99892deb7162a513d55019f380e1e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ec9898ef378cadae85f418cf812d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fb99b5d76d9acff8cd4548187f75b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3895835def1ecdc9194682ba188aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c9475ada7b32dbcb1a7d9e757261b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f1177e0d58db5407dae8d8029434f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983ab9d7e40cc3a3e85b9a02ee1a3a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfab2a106b2b0d61d267b00c3b72e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e6ada7a682581df5b3d48c2bda2ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66713697c46cc87a5b71dd18fb9480517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76d01c4734743695d48877ddc1d93c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5499e2b78400d8c086b2b6f2d5810d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cec1af90ab28c037c43c0a5f005849520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47151336652c352c06c7a1773a71e5df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23555ab49e6f2c9ca161e0fe72d26362522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bbfe2f518bfc5c88bb6879ca67906523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6f7e0466f35d3d5aaee142247a524524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212a0c1ff7748a00c12aedcaaa3009e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718d65bf4292669b72a6bf1ac3007d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d1da74cfbaba8676ce7a0e71ef682527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7ee3bd1e719db74db1a965fe465be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5254ed68f64a27d0e619fe94a9aa6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81234415acff5bdbcc330ee4f5ec35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf9134126d55c90706e0af1b920c7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d690cb6b9b905c1a81f10a2f1ec9673532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be734bc610561d757a1614e19f8f913533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c900d2d8ef5b52a440bcb8a8ad37a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c22479079dd93576f2dbd8c59238f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0663df643c9ebde6f13345398ca36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b9c2da602c1e5cb80f3bb9768ed58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a08ef591c79ab2d6ee4505bb8f2a63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512096ff4fe7fa682cfb192e47dd92a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143252a786f5dfc45d66f15f744305a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8dcc7d5158198bc3227945063373c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea3081f436e9d24153da94ddab1c99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f402b4cb4e17de96b28556ed2a840543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19809802475ee0eec40ff39afac38dbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7419119ba395bf2050b8d937faf204545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8765ac61b8741f8b428d9015f0eee7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4aec3cf516b0b5e87491aef732c07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63132a85ca855a8a0a14b1be210701d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e937f8fd3675d37cf078d23f301c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051993cdb87bfa3d049961c9b706f2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ff47a528ef4e7307a940a0e9dc988551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27ca2226b8ee37478b74a794d74089552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115c5fb88677f7d4a549d973912428e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d447586547b2062191547a5d7a97146554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113be39dd834a0971e331a4544c493cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af9f9202f9a3723857a4e7af1468a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66778bfe1ead45b41529ca1f317c7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7c2870c5f0532a1ccec8d863446b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95f3d0aede5569a4bd454fb6f546ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a814712dc21d64eae60036a0a5f03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca6e4c82f668f6f6e26ff1ca6072dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1203ac15b308ca43b88181b0f97f435562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88669c95281f3d7304bdd8c658ce75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deefbb98cd657397cae22364bb0d388564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b785f6411d48eaf6ad969f7bc648de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174adbcbb6350c6290945ba274b6214b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacfcb284000a38676f99b894efe8fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadfd62466c2bf008367ef406b6d5fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cfd59273812de7a269d0ca86ad079569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15bcbc4855dc08c6857c5239bc931570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9e3c346648640a71e660d6dfc5b3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486f8963f119104f80b27881fb4efc5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed71192f6aa018061fdb7b7225240573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a00f3880d3bb23c31bc8d61e17737574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052f96a423901349c7eefb9fe70eedd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dce86715b3bf5b7c5dcb0445bc0a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f4e526b3d95db0102da984b221f3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce996db53a74d9e8725ed53d3536475a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a93c2f6ddccf492d51cdbbbae17a1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c7011409fc04666efea9cc51c66d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99708b8400ac0000067f77caf383f81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa05756a20edf4c3a1c2da0d85029f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616214ac62aedfe8128ad5144687ed3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d5a899eea56309ea1d77cec6caa2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b376bdb5546af1d5cef8a717d8a4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976779fedca4b3802d3b819239db84f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eea4b5c49ab4bcb3d7810a00089c91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb083bf115452d4c21784c09e1e1a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e19375c36ad59a1c4c107cfe1c454b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7729e2ab13f9a956bf7b471036107590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25ef17d0a87d8e209edb3433e63aa6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57fca09cfafbc1a84b948d07243bdd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a57aa342c3a9b928a160f793f6fdb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb584b84a6cc3051f405e1896da2c36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42b1ae5c85ffc5ece4a29ca259d5f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd2a28dbeead987c7a56699ab6c821596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3bb49d13ed9c80090c2b0b582b35e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d54b230817ea0f8c639114d04fca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a32ee157780429c77543372cd20a3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83a46cdc1f9a19ff1d4d4c5f03c66e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee324131f39cd1bfcd86b15a782013601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9f69deb1731562f7f704ca0e2a3b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d10f34bf8b20d9c10a24b54defd60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed502dff876eee52cfd4932a42b575604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0ddce2b84c64c3d2a38eca81329de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680f7e7bb699cf6057df0b4c1b4a283606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d4ec45841d7b59d2fcc33ace2976607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ecf5b76b553aba14a7b56d1afcc4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c12e87886788a79dd77ed454c717dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfb3d739824f1cf3ee9bd29f36f546610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a147fb489b9ed8a99b74236617caa0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a8fa2d96655bfa4de862a58cbe2a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de739f686b40858cdc5f8c511f1b9973613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13a1000024937f2b48d7b7652dac04614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac7b034d7a5c7f4f96760e4e989704615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d5cc59c72311d2a9afee88879f791616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c2a92bc9061e62421f191ebf0404617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02bb741df017c7ac107f3993c3cf31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22221602a5cc8c7dd19b638aa8f6f2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e0b1a25cf78b4828c5383e1c1f9ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b7632e33f7906e8409c07e16ca101621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1967ac11a7850f970e81f54477ad4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1fd7d7d9fb54d291e15c9e0dd9a99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30a845d38ac5f3daf1f68d6cfacc77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fc7feac2dab56e7231c7a4c401ad9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d84d43eb32d1fba266032665e9794626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bef920a55cbc591c2e63c1bb98809627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66a1cae713c584cf870acae6d2d838628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3c87e1e1ebf077b3aed8f2e6c3c27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7af4e25ba8d0a724b1a3e389ab6030630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645ceb9a075298a3b57245dbdfee36e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccbddff58c2bfa98966e5536c51e94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef58b4f416a0f803e50607b0e98f5ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba1a15cd6a35870107a88b4c3d52ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811db0681d646149287a58df9e86b89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abadbadbfb92d9c45d89b67c332df9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23687e19813a3ff20a0f12887b7a3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3535bd1b781077b56dc7d0c7348c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf5d16ec08f224a157ca39135d91fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f535d34b686eda1341ab07ac134ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d40ce8d79345a1b142c1f81c73bf9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636aa55c5f54d8d1a5819c3e3013f3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f7d2b448993c6b10b17528516cc0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158958cc4e405d67121578d053027ff2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f03516f4bb4eecce50fe201a2dbd3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37606ea28f15f9987e36f3801863a3a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d9f8d77b3a8957193ef9c8c416373647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca40bb9641a24ae1b427f767ec5659648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d066e31e2eea0f3def33a1ed293f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dad281dd3f2460ab7c1cea71ec4a91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82eecdeb207d5626d1c6bda9b44005651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d6dac53c51f849218a0e599e0953652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656c01af824a08e7593b13342fe1c3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfb9dae23fd4a3454956c8b6ef47bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49d17d540010f75fab839eca49dce8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f32dc3a969a3bf29219ce4d249a91a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1ccc429f59c9e44eb148087495921657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c97b1e360e73dc9c41da646f1059c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa3ebea839793be8845bc3d8494ded659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e828908dbe4f2f3b3e0726789e35188660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993a293b8cc748ab7e32f8b193890e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce719e54ea8fbdc68a3485bda950eac1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc0da5e12ba19ac6b6c8c698be06b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e92493ddd4cd427f84a4d1042f6c22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6502b6baa37fd5970e5caee8541b908665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27009ff1b3da48a84d51cf38689d7d34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993e27765249dc6f75f0f5b496c8a14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5452cbb4a5b4d36f6ac48ad3e1bee49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eeb7ebc3e06cff8fb9b367ed8c0fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eea3095761674ea363fa0fc17c3bf9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52732045442507b957682f7eb3fb9c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb776fefefc068950cc45ae37c77c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79c236a3db566d155dcb0fa1225b03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b897dc7062bad076bfa437ac692261674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e63e8d324c6e46a329c4aceb7bd77f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a312704a7cefdd5179c879a8ef48c2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb37cbb71b105e286cfbfe0706694f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c203cf10aa82f735ff5d604de9a9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1745e5347d9d63f15ec1a4bef25f12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa522337b7df06592a25074029017ad7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0527392006650efe8fb972a34e9a2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f1d30d2a215c3d97918022c85b2d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf87d2e459a7603f88c624ff42ca21d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a5e48fbf199662969099f97bc4fc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a01e090b52d648007ccf0d02a9800685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cb4e856dcf47c198f56f5eb7cae9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36288ca9c714f5215d101581feaf4267687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467c26696d79962bcc6c6de1ec1f607688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c3e993d67f75474050dc9c4d03822689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100994e9c8475ea47e2e1748415de48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce111f3548159447b149234195ce2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeed15647cb46728882f403e5672845692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5131fd075bb1ecf8c1a776b8c1e1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f67c42b522b4a86627bff23bc2bcd0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eeb3ad91bb4fbf97fb76476c4faae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b203acc45b2f83e5562e89c86a9ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5cd4e5629d42037d40106da69ab5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e4cb99e1a861adace6eec0689d4f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30748a51e279d248f9ddae252e64de66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379409a90c3b330127db7806af4aca7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b0a6624f09cf6b11d2324609296b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39d8c3cef97f95df7166ed455c1056702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d6dc1fefefcc79238ff7e6374e1cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30639964ec276f51ff53ee7e296c2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5cbe8f0dfc266e2a6e3c7b27ca78e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978f9b18a996487d079a2884317eed6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bab6060619caf927e169906c1822b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04caaa987f0b6b569fabd5382aff64d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53566ab6c89e3980ca7cf4cd93743148709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea1dd6d9a10cd0ced06b7b5c81b2f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa91e87224b1823f406b70d766d3145711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc332798f089d7540ad3850ba52e2b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d5d00f1587f9452ec8c07081548c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0b396e61296654974e47ae93b0793714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6148377d8d514cc23284c2746866a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb45ff8fb0a98490fbe1e9c4f7d8157716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53775670f89524626a2fe3015e737f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75577da6a9ae392a9b4f3d32e8ecec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4bd1223793272a4eab3df472bea7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357775554b6488d0f85a640eea9c16cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d08afcc2d9eea8e4c22a71b3b212c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedeaa99bafba3d09a117bf8dc8e5e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5474dc53eab5f7c6be43f5b52849b3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22ddcca7001c1ba49012fed4154c74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b64025af20cf8792079236a43dca53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a1adc875904bb545ea0d0ead065df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabab081285bd5f3ec2ba5b370cbde38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e42517d49c7398f3b8b9f0a75ce56e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9354ba709050b325d407a2ecff620b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d13f07b031da2b156f2d90827afe1f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dd4f1b5ca560f7064b8e69a8574a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05a90cebc8925020d43a66565da456732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aebf63378022e68cb74e3f0a9a84f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ba9ea4259879e1fdbe6d79f3eb802734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f26675de00367f9a70486728533aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef877157bc5ff5ba21e7fac5230a40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4041949f99ccd4006f3c7ff931ccb5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f04c08a68e71617e3e33b300f3310738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c074b345d969f398ef849bdd3b5d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a7c5b26f587985bd01e9f23f28d4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19104416b91ca2f9284ac1bcd864f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16371143d8479e35cc910ef9fb76330b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a775a466094f5afeb967c8fa16534743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d653e5ba2754b7d1615f8730f5d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2700ebb9d8b448658283e59dd18dc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ec84bdd71d9248ea0823e0eeec745746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce735f5663387c91696222b31ef3588747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f69f4d03e115154a691e5b3ae76ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19588617a276105a95e9dfe4f33a80ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69355a47993f0ca3f3a1bae8d5a3ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310acaa0882998d47e410fbce5f9283b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932cf43b958af58dfbe626b2f4c8aaa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d274b46660997bd1b43f95c1f9e21aa753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1b35e855bc52323888a228891bbe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24c9ad8d81b480b12e6b37e4179bad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68819e371585e292a0df986dad88053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcb2778df43c1ab25ca9e84149063f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939a8193e96ec2ef1193d4b010610ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4ff13d840f93ddcaea495467222ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca793e0251302dbedf59fab5d2ed7007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e681abd67324605cb07ff814dca728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c383a1212b702b11112f05c2bc40639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe1705e5460e0a80ed897947f04e3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da563fd6359b21e963e80e69d01fcaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea37e8b2fcfbbbae0fba2ed3e7883312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f57a5247d3ce9c309b175b80a4b56d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4a6cdbf04427bfaa5ed6ba03d46d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa2fee7179d9f52a804ebf10fabd3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b91dfff001809135bf2ca04ff1e0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cb8da31a76d4599400392667907fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e42373779f3fdef77f6a3718b419918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104ef111755f6374bf9c5ce0050284619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d387072f128a487f2cd3995a0499dee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65aea178a8bafcc8f096213d2c9ef021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b0998a9eba65c5e0c73a7d459de7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1478bf35ffb341d08453bba2f862623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451dfb650fa7e3e9d2d04789d62b5f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1feb2e59580eaeee2ee3186bbd3e5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82509478fd64ef6195af95ea8086438726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805aaac66664a47bd74cd6ff781b94d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f4fd297de876d2632df245d90ab9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3abe2b5ed32c89448154023c354a8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45392f6bcf3ddd32931687562a6026db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c8498d08ee875df4df572951bfe1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c8ed4be6b61e5d1022c13bea1237b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c34b9c519fd26cb15d7c4e5a492933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110c47ca8d12f21add9ebdb3287e57034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c283045957aa728b5bb6eef1b08768135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f1e1906bc43988414e738b3b77b2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884c64cb9b8b99019aea2410a8f7e5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b91e15f9b101e7e64986657f86bb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788519e462778b05df4998dcc92707ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5a28bf7f0cce85080d1411594bf6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5542ae496cc2db426f21f87f63552b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511788016a6cb048b8671cf4cf3913f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f333a0b1094c4fcf7f747e5641fa4a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c4ce0213fa0131c200d6ae5e795ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b27a92632d6f81369b6985d86b9d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412da808d410228260d975d4f26133146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0089b8c568ed933e4fca965d72f6d3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219cf503196c9662a997aa41d1e267548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb120b33eb35325e63585e83db257e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aacd4398509ec1b866183543d929d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76021f68652094122a05c12b8de598e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f5f5c5c12431bb09b2d2af8d4460852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7efb96674370bbd97b868861d25b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17087a6a3c74883de97f2369eba91654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461148058b57bd8bdbdad3676a833e3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6270eb1cad352a48ae924e1afed8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926981d9989487164c808ed1c11139357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e35396d97bb91e49e9182a0a4fb54258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945f3e32afbf5ae809e60d747d02faa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276e16207220cee4113a4ac840c759160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f91233d1a223e3e2b11a5fd494b6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eebbb94d12c4ac296c411b50e7e2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051bcef60bbd8c1ba1f83247856e87263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273d7ae63f82e41f457e10e5718b34a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfef72503eda40c21b450784dca3f4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1fa76401be747b3eb6a1638073ea166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35197b2873e1bed5c4fe9036a457a31a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc38b6d6598c0cb7b6e196c7f10ef868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7f94ddb952e3692e1bfd13fcd64d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848dbdd421231969ed5dc5ebbab5acd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b016d16fcf228525f359a2bc35bf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f39381ae66728e08a0bdf9d59323e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd3abf2a26f5194c287ff8a7eb665773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba296b91d3144201236c445be469befe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea0af9bbc35f9be2dab74f498bfc8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487facb89822ce8f117b64ab29222f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd11ced4e06a7dc4a4a9130831ef24777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e763df3b914fa2e8fe98be69c3a42678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b131b7cd65a0d513217ad0ddf5ec979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6833b8929bc5fa6541dfaedd50818b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e60bab2bad3422cfe5912b61d913e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d78ead69109d697294c4dda90c95a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e689f176f60277bdbb571f258325fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632494dc4e61f8207ad83f3216afde0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421f94f382f0d9dee740cf49bba4cca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8362c5f7c071ad3472af1b938fbf286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d187158ac973cb9bd7528919414474a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2098ac002fff510bf30a6f21e00db388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f5be05326ba652096ecba5f09dce489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522c2c13999f5b481bab02af124d8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed44a3609b5efc443dd9e15f92034eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da91fb74a2275dcb681361f3077905592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4beb4b61b557282fabb9168eb81e8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994124fc75aa437985ef6860d8b9248994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe920bf5dc27ef78e07d6e343c99d61695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98834cfacbd532c6a425aa5790058e2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d0b5b8e3bf4ab2f02b1c7c3c53b5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f3d518bfef3cfc41cdfb5572abc7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce42ccd6a12300fc03eeda3dc3ddce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec5e21c7dc65fcefdab080db358439100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94781c791ad868f60d023c192c0a8db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd318385d1264d407b38dc61eccee93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724d06b40ebe35a0bc8b37af78001e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaa97eb607e05c30466d6b6091d563104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64130f01912d5c10c4ec5e62f57ff354105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b81e381122a422ea7a762fd034b76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e8ab471643542716f117d6f06bca9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8c14df301f2e851e79a2a845c3fd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c8099f9fe9b10f130f76a230d8d97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3065e1268f34456627d387ca44bb2d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04d87813040054db57810f87a580d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d88b6556694cbb5e98fbf1df64780112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550182679f6256143064d5a127278f66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317812e4546ea817c270934e54609c7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ef03ccb5693b12a337930f5f98df6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6b92c6b24c548c483acaf44bf3257116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb95985d26cf9b4f1a6f2cc2eca4f10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49766ed025dce3a474a40542b021a095118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199397a1908a6dc85ee75bef0fecfa32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da83308c00971e26de92185102c8d8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d2ac0f1b82bccde2ea346970a79ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc07fb1cfdcefaf67d8a1c95ad97078122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20c57e28a3c093e3c7637dfc427617123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d67bc29bf538cad7ce61446c1a0a57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c2be6f14d6abf7e7ea51a97876df0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b25a5ece56438a4b4620fda1c5055126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3f14b7d40b7c103804eb30f0ae358127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff941a4efb0072049cc7efb7b722416128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056e9c6ef35286c8f43fd6ff7bae41b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75727c7c50f317e373546f419d01974a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2a0e7f2afb8e9ffc9528b7c9d7415131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddafd704f2a947dfb095f4795e4442132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4cd66b3db1575e85f7f0b7550fec8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0e9953c4454b560540dda99d102e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb3ece3d1fad437dc0bc7adc62615c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9935fc100de8d4bc68324a24e255136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b23df44dbf366bceff296de3aecc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bcbd7956710ce435bfa08d296a435138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937625c38359dba5fc56486470445715139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8fd3cb1ecaddcf99eaed912022b85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9becde1e4fcbe7f52d71cb693ab0e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1637fba2943a9780dc17a55e6332d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6bb3053e2377d560eadb4c52ade12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6022971a89f8c49b3d34f113044bed9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7313ee5f1d4918fa914e6dbb51ac9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd535a0b610f630c110ea96d8f01722146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be677dcccef9a635de9713695f77a6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727e962303569c11d1c39665364a500148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdf8f940abef19b2dd8ba99f20b531149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033016d845a8f56116350667b273761150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e9908a3762092d36960f802397b67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba245558f2ed3f7c4208eddefb8cda7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d9111609a58afa997f39501c586da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd7b0e33407aca238364fbc1f05775154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d611d5f42f493da67bede50c266dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4842ae6c4e68c3bdcf7f99eb031e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2906a6aa0fed747ed5eaa096135f3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef3291af9afbf272055152b7de6cd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5de629274bd4ffe8e9499158ae5a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc976885934743b95b4985b0993f22c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482198256f9bce9a4085840317e7d461161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00982b9a1228087a338ebffeb431ef76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a0cef4ff8705da58aebebf3fd4460163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e493dcab0822145a3b6f94ac2cf3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d47bc3da4eea48ef867fc2eaf79d6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3188d264e06538a2ea506b71ed89fc0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f303b919cc57215c8aa303362fec8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c0cf05f893722d4833c9d6d61624a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a2ad62398590cc3cb9bc3c0f74967169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a0f46c9a193a8416303132725e096170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8192842f98f122e40e65db609e1543171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2683334d4e3dd0f7e53b20111e4b13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec63db3b74ad8449341bb08996627ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922ca23d405d15c3a095caa612e9448174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e9d39f00796549086e6db0443e316175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95385572ee9a629a977ab6fd979fd86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db83f07efc53c3524a41ae949db69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0eb6260eb02344d724362cb5afa77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e060c243b08c0af59f5813885ef1c42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad85ce03dae89753d1c37e79ae22c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aa247289b0559e6ba3af0d5b2b6b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a091ebe50b8c205a077120dc3005f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d6beab6342f91ec926f901ac5d2e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074312d1438e59efc6d32edbf8cf51f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2beb3d7609452f9667c92d8cd7889185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05c5bf626ef2ed5caf2cc10a54d01c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515cd47dc3d155ee2b5e03ac85865ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e547e8d0cdb905061aebb8952dcb723188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb256abd4ac1a2ad465d91aa6d831189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c609a8a8872b722f08fe7e734b189190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa72ce648b56e7005343870fc4cb9ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796abfbf47508a0c10a2da3ebd26e3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acc5516e67a237ea82d4d3ebd40627193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07378b46d6751f0f12cec68f76dcb1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b26f3f0f119a726a362de3ca63941195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d741437d272a2000e8b096f18eea7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c78e0f9970a29a1408a54317ebfdf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba525dece3dd1fe3e615bef96f3f62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4272226ccec2b0d11530599c1f0ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a4466a890365fdba0b11a04bd8b35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3febceab39d83f254e3d9b163383e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40764adb59c2ebb302ca6a7dd050a221202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a85606012548852140455b251f89b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29e500e8799039305d27f04fd4d8f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669557b330606ca728c49000eda0671d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c4b366f6f3ceba6dbe097704b743e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30650df5ab5cb0a508c16a88f0790acc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abbafd59ef4b81f47039a42bd405e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc54644ee857041243a2aa820286db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e94b2209db10eefd76d2f8de9f65b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5b595e149f96e7c5d861576c98848211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d67697c2b24af86e195ce7d01863f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f9dbba9614e9725ae24669646d5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2392a45d5d07bdabce9855e3093392d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb179c53638ade3a068b7ba63331934215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abede0d353abacb03d2c1cfef03a9cc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2154c77571553aa2419255507856d79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbe09853755c0f50bb7dfb7d12625a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49977ccea14f7a1850922e91b7bb62c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34722e11464045c38e3bf7fa17374d06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861aba2e7069da7ee9566c1c83de838221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90573210328f4e23dc97d0dbe16eff84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb38826b976a693082a4fabc4ba7a11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df89550b5e81e7f137142f42b9c3c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802216b26604c63ad015101fb559c3f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3073712e64268ebf0d453c46e137904226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf3e58c7f9be7ba1c1784b064b9f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1c623518482a1c096ebe341fb476c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c26e502f0935ecdc9134214209381c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016b626126e16719af068f809845b2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb44ab0d72657664da1ea6dd1b8d905231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cc7f2a3abf951b493b73f4a38d9a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528766484c28049b1112008d693af1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b653306c849128d06b77dd65bb997234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dc92b9ae53d6fc84f1e0594caae9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8b15ade33e982353b85d1f0efb000236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff71225d8caa3aa48989f70546b6d16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb48165f7b864d7a32752a0a4cfffb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d036c4a90b176b4f00c015d47bcd88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a158791a73d3df4fb4acf9d5eadf0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612fd07f99d38ee58d55c9d6c59a95b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35cc586c532ca42e669c71b4f587a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe74c46a347a7a7ea799192acdbe7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee265e6749cafea673bea05663627f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15998c5add71c50d431aff210749a90d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a50f3375424794d45e635a9cb3d1e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499cc5a00e9870aae2fceabb571f81f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1da51797c4de471e84a8ba096f2a10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de42cdde09f3dbd155a8095d2cdcb74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad638081ea0ace7a96fb35fa1389c6db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81d6ef6765b44aa7470ef798a4560d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca3c380e5dc0b7d3ca1a8c1216fca3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec04fd87115f5fb9380b5042e562a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84636536fb7744f16b4ecee73628d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae353e5a260553fbbc13721c857bb90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba475bca1c3dd54d294b6a78a07de1ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0d7ab20c29dd3e5a6da7fa31fa016257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6b2cc511b9ce24af027a93a412c5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234b07c0bbad1e00ed7dcdd4682b392259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9e477dd5702fa1f2db217247e3e00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc695146979754b90d8387721293627261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d7db6763d510228ed436081ffb5ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17be2ba21b35d0bf6cc94a6f69ea93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980d042da9b20aeb65d467c79457bce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9249193dd5ca74a282be651b5fba575265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782855002b94d7e8322f9bea6a21498d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12627b5a2ee4088a848fa1bf933644267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d6bf02a9e2325a03d5f77e5ee128d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a02f76bbacefccab5dfa2f698d764f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054edae613b8a6c09db9689d2bca894270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff4f7722cd5eecca8aac7d6b4a1b8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b6fa69c896796a47a7fc85065f9a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541d92f65fa390f9c5f382978066b13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb142e3bd4f5a5d3239c73d6da155e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08f261ad8ebf8310391cddb44a0983275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b795ef25a2d0e35293d0d710efbf26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0641fc675d4d713b21c20791339a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5163c1f54c43b11afe3cfaead6b2c9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0c03516677bc0f14da023edc3eabd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a2ba5701d237bd39483b4999aeb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e1fc6592a9d006c995a6d66850b7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6390720b557a7be32898f9abcf8a1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f96db9922471fb32074a81218c3090283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becf4c02245b9c9fdaa72ca258823a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6af20f4e326cf4f39dcf77e837955285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8195be463d287ba3633eb3d6a9c3c4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5580eb8b2b3794c1b1e229e35f3b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94429e51455fb813dbab1421cfea320e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13096b179d200cab3f97ea646aa5ef37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a2416d2738cd018dc5a9ee1fb50b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b47074f632698e1ed64926153d62f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93044745ea23d37a48671ba9b647b7eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c084392260ab093c545157f9abbf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6ea0ae84e51003c1e5d5de3eccf1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22e2fa89a39f2f84bcebb360dc6cc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ce5d4bb0af3fc8e0a351b88e144fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e701115bc8aa59010eddbefaad8a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad45c32b4fc55868e236642ec1f8e90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e29b709cdb9028830d0554f51ec4ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffd775b7027c92aaac74fca95c4007300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b566ce8114075062b32f579805db2fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f04ae0ab230abbeab3c1c9160dd171302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32706d838713bd0f682f077df58893303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425df8017e1e2e8b9d7588109a2b4146304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad155f79b14329a889e49d3def82bbbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd43563644250c7e7626eaaf42ac86b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551fc14f7de9d31b8f5b848ff074a30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca017b08795fe4194813a1837a49a1cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3036ca8259340acb93eca57e394af8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d440e6c34e2576bf53769a5c637a698310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc22f7f6dd3435944128d07d5f400b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa923cfc59f93f74890eaf2ba8178f96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e81515e804b36373c0f7be50b4320313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366b0cd0d4af28d67956ecfa2442189314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836cd6ac892193d2ac583c3022ed48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf58dbfb796165c5de59a4dafc204c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee95f56bdaa8e5d227884512dc96aca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f69a369a58fda33b5b11b55c304021318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16937002ff0dddd98c17b2d28c2e8b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9089750289c266dc8b331eac60b38d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c8f9657abedb406875ce98225ea2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727de29cb47cd3f770e416b1f486b12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e760d1d0952827f171d6ab2f1516926323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68511de953da7d1f03b5a532c9a1e8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536590459888408a5872f5622f234c78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992dcb9c3cd2fccb570b2a86f60997f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d628f742461628bd817a95a26cb47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900209a6d9336de7dcf5ac98c7a3105328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb22bf5fca521c593d9d0f7f4e9b7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3f43723acb5510a979964ab91c5d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3c0cb517300d4ae21ec4fefb10b53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8b974e66bb39cdf28a546f05d8ab5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bcd3fff2bae1a149bc73b50683d5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd09b1289021c0a78fbb2f97356767334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79d790961a15ad038711a3d58787eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb3df0c948aeb4e43abb38184b9fea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69f0474ece67ee0c3b1f3ac0ed4c07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fdc8a6c47e2223bb536d113267f09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572c7e9f14d38a8f210b9ffaa87d47f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4c6324216a5a455c5a48e98fd8962340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab693e4679e76e565e319bd4aace09c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c42c32056595f3481b9374f7290ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f855ca76e93be48ee9c55903e2f9e52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b77756a833273b3802e1243b5e2739344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1897fde2bf03cf45cc0605d59686f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0472e595d9b6bc3e83aa2a09eea41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc8a27b1a35742fc8357b4dac8a16e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8affda31a90373883af996f42b7820348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c3d6217d0f974ed8c3ca94f1d0cf6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8db9d7a1abf063a724475a87f6de0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51993e77d778dfc7a14cf47fd68a55aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d571326810fbb020ba84fb3cc8b36e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213a6d5d0146b6e8e7928e75db12673353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a895fc4e845c11a95056160a680554e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e773e009aefa71a94a5809485b400355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1397b97eed08ffcd8ac77d5a545e86e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41adf552156cc915cafe9d26d24347357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e3237d197e8038ed5de8d483ca9e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce4066f2aa85ec9c5d8305201c0fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab51d2277e038784e06e8f90480889360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f4f75cd87b26d57c962da88e23c35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48546e58a65159a2cbaa10061dd6cf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7378e1189825a4f329a21c3098f3a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351694d9982f7550427b5af866231289364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252fd5b09a37ed349c8d728829e60a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73268f67f269d24e2047ba7aedd03789366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8ef3064bed29e14aa8fe8e26c634a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d832897ebe4fe0206235263155eb72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cf139608977a04dbbe7ae2c53e815369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401e48bce4d57a322d55494e38f6e5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f409ca683fb5d4eaf1522a8eaeed0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb4f2ec41215c7adce01bdcf631660372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b6f26762a0d62f3debfaa122f39b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9acfc01b9112ea4da071f7810404a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbfcf7023500882ba0fe1659e51762375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584175ab1cc67544c8714afe7389d32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2f6452f2b511b86e3f4a2236413b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34eaf56844ca3f258a91329841d2d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed70014ec9d4ced018bcbbb5502116379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05278cd65062d1aedc4424112acdf2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0153f57477a4036e9494e87c54356c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26781fd48c6a7f9a5c6890a12f69dbae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b9aac4ae43780be382c7492db8b14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce9b295a82654f8a27dc3f07aa9a8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7900bbbcba1a4ddfeb347925c531ada385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a281344f56fd14d116f6e01d1791b84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a08e75d8d01aaa69df45241676e7f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238df33fcd207077d8211590bf29ebf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365175248c25198d1b84affe78943a95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4572da3ef9dcd4ec1b88e4af0f195e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eef98927b1203a2cdd1c6a4f54dbc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa6a135a5341b462f0844da569d603392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa8ad94780f406a5e71508705af9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8929f147a76974ee8a94764b6e988bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec094bf154c77ef03726a0ea379b1460395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874b10ad1d67c57b4bd643adc88ed05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aab2a8bcf91dd81e58565f3ca62f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ff65ecdfecfea63f34c6063752e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3fb6168659554172f97404f317fc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793f5039eca44ab8ef4c9f94e669bec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221394cb00bd6c54230c544b8ba2c4d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ed4ca451f957d6c0a6e92247c62b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99365f221117ae4146b1357a57f74ce2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998906310e9b578493ad962a1cfbc1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df25ad82d5f38779fab576d6aa6c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a211bf0bfa0e9001296f098486b50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cf134403746044e345d01748de326407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5471c6410a62d42969225adddc385408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e504e826f692db6aca4abe29c5c3b80409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeec0d4d0c156dc597c405ba77a4daf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c286fce844df933c58793d473dda5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994cfd47c6fef950549f24e6d1b0b4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd5719cd40c1e097d52065b483678a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b171360b6f4954dc08b8333a547bef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce896ac364e46e9f291ac546af553735415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbea27b2a615b8c972831a431243cbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18f32e94206d6510217fdad351f5a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557261790cba7f7f1ef468989fbfd96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a89b2dba09bcc724fb8eec5ca874c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff54cc44a9b536211982fca3f6cffb1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8281418ad6a9f9847831de62e28bb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73d8f7c96e2a184821287bdc87df5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc655238c351b6016c732eec45783a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f54e1d23fae469ad495fdbf53c52e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934705e85e4a05fe4664506ef4815bce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1094204a48ab9ff858323e617d4e41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcba63ce9b37fb32be012e09a0a9530427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4ca122e21edbe158f3f3a430227f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c0c7ca51a1e67f9ba93ed4a1a6ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb235f782c16333a914eaa588a3c22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb730b4e58f93746b6ae50ad6af0887431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e286ca6dbbcd129ea4b1534935ff0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b52007ceb21e13407b373d7674a8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd4e8b386f37627ae1577ad4788fc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e42589c839861916c667db652fa3c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8e4c9a556644e861212be39ce67c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840778cef83f8ecd67901ac59ba07093437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae12cfa0d4ca5fe2f5dcb8869b2d1c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f118618774e9cf69a26226f1c1a480439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b420d74745cb91f43d1ad749629396d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba2f04db03c269dcf25ebe51d13323441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09ef46c3e4d24e0b38087d73884782442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac923e4d62d244d52c0ab03f9089f6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca37d5aaadd40ea7df6b7b5767c38c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2165c52982a7eef4749510a9f728e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1e63d1770260c0821f3fd82bb1967446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98811d6456edd8701318cff41d526f29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263bdcda8794e8e4b800351a227e5f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fb220d07003a34f5b809c17213050449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac232cd98e21c3668e3f32bf2c293e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c91878a2d0c95308ac69d4a7237cb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a2e3aa67e1b530e18ab699e9b2fb8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a0166d8e3696a88d47c961d85e69c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234f3950d5010368dde54ca8992e3f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70967ec5dc0184b9fd5a7f0e444dfb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb48765ead55a2bf2d04da2b8f3093456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90aa3d691c7914f66fd8b35296d797457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516050d709b69dd967d2387749b9ed7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bc67c1964a0a160974dbf3bfeb3b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fa6367a5cf9aebfdcc15788b79866460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ca247ddcd91f1601bd5ae4fdf3eb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469e933d92989b1a605a9995dffed78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8137adbdc4ba6f50de2d3213a87829463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b7f72dce19da4b15176402de07017464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eb05ef53d23ddfb8fff426196ad13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32180c02580fc77f1f3f73b72abf9959466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af295d6fdbda43ce3a331a5c31cda70d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002f1e16f52759661c9c9dccded44f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1e66b8b43084988ee2c9d11793687469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22efc75377cdcb547d310a9ec726d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8fdeb432a0f14ad1b81d67ab8f480471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39805998bd0a012f100a3ad91b6b9377472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf4319316cbe615153de150ac351ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a2f7f83b88b4deb9a6a2cdd38f808474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93740d96421a66e901f772b5259054ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056bcaade95cf2d459b59bd1f80f8a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c8975fc1caf45260e6c644d94f641477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9295e4a3d53c9d2fa12db40ded1c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730be887ea9d95ef85d92b7111345e16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc1fdec5c3b5f720193f34e65fff6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806d1ede0cca6ce220916974ff1e6c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada06a7cb9998edf2da8cdba2ac59d47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b31d59b9c605d1e3ea7aa0a33e500483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026d22020289a7dda2788451cb4ec52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e837953170fd85ddafe01dc49a32308485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147d1897168f93093e4d6aba9189f14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1468754127cc54b8258c4ef1a8084487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791ea13ceaab68a5979eb1c7c6d19c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138222c86960ba31b39d401983230120489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f08352695934ae5d278812d292880490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462cda5dabba1c48ad931712eb04413491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375cb57b2b3f95d52e979f9aa0872fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43c429bedbe0f56eb9bc661a370f2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a027dd72042f66d0e6b7102cbb2dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87119daec9fcdf15293db2d6e62f9b02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b644a58012c870a793e96ec8dbee5ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb57503f62833e737749b7455211268497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5f7821a7046a761105e8d69799929498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec11401f9d1fb44739f235e0f03a652499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f825021b25acf423db42e566d020577500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8ab9bfeef1c34023e4af6522da3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9edecdfc181e2c2ba2c67cde22541502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c03edac5fb34ae915286c7461da848503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302ba47ad058dee326973c9c9c0299c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea4eb0d6c00a97fa5c77f172aa91fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a33d2fffdd6fe1e2e6cc70f2c7391506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37875b8c8099dd7e9a4c4dc5b12d0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777debd8da9888c6c4265e4443cf135508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495042e7a09d27d82d5cef82d777ce73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bd484067f2dfb72dba5245f58749a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa32e7154989ec073c415a1b5ec377c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf06fbb930331e9614d0bcde4ad6a1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f671013d2a349670a0036da7d2bea17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ee78db9befd7bd5d25ea40251d7c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5558fcf05a787967ff79abc850127515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b43e89c3dc296de179d5dda2cd987516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839cd2a0be9ef730b54d60b13a0c2e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d2f636e19943912982172827f8831518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d2766b745446a41dec2a93d9be61a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af12e469a25af4ccd08ff0445fd29b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7bb824283a2cbc798dd3a87920e9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a559af9fe11f3fb94deea53e6cae4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695677284c21c2f5698e39da47d7ed6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7967b1466c864b0a74056e01c7de2a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb229a3f0618b3cac1747989b96bdec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821916c9ed5b69f55b037e36c0ff5bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c178ac1f95dfc81a5bd36e7b0d311527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205dd6c6a1606ad6ba4bf3d69658fcf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75524a8938b3e1bb87d37723055b5118529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd9bcd039357c712d94d9b3e448b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02b310bbb0259a69856b2838c28c5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89053564217d124f553c4e74072f433a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76819c3ef4d1303c1ed91c9c6e1e4a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673535cf187717273291ce9a8030e5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b35fa1674b6d0de78586c5782f1920535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444247993a4841f14346c62d55411c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd79b131556dc8c1d2d1270db4d66f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d603bf984353f4d3d0030f73ea6084a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fc40bd3e109a0d3fc3d54d815e2b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b822fdf4a8ba8796f321c32a9d4ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939b44e8564c0bc397726d3f847405c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29876263fe45b82d4e4c238a628a2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9555a64ea8bec829f9b29145d1217d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e808422cddf74396b027af62f1857d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39679e76d740525e69348d0a275a7161545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c951ac75b63d44293a87911acd549546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7df8038c129492f9f8a3b11e2ec54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d965857fdc925e485aa1814e2dca8d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbde6ed885010013b2dd73616ef7ffe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5999e3256900c8c8f044f82463282550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6e31238612c040a5ad0378c7c059b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462441d45d1c70708bc3bacfc2766a07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd7d73614b54c78807528932d0f392553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a00ff0021325331ba177bb5ec771ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f79c7e254273739b0127871a92c81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f30554045524f781113d8f6a2689a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c7920a19075735b28be25d1c14009557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b53096210bd24143ba6d8ea641b40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ec9a95585469c07eb7df952d0083b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2c2a60f9449e90b1555e4a56661b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73106827578e7d342b3fb6e29a34da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dfacecf87ff1bf76afc75ac7f00ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cedbda0bcf3661adedd862eab13ae1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a87e7e1034c8d0118ed5ccf75e46c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b19b24a7a4dc7161cc63e08e90ec2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27224866bc438b303739c5db5a154430566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894adc76b10ef886e92bb32e550b8da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823972785c8b0878bbbf63cca6947194568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e7ee1604b48f6e3dd2c7f929d9eab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33360c2a43e86c2810a3b2884441005f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfef9e7d474fa8453f65c8a7565178571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4eded406e9a50e228a2d692b61cf6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2377ecea38a70ea50c7da8f2f8f2d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984498fbd716e4e690452ec2663e6d89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead72def39e65b20d2ada4ec70656f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb81e052e767077f6f1c1eaaf2fb3b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fd456d5f7c6e3e517394b9f046a74577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324c1a2fa3e96adc85e36f201405712578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a825093d063e19fb593230aebb5a01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e10bd8b9a3324d1833bd34e3d66e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4b50185cd65dd4c2b6def7e63f7ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286e2b9894b7419e9b749ab860cdff8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd400e06a4120cd5bfa1a6ca3014460583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b026eccfb60a27f741ae16a0b423d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec8791808db019766a265822be34dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42a71a1ac951e868d277c54c93bb6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c94e9ca0a0cdb233683bc43ab3d9ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648a912af29d47ecfc690efd261c535588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9ad7b812e3207a66ca07a97d6d9c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d45060f0c55b1d427eab4f6f19ad4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781062e98a6ec19459aecee7c35cf36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9240e9981394de463dfee126a55faa2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc35024b586ded0b652bf9a6ecbbf8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4848f26915c78a8763c6c496bbe8d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05be2d7df1a6ea37d58059b940f21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d447b8539f0d7e967fe879ca522281596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642e7c64f7a0783824d85aa18388321597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9f3577cb91a6d63527e5a0d108a71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9937f0abe40feec8523a86af0dc2a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056ed8a09eca2394f90de3abc87d6bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aa3fdbe15517e38b333bb26cb2950601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e90ba2b2f67307200ce46b3572d51b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868d410536d1ebc36f011b453168a81603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3ca12fe55e890b2d5a4c6cb4df9c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7328205519c1d4a3c3f1412eedc26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257c181a53b9023dbdcd30ee5f22869606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ffc8ca834fade4c705dbfe09592c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fb880e93ae711783159bca9a3ab03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2eefa17528900454cb1ff1c882ef8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154acec1531a90977cd09c76f5185b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544380e0112351d198f5f7e3d2f856e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef44cdfe4e9daf32415ded324086fd6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891638c42d16055e739cc245eb66aa5f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b27ed8b2a8f4566f788f7d495d968614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bb893ec5e2ec8da6da51fc5e074bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bd912f58cc4f270ad567628550b66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50b6abe4e582420cb67b074422aa1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8054fd1e5a6b822c8f00bd7192c1c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d01b4329bff1c90d297f914b26597619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41907705947fe14cb70cb886f8f0c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e1ce33723738819365ffd824b5d51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9b516b08e214668f3195ae6b14705622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95003041ddd25187c531aeb13e6ae91f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942daea553a375111f6a7f833efa6f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6689950698e8bdb2aea47ccaa7308c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6768d33fadc834004fc5c342120e1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b758b61bee6e57a129f892ead01c67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541a7028863ecb9e8221a865cbc190c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f410a191ba8a3da5f4219d17fa2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad9f9bdd63c511972ba98ae3e3f5ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115bb506e20662bf25d24669444f03d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d501cbbe3c9062be9af515f30c448a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a7fc725a5254b6a60e918d6016563633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce7454b3ccd987f81ae675f1309635634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4792bb47fd5d0b400185ff446b47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e97a4f3b49339ccb81880cf7380e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce3c79fc4eeb13664690ab50f85303637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f44d0a379ec388429d26d483391172638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ace6e0ac7ee65df563bdca558aa0a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0003089ff2317a9566f3d919b278f4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219644b93f993f1a4258169db39fba5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3f162c5b23b657fdae378072fb18b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe731ef5c9209d78ebdd841df2b4e3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03990f94e9fb8c9b0c7aab6622f41f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c91674d701ccf7f544b71b379d25af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c64c75a6c6922374d0ed8f547e9cbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c2cc21c9cb7471682fd3facd1253f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6d330a4edf9752c35f17121f2ee23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bda5f2fabc1949170cccc87581b30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3490e117e53ff39dd9212ba546d950650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0602a286080c713c53b46f6341eca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7fe359ea8163cad07d979d255ad81652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738ab4239f5ef9f8e181b508549613653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd22b6cf4993b01b5aedfdd09873dd2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b99d99628f9092dc75e772ec6fc81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84372faf0a10ef2192cc466f1bfdc9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299ea71a72229e1919ce8fac1b2f950657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc9398ae626a99ffc837d41500e8c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb55fe1c77de0f3229c1716ded510b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ee7da48d43a7219e797d5a788e519660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb453549e7a1afb1978091ea752a547661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7e637f5d0165cffdc0744d1aa5d7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99327db28881e989eabd3b97340c9930663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc7ef701e55a949ec53d4b86cbf389664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46299562d2439abf961feb72d2604b8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c633987423d5d5263e3858b8e470e8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde79bb14b1f1f6aa839692e75c4a2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d0b58b8dc94ae90268ec923e0c356668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a002b4e0400f9a1488ebeb2c5e52588669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1d4e3d87df3f1aa8b678c781e5eb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0cbbd132bd18b9220832b5bbecbbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe156e7216bc6c5cd0a3412d8110e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a854a3a6e1378b9a85bfe2aea878d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fd2a1de6a9e54c2f429ba021b51b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab09f06e855a5b2b604070add634ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67d00a76661d157b1ba84f4c9a1ea5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286edcf5f8bf09a5b401c002259d47ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c863d89d2f279c42cd9cfd01e51dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9124d00da1db3e588b42ca7f4b469d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d3da0928545a41ab684c49a29d234680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6eca4dddcee97b2b5c60d4ea574ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305cb086535092430de4d6f77e1a7bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4735653dcbfb102c2a506c94479fd39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a828d957248b7bac575d06d6a673a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a57ad00ef1b5664378ec6d0ef4b996685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955daebe956df8ba99a751df51831d41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3aeef091878676c1d401d8fd36e9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256dcc868e03fad93c90eb62842f5ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3817eed1bcf5d1374897ff5c310efb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820ae0b431e226a3731ec0eda4d04a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888300139626cefc5981c8f428eb65a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60423b336054aa6b963364368d6d1c90692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa56acba4a35d582bbd2b722ee8e03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecb3428743add86afadf2638daa8c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e29ab926648dda25e3ed564b00675695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d93c77f8191b7f29e7e0edaab8b447696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5c9dc08a689ae96134fefbee5f3d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3cb871810a39c4643f95bef10e7cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038461cf98fb57638e400711656306a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a3adaa0c0d6240de8917521397174700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d210d7727b8f8b7160366f3fb9f926701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150746792a315b334c2407d5842022f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940df80d61bbb4974abeea4f74d000e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432d17bb0157c8baf3a1423941a6564704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f88cfd38109b4013aaa142b8798cec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7154bb730c5514a6fa800aaf2ace8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7672e2e10da317399d6bb95e46fab3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a46c94daf9e252ccbb2325281a0d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cacbbea3b3f7e8be5111be4fa01f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f9ab30841b9973ff0870569437fc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753655bb57424b3dffee0c6ec943f25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3adccbc577db225be8fa55efdfe4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1412502c2f07fbf09f70db8e1cc7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaa56cc3d47f64b8989e022682f940714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74470d5a4d988b3882644b230292462f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a77bbf7188a87afa103858cb4858f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c452c40161ae3033660eb058419ae9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093161aca74a6bd50ade580343363b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc77e614f5c5cfc1d56c64025bf4431719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141500bc44eb45b6185080a75dd9d3a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e6013520c2444085218002cfd9433721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16f5a698d8bf142f75b7c1623335a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3fb3d24168a1016cc6cbd14ea5cdd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f97e0f8cf5e9756391c0eb031e6227724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1d7d60e7b7d689178d2e2c741de8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf369b2db8ff878a4f4002f707e13ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd789b5c21a9040c92882cd11a5d297727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7443b55bd28c944b918b74591163a06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc2456d8738bd9a54aece74d96d55c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8f162ce6744f879ec547f79c425c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c5ee1cd6c3406e84ec00d3be627f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1c2c7f687e888cf12c9fdbfcf1e9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eedd47bb6b3d6789fdbcad9690620733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55036116e0ffc2ad0a13b96923807cd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f19cecf5310b1232989d1bc6cfaef3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6b6cc9939fc8520823451c10764cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51ef76a618551e36bac14921e951bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9c4c0e46ce0464efa131be0ae2ec4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759b3926bc7ff998b29d62764417dbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be3c70fab1cf73000dae701ffe114f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8400c3e829a8fedf89a02a87916209f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e045042d9ff451dbf00b0d6c59c809742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dc210269bd5e60e58ac4bd3d9a001743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae440e88ad25f8da2b89631352171d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d374777707d53a360634c7b324b2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287a0b91759e42dc00c0f18a9273cb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5ab34f557f87750cc1d34f4199efe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d670bc6ca36165e2d1808cf9f1dbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd673d443eaf124ec91ad69ad2f531f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323c2b927f78d1267886c513b9baeb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1fdde1f48be0f5fe0f41a2f2b8219751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b5f88a2a32ea2eb54fdef8ca70994752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6469e5cfbdb47db964c2e96729c19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ef17d6b370698e5d33db847eed73e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba70a24080262e2bfcfe5cfd0bdfa23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309e85f8db6f683983ac78e4eabfdae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4c87e071d19b1bf464578a2ae2960757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>