--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de64888b24fc8dffd69e8871eca4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ceaeaec75c861c46c8fde7c2accf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52547ec42f9b87decbcebe1c21375a0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40484376815be837e064f16e83a6eb2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4dddc630d136cdcad0937d92b1ea95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980395a6c379800cafdb3665fc2d37f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358766cee6369e2f976a34374bc63ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f224a88c3ce7983c5e98e275ec6916c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220950bf07a8c26c849c7c762e8f8939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c343d2731fc28172f77a423dfd6b7ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51d7fa19a3c3378c252ad72db9a10c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cdbe5a271b04b69a3ca7580497faf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bb6b051a36c083fa41eb51c76e75013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee596d8c83e3fb5b378447b5554e8d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c559a266b742a063e7b7df00eec2e3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db789841ee92838242a327a9fb097ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d02824ec78b170db28fcb5fbfc40b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae2dd4d8e37882d5c069dbc3406b3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03841b61c533b5e8eb8bb79b9f1600ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450291b500c0a6cc5332f006d1af18320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a1994be5a895b5e55d77df9201d8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077131252cbce8516ecca3fc8fab85822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fc8b1e295b1a0e9feff667443bca523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffed50c3b003a6e6f8af3ce5bc9fa6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95772e089f546913bd43dba479e4400e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08430467527148287ea97d042ad080d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d4f883ecb46fc4bc3f7dd2a5d467627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f1a542a944c8350c781489f1b9f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7e8210a14d1476e2f79c64b816a7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aa78b5989286e016c5918870676f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f959972681a636fe2e5fcb56b4c04a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9b4f093f6702e1b35bf76391232a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6718cd8ff5099ca8cd60e3131ebd3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081d128b11ddcdcccff08732aeea6cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f119823179c66a67790d5de5e018c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984cf22385506bb60aa6eabbae50c3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4f7b046cfd80dbbbc7d17afc5c19137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7952e6a87db0870249c8fde33cf4bb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6f9462f19f422e75aaa621d95baca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5ba55ff0d4ff469b3a69985c33ada40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dccdde7d141b422cde9a95bbdaec9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee64f661eb16c338ddf30610a0e2f6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a607b579235f1097e5d49a35462e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc391af468aada8bfc984393c5177dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a04041766569c22040c480fbeb212745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e076115f2ecb5893f45af206b3c9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c81377ca564b4e52ead11be6e11ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b855edc1ae6aa079210d929201575e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f5c848b3e8b1b560292f78c01796849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90e38fa6fd7e03873965ae04fceee250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46794728e05fafed98805f462b8ac36551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cfdf6eb1835b2e236525a894855a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7aec4e058fcca5b5f88d0944fe59553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed8fe6633b516d57be372b21de34754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e418f348ee83ca22714e9df9ce95455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd9dd4631ff475acdd55fbaf829fe956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423d25fb4c2cd496402f969d5947bb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0011d1a8d66e7bf9811e7b583c39ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b37d851bd9fd1595df94debbbc0c1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716ba97fff742735a77094b094ccaac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88a668764579378abfc581d2c0ad3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc9f39370764d0e350bb24f40c347962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a2b165ec48cd75e35f35f552ff1dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbf4490adf3901fd4588ec397c50e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a024a9b536cc930f63424406bee2d7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b8e6a497bba685f67f7eef5a3bec066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf778e87107140dec30574d0fc1bb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddcbbff3520fe51f0d84fc32223f2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab01d3a5dbcc76f2d27a6e3c7e02be369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fe7c8239dbb5547716e528ae2589470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b035766f90c29be260e045e7171daf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ad2390f087e6602830f77aa74fcbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389cc22ba17d2232f4af8e315148f5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab62be43201a66dfd558f60a1770bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f328fd4f1dfad950b8786e3c519ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80344f66149914ed00ebdc5e0647842676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9092dfaf9b2d7675eba35ea4ccb7e5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d02ed8d8980d0ff5f1857e75c56a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a47a641fa47289de191912f5f813de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25c08054ce5df0ff87ed06d3dbdc1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaf6d76802f9cf237a36cec2db823c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0c858c7b35179f8c09580a1777b8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3b74bd160bfa831c8cc3130a2a5d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efb69e0b1b6e4fa0ff3778c80ecd1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff3f9dad25460329cb60ae3a83d83c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f21bbdb1701c3bababacf9a07b220586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d81f6a1650c5dfadf7cfdd6df6e4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589eadcf302c463954a9b59885823cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c80b943153fdd1c6b76ba577a5407589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfa2542a6862f02ee9ed6cfb74b45c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40c184d985e9af42646ee924ed079091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a7009c9892ffe286172d6e13c3ab492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805ee25f2351f381e07640bbc00e79893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01fd7c50cb55b8bb803bec4efd193094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4720208ccc4a42f8a3078ce903c0a6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a9de58ea511701b04b7d09a836b6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4379cb9d4783352809457e5adff86e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777ab99964bf973f0263480903dd79998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d99f6f506a334f87feef8868990e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7692743a1c88a46bfce31e10ee20720100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828a710494be19e560d02d9442f364c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a098701884b23fa21645efa2353dd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad58d2032eabbeb324561cb4467416103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfe06633f0316c68455e2cdc379a80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ac1df655642d2755a9b70897b1c58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f1dd4b2d43eabc8fda2e84e00527b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f8eaac5a965c5ee0301a3d11b7fef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da031fb38e387dc8ae797007426f180a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7c4961d4e2f501684fb49dccac050109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b322eef9853d81b806fb42917974e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8c40dcf0342b581fca2011a0c6d20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e5e6b64b4796fdac5f3b5ce92ae4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f021304faa6907a01f7740ad8c0a91b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8c855c262aee6ea583dfeaed174c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd58fb4a734bab3f50a76e2c4223f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2529149c4e2978a8be501e01fb1756d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54086ee06dbbeeec1e95ff801c57e9d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34870246aac0006b935d353be1a58be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e238d4fb9e877c04a111c838bebd73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3be7ba9fcc0fe74c4c4555dcc8986120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252587850dcdbd8eaeb0271ee19fb170121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2df010d8e195ffbfbed20146a7f1ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f279cc61041efc0d146815b86119324123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ace312e84ca4888704d803e7b12e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7dfd45ed3e49ad8f8a0c0ff11d266125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dba00e3715143ba5dbf308cc4b636126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3da2040d9bd705f41bd4caab63f4dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9fd62386122f5f7da32b9cb92b641128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4187f13ce0fedb080bd6cbe058c50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e0ad9370a5c9c2a3f3964ff206e8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c04f0841ed5d20433563ee432fe8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271dc1323a12b5a42b5f0979f165a84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0d3ad2ef355ed2bed2e1cabc1df01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e4ced8a0c37ec27ff255c48692f7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff746983900db798cf5822d432de404135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb30f7ddeae66ccf989403190f413c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737cc737f5d06eb54170c66f96374d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5ffe1d3937e499171f0d592726244138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935d838a1cfab9afbdce18245f29c9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927c2e95059460823bc28839b0667c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16a283bbaff61dbdebed23301cf865141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5e2d61888c9b2e726df21877af4a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507bd124648dcf3c75ed372f0b66ebb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b251febec0de8f2ad3cededdc24acf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff808e53f8b74e470b313bf5896e44d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d423702203af0db5badcaeca993a43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e3183636877031a92a809ebf59c48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d8717067cbbbace3b4a6c61a5c493148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629878892f0de4d0aa672727ef5ef22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22585f9f67208b28df94aa7367a76129150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28bb796be73cba03485158a83f1be0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9030b36b4e2d105e872baf80a8da2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f1d118dac81978753f701a2f02578153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d524d406739d548809c2218b71d8b07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c285246576c0535df0f76adcc4522155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1730db9da3fbd0458f666d9a4ae20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f466de6aca84680d6e2938b5571b73b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a5b561ff6a33239553b6ccfa63ec3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77035886563730c211d1d4bf1c81893159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac95b3b33c040fc33a81e319da97a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050f1b135f8dfb5604a2c4e5c60e6e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910c5932db226665b552cdac624f71b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c813337dbbfb2b37185749a4e06e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800299a49260c7af3b12b91dde74fa27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514670b198d0e24448fa61353720801c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f1a8dd634a6c81dafbe3596f06fbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7e192365d4c4147d5eeeef557acb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd35211915edd3d7c3321336a99a93c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1a07da434b6c1b06151d8e177e5bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1b2a176af7958c4462ba763ed4370170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa078c6c13a580b9fde940a76d2cb20a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25247ae7e64a20c7f9522153d06a8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1244507799ad784f28233b93d28cca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe962e01c622898cf69281bae83c8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2c560615e4999d9e8d42408df8cc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350a8db37d65191d10a638398434857176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063d09cb5026c21ffe746afb9aa1114177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da627d0dd163d7752a27a7128e596f3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47546436fa8c50741e50df7eb5a673179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e568a4d267e5c309d386dbce8365f86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d7be9487e258d755aa14884874cda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6a119398c187ca97d5bc180ded94c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef155d45026a83e8afbb3ff4dc1ec36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7ca3a0e61fa5268f6acf88bfe9736184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cffee7c6c57765bec6edca8da925e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655640162e3b711eae11cce5e92f90f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e8282e90d6083011e09742dd57e9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33964bf3eb6161e68ddad820e86379188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750e95ed40a595136934187b1522b1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a39e7a9f8727b98880869ca1a0124b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd676bdb9c88c5de2d9432c4c2eb1529191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0c710535ba3d66b97fa48246fb5da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ad8092d84939bd0d89aa204411d4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ec8b0f3ddd5bf6e09670ae6fbd377194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866e68536d7cb9bfb16d5aeda01f930195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cdc28a8ae3e2f2c8cf7cda244afc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971a0113f06bc2f9b10a7c6e55c99cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89080ad0feefdb377f1331037ca62f6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515660a812fd2bae5b56cc8c0814c375199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fec023795972903888799cf9ac944200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b410adbd4544b99d3a95eb96d4ab5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3f09ba560915e3a1c7b9c8cf23e26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f00ac58ff0829486e24957ee14450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f7656dfc09445ed52a40e2eebea59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03369f1d3d832f98262258408199346205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478f899dd840f5938ef4b0e494f6c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13568e7a10e66e4f41aba03f7f6ac75a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf319b02ee92c9bc1e09dad56866c11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2343c853abc0d0982d72c6209d84a46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe50ec8ed743bf4cbfdd05fa7576212210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f40621c2719678888222e6abdb88b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c536c834085248f9770d476aaed00ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29de597fdbf37eca8b8c2eb71bdbb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d77e2bb0e6ecc24fffade30f3575b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19540e2952105fd33ca8b098db5447df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae11d5811271005cdafe7a7888c3bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7841818e75fa59794deb4ffed9faee6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9bfe6769311921d7feec11b02aff6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40679f4ba2f4bbb93595b7677a65ca67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15729b6c6c2cf427acb419b727d503b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c11c248c580648089376c5c38cc4eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba3e094b8eb6c338fb24d7f1e4b5a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbf9507d1ea377ba60a7dcff0cd48f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846925b25b84d202bff64bbef291bc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a72895e1b093b95767a0de10b30ae1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650dd00c925a33a3a6dabec0854fed7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa78d9c5dc256f6462b75761ccb8bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437c00bfa631609a49d7c0be9ab6550228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a1db59dde280b5ebc88f030790d12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756faf8011d2dd117bd2d6b3e6367ba9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1e2685d75209d44d11d965db4776f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf9a63741bd9972fb6e6afc37ab2dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553339a6e9e7c5ddd7cf28bcf8232a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed5178df8afdfe129974df1508b31e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9285cb39f990c6c9ff4307e3fe4e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ac2b704ae2f40222f6aef07a9484236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c589a0db81252e44af94410c7bd59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aaf6ed31080044f13c91e09e7f507238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcccf50d4a16aa75005b9fe7aa19321239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c097439e9aa8a16f805fdd22f9604240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453cda6c996c17182a4dad234f0b021241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1338408971458e580485892cdeb75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc69021973603de7771b256b1721c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e73b93ae85643fa86ebac98fa5ab52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde26641184d99e8f445345aa2c43767245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dd43176611e67c2c9dd58b378e711246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bef123cfe3b24f4a80419603302491247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63df2cce2968797873f1231800d048248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cf16162fc7246f04ef0118bc7a1aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa4cb77f2772d0b17092f534df6d29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655334c8718ca3ca5b1b7de797c2f82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83202d350e8376a6660d60cd3cbc35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a025b168a4c4fecba14ca680c57821253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2c6b062fa0559b0becfd0b9ef7eba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1632a80d93d3f9fedd9e971af54f3fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c12056b60a8a9c910187e9bff984d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199269ca4a48c6491f2ac3e7105d3d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8361e7f02d5e4795fa913aab25df212258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab4d66d1e7279c1a4f64fb892991d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a65b1c20e441ed6918ead6b33e01fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428ac55d47a8ca76151c1f6de7a733261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffeeb3d18e1ad6d1b1149e0b01faee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e5952fb2302987117b630ac27ac64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5e8db8a1943bc2f2a5f247481568c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59fd9e8c7fa257aece39e779b9262b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2264e3401434f4bf369d85cc9c5ca48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef6c270096520d688a4a91231d9598267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652d84e4dff41295477b5f15e239957268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a82458f31121cc183d07fd1e3ad4c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89856c91a09890af140188c1874b47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1c202f76dcae73455ba3b67046c01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495339a513cb3479567ef3b64d14dfed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1977cb1d3a349fc299c7af0a3e696273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325e7a0e8fd09d4e44b14322a5fd259274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a857e8f2f341fa467e78f81d0e558275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd235373d1a200603a6a8802b8e3943276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b761aca3a5c10c0243f962e8e5187277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02f9db9d507b4b6ef5e5eec4c01ef7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea55309f575000bd2344bf671495b0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721c1071c277e9a03f0548907707615280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a93e3986c0af082a6ddecd006fe91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dbebb7dfca7b2eabd95a0aaccbac3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a188d7f97027c61abb94e3d0c40d99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad061fb170b547c1efa96a5f808ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e87bacfa92e8d6118471fb6814cb04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b0998d7b1a69bd24870231ff0c60c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c039e1791b6a5ca5b8ae700ccdca949287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f7b60ca318facbefb304dd4cb6c5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4673e9a45b8670a7277a8267a2f469e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece965061e4489f779936bc0630ed03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3581eeb7b5deae0c93b2b47030bf96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840eb827ffc36d6a2c17df7062dbcbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d75ec919fa8546748b8294c89ccbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40f11de19a976f87c1ab26af0a4304294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548996f90aaeced29ac41cee4d255db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c5ae5d147fa7cac8f4e07fb78bb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa20fab3cd97ee173d8512bd545ea8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51ffbf606649e74fe50addd8f8a3fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff819de2d4c576ba6c93ac9b48223de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1cec3130827c2ba758d6cca015c02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae2d6819ab1e86daad967ca9478177301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74be2c600aa32295d7e057cd3a98ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad253e1b00f7048a456965e3cdf5141303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0834fe6246e660714a705d1d9da3c73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129444eddf276272f816225ac56f2ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0096421ff368daa63f519517b1e05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d21cc5dba1f9eb65dccb7c5c03e18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379cd6bc7751a3cab0638cf7d5f6911308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c35cf9f8cda173c16bc4aeba33f53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62b07739c3da60d3f696990d18ea82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950f0834c6e419559e457b8e7be9b4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f377c91e56b1d7be8ed3d5520b055312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872302526b5d51a130bc2357a7442f0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccbb9b2027e2b7d921bffe89fe2f05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37f731fc406fa776e6aa38ed0f35d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac83ee5dd6d98a65b7e7cff183e2a90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754610454283cfbb23481886d0353ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac0cd3808b44059737b52fcc0683d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70c3c8eb082bfeaccec3570185f7c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e038fbf78c14ccbb373eb201cd98e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4496e5c58d5f5fdb091c3919fb5ca05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102c97ffb79a48dc4d4f895015226a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae592f472231b99c39463b76378a4970323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697e545ace81ff62131f16c17625cb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9b9d8d518577a053523be09e99454325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce756c0e3b93e9e8aacca46740a221f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f807e2655613f93b353d8818b3475fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddb42982a3ca8bbbe5bd9d9a6c9fd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf641ef057c05dd299fed22a0ea077329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc40a55e865a908d1b26b65eeb07fc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9c743f6e44d75f873a4acfe14870331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176f26bc2309e15d61b4044ca7204cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c723883ea746d003c96796fe927d9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd59cf6797e68ca172bd91200f608a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5552ea0c498221f06f0f27cf9e011f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f97c85e4db6097c83a3cd48a45909a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469794975e4cd19a5afb85500838649337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d7692504f24899ed468b1ad7cde7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33e6d3166aef7f970d9d72c017fbf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced879950ca7e3846fef6b5df49c3e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bca0cf91b6313ec55cdb4bd09397b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec3567d89de89912a40f9846d09e6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50120582b3fb0b700fc06f79debee9be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac57cd1fc60cdf2ff2bf3e1814d1977344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0f846bbf8860dab8321eac5590a1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c4e5d7e5fef693eec4f773a42419c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b309d70838d65bed4ce67f14995a9d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1791af8760cc1ce9c32c87228cf407d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba28847d36b46afa0ddc92b818943fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ada8844b890f81b2a4193c606b6166350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811bb86b09434aa150b134ba39b2a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7180e9fe340429f1195fdedec938790352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d609f8743494c7a7694f0ac58b54f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df38e89769791d0e8c538f9af1153ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133229c9beaf51208ffe7ed8e615b24c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf082aa228522a866fb62863719294a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a55f830b1be554e006342ee7551381357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07316ae2ad21be306a5412e2536719a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62b9e31c9f01784dcdf057aa629f64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001f024539cf9f6608247fb07c8227f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b875c291b505bfd833bc125f4c712a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d54be7ab9d4ecac6eb11707b7e55cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf5ddb15fa229fda69ae8fd3db6e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667a32eb6dc56068086dfbb96759434364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9924e973d0338850eba9afdc0a0ec3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d370de3ed8a34b57523b4b07e789bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea578e7d958cd39ddf581977e54b6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56260ac30050410674b71dc9372413e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814d8e60e97ebcd697ae76341a6ec9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8031c87125a78dd34b04b4fdf1546370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098485a7771d5202e22fa83a35a8bc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc1566390faed144c87a7af498afd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505be6f95c008e8b9f78c10b8b886d68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e40a09fe01cf2e503df4f9f7880b01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3184e1460d1a3582f0a556399757d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f10c4aa6b78244ac62384ca549dec0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0fe1a8be91eb10f85682b22ad0971377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c20040cd717eec19da3f66e5c043378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae29bc87a18d53db745980fe417ac5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a45a11ff5128ecf70ae43e75f645cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad0123e9629ffaa4185868ddb12ccb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c0cac1d392121d91c2cf2604190a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63979749c3da28bfa76b2b41ba43b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d50607f371ae5e0bf73b5e9a287e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338e9799ccf0f018d79021dbef20cfd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145644914b0c058abed386f1bd047ebe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ab7aa8f104e3b529224e717fccd7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67d019ef54565fa4372905b9d7c72f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769ce0e898127f1895df2585fe8a97b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c5829c7388a1f337350b48e1e1ac0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2780e162387458d6ede5f6a7b34dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6fe4cb07f14f833d1ed519042f1e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89887907b4a3c9b1844a2341c7e717fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b8038d63e39d22701bd5fdbdaeb15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aba49121fa3e9f28c76be94232730395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4b5f249bf6f034179c1f705640c48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9f9f1a40b2e7f96de393095270b7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01652b7f88737d6a141d69a9b1f4dc94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7f6d7fb48bf537977cf470c3ece69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dcd82271bb93b9d3153ba8e9d82e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cdd0a1370c82ac27ef95adfdd69fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a0b15b410a85dcb45f6ed6d6985a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de95f9a9d9dd26cebb97f143d8bcf9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83958717724fff36809ec80f26c6d5cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f9d74aa1fd21627aeddbc63bfd0be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745cb9d5352da7fde564bc49df750b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da72b135b0750dcb41e45c0b1dc62a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535054561b3386f8967c83bd1bb5117408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95049634d2eeb55f604aea2401c7f026409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16381d307e720f30c8e39d90bfb86c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc929085af437a202a5a5043e14be9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03131ece4b670575657b4eea2433123f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a9729b6d2ea29581f08da263fe254413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c15252f5ac1234be06947c473452e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14626ac7e915f42c8a5df2a3bacabe4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0272dd2ff5e64ff2a7e0bfde6e00ff4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d739b3e17e75ef5f7b7b542e3203a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d43a294ef7731e70cd0458391bf77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819414ea5dcae008a3efc2b7788ae4b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537b3e1682cce775013ac6e1a8681f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f62a1d902615075229ed5083eb856a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376a1670a036707c5033c5d34ccb519422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b572887894ea338a70e738fa454f50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f0d2bbb33d55bf2d056d29b304fef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219b444a89723e95f607f87a01f40e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e5f47cc1b06867b2b37c5713f0423426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80410867d129489eeff274e31d6d56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8ae8ded22cacc851902f711df40ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095f4e0fc0bb38c2b6a77ef99d95aac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80dde4c37c9090512f587c5a90a084430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804439f6dcced8e0caf7720934f45aed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e266c7f572e7f69951fee5d5c884a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a371aae36e5900dafb1f74fd382adfb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd72cf31d341ce61bcc4cac6a57dc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ed3c2c00b509da3648a41490e73ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455db4632fe91b063250552ccd6c1c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dfb63b4d9338ae246594a96129db3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4fda8e8b9f75eb26444aa8d1438bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc41f5aa5bbf1126a08eb10b32fb1fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ec64b2ff61c8c617499d5606dec6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24326f2c28b1fcd5acfd1d3556c9722441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ed024c7b2a9d3862a8095e50d786f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f34a4bff343796b88b65db1617d96e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7965b4a09503becbea68cef173806444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de61c48a23ff38fd734c75e0fdd3c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c40ea0fba23d838d9716d972ce4d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1312fb4777e055f405e16905dd230447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b5a7ce63794bc30cbf471d959de36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceae8689bbc8a6a34fff4e85b3a8d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a517ba212196dd2e7a1659d7407630450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cec70026e1983c78184e488a49d8c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c63fab7b103e670b611e69dfefcfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bb42e16488e239540d30a90007f02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ce59490c8419e24d949c408d0268d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a5a080c9fd89dedbf311797f6f6ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a1b4b116ce585ddacd00c7314e31a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f67310dc84977b551ca81d201e7f50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102ad3b51a10b292d6ad6327aa2b788458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af052c30011e69e3e21a2cad85c3916459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141f6ece2e106809b05301a44b73619460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70222a4ae967bd689fbadbd21a172e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bc592d0d1692d6d2c40b8ea13186a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81236c6b05b4e93039f51cf34b2fc54c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141440587624a3d9e3d7ada19162e874464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaf9d749991095e53abd90015020e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91957c359fa1a5b0f893a8afc763d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb35c5a7dfec97d2725d4e7372cf2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc885f9860e3e76ea5b7abf0ece593ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdc71e4fd71b80329f23f1b234556d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793481cf23754dbd6d9be73154df11cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e921ae900039aaec8d793cf7dc5baa8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f96bec249fe38975be9b9241c6668472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48788376d2b96a17607be02171276140473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a487ab0c1f0db2fe5a06fddb6b77bb8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee597bbb83d7f62f96d6fac957d8c6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cecec1b119af9f5b3aa1c47c2dac0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23060ea85e8cbaedd92baae46e99f14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf843c2790fcc3624fe798383a54b9c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae07d927ce169cdb110049bf9224e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e09f9e4d25711b2a0bd2bf72334bd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5d240e67afbd04d6b1565b8a890a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3ea28cdb5cd9239059a5b9ab85458482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbe8d4cea42327bbc7331ae4321dac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de34eefe6fb90389108d3d132ce34c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d6e8ea69db8f775ba11c39e96e0e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a2d2c69f1d04df08e09b0962b2415486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8b147c927b872dd44876c896d3760487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706e13fa24dbccb596b31f559641f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f2b7f50c5c968c3002136552a3a77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d4a6319f749c4dc11aba01111c60a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f4de21cc540bf97386777625e9f17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2376e556cc05c2f8179609741a7b7da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffb49eb102803dd7b258a2680f6bf1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410af8d89ae76e88d95d03f607353d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98245673c992cdd8fa79c2ae11f652ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed1256ade9b0e01a8aee0be75715f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0dc4b8a9a9f2c8638d1183362d33f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481631b4214d0007ba264d9a925a3a2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2b6bee558333d561f2a2c1ffbeaa7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373339b4662db4d17516aa6e4822cb7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e9e3382c9a133139b1312bac7074b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ef90de360b3a0a63f98d5dd0e83b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed2495fd53a6569e2909078494d65b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e4221a7e3974598b5db751aba9fdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd45e2c7ed40c7138a43065979f0cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aba30764da0cc7fecdc846af06c00c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84547b9dd5ac4e5ec1d462d8c4ab287d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831c2db60dbed19245512f97a2115cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f77ff95e3eda87e13c22ba358c063509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769d5df85484592c5782f9a7859ab5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d433fc53d2d0ca75db82aca56db1773511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38a366e445488c3280d098ad5257e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c047319e38fc855909a40c1185c355513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316d39ab781defde482f02727febe99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20e6bf2e3fbf287501bf44a6b6ff62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4f91fe7d33796091ab43db342eccb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d1a6db22327f9988636319901a20c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df433cf1b7c3baa00d24df4ab9d7c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eb2e64d2420c5d857df2f1d77f4f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7d50c6e453747e25e8ccbf743d570520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba4bb372a157c3ddc15009a5b26076521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ccdb9405e6bd5add51301d1fea1d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eb9a8d7499cfb091248fcc56fe1d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc9e60ab0e515ac6ae610cafd77204524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773908be5a3837c8b126f3ef496c064525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2944f876cb36888463b1917a3e5c30e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1131a04020c5b2bdd51a3fba2da5a6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c378121ac8ee117595cf3419e6abe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d07e9be656b277e17fc330666f035529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef2fec8cf864256f58e9df61192aba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dcbad309bf7e9352c7e7e8729a1b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c87c100ec64993ef061a8c0599c55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d606b41b40e6c2961ad603bb23fd6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b47c3a09d26f57978a1634f1cf4e9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a15502b329878e072e95631bf5e13a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee1e4cde2e36ab4d84ed349dd58bbb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e40e24b4e44218e284d981d310f61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ac6d1681c74481d6b7a1aac9cf529538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff949a0bbd19dbaac1111cf62ab634539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b4676eb6095bd0476a4d3c37f8b90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bc5c3ffee7fdc61c45dfa28bab6f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c934f91f3c95c0b41fb9548d5e9326542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88028ec598c4350970b8a350d77c112e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cc03a9fe874c9702525aec558859a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe64e75938fac4d3efacec62a87eca3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14ac6b92bf8d5c606ded6df7d3d0ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed5dd6d7444a04b052840cab26754e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973172ab09accb090fe7b609b3ab0b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841af83edc91beeac605f7c283bd8724549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2916a1d81b4196c6dfd6b94f6e8f00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fca1aaaba7d1f21685cd9b7057576551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c2c2e82f58c892963e5808ef09a99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc966e9f1590390765e78f1a33a3dba1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116e71e3429624ef278fbede80ccca0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1ae4b57c282ac2be0ce7031c9e4bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721049cf4718f1e3341f269f197b4097556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28dc21190710e48a7630d1d2086a77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9fcf0ae60c46a2733e3508ad9155d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e92d843fe28c539884bed2e97fbf6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082463ac2278724ca54ac4b7a848bca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1ac57d8f4bfe0e34f747c36804d02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783542ec20d99eea0e1ea92c2544061562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4c7a7944ee624787d2b24ee90b479563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd32e74b206ae490aa5077ec9bdc3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9898e7d6890bdb52460262f20db72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87a356cf3e8cd2985d4dc11937be2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab5d351053b09a2b39ed6d7e5fb28b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc09a840c313c5967ad16efd019feb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eca657e5fced3f5b2f1bf4ea3c55b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042558a4a61fcecb8c8cd3ee460ecf0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8bb591bd5dc267bf16a2b292f1e7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747000e8ba8f051b77c676dfb60d138572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd7a6baab7d0908f74ab24ea9ff1bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d46e6199c445c12fd5e2360975fca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9ad89b63af340cde969557a3191d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8399bcd9ad27b82b56c2a865ca176576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce71f623ddc80f124b4c0d172a5d2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45454151ce5c6a9f56103b46845a2ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b0e75b5043d3bf45b49a147f2f009579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3f482c81e2b4770e84481806b5228580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613044613d44dade01b22f5c49f46c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf87f2a304f57ab049ac2aaa8c795fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ba1fd3a974b6e51b0d39d7c31eb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdec2f23e5e2ded603f4ca751cda811584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1182f8bbda4ef9f42e4284536127b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f701393e202249f327945efe4e678586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35f207658d8d7efcf0a497673be444587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183766de8a86bd5412111bf141e3a161588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411186a90c53cb763b913df2d481216589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537d2c6983d2c68ae969a4bf041e38b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd532444508340eeb50fd9219267f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a75e8e6b5353276d414d1c242163be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86f8a2fc638607ed228d466c7502a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6ea4285860b3ecae6c14a5b0959b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a545a4f06b5e12894be8c29a2b9fff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee6a6c5f4cfebaf1c3d08de04f8624596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57779bb27a517b2a5442a1fd436fc3fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c11e251b86dee0c746035c28d4b914598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadff1398625d63f1bd076bcee65b19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3235e3a720c7bb88e44f017acde1f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61cf5ffe4920d85664ed317e9c4da4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18257e8cc9af47191d5fa4a3b5ed7916602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f8fcd3944633013459758520865ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45877e67764a47cf9bbfbf4856b45adf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7487f8f088519331835103e501e24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a197734ce745419ec58848d4887c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabbcb95463f303665fab34951b4bd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dd285533ff2b3b0e1fc724a3c4d1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa99cff24fc8960d368eaf769287f85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab18d0712b31b619218e322b2e103610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0146418f39045002722192328ede3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bd7847b71620fb75578ab5929e959612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e555749b38d22e8a2c559b0db6433613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144060db4f2c11bb06c0725b8d35fed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57277073e9f061793afd2d4ab683c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115453156bfa7da5f6215b461ae69107616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9944b48f30a2d0836f41e69b23bf4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71939de4431a5b126b3c8285d3cc5a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d07a98f27f2a66398fa3affbe484f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e04be7a92a3fe3ec86677b13fb18b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ac916b18a1ad26c3d2058e755357c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0291e6ddbd83c24c9e69ad789383c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7a7ecde6e7a606e5b7f73a6976c69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5b2afc196178babb44e34a7efca10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b8a720e62122898b14c65524e5a43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f4f8de3af8b35fab156e27f967d38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b0b142b637689019066918f76e36a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9365f06021d206a2f992b792e2a6715628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c7d4d8f7f67b2cfa16e21c897910e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d60bee2550b865d94066e3a0bc56cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda335bdd92525a53266984135775d25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911455d55014569c26812eda8254ac68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02e43f1a6fddb64c2139730ce5f629633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc062b5f9a1d59aeb7cc8d6aff94ba2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b1a4b75a33b22148898e9ba86c919635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da85389f49dba083b6540f7d9e196cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7173129838c547a42b43e425c8c13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5810d308c689dc8a2d5b72c46ff6ba4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44823396152f88c5b93ade6f92ca9550639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f23880291b36870811958eaa3e9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527516cfb0c6ce0b9746660fc7d2aa8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbede6a21e122cac5e64ccfca399ca57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773facee430b52d3e520e5fdb52ec92c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea8248c3226c4aac3a573210474c56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824639c7643e2bb9d32490d5fc31898645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f380a00fea77a805e1cf9f3c88b33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa72fab06a9cbb32fb8117a2a13b11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcedc750f6c15d1aa95e874aa175f1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40122a416281e992e844afeed00b1b57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d647505f04161650fbc17a947736f26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66990bbb0e3e7a61e901fac65ef07a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1bef16150ef4a3ba99779f0f03894652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aee98c5c70418bbbbc2553f2df7062653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376e0c318a60a72ed3d1801dc2ce785654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec701bafd43fa57080b70809db8f80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494b84b202131446638d92c1d3f52dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bcd25e409c1dd58dc9a8d3ad89dc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c057aa664296aa6f98b4a5446dd2a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715440b74e3d1830db7e4dd002e22ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f62bae54b0ea5a25f75966d537245e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a6cebb6c94cb44f0ebc74b2567447661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af68f5468c69d8fc7863f4df6b4f8db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b1695fbd1c9b6b5fbb28866dc70ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca872f4f1fec59fd86e9454ffd78112664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be5d78f4a231210e8908c0a5db5c65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10728134c6d050ad1788c1f2fca977666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e857272a765b173cc7b00731d284e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614a9acda41109aed4c7f132a12b517668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c41d3cbb1d5f7ef113136cf11eafdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196958ec92e27b61c03bf2ce8715a77670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b629322dd10588255382576125b3c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdae128591dc48f120682b89e71c84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849483592f7a49c5dab281f98f32ee21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ef5e749010b426908468c8ad351d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1b66572f407fedd25932ea9cf8488675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd798b8e55c114846952c596cf4eb031676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3819972569ae60e638820c30de3565677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c092b7afd1d629c3b6afcb9114e6dba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd20b1ed8a12e1decab304c87a31751679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada53a192220f907d79e45169b24e27c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb04ab1e910fa542aac1ec5b972802681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35fbccf8dd196224a7f451b6727ecc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf7429b44dcb10b25ddd3d91fc3819683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f37819be7eda6b50d2787b8497296b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ac25d58a045615aacbbde282e077c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ce017b7c5e5bdcbd0b2e0b658004c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af659d3ccff2a38b65a85a3f3b733687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d191781d4b85caf5af730dc6c4d9395688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f47983b984dbc53f5ca750f74c971689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4226308a7406dcee1a1c90bd3982958690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4946c5abceaa7d9e1eb5780f575ebb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4fd96a54d8c1a412e6a04fd13970c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef8425f03697c19b3761bf843fbcd0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ff86d7eebee213214d84caa74e479694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeb6586cac442fb5d75b9252cf1786695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0c4a9943e2bfc3fc89a7db58b6889696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f5d9e63f0bb1b4299cb591f9309de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db774d02a504bab577f298af57bdaa13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb71f278f8daa01ebc8397060abf580699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e79aa5168df2405fb825ad3811c47b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba238f26e8b20c9af598be697a0171b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f80060f0f8304c43bda4df3d022422702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d9487db712323c18213db041fac2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caa86c5d313a40e884b71a9f512d85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796afc5e4d3c22bc053a839a9db28892705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7b1b6166742dd07edf6fead02517b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e232ef2b9c74f3b1a3267b1a898142707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05f253fc139be9f42aab0faac3433d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047832f9482e7aa8ba5233dc28470ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178ad0f01f3212814e024f84d66091f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd97d24edd90509c1dc0bef9a4fe0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37249ae792c86dc053ca45afd539a492712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a0518dbeb5ad7771341a656843bf2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eca77154d532cf049871cbeb6b9eac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b491ac808eb1dcbbf03de3c2599c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b409f28ec31667da10f9117c23dac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6025fdb7df4e0fc73dbd5058d71fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf72468b3a4700c3a4c177d0040239718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f83cefd4afed21cf15475a4c382ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9d462e523eabe24a7f8bb7c16702a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecf0c83c7e61d8f9f0b69f5476d30b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e0618073fe0e11006a3e59f0a5381722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef11959460ef3376fb812c3c545a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac7e6dbf2343d3c2381b4f20f599b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973a9f4f5791320ab79ff789d303a6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3549594e814c418068e7d5a682b35fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db6bcd5c1b52ed210be7d1d0c3ce23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98856470730217018fb33eb76c807a8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd24af000c4fcbc4f61c2633483b10c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179dab3f7ec6c36af37cde7828e270a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a819bc7fabfe341477b8d9bcde1327731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdbf41564c3ef30432eba83ee25bb7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19508a52bd5cef86c50f9aeb3dd2ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210762be01b95d3b74be588ced40589f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b857ad48529ad7fa50dafa12dd0a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bb58405a71f4b553be81198fb75a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278c5713d38409da30cf8dce0158fc5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659d007c0dd045d28092957e5a318b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6e03e256bbb1d6568475ef205afba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b08e5a03361132be458a82c6fe77d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b04f5f118bc5272469d91da6dd2b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecdeb2625c62f59a0e945f49554342742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430079f79c3f690bc14e9d0f1584209743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d13b210df4b2dfcee2e0bfd25f69f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46532d09b509934d80cef11148efeda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ae897c8735ffa2c81fa55e2bde2dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09911dfaff0d7eb4273b571d7f6ed8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678088bc48f40771c03a04b04d7b4a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ad1e835161cc14045b2606da343b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c34e97aabd545ac7ae1aa6be77261b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df57b3a7e27bdc5575b06e31dc04932751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a7c973de430885245542a31fae75c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317a0645d6891339cecac6f2876f0a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d60fe0e7bc66ea2f99ffdb09496a6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720d23c73dc0fb4004d035904639e76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258b0fdf9e56a90c2fdaa6c4ca93850756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fe69384e75f43fb2727d451ff6631757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45c8f25e5070b4961c3e99adff738b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f335383271b79ec4336caf3406a3e10759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd494a5354510f72f119d0a6a931cff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312578048075cb8f42575c7608ae5212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf05f62fb773f74a4a42b2580a3146e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f036621e5dc658f30286be785c9b9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3dbe8ece34701fbc86677c98391e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252137b6d822dfc02afc0df92ba023f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b39ff85cd028eb499630b07a887da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b04541f7d483baa2928559d8947848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecc19c49fb5adcee6fe0646333adae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969dcd02f6f516b6172f0abf60b553210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86fa1188132d3890c54d8e31b06f5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8d9c90428bdb9abd2904bcb4c1fd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee0b39222568dd64945ba0e43dba1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc34322147301a79fcb8928d02a82514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a76519d17666cca191a747b01208615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350255e86920a8a1c390679a607a09416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26969ff06c9db1b9faba2c3683c8b2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f72cb79d41cfc74858c870b1f241f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c73e7bf47314016ca66d1eb062e0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be57a0a12a5467255062067d49262820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2e733e9f346e0e6ad34c8904c3e2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29593ec464b58ba967764348cf53517c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9497f3d046deea49e7dfbcd3815f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b941612af366c3c3f9352342f9f31924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9735186efc451c91b7b5e372ac64f2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849818f77313557316e5b5698076b67526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d19c69a26cf3fd6eae01f4123148f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb190cf9655121491a8d55cfc1d584d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72331da4c3a7f837edb15d77ec239dc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d2079f11743b7bc95c503cf4364ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b285eef627d296e7c941cd752cdf9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfcc02e22dfc307f71e36b99c1b8e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c889c42b40f4062e2e1980572fecd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24561e69c8eda737ecc835bc9816511534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ad6de081e3ac46acf77b48da60ed035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df77ae9a9d7ecf0770d57cd6a717db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2e4e1f29aa78c4f9e3ec13a2fb5c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce10a6a0fe0566298b6cd10642de2de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2526b027d4234d76167ca32bb1a7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebb2553b40544a098c8ef62f36a0aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a0ac289fa51f45f3420c7b401cb6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5f04fbd89d6fefc20d911cecf302f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb90295a80558715e436f73d127c6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2003d446899d27338727fcbaa065544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f385d6a96c1f22975bf8be23ca1d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fbecba64df1995d86a787aa7a0afc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed73adb28656d4ee93283d5f718abae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da457e8b466a8a3876083e5ff6f246348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97721dcf4f80a24b2f95c18b047fb1b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1163db0167794dcd2b5ffe5e48858850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db41f72f12fe7382221ce11faf881c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd500c3c0e284ac105730fc53d76f1c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254718431ffd864acdfecebaf1f4bf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ce21dfb62dbb9abdae0dc836d2f2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d1298a66b824fb16a98e8a698b85255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0b027b3358eec88497e303ea227b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258aa4dcdd6d341abf0c45af68bd4d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bf45350afd3220cbea41591a124e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05328a7584560dce4630f491318af3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e82b801bebcd4b81c7ff54ae54171560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13507a8380f03869a40e22133626224161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abd2d9ef4abfd263778b5e3e0f37b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb62b4c47417e0276cdc8f215f93bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2be2f2e22c514950629dafa79c28f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc597b360b765a6fd3812766429b1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b3295a5b2d91f6eb8f383d5cd8d7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b472847d7ebb7f01d8bd0631688190e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1e3d09dd86ea0c15d6c59d396c85a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d46e3b34fff49cdfd7ee4cb96286a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605710270ea3a23b36638ba4dcfa91170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef20b23489ee633f872226b5c30f9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d678fb77ac9bec8420d370608534572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d791fde6663ccdbb1378e121b1855a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9996fef81ca919e7b3d274c8001192874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bcfb1bd904fe9f6791c6a7cee449175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc1a8523ce3212ffcbd52d52bf81c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72dfa8e120203b9d2da698abff6ee877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bc942cac562499e6781ae133bbfc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d569ef4d7916774485f20eec0e3c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b53d841be2702545b3d8f8d763112780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205478a6b1ddcd48438aea246604302381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0d7fc034a6d6a22913e927965572282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb78097ac9160f8a5e69de414a4575a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a905db6ac39e21c6e08a746d45e4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eda901c3c4ac617cdabd56113dbf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54744e8b93cfc7f70cf05a3a19b913ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d83ed5f465694fa113e7187df0dab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5925502766df77388b2c542be5d2a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43181a55845fcfb0177b439b878b0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dcf17e120e66425b5925b681d643f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056070c433f42cf0858d5c01683afc7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60246205880bbf59c2caf10fbafe5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a671574426090bc98b92d339389134d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796836d7ed4030fa4359a921435c2be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a747d37cabd6f3870fbd95423c22495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec2cc6acf0b8b5721b3689b2579e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bddff9aff8c626b03d86f04017df797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cae02bf2f7445f409c4c4cd9fbcb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491f9caed27b3cd1da4248941543bd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc175b4c15aecbfdad247d0a0b71a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4e364323c23f5a2c36f5128d1104b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75349cd5fb7dfda0473d1d26d7a1a58c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df091f066c8bddf29dcb9d1dd46ae2c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4f64d8dcc95e2b8d2a1355d7098dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b13dd798ec9c46b7a28468a7d3fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419d1a91c70c438085ea558f681af75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4aded42c29dc5d7c47f4f30abf782107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef62e8d0737a7c0fe0b3362178aefea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a675584f94c05199b6eafe403042bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a2aa1ef3e160a669c13306d67935a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d4e7c100f026a57ff9bafa4614ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9719a231291c77cedb231207d9780112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49324c707655c0b98048709978a359e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141df3315419006b583d0cd532774886114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e32eabe7ae3d600187f67cdb41929d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce22366e58d07fbca9aa2b2c3fa2ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b683000a5931433c7842778cd161117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5ba84069c0d8da9dbcaae9d3a872e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5a827fa10d25053818a139ea97ec6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343c181bad9d99a916af307dc56e6af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09d44f31cfdbbefd63770ec42d8161121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e841265b925b162ff8965f2dbe573122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8ce348418852d2111952827d2759a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817e5bae9967488047e50679d77600124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48314b0d069dcf9a786e30bbd5b72d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e3c2dbde0e594f2a1de9d133a555b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211b81d7218a0b3bcd0b7525f2c95ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde7ea8858f66f30c8b48ec4df1469a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609fac8c738cd0a9ae3327382cededc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd20e7f0f46dbd70f3d8a5cf93182130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1708edb53ca9c08054602978db7238131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb047e04758d5d6c82196734bbd38d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2ea884ace3b62857ba59bc0f064b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a9c221df107ec2279b376503977b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9152ed68ec81ab1ddc11fe4e6f593b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace73e2b9b5f6d14a9622158e8a6869136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864723d55dbee4831285281d31eabfa7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c7d74f343ea84f2b30187c41f566a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32394d144662836bbd1b3bab3e7d2c05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb704055fbe584ae4d71eb48b0f991140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea82dbb3fe99a2ea10c5e687ab54006141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed257fb9c5cc8c4f9b89d31f7b7b61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866b406ceb02dc9b02ef1c4856944e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cb191e78315d74b71f359651aa889144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087a5342619ca1e6e022e7f7d653599145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27650b255fab57cd2345c0344b2b8022146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0949eb0b0e1505095ea98b4dc87ffa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61398eec8e051cdd60cd878aa65bb5f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf72efa1e03c29c7d30655bdcaf049149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119e52462f4f641a04f0b3c0e1a1ad5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4b631f60ff0471353d42568d56dbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c294507c0440b666b12fc0c21a76b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca8e8f010eb6b63d1e925397b39156153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8714c8f0724c6617ccb4322a19eb68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93967133a3872bc9393e9b34389495155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab12841b7bbc490bfa4093e88cfc5f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d515ede294f264320d9d2897c47c92c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e8496ac5e03160e7fd7dda078822a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232158c360db9d09a0e02acf2a31f72c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077c86989bc4e6b8e212b098624e85e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91531f7e66c810d11cd896d028338cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202f78063a76364c30d9208d3041476162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa957ededecca3c2874faf0976b10b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe1979a18469ff0955ad15b385ee8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad82236c9fa676f1837ace1882d9280165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62e389982e3e4b6b73122f4196cac2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54147fdf0199d91f7799f4c604c382a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb0ada088960d03b51e41db5d3fe2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8221da47c53a7f199f2dd2d558e003169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676a73c5c1645821fdb2acb7b38dec6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d53bfeb3a7c34839905ec8274b282171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a97d6aaf6174eed07cfc4e7e7cb67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a32cd0fef80edc1fce4697adef4689173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec032e05d790f5b347d4361a6c2b0c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562f9b8da80dc00dcb0ee392a49c98a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f90d6d8f1afcd0042a014c6c64776176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db3e35b4e85c0b70ddf889ae3e2a0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65ca42df8ae4a1e6a60a7009b7d80a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f984955fce3de12f9447f3d1e06909179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed63d1d07d270bf4441bc08a5856b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd4db16f96d8ced79922cb0f5e2cef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7606b5a27e96b19c9fcf2ca60d285182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb41cad3f882858729f6d31df8ce07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5e6b2fc6dde46f73320f01c6e6b62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f2332868d8174b62b936ef54b002a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb7fc66bd5f49184e5093a1e6b00f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100a93388de4e179fe71d2badc26cb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec59baf7ca383305050985cdd261cb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfad61803efcdd49c95ee0d3051614a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc471c424bd68d1756ae6f5dbd5d4a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811c6e73fff01421d19ff944850605b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82992f780eb85b973f008a9c82d4880f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6ac8c9779597486cefab0af6b7b33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d240a9c5bf0a249aa59870d3ae15435194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1037b6036f4c141e14819cca4429f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca0659dbd486cb911228c69e83b453196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c6f7bc6d6661dfedaa49cd51403f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a08dd87a78ba4c362998025269945a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4eb3655b2937c1d64f1c045bd667f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb02449bc62168c35400a95b8049ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a70275053c493580cc28e0c5fa574f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9947aac6bd71a3f4d05301f6e551b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26de91ebb33f43d4a7934079269b115203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564608d6cf11355900916e2ccb72ad41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd9167e4997a15abd0521796cf05d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d8ed3240dda383eb7df782235fec7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9ca6face8a6888a3b750e853f1351207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518f545c6bef959aa27453d9405860d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb392ff4e46d35f53e847b648838a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf7a61f74cb155b1ded6e6d3805a12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45f2d75459e74b5e657b934c971d8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d281027bc6901ef73c91ebbe6a3b3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470705fe748276b83c14086b3790d611213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd8268c486c87adf5eec928a4b1930214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad899b66581678231d2f4f9fe44ba6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfb449dd0e2da17fc483689de72dbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae506ad5103178dcdedbfd9f92683aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86853d9b8248bc89a4bd7307462b011218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da81eeba126d545b3e56bf49c87033a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb178f4b8d066b94cba51fa13369d7e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09628016d71520aa70242b9b0d05f34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548346dd7be237e9e9c592ad122fdd2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4ac18b7d03a94e721c23d30671c94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154535f6c554074cc67e51dd5a209362224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735696e82ad89942c6b8b844531d12ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a34a39c98deab4bb660d5d92ec932226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f034644376e3772118069746dee4eee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5d428381c8fa12cd64bb99e362b31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037878a21cf548ca1ff322c282b5f08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122cbd0e0ad89ef7333da22b426f674230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bec473235a7f555277ff1c12319c6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d2f5af98334c0d6285872f4856ee3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0daad23ebfc9d92a4a3da114a1fe6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575473b3667365b2eecabc9408e8ed84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6dbdf3c350fc04d690fc35c1c94ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31317987c305c761bccd6dafd7163813236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3dc553b58403f50ae68ecb71442f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f267bcde4058a38ed4548e942a772e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c38c1004027a4158c08e848242b7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41cf7c2bbf5e272e4f2d5a1892efc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42bb139c051d33a859829cf14e439a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01b348c3525dd0ee49ffe714ef2ab9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fca08d0443dfa59c37d379bf6176a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8133f6be655d78fc52a9214c5cc62f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4bd50e3b94c683807567ccfacdd2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c762b736f51176ed91ef6b01bbf14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba3c9e41deeaab0381e696d59ed9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1712f81b4205a0362c11d83018a157e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c46030848f44639ed15b4b761f65a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc492060f64ad82c1daa2ed28bd5ae9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f4dd0afc50ebbdb88ac0fb3aa956251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f48014651193f3c6e329b68aabfab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d00977281a8c979fcabecd51fa54e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5d9bf98e60aea171251a8829284e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f7dcb245494ebc8223b98277b81d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307717e49ca295286c0f740afb5c28a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32255340e8f9c81e6f81b52ea12a4cd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3851fc1d737013061a24ccf9d3bff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35939d5cd5c9e84728593e3be077fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a1e9b495d3a4701318c582464d0bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ed475ab961ed5ae4a1ceb2b288cfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b203e728b60ef0fe44341380bad3ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a768638680929c684ae8659dff3e45a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6762cfde879249c269605cf63be10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989a6b5f4c6f9d20ae6ee7ae00407d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459d1dd6ca2f5ad1525af1271961536266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22406a5ac88d190dcb0da9327ccbac5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ecfb841a8fb8a9c77f964d63b93ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947802cf76d1e9124df8f39016602cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddfc7b2396c1fc40fd96aaa287928b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e02bcbfed230eda288d6fda7e1f41b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa2039b6ba292b5a5f5b2a7091e085272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79d06057503ff4ccd916f91714734273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf99049f34e3f93379c73d667cb83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47b6921986a9333981398b0186ec7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd1151c5a699d70261ca6844f2b7de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c638e0227cd008d44ccfb3b9b92ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929ab287e3ec7c0b7ba4f2b00d40c50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a5060074c018d4e0993acaf7de83f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c373e4ca644fb5c35b9f31f3e2b06f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09491ccc510a593eac524ba416637b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c3a7a96cefbbb86787df4bfaf0850282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf97776ab45ca6485188f8bb50a647283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5ac5be2151ae04a8a362a87a48365284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f23fbace1b4d1e01e6a2906e1fc52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f907122f9cc4cc0cdefd7a6692dca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2f549495fcfa979070c05b5d8d684287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ff8514112f9d9ee37cb3eb01df454288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b639177327384c522befe808f872c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0e5a08908455e5f205cdda1cb4c93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac6943499aed3201118ea3e9fe8e30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f8168da512d4373f17a7127a9d1ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db95959a72150c9cdc79e3ca1839c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd4dc9a77a61601e00ee40360914f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83909361148352fd78cb9c6cf75ee7ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb50e47b8ebdea41262d24b0438ecc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a815d736471b0d36b2600a9087fb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552ff5908d653c43a32c20290260a71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421b3e39d2ab3fc8872007a6528e38a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f40b58afd1138a834fb4fd73a360a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e22296bc3a67066fbcbea7c0181a1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825404f70faf09589d8da0a2db4fcbf8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790feb492b0d04c70f64aa4faac421f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395bf576071e5e40e2d894f01ae747a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb975c550010d05905e4f3bf191d5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad661c8714ff52c3558855a59d7fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2951a7312c3418f1e9448212dd722a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2667e3b6296bf50e6af41293a85a852308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e069d1f496e5ab5a262fd99e4bdd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d32915de03f3f380f557207938933f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485b2b0a01dec0bade2dc82db341766311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaa16390b8d175d8bfd8e2f956840a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52480d024b3b0fcdc611dd72766b1d89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c7007a9d8de6e091e0c89a4427bec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1952eeb85809588e4d4e370a677c95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54413be8c30ddf5f2ca14636ad9aa80f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299520a18cf3c139d7a81290046e6311317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ccc2dbf53303e59cc67ba4f42f860318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54448aad0bed2c6c211c3e0e84dce1cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0aa0ef204d9281544804d0f31332f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d954e7d55e0f5fc02ae91d46b5fa729321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6386b936e8ea26a16e92081637721322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf520ada11567accc95948f22aa1d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20a011e3d094158e21faa537d5d3d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419e46a8d90b425d4b4959f3ed442ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6873b2053eb0e11b0675aaad7f162326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7a33aaa5d9f4e0067ae2044e96ef8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8fdd7b6d2f5604760fa09c7afe8d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cb572ad9d0cf717e370645ab3be51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b79dc5d5fa8914d202a5fa7ce998c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f4df6385dad4edf4854f50693837d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b014251751bf89744ad7d3b44d18d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09914bfd5802ca56bcc059b76d5e6f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cedd1decf8cf0ed6a55e414693192e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fa4b06cc659a169da156663f654a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57b679635a2b6eb8a364dde2a3098e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b38cfa94287b2a2835c54cfb017f81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b6d58f5d06ef7f6adfc6ff59a656a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56717d3cd3cc282e14dbfd63250d89bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016d5df5a98f7efb5f2953e6a4a026a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f181023e2741f8625b20e0067f769341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f739f51e2f6a68ff912403731bfe8a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14a3267ab8745988a67bb89920f724343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343f5888b363040ddc01a2b0c772817344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41867098fbf9d349666994a81c1aea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e3671930e6390669d33b2725d00de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda52d9c6b176148ed53e6b17f33c693347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b841ebff4baf20932ed59815f9fc68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27ad1a416b7a43513005704ed1060d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e0bdd324cd2da8db63a2849d212b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df904f7160aa0389a0a27acd698fb27c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37ddce43198167463cc61e6f6afc7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9da88c25d9d94121cb3b1cb040bee5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799ae5a0b496bee6125090b584adff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e001739af2c7f64c62e83e4c66125355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81260adae66c73a3d35549404ba83991356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06112cbb6393b927e821a3ddc7885ac5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7401741d00bf35ff3bed92d602798358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f1484c2364227eb14472a0c43cbca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9556c8062de4a83807b43eb451e3d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669db82fe1ab24c27faa555a292c3e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138bd94c4757abbac8fdde5e0daf888362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5fd9c1ad82d47111bf5f2f9e620e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f28a4021f4243bf7c4b451ea4d55c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458c7a75055f450cb228a18fe3ef181365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aae457510c4fdd2135f6208dc4c8e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629ea903ecd742f90072d63ab11d9fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6477482e22f554e78b302993c46dbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b24c404636f69b9238c1ed92e965c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d20abdb178411139d3a3e60d7c5aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189a9548cf827af2cddf8a80fae15d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f5be5ecb83f361859ef5245e2413e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447f5955e80c747520b55a221c8b1b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0365e677b8f1b43b980a85d12327374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30be6de1bc7e543209caf7a2d09a31b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7618cff347e6c398846a97a933af12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49caed503519558018a5909fa4b8b4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a482c99f1de7e3d0629b8c8046b43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886a106aaf439b69887b9cc8850f7dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d9292f14b7c03685b62b965986a80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa2f721787cdd325ba6dd385933da1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4f1d13a7688d9e60a4cf6ed4ae70d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050a273c4f8f70cfefc3195c3a68f64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb38531b4b7732f4fd36c7bd66ae8b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde8af865695cf12fb276c2af8d5d68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba4302cbc4ba34c78e3e9ebb983cc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23975f78ca14b7dd6dd42c021c64e6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140aa57f7e19cb2a3d8c777dea5f94a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ef57d2a778818642de17f43c03b15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34265778617712ec69313416fd245720390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c321f74ff81c7968caeb25f9f1202aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8f2be4ca35de9d9e7c3fed820d420392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6550a51c234dd0b2ddc2f939e6b9b96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923340537e9b4f7bde170a0e769fbde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d096e83125e6d69e6e2f76156b9585395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e82d5dd7b31e41b70720792ad98e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fef283e41ce9cdc451fb0005875fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f30ea5581c356b6a40fc9bbe9f2e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54555e98c6afa38a07601765f894da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e956ca975061cc2005617749eed732400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5c6964db90454c9b3aa1f12cb514f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be7a52d8f4b9fb3eca3bc15da4f9d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da76d1147984907f856b5773acac6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80485ca46898e8b666db682289e855e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045465e1a256eed90a19580604e385f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8badc1296451542b5c9b634f19be66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0038ea6b92ecd533a80b9151cf5abc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a6eb80653b4b52639d329893ee24c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa642f357f50b6fd3933e7fa538f708d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9a484bf419f9d1996e07912d29109410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cd16cb5d8b3607ee855ed77d2acd4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453bf771dc4ac6afd9b93ac081b104b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a179199b371bb749e595a15560ba5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83847cdb4f42f66120b7946a58350246414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c96e816281767c4b6456149908c09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2c90234646feeef478689f86d3179416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae86e9b53bc4dac37d56e3394a9c0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908769b0c98fd8a61d14a5744977b1fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c7e0564e5cb59573cefdb97631861419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cc6409dc5e4dafdbacd4442cfc929420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b322dc7f45900575e7bfc87403c11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593492b99576a18ae84f95b8c49bbd05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e978a5529972a626201f54f3f29a9ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31d7c8b34f45cbe958c2f777b42190424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c05930918866fd3bffba30453abb60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edfefdeb2e19601faaf8bd0d90e766426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2996d816b49a69da4e93fee71586576427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46847e58f074daca50563155cabe947428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f057308f7c788e0ab9e827e767df1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f38553cc1e989cf0427135ece5d03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b317ad26f08cba904fc44a353228d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a6ec55dcc32cf0d747a6d345934da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec40cba8f9e992d20c71df58e37fe29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae749695e5b637f09f2d4ef674f96506434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848d559c844e4b57306e99168f3ca0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe02a883f5cc15c6d8b9e2eebfc6ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4048a849e60d306319af866ed620c05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e3e6ba6d951b9062b81027d1b0909438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f42138013ee6624e1d0be27880bae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882a9b14c8ce95ea1961da3d1e302d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30f00b4daa5a089e4758e128dd2a79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2875e13c2c7a2d2b593c753916110442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c844cc8dc977dca0f8973d62f098f7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2a343a98d7ff62fb314c814e76b46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be749d6a8c5d4b6b92bc4cab71c28e2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e29ab9c67acbb4ed7aeae1dcfcd03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd07b6fea72f2129f623469c74de007447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c0a826450aedb6e22385622067a61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61300a31cd3d58bde72a07df3c2ccf05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e83e64f87dc08b0bf2028bdf33de30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83652a39ccf2521be5a7fa2b90123cc8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f1fea3698b0f80a218f0388e04aff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcb592eb6b095578074f49a0cc6c5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca2a17df30ebf8228a043ca0724c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8d0899f47969d2de112f01840f8fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45fbed50b2272d16b683a770298b81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87305e6a2070623714f3470c4fe24efc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fec74e60f3db501231508c1108cde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877496c85a6ccf6555206789a16b4565459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a78abaee671018f21b0cb81441429f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461db47ff7cd316bc42ae2ef0f080974461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da3ec4407a35e0b47659a4ca3febdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81477be67e006357d47016900b8b95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900c24d4acabad41c2b17aa9d4dd7dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39a5d4660e2f12fdb46be852551530465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a6e0d947786e0ba0a742538470e7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0a70ea8299c235aad3a0b920e8b72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d30462166094efe9d452d6b9c0ebb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d43b0b73826cf21f78992d2dade55d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8ca49740fa7abe094ace14c06044b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b83ee55f239d150138d6e43f6fb655471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6036130c7adae5408eb701a467f86c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769be74b90ac5ca8cbcba8cfd0bd2c40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfa84d6fe97d341c43a6d0b0a682b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7589e42d17e7ec5011f14573820b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7b2035eb289077852efe2b9e40bbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c09019ce5e72e1981318324c633f94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bf450dc671e00be0997fbef4eedfb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a48d794d6c9a420b3cf7ddc44b261479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9aa55623a1f0b300343614784ca96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dd99fbfbda36c3d8edb7904a90fcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27435d2a7b7bc7db384f510bf0e7db96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d8f7b638d0abfa9a989069fc33f37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595a11ddcf967d2cef227832f8d9d14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc71adea4649f740d22f4d4515c2d8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e3a78c1b03871a49704f25188dbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31281f47e69da1de0df9712d683a5c4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babefc0136cd24f5231818edffaa834488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cc7cff9adaa6ab8b0be3ed5e36923489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86c9a35e632e3a2e8c4ce54adb40ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dee4666bc5851a3eaac61f7d8edfe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2192e927a835a88f76a919552bc310492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aeee558d11c0e382adb34926feebd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384ac67488731a632859082cbdfce34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb111227305f6c790da60be900616f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2ad1dd324b28116edc066c1af9dfb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562fbe7f9551fb2a786a7372e5568fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be10cad6284cd5dfea72c5d7e5f468498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798ae2e7ba4ac787d4472b595978bc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7f0433b7e35d79ea2543766d0e598500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243801bd5766f36d5473a9e26fb480a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be04f3cb8ac182c0875467cc42f75a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810785967109f32d40af7ebd1d53a51c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690217b21e824ab8e24c1b4d14943d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ba18178b14223fd365937396e1934505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f5aff020eaaafb47f7af896d7e64c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff33db3f93a71dd8056e9d74af5f036507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d5c51dfa55b6c9a973658807e5e14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1755cde2ceb345be6bf1a3cadc4b84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c46dad2a61230c3fcda34f2c1dd50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645313741164c971f3fae4f0fe615fa5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbc52afd1a2e9cc587e07bd588a2c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00add4b593f23439dd3fe58291ace0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0d827620be76c82baaa1d7045020b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac32b350e4a757eac39ed34be12285515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83bd6480d982b56a29114bc7faeda1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb80955973bbc9758e354b4c3f233b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9d6fbb3353c13d6eaf7961b29815d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95adca883922f55eda0ca13c5c8a454519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb347042775cf76c95efbea8c816830a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e1fd312c8816003a0dbefb55ec4da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca887e2aced472448723a3144856fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc1febb8f5bea8594c5ec58154368523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01620cba4c1340d27df73f05c5e0b090524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdff656cd74a80faf93f1d03b9aa68d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24c25338eb073518803f1aeb0cf304526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c8339630c7ed5398acb1498872c1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b63801c30b98498a74b100291ca436528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29994139c312993bd10fc805b0752e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ebe5418fdb54b79f32050f0528b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0174d902d5f3a0e87d3c6d503f94d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebbd00dc1acc24718d45b885dd8fe7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e3ff07620917a9361757e81ce5b3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e4e0d75542fb14013f3f295d7b4f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9c49e38d64312168e208610cfa19c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c76f9fce682a5a1b31b1c4ed2abac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8269e7f787d8885ae7a64fdd54ecc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe305b4794a98f8041d42a83a97cc63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545dad5f4d4c7af3e073b99f43c51bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e403633a7b234aad7dc4758fdc7c882540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0630fd5ada1f567cebe08aee9929c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13803ed5cf991441e93d0d374433f409542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf78b1963e312eb833df543d09d03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518d9813dd8c8fb1446195ab95dc066544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1782b54f07f488747eefdd69004f6e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b8f1a584d3dfa03fbe4b63f17bc3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5a05b186d4c10c6c33554f8b19b20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba87fc808b951afcaa80e95a8d52888548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2fd27aa015562ec2e2c9ba90c056d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838b9f56c74bab2a216f3c2f3086af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4bcd44447f568068b5cdefd4087bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d169217388a58293979040d8c97a825552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5edf7398c42fa3b08e1d5138d5eed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13ed93f440f714dc74abd253a8ea07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d63d5535b8ccfed6d1ac7c3df9067555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7254ef3e8ca4445c54f0cfe32e365e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa64eb666ab35dcf1d7f7952cfcf79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166593f52735b22d7a7e430f0395ef6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a6a2daea1cfec038702efbedc0867559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86492f1916b3b96c7b86769b9592e242560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0a4e21416be790e15b99b3b01ad81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dbdd39f0413ebd58b9fe17eb7b433562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f8d29bbe5bf91392086e411a82024563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6565452b961805d3d08f5d3a231136564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317935ef19ae5553b401ed273256914565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeadfec381a3a596072741dad1e406d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290f787dac7922a122281384b1ef7b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d19d1c16840871ab16dcee0b99e510568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb4f3cbea700186d785621977078b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd107ee81c6eb1a7836954ef2f85c77b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7821298b67ea0ff7da8ff4faea07b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b9b1ae57a49a7cc1b7246d6cdad7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020de0f1819266d07e051de0a466e34f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286aa3b8e669e822e803ddae684e026574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb4c24c90f5da26ae052d877d4279d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7412f759a4d22048dfd3f5553577c94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335859507a160c656f6571cbe2678cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88be4d0673417fa7f1029449bcd149578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84b676b159462a767bf14db2ef4524579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3e6a438cc265465eda2a3669f99b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa7dc2be6c805089e3d7df7dec2efd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e008125dfd4dcc2417faed1c0d57ca8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213a3f45da97c9ea7762cf0d42deb3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a705ffd3f88112e82d482de964504d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6516aed55048a180a50338055bc19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c15bdf543962686ef0033782bb1b68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce23344ee421a42e09ea02d844505ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45166ca3a9402700764fa574f687eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c8a3ecfaf3430ddf32f1bc8693d7a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f7b186d0cdf2aa3e69389d08ec5b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c46357bf4db99d7f71c8378a324306591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d981e96c1918e6bd02ff63b98fed2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859e477ddb919f8b66831e19da3e3ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6951880cea66b2b53328c894a67d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65b7c833cd87015371dd4e319f58b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a64bf407b66bfcbb36db4f6e42ba91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2c4de8843e12ca1a9b4089520d056597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeef8fe7b75c60bf6bd8bbc08c5fb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f85bcb1a572fe13a5922eef568bfe9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d483a90c6d872ca5f808cbc9cb9e7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ef25e56d85cb27149110977f3f80a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e22c75832231a206bfd1f3bcbd491e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d34fb89ab327a724c30d84ea5b95c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63d796bf703e42f82629756aea37e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e1ece1cc3c9c64bca5a4ae70e38d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231be7ae4f4056ebf4024c46031e46e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1775288cc3e9905fe1f200e4b14573607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e48fdc50584c606aa2c92877e4f45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0527789853ff9affe1beeb858e413609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a69b050d73c7c560a0c81d47437ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdc0c79a7fddf8dcf5e388561b16b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dad6443bb7d4fff8e14e1957244d88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f8ae2bd298fd4f2391f0f49f110f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a25fbc88222cd65f43ae8d6b58d188614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061f90450366716cda7dcc536173b29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34e1be6a2b67f45ef0e8cf5188b9f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afa7aaaac20cb93373ea14486cf844617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27a8e48d9f617417483ff554e8ad90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0b0e4a36b41355ff684672a0af7eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7847d3d4cd0e8c33c232605c88a2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad53d5492150490805b2e270a7e50c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c27e7e29f7772114da4d95f7d2395622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae41aa358b0593061f3751b620f864d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b91057c64079de1cfdeb0181b659d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3bd018d7bbd73eb0400eb8ed6a9b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde195cdf5b286e2ad28c76e0e277a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c677e70ec1413ae791d2f2d81deb996627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9ebdd72a1fc62a81b24c0382f3559628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092097db90170e5ce86bb155c60ea69629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4574276900ce40aa11345f5962cff23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade2cbfc89e1790f6ae948d86741d7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f469668c34535e479d317a2d19a73c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe356dab5bc3de86c662ce0ad87b07b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196ea8c8caa105bdaf4e36fe7c24ef5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1191752177191f50f685a2d3856fb7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cb90ce1c61e5dba2c82a9fad32aa8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7aefd7ebe2e17f1dfa7878ad6cafa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236051d56e3fa6e6f0a6605eebe4d78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71bb7ad18fba10e819dd1bbf2e3552639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20375bde3d299bd0af02eaa732e4ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab11002546fd9faaa62cd4bfba1c86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a223a3f67abc3ca06c399e47ff867f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a429d5ae3cf26db6079a4f6fc4c6659643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae02def05a2e5b0403ba40c32cede81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03280f4c0b9b3321350ac1965796741c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988633a47ee3d920c02e598f9f7630a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3afcb0f747c7a2fa96ec73c8bf360647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2896a9b0d400a4226a6ce8935ae60a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56601df29e3a8f58f6ceb13ab174321649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceefcf1894426f03055b5fe217c054f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3ddbad59ca2d6081ffe048c924263651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6c3ce162e9fae48d9e08425690b3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cf2102f873f9b51108b97d047351c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e47e98685173527f70f58d0b75b15e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f47ce78ea1d49e930f4e564f06dbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22eb95e271f889739c8641288b8e93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3ef34007942e273a08a032835819f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42e0cc9816dbdb3325fd5aa930fd48658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc135275c31ea6b15ac43fdcdd318dec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19895e28152750c962352921f22bec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181b2777beaefeceaebdc6a15fcaa5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462b74dbe115028db966031fdeeb335662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bab00b256d86040b1c9977a64493e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8189455a603e7ace4f9e9258936908664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aae0d473b4812f209bd8f53704641665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29678e9673a5a7dd62dacff77afc4621666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f1ed5462014e8b7ed8573e696ba8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739030e62bf4746cf1bec8a81a6e563d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07798ca8b9e6cf5bc51bb59e641162f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847757d24e26754d0719b5ce9dfb14b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c345544c68153cb600f67bf978d1be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a68f47c344ae9e257aa1a377a81b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36efb385d849a8183a6579803b8aac3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9a989e331b6e075e9d02b4f7dd82d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e347b18580cbc5b5f65856f439a995675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067229db18cd351a2d93731e60f0823676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc99c1f47da7c978105ba70bf32337677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db233deca7bed045c564e20dadf7178678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40abf5f4394c056e739ccce99f657e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfa44d871099c5750ba2fe9fc02395680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88812d108e79a8998bf266067c8ba8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1699b7b2adaf2dbec16aaf8851f75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a67235da503efe96b974f1019b832683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8f15964937f4fc6a75d3cca61257a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff913e63cbf6220a03bcab63a315d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113af482f879658beeced4ec3c97b4e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c52ed471929391c56346e6e85aeb56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9a3904ad6f279e2422f87c7bf8f95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cd227f22a99f848bf656a304c2381689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30a8b3a2ae2efe04093c7dc564ea3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229d0257137623516c5e483141ce278691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501128143948502e9c063675167a1dc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dcfbd922a2f2dc8d73bec35e014be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46e0086d341b38645ef101e64625d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338dcc4e63cc1c0035c90a3d33b9e24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fe24ee6eb4f8724871216bcfa1b5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629c7bc30075269aeb428b7f51c04a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fcad622f6bf6b0a812053ff5ff529698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d6e2339cc459987c49efb96a70c12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a3ca842b5d8e09875e8525358b53c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62544da42843be0c06365e1d63c7ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3007ea9a239177040c8e1cf1231d273702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f71c692ccdf8b17c3921bb807fa1c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b609f0000a6b0f915aead55321108d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69024759ccf2d75dd444aafa0fabd2be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0defc39f69c99b030180ebe7405bebb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fb4c70ac1ac911deeb502f944102a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e9dd45b6652d721b6a40e51451f33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c079982d191a6c48592739bc80974b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1979936105cb4d45309de6c6814a3d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befa5adcffcffca1a7b1d730e7521c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdef2ca9ef0745499b9b6ea901266d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb47a0582eae7139ee2ac1c20bd03713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de420e5a6f428ea11db987b6f27456714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc98e92290642420509596206c3dd5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb6b65d8bb82b3b50f080217849ef0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38950e9c5ba688783dbf490e10d2161717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d92469554afba2e6a9c1ff96a0100718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00584fa79239300bc635d7eb805a1ad6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230f33e67fa701f4e17fa2b8c287eea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e230aa7b9b59cf5c3a0141135a5696721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfe8785a1c90d3477f6c2e069d1119722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c49a8ac3dff2756e4daa9ffc89d250723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263aec86b87d4a268936131b59e9081724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cb6313e9be039d9ea626a59577a12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080bea4abae36cc86812647f5a65d9a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213361a8190a51f0f5154591b98b0e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d63d7a2bf7756a21225dd519878d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f9f749102a685ab8db205ffa1f6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6d534ece0f2c758ab6a70decc7a52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f50936838fe770c466adf9dce46bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c617d666efaad3b1cb73afd463b4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee07152c7a4d0b77401c09d76685b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979acc1a6b620b4e8885799c2f008466734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91590896834cc94857b5976de88be77e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c83c391e7e0057098a397be9fae4bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f02d6c23d92308ffb4f68b9bef5c01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f180cf11739a6bb6df0d9bd238faed8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141f8a7daa9854310702edeb485787a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195d60064355460b8e2ad8321dd9fa3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e5a3ba6627eac48ed4b49aae485ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54d2290e2ba4c8c2919c3a56d3dfb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cdc4255b464f00f9bed1d1d735640743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e8876035b3d41c2a901d340566858744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86443045ca5534131678ec383e9cd12c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02514ec74c5b46126b072312e1cc638e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5049d6599c1b883996ce05acf82adc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908923e33c8daf388220a9a9a720c06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cf2c2622fc057fceb74228817364e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3863d3e38cd82a721cf433025ba1273750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03827b65d9beb57d19acf1ae7bb18640751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd7d348cb827b00d467bb52fd3a287752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02439c2fdf5f9aa6fb59f851229601753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>