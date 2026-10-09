--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a4ec77c9f6965cd7d7aceaea6cce81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59ac4e09cc6c8913a474d1a1c41cd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c270e9ba9a7efb0acc838dca0e4a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b7cf2f759ac43f09526cf4a4735544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211962cc7df170384516eb96d90851bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a441e120934688d5e36f4aa692656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432a259e8789caf96f7626e909956367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacace26ac9c67668ad10ab5e526a7608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5971623b3e80e86ee343bb5c426b669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218368f484e9a1d8901fcdf0ce2dd53a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c0690d25f350242266adb0e1df16311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5796a4d1e2822b08b7fc68b3553fc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29059c0f3300cdaf62abb524baf79d1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabe13aea53583d21f5cb6ebd96e2bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257ddc180c0c52495c76fd5ba84425a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49c8a0db871b05f533ac55b83801c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af4c8475fc7a80164739b2f56610ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88fac0b19ce485e74b62643b6fd8e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be62dc63256c76c26d9b8416384525919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf8912b6bbcb59808965a54eec804220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b78dcd523608bb9aaabfe9b64b296521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13906080ae42b1de6f20396b3871ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27c6b2e2cd4263f32e70f6d1025d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eadcf4334e88f58afb048dda64ebfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dda68202641cb8a9c4dea3dcb6a0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fc900a47dc9aafbffe7c527d9458626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d206dcb46c840f3645fc86f0657dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ee1b7fbec2a7d579945507d04ad5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc01b2362e0fe4d22c57ddee9e81929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f52dc42f98c5e1e956638b229907730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5349f2d26162f199c0f145b89313931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e9de0fa964ef79931b3202e5d300f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ff07fbe51d14e1e909ad46599b8b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972e0d3d76d7ce821de27668d14d0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e23086fa6eaf5993c1c956bc33f86b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ea47b4eb9010e9e16e1a23270422036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d637004eb4c5b976ca4cce0a7354f1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dee66edd1969d81fbbb20584b5c8db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b5cb3b2187952ed20eeab6e63633c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4100775930bc29f0b03328549c556640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53315f8368e21d92f9ceb3687685041641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366486ac58d2e7cce259abaef1fd20542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3808fe3539082ca09dab30d48cd7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70640eaf513886da8823d0d3ba6ccef444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e8a8e006ba256f09ef7060f39780645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ae3152d23f01f485e10e904abcb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4be24d60975f64cd98f7bec99f23c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8ea9bd57de01095f0ddca062f8b2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c29d0380450acbf4df59c62af0c8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01506f5a45c90d99ac19fe64d1a9d1d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac1fe2c2db964d3be1f35b1c52273151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3114a02aada7a428bcc2f334a1c2d5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191c4be1e0471b634cca47844b8db1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84ac200755758b76fd27558fbf8fb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5c0b5927c64a47e4cd75aadf38ee655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247f74c0b44b9f349d39d6da52b7eef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383af64298fb810907e10db40e56f2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950e9ff598583f13555570e2608056958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9509117e267db8c568dce8279c328e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fddcd62b3afa2e8a964aab0078deb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f1f2b15f90dac8a0d9ad3a18379f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8396d3669fa49e6b5d724972a171862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f0f26afd086d225768b3e8d19a0aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7f3c2264b21ecafe42817260e11f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc00f32997704d9ee80620b94b5e2e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a8ff645e3d76c095405039b16479266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fff65aee1e7301a12503db61a59b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa45ba2326dba17f6a9ffd8ff69606368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0e3bef2b48e01790a162bbd23fae169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69462d30ec55ac2084203d0de5e6bbbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73e7db21c701c7fdaa8d10c66da29071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c3e0f611a442747b8261a17152dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a2be941e99d8ff2b28bb63fd381bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580ff02e8f01a04a0ace6284eef83d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0610565b5a8185fdf79d0b7a65867b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c395faa76fe4b4f8c7d7865c3d0416976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ac0d9d77341526e544e61926e84a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86705f9aea6769040c298173f653b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aac54548ed018ae09bc9906df3403179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76438e8936b71762b829fdc479c831280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d3d847aa2682e0a73af372f92d19b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23da76de3c8ba8c6f9841da80364f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cf01f246d84ee60c14fbb78cf256583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939cd9dcad89c957a80c90a98d7969584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381556d43af13e3882d2dd8fe64b419a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63cb061b1def7a022b0c378d5ea6a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd16e4dcbcaf7be5432b34015db9f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24268bf85f6370c4b8f9b92572de4f0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c0f717cfba9ed69757e41e35dd66489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c65bb6f8370d7b91239065093a3f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd8bd024dc1de9be11cadc9e4acb2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cd6b64c8e4008de870ef27945d31b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecaa82ab754bcc62878efb29cc51f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfa5f140896ee1282222a1c599d51c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01680c381c3739a091cdca0f41c850795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4238789bba0c4f06a713cd2778b5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539b7fc7330d36fdc087a602f68bb3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66840d427eb260b71354df184f96cad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c4207247b4b439013686eb59df42e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27b90969a2680847901ff1f5f8f173100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03faacd3e2453093dcdba1627ee6b54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1fd93c7459e03c6df76c6c5db03f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90adbfb9995009a43bae80dead8f390103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e346b7820e67c4223284b34bfc125104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6244d28e9e20a289898ba28bd555fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e569c31a143466b6748cea194b9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291723bac33e9104eb3569a2532b9b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4ba27c703ca5f7d0fdd9c8793fd83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e153a82eed8873751ca4ba0f57f3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97e68e20f5dcecc038878441628cb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aef92120dec99482c74c00f94223c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7c25fac1942b2967900352806dfd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c8e5b41362977d68e83b8df6648fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a513418ddc869f0355779cc31668c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3a8e00535d5ab34b2e1c9a7a0aa17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb5babb54f88d0f219db16dcfa55e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67ad257e3b1a97c7b6306e2230807c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56fd8c0fe83f98377e32ff26f35eb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1dbd2cbef3a0a6b6df33641fe9fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a389fddec148691ab005d3930be43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a79f8a4002f13af328acb7fbe615ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2df7d0246bad07066fbfb29c9c5168122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a815b92d375609f2f0082e7994de761123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630e53f1c8168b6df5db8301b6946e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab97482ea85dacbb2289b9f8790503f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfd72331a905d651c80a17e24a5cc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d8b7025bc2e535fcb47c73e30fd4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589196a64e0a2d47954ee8a5387e189d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e08e9f43edd065ef451bc01709da8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489ffb4b4f39c61ec07914147eaaadb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55bb00228cbb61d2311770b067e5ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf01647b012ee166144d569c2b04605132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb691d6e435254db8bbbc2e1b2d8d9fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23862a6fb0626ca1a2d5153a7cfd10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de125ff433a1e0849ea158a25290efc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631957a9df41ea82799ae2ad1f11427d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c517cb94450b975aee913ea0107d5f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119c5e4070fa828a80d2434dbcca4bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44773005b7002a3419e7d8591599e516139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263a98a89ff5d72736010df6e79d31e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26fdc84f09b6dab50dcb00ee21cf96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46979cada3b5b9eef8c0b3825678602a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f95aa39f5e9a37ad28a16f0ceaac5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2acb93f386f8b3a9a56746c0fdd75d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8665ba4760c79705d9fbf6958a476145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a1fa078b8d9e850a321a1a05d3ee4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cef6a157bb99c7ad1e322380dfd187147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57297fa759238ce8450a2156ce22072148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42db4c26bfabeb5765034fb90abb86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ba5bace0806c435dd89668c35341c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec790b0197ec7b0113a149c772f1cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4579f6fbe8ac28988e416e062eb54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b00022ee2c581a124fd0abd0f84e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240f354fdfcd1a6cd278c2ea46263f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4308058472a7a6a4a48ecadbdca591155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9939311010e64e0b669b060cf34bbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead1c5c98df747caae81d752d8689db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeab9ba4065f6307cc3fd01d703b0e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa935fdf4db60b7d7bbe0d14d7b1ecc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eda3b11d00bfd6a18f6dcedfd4903e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55c93e2a15fe864c8d601e2614f911161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eda2def9d41e23236f8af64b99cb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96db776049611339871c5b09f79214163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fab2015d56ca2264c875042ed3971164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091302568c95022ddaaa7bf23d4bf65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac260e96970a48b654d822a0f5e577166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9778f123b9ecc9bc842befb04085c34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dabe190a8cbd87475bafada1c5ac2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b92ed4d95242679962cc7d316fca2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c813ecb0251f3894fda04dab2fcba0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baabdd2ddb4de487b1d545f8c082d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16916c76344f30a499e9af80cf20ccc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ca1b28188ad3011adfb9ba6842011173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad10bcf25d1fd18a2fbd8c36f9fa0be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3e7df1aeac8a830a8040f727709de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abac51464aebd97faae2b71c31e9c43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78011bcda1a30f666678090b10a7eb15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e58fb064cc4fbdf84e6d4830bdbedb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665e9e8eae2da3198ab60fee5a36cb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63fcc8c3424ba3d33a005c5c55723a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d214638d4e7885988f5e5f50c603b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e7ade0323b50405f08c3d03fe0418182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7170ed073590b01a1be44bf1fb615183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff4a6085d5e9392ebf216494be74f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd13b1abb617958cca0d03ddf0d9ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a512c1f1fa0a575aaca914a421e86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207292ea199fea44d18faa8c9bab549c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90645387fe7b19a481530e1b6b37da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b9b216401ae6a9ffbcbd8db67fa3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b52a82ca04c39a37801679e802c79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd157155e0353fd22304be38a73ebca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e544881fdd87cd35e2c2badc0a6b04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c701d2ea002946129d319ca970f1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf4901e1eba3337f4e0e8b20e0beaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb5f148cebf51bbf77842c8173e94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7daef19f531e3a13951b72ceb0512c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df72524f735b771c5b052816f0147e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7bc776fa9047baaa16d30e9e9740a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbace503e66cd8d57e315e40c9d941199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2514feb774546e4381b0fbf9e6175200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f748efb84dfb00c88f2879401a80816201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a779239996c8eb3be2ee7a8421f1cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e649d5565a9f14f9267e9b7b2752a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63f88a85c229eb825c424fad243e04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3526e3e80ad6e8e4211dd6852fb1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf1a2fe2d6c3c37f8d8fb3bd14a1c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17c716fb4aeba9ac4cc8b353ced9c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf05f143cb45c6a199a26ba1bbcf557208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee32d097a123f713addf5ebf975e3b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e8610449165ab0695d0be838e7bd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510afbd49f8f3c619efc495208217dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43287d2d135e9d0dbd0b67fa14bb0f71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192baa2988886ad07e9ec211b3136712213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c14f9df5d25b80c36c5faafd066b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eeeae6e8281a87c2ddb6d9722673c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8f53b61b2b8eb817c3048ba93fa6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64157cb9c77c3860d29835e558edf82a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc3904b5ee24f6c85989de69e28c1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d5bcb665ff834355eddb8e4aec710219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037a2fce13eafcf2b4590b0791bda95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134221d0444031a6b0c18012332a9bfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a45a28bf41620fecf8cd5c2487614222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc9030031e0640082dc203aaaa382d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1729dd815c665b6332e18e1284caba8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe77c85966dbcd4ad82957e495f72ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafa26733f7ab266b8882689e14bff0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a7b7f211585a6a7f0690954d933db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4b5750fa5686ec539a179ffacbe12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a02dca5f395eb087c51e543a7d4d97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f3c30588d39fd61810074e4b79da2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954adde1b905c6b3f87efbe4f3f4caa4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced84883dff1c1b9141f89823aa34a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef36829eee339b8e163589fe1f673d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bd53b7a7fc3d64518a0d19af50f3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeedfa3c0c65857bd1db25715d3fe9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520e2f44773f7a5fc2b6c3441f713b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f4eb8772d16d79ef4b9cb6ed7e716237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3f367f84e2a99410b66e24a88eeb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb27aa20d4c30553b9433d28334add239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6838831ae739425bb29e727b2cd0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc59a4baa92263546d780b2b3182ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07505f28d4d460775a3e19994776d06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161817ce3180091a28058e0e9100ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdc5f4b145f22857702beddec41fa1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654641769a3a100b7dcb29166d2d61db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dffcf0d305cca7a9127cd0d98eb878246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884aeaff9c453f7301398d0992e53c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c773a5a0cfe50d023337818574ad9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75ca9a581e8431179a8c5c56371abf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145706cf832d9c14d92d5768d99e2e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8fb8adc07ec49c5b3735662b3d311251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707174aef4dde1c2baa7eb24bce754dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519175a3e64b6136ca317c465bb3e47a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660dfe773893593013f14c35d84e282254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32964bb437cb615a17a4b3ba25b697255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcd8a648fc3dba4ccb39a3e611db98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fa0a0b2ff4f2844d865277ef9cd61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516e22f7eec17a5a1664dd5e0ffc55b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02be8e5ad26f6f7d4e0d78994f16756259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4616f0a3b3648fd661260b59e67a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a177bd0f3a9e057d9e41efd70aa2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b1b006eddcd323046df0833367740262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b6637f242e4df52011854e60c1bc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae62fc6dc21d1ae7ec727977ba0430264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df20a89c7b7d9641771f37136a81bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fc759798b50ae2c7d6a2655cc01af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a432fe59de55dddcf9c2c879b01844267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed655cca8bc71f182916c1ca3de450a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd23a7cbd5f815529d1669cdeae5b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7847f487b1626c0dff4f4ce6aa3b1cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0784fd0ce6fb33447c36c0f26d281271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e30db9a22f360e6be4e2420cb8f60a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db346c22f8c188149fa405c0c8e81251273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefbcd4648e6b5cc526d5a18ea2d108274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcde4920b42743f8118eee1c2a2859d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b59cef67937b10d184d289db518984276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115d95d7fcb5e0c17ad1b4eca854edc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945b945493c803781892f6afbb753fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d066b8733823e165cdcb79733c029279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a9de0dd9e4115ac8d815f1d201f32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486afb454100f68da6845ead4e2cea9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03bc39b6d11f99e106261d33dccf1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0b4f9037c5e12b21f10fbb49c900e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bd3b73419dea61f6fe704671871e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa007cbb7bb183631a3cc185034a730285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819c1a5f14972d02f68de8c7eb718fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a94d91d7d7e5e683dc78f75d78b25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388ba600dd9b9c08d53fec59b124a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd381d96406927d11a2452e1f28cf5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699003dadbcf250975e1ff0f43549953290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c30972a7a9a421bbf7bf38fdb32b88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15d19d1511bed2802b620a66527ea2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884af74a29b3cd86e0fb3c66d75ece4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56c2feb1b699d3e67340d469f5c7d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546003b46832ca84a48f07db1c98c59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c0467bc37bf023de017f5b9c379cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c3a653fbb85d9f89d78cdb978d9fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36e568d81a12c45eead4ba02d779aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd62444aab5bdc20e358ee479d4c0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0d4bf60b79facd37565bce0cd24c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70106f1a24af1d6f4091111033b48c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223733c27eaa38b422c20cd043a0456302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb26aa53b220dc28442c54cd76acd36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc842e958abb17316012b495d607e14f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459904790cadc397ab907ac51e3a97a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26f30a4be101be3074cf152e7bd143306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2080e100b8bce5e2a8d574019edbdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16507bd3cf8ccdfca049902c134370308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3eae8728f39f2618a0eefa26cc2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874666fd57fefc867bedc9d5c64ea51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcfd3c3804245d0b6ce7da0e10b5c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76cb68ebf7a8457bd9e44e7fa94828312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215e9ca8802e379a9059a4137b1c264313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce226c5f456e2538095ae5592b45e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6030fa87eda81f306024bbae457decf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f402bc739f70e976aacbdc93d0c1dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0536d42b7a905e9dd4cc940806ee6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd94cb3489516602e0770e8ad0dd979318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10443f4e5d39a7c5febf8b78a4f3f4ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf6643f576e65ef48543f53f9d5ffa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceee7685c6d2fc16e142208676f7edb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97b9c1bd2f918244a215d50241f079322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945421756a67d4d6628ab56ffae76223323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db11bc15dc71f843b20ac6901192249324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03f82aae61fcc726e595f2670d9d28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a7658c4f6fa63810df532d84ebb2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a759d79ee664693acb6802488afcd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311b7fb7c74d8babdd8ed17d36cdc5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c433b5957dd1d836c487e97844583329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc9d8a62a9cd949277b2b0b12190f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeb195b39a658c57d026a12dce2468331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52a54a8bc70a4bd6c7f98e6bc8fe5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3d065815e2ac10aa5efa899615cd0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe607c810a42dd1cf6b1092a1d95a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1385991f6ef72f417b144151129e7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594bdc6d2609de5bc825975a59e2f78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c66b01ded1f4064fd1f4645296aa44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bb5a013fdd91ffb646e2dbd0fb7fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b131a58851c1acdf71f54da9c9c49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd44a11fe2c1f47e85ad807b4cca0da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df225b40e8e6a53ef7bfc0647c0dd1b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355096577d73962ef3b8ae8a5b569af1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9892140ed43a2c0ed5647cc122115c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3db21a5c0f7e612beb860a91de3ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499c3134e280a7d840b69a86d0d0661345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80890a5fd1f54688c3f9c9981de8447a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd813cb3ccb6871a53759a1325acac8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b582da235c89493cdbb3d9fbc7ce208348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394d2d7092f55c19dc27f26ee3f95a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ad1c2a49dc49c9c1ff2f95c824437350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd456158b8da62e4f4e69cd8ae794f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61247480f64238ad6eec9d735cf0ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e74659d6e7108f559324382294d304353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709fe227bd9f2909155b1dd8fc31513354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818786df757a89c149f19516776434b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c79b809dfbdad2d1e9e2f263dcee1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f423607c9fb4aee0c6aaf8271ca7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc154180dafedc30ac2b19d7acfb4a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79024db872b0f83588ac5c65d2cca03a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4897546fc402e66d6bcfb38210b796360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b930001405d3f2536fa4bbac8f1c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab90bcadf82c248e6a2be29b24275362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea3167b410ff74d1c792236ce5b4a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4d9cdc418c82ece9ae780d981b25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c71266fda0d349c94624c0a0e96213365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b269639eed613abacd546e0dc0223366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f1242e07704282236ef5f852ecb15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01248d4119b312c8aa6bc62289bafc91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709991981f5827383d156151bb0b1ccc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295f08b0c1823979ac22e94de73d1a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33c47f69c42540c53fb5d4276f3b1d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8235078ef831840121f03482f0e63e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967560b0fa7bd9ee7582f7c4f37b2e7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e441199418a4835b3abcf005f61105374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f5ad721078d1115f528bb03e6a251375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37009344009d2654e9129951ba7c31a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6befc5fd08c06c9e1d58c72a7734144377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f090397e0197669c9df1281f106b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268d4dbee4c5155c40d652449d2f417379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb674d45c136a3bcbee94fe6b06251380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682450722c51a457c8c8a1a223537cf6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eedb273bce80ecc7e5ebabd7b6d09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c81672283dbf3cdb9c28fe64de510b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4411f101a5f14aa7481272732622a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ca5a0faf68eb41186592eee0a4131385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e8c3a838ed6ca3521f8f5a58da1e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af6ae46e783b9ebb21d630f2f6914f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec118784303822d643f54135495329f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158bbee413dcb3aef7b3d1c30c49d53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5dd932f6b441749dcbad21b3a4a5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed353eda35f67240d0d8a29ae390521391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3774824c3af1d136582bdce512cfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcca82d5f04235ffca6111754dcde1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ee885e6de637fddc89dd55487cc95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9d973fe748695ac1b0d5c5b9fc5b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0f316cef1f1b182fba03e83fb4c9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7281eef244c457a7a0ebe149841dead397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf33acd6ccc72d046050837172a2aae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859783e46d7ea4b30927d8dc275cb0ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb79db1dc727a5d701e1dbcf33b30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7be6cb42847800e1fe27dc93431c18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eca29cec4b4ac5a9726864263b5122402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dfe4563c02ecb79986d4e50429d6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb312338d5cd8d11eadac58c4f5ab0a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f494c04845d63ecbf25bf2a64a46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906ae759def4310c126d62ea19a697f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf68753273d3e1c68e1e7190e3946e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb3b5b881576e66a26f8ece83bb352408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bbbbe705522d54adaee44b0cd3cd0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed7bf6432e7847cecac318befb051f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc452b902cf8273293d966a3c474922411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6ad70b7ca9de051ba7364dd025511412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94f8775da235f59e9257ad6d369a64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbdac1e7c172491bb7549499735221414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363ba3d3fdb317b1de6cbe15112d5e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c656d2e103cb374544bcb2dd12091416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee4de622ab57f9849cb6be028dc86c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60ec4689596d4b8ec817e675e2cf00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd883fee2c96127fdc154c214f5c8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54028c463e1fc922f8732aa6ff2b9bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b476ad8d3508991c43629d007c105e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b86b9856b04228e2c72b6ddac7e46d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8bba375b4691c28a3da047b28481e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcedf868deda3e8c90694da52a66ae8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c84101ba418175042cd531b95f673f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afae6a667478eafc33988bceb5af2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d97873457b2ea67a38058b8048edfe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936757b150dc83d87d3e1a66d964ccdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3d92c50bde7aec8b9be22d76f6f55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d09448b6272b24cd34def383569463430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f6cb1a8f8a020a92f621e989b5962431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09385d2cf19c12c5d3477f54cb91e468432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf39897a8ab872fed8618f92ba4fbea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622deea813521497d0f3bfaa5d4f7629434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc95df8183452a48f8d73473b28b432435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45d585dd6017051e3dd01f0ac61431436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e143bcc070e6a2da921d72216542cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935b288f83ed351bd7973b9730c3de9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de43eafde57b750444523ee75e8c84439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886904316c6e3f44345ffa13f9a0780440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bbd2afdefcd8ba40cd5cfffc0ca91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a49e986b6da5b8c3ca9d91b412615442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575e201aaac073233a027099b0e3451443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6498db18a7bc44faa5048a04c65707444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cd65c9bbc5178c3ad6299c2711936445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031d49063cf46e61b268386dcb687b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a7d8204656b847d9b8b540d32473e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0262d3985f120dd17b8d3f378e0105d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace1fa80b2519d0819b6caf8c522952449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac81444905cab35c53b3795e46699d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794080bf2cfb19ac3570b26767901c19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21298b92a08fe4695995d946d67d595d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c177c67c9d85ecdf496ed9aba505372453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431864f2264e3f2612299ef6e292f576454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961f815aa3cd4069ccf4d35c8dbd80e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c580d3000a57eff6264c0f0f8ae07ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6790e35e5946dd8088fc60e8d724457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582605921d1a0a9104409aa23b2da3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6519d1b6f36b782a644bb26632415459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a28d2613effb804f380859e69243e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c88184439a41b9a399aca6e03e8f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca8fe4c4a377b0e1f34cfb9e429a84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8f4d6c0d507c9c8480a1252f7d7ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa74b492627ba8bdd9315dd44ad8c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff7d59e3c3829b8e5054ddb58ed13b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3c979667d7221fe9259a5608c1b50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b9681a98dd644f462980d43bb332d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7a891caa3c30306c6a84cdc653678468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0163b6c82d34dd938faf4827da6cfeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ee0bc06279e3f47b9d0075447ff1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d78bfb7504b6b2cfe95ed1f59b11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d978d6aa30fb392ff53a03f7c7311472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268e0a93603d0b03b2b2261d4d76bb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2710145478378b22a3090aeb2d316e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250104b4db7841fb27d0b3a4fea7ee50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da8397ac5007ac5472b7523af936dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfe74455e9ab8fcda991ceebe37261477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018aed40a554ffb07f0be96541f11ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d1b7f5eaedfbd38b13079f7814935479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5828a3056d52e8f758d468c384f5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87677313ace4159fa8e92f190e29452481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d709bb8df4eb70299c32f737e273f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502248f201c1b2bf026b47f2d2858ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b024f83377022fd76e9847244001e57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bba5f254cda6a4ad2e5d975e7f8ca2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a7b7077936c51df78b0268890a7de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b69c2d9499037b6c0159053fca83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cb7a2858e52baa5ab3bbd6e237f62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dce2cc6349a946431dbc30f15d9cd0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1962371fa35b3ad517f23f2e43c85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251dbedd44a8c934463613d422c21c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc8511f3bdde5b1d0b94420bd69b31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c96e14dbfe16e1c95aedc60c21e6f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f4f703ec66727294c06152fad7161494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bee5c081ca8fe97ad7c910bde498c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8598df2eab60e42f9c67c2a7843aa1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3493d6c41b4675142c8f44e9066fef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4a181be8854b9767366a1a47f4eba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce53e55450c359ef4bfb59c75d4a84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c1e0b8665fe8958fbf17c1234849c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc6b6159e3b3ca35eeaf9ca6c001b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ef0cc9d9ca328313669f7ace62c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd607fb041bd09a798a41460134a4920503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fdec82f0ec66d19066225b996a4ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75451ee3f513b69ecf20be8c33ba56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62883acdc85c0429375e2d732d557c66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd233da6ef7271e37808a9bc9e44873507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10737c8fada91cee8ef27b5ecfad58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6e7b482b7b91788c5fb7404a52a57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb7d4326c408cdb5e3deb5e6e9efe2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e400fc85b2cae95a447cde0891727dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992951b498d0a660bf8a11b9d80fe68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90da14a8d2928fcdfddf3191ed1e75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab23d70fd3724f44da06f0fb7704ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11729a4be16648c706da6d3be7bf0c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329413fc77f79ff421e8665528faf083516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e2852c588d3fffd6a2e0d63db59fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5924b1b7057e47696bdcc19813f599e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136336569b86a467a9863a7e51746777519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2971dd0eafa0eede98995f42ba5c4ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49376eb6810eb25ab8c6bf26f461393f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367219b3b75361276f6532b98282a5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b46600678313eaead785f114fbc554523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5762fcbbbb797eefdbe5eaa2d7815524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a766f2a87182a4cd57c5342c419615525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c1c6b1256fbb9233db1dea32ae19e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82add09c5a99c9b6866906042ff38d6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3dabadd519de18c7f0481c6c49686528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22d1fbf86c861cf6c9b30f6236c1f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c65781109c8af3a7bf0d7b1ba326f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ecd3defa71d3407d591b0da89ffd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1edce00874f2e55c55570c13b7d5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ac7b1286dc4275a93812c6263ad16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da330cd943aafe8aaefa9c74f1c3d090534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b69c9f5b0ccf415cc73dc3a5cf41fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285760a728a60c2ffe87da245940b0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7329c2d1c402481b37177b2ccb6a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9069d1eb5825f2033516b7358b9a682538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524c252546bc0ab6af14b8aa56e4a15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6ce31f353916436b56c6d80b94d4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb284a6900f44baa166fbd74ec757e5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10760d4df8adc35f3c467e38d799bd37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4381106ed086409d57d1b4d94fd722543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b64373c95e363d4861cc48b88c708544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169413245658d64f9af2b50d49b4a6af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84931791636cfdadd85cd8284ff82521546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa764648b9bedcbfe224a2a5ded3a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133aa47f75ce37bd62012cb2c78f164548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384b582e7baa932d52a1dee3f26088e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf33400ebc438531b72379896604c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b757c674b3384175ebcb067c96f6e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7197b7dfa35552581e5cbac850857d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c035d95e268b7b9f68b162dfcc152553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ab7f55ec9ef5701e889e22968e68d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb675fb477df03cc3cc44fc7d99361e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3e51a21a7b53437dc3d6ba54c62a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb08f8869f32b25ee2d6bfd0ce8bab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0cbdfbe907346f769277604fec488558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaddb7dd3267523d5c5fc5bac2fed58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd4953f3a429dd553776700ce1e470560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9ca9567258e7a8876705d4b30302a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d4b7e68358d6b1763703a6ef3ef5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b33e20f410883a225599b8aa26538563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8250cc00915c6a417474881d548f36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f56b1b5e640b579e339978a3bd42a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf870094e64218342c7d3bc9fe3c46f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb805179fd2ff5130eed9faf5ac4209567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f802b36db90074174846b82596d6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be24535551809e45b0407210f0863b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad9f48ed39229fb8f85aabd6be0f55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468860ee115d27e3ecb3d6d04777184d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d85d8aa6c894e8d72564a01100429572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e34e6c139feeadf51f308137a6694573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f18486be8b098c78aff934156c66e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0edc32c99776fa35e4a6b09aaa09f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fc49cb55d55c88817c2d1430439fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8f212359b1adbd6675a8381be0a38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fab20254503249b4d4c5bde53055d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d7b044f4b004b50b81239ff3642c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f69d9832e41fb03eab22ac9105f7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682a3e0943f4acfd87d56d6cf039965581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fbc4f4c267c37d8704288ddab5455582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df231a153a2116ea6ae96fd31b1827d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cba38691698c666b81d0573454a16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd59fb3b801e049376476b58c1dc919585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f85a41eabaa059d13e47d77daf2c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6b992567454a1f0bf3706f27f5dbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430e05cec8aa44c0c9b4b628935dacb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0cc67739b89df218cae37dc8b2a46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de7b5a7c678db60f18c58db1ebe7d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7885e3ad165555ed91a50f9344cc3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ac2c906ef80121e058f3eb6eb9857592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bec9c13b8a8bcd960c047df882e125593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a68f9d564bb007cb0994d33549688594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb94258f2840ce6b74e19b6a12e56fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03ea035f0768d54d137f15e2b5291f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeb0ff6a71800aeef02ec452f570aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833de90ae42218f0940f6441e49143bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42241b4ed204cc9517574023b87fc9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39dd60fd2c4d9f32b1d15140d7884c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e506d463913fd4c3a25f746dc1fb88601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8587fcfff177f6240cebf9c3aa3a9f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c05ce6c3b43985a3351f028386361603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285fd5f81ac6525cdf719c096d8bd27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba261f75333b4b286a3a66d54cd891605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff3afe1850a85e3e044dbbba99c9d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373b0bfa5c37b5932a06b35cd0e8921607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17676b3f0fc2a9697bd5ce0202ac590608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703addf1acd4cbe9a68a5810676e46a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6250ce15a7f34eaf59e3f5354b24cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c3ba7eb89d396e5cf6373c81a32e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b82f80177c2fc8c1cecae9cfa6e5bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc222b2c6b0eb7009b36362226a58eed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a2d91d3c329252853b0643898f75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdf745dceedf580ce6ebb670dc4d42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec9c8bbb6425ef61a9690c0d12eb41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3bf1c2ac030967547a3ef5dc14980617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdb2297ef0fd7c06fe6df71b05568f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94dd721c79acc9deb69465ce7d9953619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804232450bc9ee2484deaa659f09dbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6963da818fdba94971d02da7bdec5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146952d2a6924c107e490a3934e066ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a12862e912cd3a32a42d22f423bf45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9dbb594d3883a5dba25303ad09873624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04399eb08a747d2e57c157279e68c0cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e9f0d1d7495df0780c33652b74fdb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d047d79dee0638db7393e5ec775fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbad60a99667dc5373eac0a938f7de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991592e0ecb3760c58c8edb2c118d60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cf260aefff2a798eca881817da67f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd416c90013512ef2a550e7e685887631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968eca0e13a97a159613500439b3edc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808e9805d974431936c7d9fc6f6c39e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec75adc57d4f95221e20665fbb6417634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0debec5666b945f085dc5800a6ae67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822549810e63cfb9f8807771a7b8d844636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7dc97f82f511a05049292a8828e24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9828e9ba64258fb96243fed204fe93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c5b9d835753247d785e2752674934639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf3e56e91f973aeb15e94d66b83a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c3701f0f961ca5b5de6409b4c3333641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17b8c4b7ab9358a1d08548f6541b2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f9c9c8f6faa864a887330265f7ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84de414fafebed87286e55941a9353644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96985d1acd35ace18dc001994ec09f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec116c69f94e63a3660d2f9a1c38b59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b742d4a5ff2dbcc10a310e273695509647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c8b686ab2da88d6276cfc68d2c219648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef11c5fcac9ee41bed83e5a0be82ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6fea5a9e6d5f2eea70dd33d7204bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ffe47a46d58fee6a8c657843d2d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77ef93151b18c867a1cf7506cdc903652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326d22fc024ec012b5bf07a1af5ed8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ab9ad5f69a861e661eff3c9056b86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450649e9e5582003ecceeac4dfac246f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cecab9eb7b5dbf20cdf0d2aa971331656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758b9ed84f8948e5eea2dbc778e33d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8eca6d97ea3a19bdc190a585a2554658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb140731a0ef22a37b2473a3d14745e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4194937d53839d24e84b8ec967de89b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d56d125209fe07f87521bfdc5d9d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdea154e49d71c7260004025350092a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031cba693dc98656778959e442b1f7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c33ca2b4a190fb80e72fc90b52a2a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cf8e0c73b82b0b3fc0ca05e2327bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38daddb8d82c58d84d76547c8379ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45666287930ec2d90d66713b307ac128667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ed057e9f89500854ce53b4c5e6bca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cbb9c553ffc5f719e407151decb62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fd978008dc9e140bea87e513271d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50441cf9c71472fe55f4c05c5f78e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851a8392ad58107e5d7a72f6a0ec2a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd38f9307e89cf6ae37a0b548e01f8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd936565851ec1084212e4eaa7d21f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1873cded116b16855b89dcc75d5538675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a49acb2018648f2ea875b9ecc666676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368456ed197186f2657875f06d33737677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35152b557d7b91a9baf0396cec6964678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fb03f920f66328841edfbcdc6cdb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c45d768bbbdba2dfcfd979cec74fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa43ac293c2b5f464aa0981276e484681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393eaf9ad9fa33d71bbf2f2d5edb2215682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c4b4987de9d4ea83b8ff1a2fa9099683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461973ccbc92cb0175e4b30fa9396e95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac065c9075716f65620f47cdc879e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf131d538ff365361bc5643da2df729686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915be688c5400958d04c179a1b1ab2b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feea07d3708476e46207b3873559ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1b482dd7020811c8937382568472b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c282b99e6964f2c563672d8b8f62dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb94fc55b1c635b1dae8277e7e29238691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c659b9323a25986c5a5a881901da40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddae31a4b89d581fec9bbe112d64ef7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933685eb49c7bcdeca6d46a376b58ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096d8223e096c86dc42ad1d6ed3c9f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6878c7f2eb68f6b8894fa748c1933a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06808e75efdc5a56e676a7d26cd32c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3ed4bdc733e3978556ee5dae6fc7f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f922c5871c75454e2350affc627bd88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a6b65f6070414d4b3cd6567fed13f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38247cb4294ceb0624f3dee90ba06543701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16dac94f1e0c986eadf3b93f910bca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f06f92a5e49b0fe5c53a9236b2370e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d2e8ef3d657afcdc559715031091704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837340afd738de20f92e00f7371c8293705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db335193c4f2eee1047abb464ce07fae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91a5e538e08bb7c8e957fc85028235707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030d46372db3dbf80f0e478f48416ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bb8424cea851f44dd5d743ef2d1e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55799922f482ef8fc861b592f6d7df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6414cda14a95683432d82147fed6a2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bad804e08fcf2685c388c835da2352712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395fe7d1ad9b4778f156c80cffd1240713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046b52102bd87ef9e68dcbc8eed5e26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535cc223fcfe8c182e2a984c296f43c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8354423b57066775213fb593488cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d923f6c278f4aecb0ec58391cb2b66f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d59d2e7237de8fe2d4282cb223d681718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b79e10bba36e0d01090414d4bb26cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6742d8429ea8d14b5d77e5b983f69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcd39c93fe510c9dcefd99cd237eb8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b2267b9676c6411daece840d8b8f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea5cb57f280245c117dd0d36921f7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589f1ba50f30cc08dd816285d9df7ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d035bf43a483a5c0dbd70220653b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f29783134172482e52d894f37c2ec5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f105206d61e4ddb7819cab994adc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474239baf3a20bba0c2b6bf4576d09de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca707bb23e3dc8f89008fa9b8a933870729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd35256b0abd78fe9a2724f39006b34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd27ec0e793b2b5a5e8c0bfaf63df32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167b2f82a144103f683918d848bfa38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10558c8da891b58d73ad459d41cbafd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857956b2a71f701aed7f37101bfa5aa1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c80d663c73c17a7232005ebc1d4c87735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b9e2cb5b0608187744f542a0c5659736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d8e61c3cc2c9bc8f173bd53c64c97737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9b1de2cfd570a620d996facae2cd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dfa4d4bc324794d811045258a8fb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01467376b0331e573162d043b846d2da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678f947cdb6af7f3bde5f9786b6e936741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf206bd514b479625921afd271aaf5ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000bdc151d4b6f639a28786d3e64388743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da7adccf74417d3ebe8fe3d3fbb883744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24891dd836261b05821e66af57e8914745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1a716fedb66b4f60cbe6de7660e7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07880d08fa866afe6322887e6245b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f718157e3040421dd4120d5840ec5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47f49a6b22a1e6e3a64322a6196e0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ea4741af3ebd1e0ec42b3defccad2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f2eaf6c0fa8d531a3ce183bbddbe3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993197eb2c98b915eaae40dbebc57e3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39db135575dc2f6f3d8c6215b3992e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0debd557e896b6fb12e2a10255f65fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131c1a0d8411180364973675302b343755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81405a20730408e4d38443b90ffd3ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b85b9cbdf7d462b9d477d1d0ed2fd1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c270c44b33b9df85087914d6400e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9875bcfdcc70ce27c9a7c5150c861759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b4baf95d993949acd93b4affa02a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dc2a38c1ddd8f9d12b9e74059034c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49c41c561fa38f1bf0aae05e10a4f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b5ec11f74fcd56f3066b64de4ae8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b50995f1074ea9ef8aa3abe58acb635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1b2acccb27e517da8fcbfc35b72f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83764b0f662b5a77308e519838907c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5fefe3c9001d62e0c408f021a0ee78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496439723f0e8c781f104c55ada6a6329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a8edfdbd0e770df7892a54407712610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c307bc8c99c4a9af8bd77719dfb6ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6aed457fd7ebf77baf7ccb36cca4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be890c62a4421026a4a5abd594709613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af97d2abae9cff172bb43c0fbcbccba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c84b4019596704e7a4960fc201f03f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07531bacbf1c13d40722cca69580e73116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526d080ec2278f71e279cfb36a815bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd0853132ebab771ff883fb6d7967b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa773b9c2598e59c40d2e948863ec719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328421cb28ac37c9adb8716692627df820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c6059abeea22faa840eeff9f37f8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722580d89f9c71687d7d6c8dd41a179422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf17df97e21bf6ae9ab1081f907481223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5134dff220e34b113f38f74552d3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022aac8c4c1dc908b0e4402aa2bda9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf73de2f2d0cd744874fa3c5bb9bb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59a8d5633fff37499132b3b6b7cec927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7d70f6666421807d60ce2229901b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d150e649c58e03d9859921ff58b60e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a936dcaf787516e5e4302c705d56030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921c4fec49e94ba9153ba4f8c32986431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3783f22ea9f1433fc1123d8ba20aa0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028d5725493dfe31bbb4e95ea08d5d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901a4cf9186f2de0c457c289543f32834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d43f10e41adb2f247962ddffdb64635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024ea60b25cf6854b6a3b20cd16f4da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bf890e504ba14911e7d525d2c77ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69037914ce3a930959831db3f4b97538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079000477890227a9a97619d0edfacdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644237737e62aa27e77b8d77fb1a663540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3de79091aeb437c6b982c696c732fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67e74137cfa4f28a6242fd2053961742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab706e50b2f0ff6af9390c0e785dd90843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae318ff840844728523b914db83497744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb238b7f8464503098533cfeb7b73245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848dad3a4e20e29236702c9d358ed9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefd56571654e5603b229b6ddd07a8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb6ae1933cc534e6350da8a1742d7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e9dd3391f4c8b1551b79e2138ca1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cefbaf0c1cfc69ee0276dcd8749eda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a2592a85a471112df7dd040289d3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed2807a7d8092555d6b76679da0af752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b74f2751e966792665373d55aa65a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113bd7f49ce10bed9e884b392b14a4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b32ab94434c81e634e4fb68045153f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8188a6aa79b471d55c1f54e8e3fcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968751d8ac6b2e8319c3bd6d7c04e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba2b36308727e98183bd7bba3ef1fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d1d409b0ce3525c9fb67136d5be259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233e641882f8ce1737af6b6dfc3dde560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0d1a4af6eb6e55c1939935a6e79f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca852dd09f3a8c4295d8896f631c5f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363950a927c3a309b76b3d95630782a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082775645ecfb2c4a814a92e381050b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bca3fadf16c10e09d894e834d41f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822c76e318ab535953df2f9735a34d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62316ec689adba03ed5a8e95a63f6de367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948b7ee8aa67e94673eef7a3f65cfac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b936fe945ea7327a2d171884e721369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f726ae877931eead530e9a64007325670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f86fd97bdc8ff93785d6bdf91938e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79a8e65b792f245b8755f8db4ab22972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dea193079cf6db369b4258812e40673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4890d3b0d1498be718598b629d5b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223128467b46e860d505bbf2913c56b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce845fb85cbe8bd35c8879448c45a3b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48493cd0a01038fa164b1ed6a405ffd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99291fdbcc77e45eb0282464bd9a502a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdca6c02729014f30af0819221c8a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f3a1d6fdd19476e8ba03df7bc298180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea087706dad07deb00f741d90d02f20381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab10e21e8e414499825c1973f8047382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f9830393bf5f5297c93368ba88e6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eead9d955c7f08bd59364eadb7f5ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d914d39880c1966aa5411efb58af1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d38421b22ccc1d6a7c29fb0e8acc7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167c738e9eb5e9ca65cb0b8394126b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8da3800d8844184f6780e3629bd2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e6f2c83179d6d394a68dfb28e835989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43b5549987404e3e980be4c47ec48e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33057d110529959c7f446cc8bf4c74d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13633670ad3f6563589f7ed0224cf9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30353abfd73a1eca95bdbe5495af54cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad6f059bd74c728cc0128b641af31494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b166ce9c8ccd555868516587432e16e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1dc63565b9904a96672229ca178296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198c9e7549815d7c4491662108c988097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25ea136e2c74907cd972100d6b4b1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4bfcbaeabb984a63a90f776420a4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e117a4cbfb4b6135337b46336df5f8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f090d3ac120d07defcc46c42e6ea8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b605baab722c1d5523afefef1df23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a016146021717037760a218bf1dc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec42f94c352d7fc45b29c6f04180a62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd063a325a9eda4bafc3bc2e0dc6ecd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543dad8d0c54f9fd14b8446b7efb1ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b974ce3c52ed0dc0e6de2499a9e6e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b0a25cc6ea4c6b982c690f133c61c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ad9cf9a0790f23a64fde1738cbebd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be749b2ec64eb24d1d4cbf7220d018bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcf5811c6d7737c5c08a264dade799111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fdbe9195d3b8e3ce11867d1929bad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38198089a2fe5aa790da6857f10fd0a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d46d73e3c447cfc837a00b1182267114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed79775359850562bf79fd25f8452cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526820d12f219aa3729a01c01a984e9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480355e936d6b52dbab6500de96d274117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163639482c80cfc1cb6c7691c7f3b924118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca36efa66b2efd9f4c555df8f4d40b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235dcab686b0f66a4918744f0582d10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df81f05f187a513412bc358429b6e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af77a6cadffdd75f2c001d6db6383a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173ac6309716bec0ab9bddf302f78e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670fe5e33a35c3ae98ea19f98323266124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c5208a6d23cc038852ee362f851a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53843adffc6daa72c96411a2855b55c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811f0cf3f3a95a4bf9e4fd325ecfc71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535d02e6022b1d0e40010b052ec36a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565b4c20b528ac7a00a6ca0c768a020129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8e60e903cb111ff01fa4222ff378130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b73a294ecd55e4f4709792dff8ca0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f494770f818a42ec59da5d9802bb300132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c85b2e4850e17843667e8f24bbfa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500943411961de442f65a0651cce33c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbce5c9e67a105e27be72d5fd6b34ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c2c428fef0723cbaae1d354bd01b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51291a50b3d7059b7824e5ca84c93220137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42ee4bbfa2bcf7bd2fa4ac32da1174138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9abc27f6a30d4276dd032fe59f6a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ebefb2fb553f47b1f8e550535701d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201d83893f82e1fc08eb182d73a5d1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feb94dca291c8b2dd1c6181e1e3446142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854a317427bdf11371e8120195522d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9ee094a6043def37a4ca877b1f4cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601f914085d938be1fcad79ead1a975145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cbfbdeedffccc89535a9e2503abe7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520144e39fd5620e699c3c4c52afbd2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5b8e251e55768223de2350fef1d0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290581f27ffe4efd4216f53e192ac8a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ae5dcbef6a64a2fbb48eea6a9c2c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c2f791015c46ecdf8d7bdac20634151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55e3536eb1962ff9f979320b5aecf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9dd306a51aaa51bc4d5cba0455190153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491476024bad10591795557f7463cfaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739405a7d658b6a42a4e684e526ef21a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc968cbec88c8ce5a7f2f744e44fdc6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba9e691c29c66b696572e949f71ad6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c8c2c25b26c433ec19263782e4c57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009bff1a07004a02f56e88e614dac9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840482df3cd38b999b13bfb409fc736160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61337454f840091042f6062ae08dda9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cad6e261a1a38c422aeb6314c7e9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c620d40bc76263b61b97db058014a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3526b0953324f82c20aea26180071164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978f4f320f3b45bf51b086bf76e3bc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4cf81eccdac5aff0bed5abe8463c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499d983fefb167edaa9f23b159a05aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e7c8ab8ef3aaba8073425ddb52f12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bac5ad940b9c21df8590ec512d4a5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58260723fb501941b097af7a174b6e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f34cebebd32d516bfe9ff31232520171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0bd9a8627f5faeec4650ed01f78af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55df95e48a1940ec36e8a0a37fd1e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1af008bdcc57ea9538bf401aaf59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb0975d8530ac79ecf6062c5229acb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee315199cb4a1c4541af0d63e17c4c14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998cdc6016999d40d870d6cbbb01e44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86c87bdbfc844697abcfc3b0f1ac8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c45423079a39eec8dc80c61ed90ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307d2a0a46f7fccd30e23937ae6cc95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8af1753338400968cd25803d3d2e43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ba2d29555c9899f9db6f3b0ffefab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247de56324c17975ec6fc7ac0b34b098183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2bb8641dbd355ca5a8973b07191d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1a377368052ef999d60d7de617a5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2da16f04c75bb439783933b947680186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec40ec13711ab29198e68c5de63dfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53232611a5c4262f6c5762151830b592188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467465e2a52764b7ae7b09965325d525189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d787e955aa2f6c5add04522cf3f10c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2750654846454ab4b7e49d4c0db946191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4caf8f1dc34fbb26a097182857093192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0862f9987b0ff8d6dfed5730fa26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b1c752f646555818868390101efca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840cadb1d128b9d58d85ab827d76584195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0efeb856d24a9b60c50d65bea1c2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263f60b8a1cc40a55ae4547bbdd8cf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a73ba971475d404e3e5f6af877d0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521a554f5bd2e3bd0fe03a862a7581a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd964959e444c34453575c91e84f9af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a415eac239c1584dab767ba6ef060201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcbcf1c5f67ae2c9125a98897d9831202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ededb0b6e696572f697ec6bbc8c4d4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c737a379815b09eccdc6c4512620f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eedf48147d044f0cd1da68a52ca08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058abe53d07ac7eb6f15a92c6ea1bfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c1ea6e987ab7680b680710fe2209d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcd2ead0fc5f7449027bd97e58936e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5470d07ea5a9555eeb9051bb6b0c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b805da581ecb9265197c5868009007f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd6c47b06dbaf491282dcfca450af1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b0f99eb37450af589204149210fe6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063bc236807f8a731777031050980ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ee8894f626139217fb3bbe80911e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6604db7d89c7b6e5a468433c47842ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10a317fc920a983ff026ce37c390d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c334d340c3565bcfc4a70b49eb2f68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e62348ac4f35872e28ad92e4317ffb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bd3d0e1a2e464d461e080d21fbd9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4daa3a6ce3db0a48e6801c121a751220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712c2adb0d325fb555c1bed75423f5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b37be40ec9b0d4fdb0fd5f8fafede222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669c062936a995da51281dbf90013c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cac3437fe973bfec3ba848af05042224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53f16f265a016fad3e0512d39aa336225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95185dd021d3aa584ebc071bc4b857a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61366f8f7485a36b0ae0c4ed1f63e7a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30abba7154646184ee9f3358fd819b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924818eace3174c4dd790d25d3709d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7285bde528c48f1a71f559c0c35cda1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa57e75ff919f8d543bcf3e76b79c52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ce343ba8fa9601741291b131b19ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f830e34ab3cfd279c264c6424dd219233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47dfc1a87a081f084f93888bc9621f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eebf1b33d0d368d3e9ebb914acb88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8a18b442fbec5f4adaa82c0b380c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146ba56d1d844f9099b65de462d543c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e38fcec6ba3d6d365224c31eeb692238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c57ee0e8907e96457c192c0cf4f38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803a27ea3cc9ea4a19f0d68d785225f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5922234db45e3b5894b42a97bae374241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc15cbc4e1a1257dff6c6534aa0e234242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d240b9c785eda1afe4977a4c5d1d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ccaf223045b3f9e91f17a9f1c5de7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc8250ff4b72b440076c180c826332245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b2ad6cc835a76a1818972d39e6069246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dd9ad0aaad5e6c604ae3015500429247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33185c7a4699a21073f7e12caf35ea2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab41f0ee913cb7beabc84703ab961a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b04c4f8d9740a47c57df11dbdddd69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1edc14b33eb7f33c02ec6a91a3727c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ce6dce01a14c4dbf2c0d6cf2448d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbc65dbb1e27fcc1222b40faf4673253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e938927ee291ca8986e3250e58a0c63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94881156a6958983480b492b9b62df39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262b124a6f7f52a58b66c0b847262dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f975c96be60bad2cc45ba5efac87d0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dc9437d6693c8431ec53990d9e1c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c94bf3b8de6cbbe70e7747f2a2535259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821ee9bcd235b4787ebe9da774d2142260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b26c504b6e912c5aeba2205f8446d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37363691aeec3b81707d4edfc9be19c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4255c234771a80ce34d3862eb6d009263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd713cc249cc5eb53f9ff0abbc531ffe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021a5f30f270269c7a77f3de32c6a45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40b6e2284a2621b6a7507af9b83867266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a834033780ac1605243997a127a42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde343d59b68d6261b0a6d40e2ddad08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f13821231c816750f230db5dd2e62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada61881cbaeee2e3a2e37bf4bf66f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d42bc0bc4f3375effd6eefd0c283d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbbcd621d667fe794cac444cb9d345272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa7b0472ec701f1a6712b32fb0975273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da3c5da70473b8cd0bae3b80261c57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab46b8bccd3ada255027300c7cc263275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fa99734ea080ff9b45d7e91937ae0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6cb86cca0fae266d7269fad103b95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba181445cd271dc71648f8a8e1ddd734278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecfaecffb7e9c6199c5fb4abf2ecd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213ee03a14ef12ef94d305fc290105f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05899cddbae5bc9f7224b73c5215c6d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b40fbfc9951f01b1c1cea831a8d3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7327f23065aebe89c4013b65eed21e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01b1d4b94131b941bd0caa144632d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f75c42ea7b583f3ab47fa60fc159f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24339fbdb359ed70328e47011a920ff2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652c76a93ea4710b72c6ae7bd1014f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eda82fbb6241e74922e9d70205097288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ede9833841d390ccb7f280e34193e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8043b36a6ba0ae96bacf27dc0d4a3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6393729e8606557bc7517da10b7cca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473971e2b32407f0cdb2c6c5ba20449292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27140960ffd16ea932d2f5389ef700293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b9d1681fdc6b62766ad47330a97a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eba84fecaa0d0bbfe654ce609c8e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa8afbccffb8ced21a6342a67100e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6748506ecebb06078eb1d4744f7417297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7778a8ccd5074eff10b994a8f865e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d772db5f75739b31a202f9ca6741dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963fe6e5d9e6e716125c139d2b253f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e86da5fec6da79e43daf7078350ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184026191d55f98a1fdafad4032b18ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ecf81fc2394e0c91b82cf5e44317d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba409f19caf5eaf3ea9c053ce9caba3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61b53d52f87219e7411811bd0cc69b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe6b69701464bb770ece7054e916c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06879da1ddad8634241ad107add7aa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f1eb5df1538d7f488184490b0d539308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d607569f428bcd503dd88d6fc02933309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31ed5a72345d5883cb118d9813e22d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70137ef7bac843461634ea7aeb6747311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3286b461ed95ff069d7939dabc6d095312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38502a4dbf0b5ea98779278f5fca5ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a387147a93cdc0fd71db41579543fc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbf020c069badd12cb5c7df448e71e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e86e773559dd26218bc815784b8432316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cab7a5362db82c14385721a1aad2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60272976dd7f79f90c242b46742fd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d411025011b31e999ee4507830f87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e30c5c39b19bd3b6ef13bae5609fa9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e84cff25ef7aeab668364135704237321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b400ec9c20e2df61b69b3f33804eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686259affac43d8b4458ab88453855b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a4bf076fdef3dd979af188261a416324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6455178a074ffbf9a186523cc4ee9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59693baf83f66d40705efea7ed91d57c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c1be19ba746dba85616f7015d361327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0641b319989b4c5ff56b936e5092c8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e841c0ae5e9deaa363c14c4fe77ad0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ac35f159ea49657e4e61c0f819e02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027dfb0dac9b6fb8bd05e172680455b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cef9d70411dc95b826fba945cf7a80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f26923f0cfa14381932133745a396333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7490f8fe1b018895d816052a8eb21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100825ee8ac9f8ee5e25d1b8190800df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633dbc7d5445169be10b93f15c2ae43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efacdb760f64754af557d0a8dd15a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52863dd77d04d607605ce2a9c533b7a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3940ff59bebd34f2cc70dfb6161d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617d2d4e35f136fd415f7e158018bce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d20498119b6f23ae31ecb5b0319248341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d287a8b05980c5f6fff1ca05e1ad25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427f62f62e5e625e17e00f849396421343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2e36c1beb7e128c95c4836af51311344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34ead40dffe529e1eb607c8a1312ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc74fad6abffba75724b6e06d3fb7cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae638150afe68219ea499a24af76c71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71853a2336b5859cd6cb069f48344d64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10504ddd8df4347199dd4cfabddf611c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500916fc9239a56fde2886b30c3c8ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd26aa3cb98bee141bbeb147ac155b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0bfc2e875153b57b9f037ec910145352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f689bc45e59089eaff307e9e5cfcecb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd018f80e76b01f6e21b0a789f246c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3f975b65e6d4f78f893e9dfc73410355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff16bcc298e54f3f4d2bba81f889f05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f6e93056eb76a65818dce5b0249f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87063ff661acb9949b8fc3b71aaa57e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601427de1969a5c278954da7584fe0d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79664c37d667f63d69c27f5eecc48b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a390d81770cb3244d9e3619724ba85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f30b7fdc22a1cf96ddd6b7cd26bb76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854608a2e642a97c8f2467f479248a25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e64488256e39fc38e597211a400e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795d3b6090080886cbaa15d33a5a06c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6581986d68033d6c9bfdb3962a1781d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52d9a68d6ca95a458de4ffdcdcbf9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98263a431cb4be3979e108b2fe71109368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa6bc120b3b8b2c47b237580ac820e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6369aa71b3c222c52660aae50095755370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5888b56b3e6c8967efb73edebc594371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eac1b235e45d9f03c505375c53e3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7484e363fa2613afc30b98c4f375e4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588c02eada787746bb1870071047a3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2bc2a35035287f6bda450906da062375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c9e75f052e3f3f10b0fafb3435429376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefc22ad7fa403a5316953635d19d3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bf8fa4d2501a4e2754ff7a6713d46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7812e030ab04d253c9e84e3d89899c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414be77c3944a25042b5ab104d42bd2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471076bd5334bded05bbb9d361cfbb40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801d93d2d430fbc0144bb6872aef711382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c0a524c4ce49b8cd808ba100c8b9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19579a8c26138ed10f8a8ebaeeae95ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c5d6f24d47abc2f83e70ebdabb6bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce922077ad50326c3cb5836214b3211386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d48300222fef09c367e6200a5f4be6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90376671deeee64ba5fab8f6bd42bb3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a243d7b350ad3f2f37b32ec883e46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afae231968a6d36c8341cf974b45a65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e1129f3473216c40f24f2cf8ee81f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5ec514a47ac8e29035174b2650898392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9674b610bf5bba96c806de0d5dde0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ada0ba86ce93e1e2b5487a613ee0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b2974a2eff1b0931454c77bd415ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e9a978705272b8bee0d96cfa1e4b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035012a6a67f5fc571f413efbeb61b9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be24f5a49a83afa9bb6c8071dc49e7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c237b218d94386a497a69590a5a06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d98972051d2de045f425c3c731492e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f639b4c5aa0a03fc2c7ab8d0c751de7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b22dc2d6e3fad772e01fd53838228402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515e7232dcfb1698009b701bd7f5c3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72742d7e16bf178a22ac564d322d0d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf078d3fc45ee0e7e4da71808190d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eaa40ad3d4ca5b7a98bcae1da8fd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e551d73e54b8e171a8363afe3c25e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767b635fe64f775ad59a6942d6feb6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69cd2442b2f33d45a258c200cf962c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d89cbdf7f0508c56c05ac5aa49733b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68207d444df21b2a532ea30702d8b306411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29829623c84f385fe87820835f36277412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70a5ffe13f460ad9808512f53ff58c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9d10e7aa9c856101ea814df522351414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637f65a40a3ee27614babeeb80c5148415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a259ab891248772d4f6945c6d8110416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88118c8c016a7349c8ad784cf598831417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c797a6d9bc3badff8434fc15cce2395418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2687f848b5e5b8e49126e90d87e5c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a1e33e0986c3c889cb067aad6173b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48da7297daa87bb4ebacbf555e829f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773320e8a1c5adf9df90411f3dd0bdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971d4f6af5578962862257d075c3424423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382053d46e42245e39b6f331d04dd9da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0e01aa3381d6c2fe7fd46f81d119d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8b10b31f94e0a28a2128be1653c24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa9443c00a57bfefb6ec8685cc1b2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e83e28dad4127c8faeba223d1b910428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b473a4d815550e58fd236db793d7b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0023a9421f832afcf26d38f55aab81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237e1e5c4be67832cfda47b969d91a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fd2cbefae9aae8a306ce4064d32f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41efefb01f7d23b6f4e91bef67b8cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff750a10eb3725f47c15229912f9823434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ed8becd55eb9f7d1728b18c92f637435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743450cedf873f77e4830e906ee45fdd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d3babd895af2130f1b4ce7f838b2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c9f4bcc3702d7d8a34e9f877f173438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb60fdde724e3b8cfdd919fd8d5fdd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fcabc340784dc924187c4938d653c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5594593a4750ae3ae056180c3c2ab3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee7ca337bc85a10ad370406e8a077442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ec8d70f5fb972c170afcf5f57d7b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8886d5ba1aa6f4722f9f29f581046f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc333921a3f9ed8993c304646955e1fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022932a4b5e2084744ad08a4e7dfed93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcef86b331b98e6cbf0be4853926ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba008b9a94d9a17954162dac5fd7ec19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1090d2495a83f88f353068b695ab8de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac16d909d8858bb1e511230d317ecbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9b48050a7d7e3e1be6cefe6aca1e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02601297d5b1e4d5ad5c9db8f696439452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81616a90787963090c4a1dbbe6a7f82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304cc33379807a3413a360a9436945c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a6e64bee1739a10d1763212457391455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83200a7ee3ae47a71b85d66e29c40529456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d3cc40f76f082476cc229096ec230457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1cdc8c45524f124beb2bc5dd5e1e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75547a034bb5352ad97eb977c7e759459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23451978b6a688974ee610722b8a5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a85987a22b5fa5a15027a7c9e4248d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0158e41473a4499fb6d7a09a28c68c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed201fb68b2557e6104226d893112221463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77115455d47896217ddb25adbc240dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20906f833a60295b2a9ab917f20db3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412a49c829ae3c2d209d6a4e2bf0664466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bc2df324f474ac43f76a144a98e68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f623ea134ad2d3549a03adc1791ba4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88256be989b1b53807ae225decdd3d18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26f63d20a1465f6f849908fe635499470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9699be4d23dd198e57612e297159cfb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496e954e50f6f78d94ddd3b62e6d917472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b363d09a1646126521d49553ce841473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91238c5ea22b1f3ab886ed5c07cb60e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e8f899c5c6c9c800a41e8c785f3d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e141a4b5207ff6de6a233cfad5be235476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621561d35401c2a05d2044d48c41cf8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff178b9f52099c1f4156ba807c51da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eac6162734a774db242f19b60749a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf703ba62277b6f0610fb76f15b1b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc55aac752772424bbf8ca2110d1aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9578dc7dd1f0733a2618b09b490d156482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022580b041d9579bb77b7e6ed912dc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b3ab1dbebf34dc2493a7376a564f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c7d3d9c4be8fc36aa434c7e730705485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbe1263f283acc69723b88d18740c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe383f92568ea12da58ec73ede32ba1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603863ff7c4808ab5c9ca096300973e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740404e4f8d9e4631343571a36c7f7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d110aab538a537d9ae258d7d391ab22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f9284af2fc5e26d572aca58dd2f34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9a21896bd3bee45aa4b40af544715492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8749d498d8a293b4832e2d14f2a086493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d173ba1b5d38fdd9b0ddea3e13a61e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2afe9da3d7be74654c9b6d986a5166495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b0f3ebfaa9af6e5dc3ff1b171bea5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a9decab3c8e1bbe1a736ce120df07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa53ef944fba366fb46cb00291a976d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815e4adab9eefcee827d3e3495af4de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfc39b2587719309e8764867913e88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb5a1eb6bf5faeb5051e7079593f5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cdd9b2bea1b4090fcbab1792428c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210fe2f3a95a72ef0ea9f23f4465777503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb93982cb571dbec1ad9ce107c9cabe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70958f74fed7d6d63e4d44c81203f9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8373065180808ca5e369a2f6b448dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8d639ef625165136e8eb4a98af57f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0df096c52d8eb39ece77d12cd9aab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6067ba63916c5d438675772caf31b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081f73048948f0f6e282ea0eb002e8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8ceae3f023990d023a6e6b8f18f9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a0a6b3c60152b7033addfaca580fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbff4f0dff5fdabfc2f46cfca2d8fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729bf1614e8d08e31a3f173050fb6a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d6fe9a1327f07a3017d769664e74a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac569dae8c147884cf09ff20c6112499516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c8cb6aa66d4dfa553160c94fa6c85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c01516bc16799d0d04066b212378d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96dc8fdfd5d78fb3cf3defb46ea92b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f983eb82ce51419c9e6747ea20a42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec53e07890c6b3f90ca97453e21356521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297d0618447ad91699c1c3541c28262522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ee30b3eaffb8afb0a9cdb94152b71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7acd6fc688be28e727636714cac101524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c37a35dfe059b8a733bf4280b08afe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e82c30d353e485a66870e88b4d3b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f199a0033df7dbe0931a3ba2f8ba1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3e89a437b659d824f8e367b17ad80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea4041a42c7f0f6d3dd956f896068d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c5ebf5bf65a70f66d49b8f601c923530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11853e93f411b84fc0d011db318308531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90690a6de982a66b2fa170c0bf4930cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c1320b2be8f149be2ad87645976e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c804780d895dced496244b713b4592d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81a1d51311713cf63f9238367f8e30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b81c647626d3ce9112030d7b6f671536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1abfa76738683ca411dcbc8243596f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8023ab5a8723bbfc9cacf07ec472c7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6974a53d3f42d56d19c4f7ac19025539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252e4fd645dfb787e0db5988d948bac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc8ac1b9d043a946e05f740aa8ac6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaa46beb9e8e9c863e291a1c202e60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdbbc67dca351c34cfb20c0bd30493543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd1e49047a9a24fcbb4a02dfbed1e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cd882129442109edca7f88a368b8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97f0f181a116b10de06940071bf49a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a3b93256ae053bca3864d0c3962cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a9cd06c2bd332655eff55178a006e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123db0b2d8aea94c7c2fbede96eedd8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547d97142984cb35e723ceecff810ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e37bcaf53ca122b837d1dc6d36883551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7083559cdddc09a3a8f765d9dc71e03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b643b0a883cdaacd1fed583555d90b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e50172af01420be68163ff48174d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd50105cbe9d7745010604fcc73142555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131f073db4aef588d4bc481847f96b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd42febb446367e2bbbac691abc266b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10dab7ac3848c2b1f52b8abc6a18ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b5e14cb3fe90fffd37671cbcd3332559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bd8c7ec5e4f9e669299daabc324fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa22e853e054b82e4e11fc3e5cdfca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c518f4fc4e87f00503e0e7292a08e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd818ed6f737ce48791eaf13fbf0f49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859870aff8d0d0c6bade6817bdaf6672564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70f4951d91888671a178b82d54af8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b22b3c702853f50d6c0ee91fb3702566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289df30b254d0183fed23c18449c146e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19a37c34d923de593206a50b5f32ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b1430fa41b070284e2dacd63c21fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad43508046f899002090c9cb4f32739570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f1fe0013adf3b3843c5b182fa764c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7525056665060a13f8c313bd9c7fcce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87bbd5a8c54a3c6ca943d61c816bf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec0b2272cf836138c58c55fe00711c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7656f64201d5d5a8337299b5599505575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89224ecca125cb4a13979253fc8fd503576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c7f3f6f304b884ae0a2d163c1f072577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49ca42d4d4865817cfccc95efb9ed5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadb37ffaacbfc257dd2556c00dea4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f39cb7500eac50340278fb76745de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a3a27dd05d8aaf6767121fb2b31b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97e3676fceb55fbdf5ef436bfb109582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca715396b34b84fb83af51a57249d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaccfc012e759a4a2c4d7430b1aff0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fe716c67cf8c5c72351a6b7b40eac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91a705ca0b2929c7d6da26d9c02c9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195b9e3514df1602cf0753d3c2ad7cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3179379f49d56b4ebaae257df39ee67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9eed578e316a1959608fd1d77c869589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378c9e7c894d3563d6f5c1f0de04b82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcd59244757d382ad30fb7dce4742f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f431054cada0f67d8dc79904a07882592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c728ffa9ecfe869b4b6121f00f6dbf2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b2a1dd632310c28a61d2c7be6bbdc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16162772d41e85710d37939c16ab45e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefd61d5dd2daad2183025531630d39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8911b4f5dfc95772b40798541a1c0e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c3d3ae69d31bf7efeaa6d9a8060b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d219b0e08e098382b7d7c41be7fe881599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd1c58a55b3bb53b43c069fad84d92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78c74add05fa0c20ea6a8eb2e10053601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d5fc555bc1aadb759bcf164e0d7fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee82a92c76de8c529a19ccfdb87f520603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb14bcdb565a3d27d1daebcb32d9fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b788362147b44771f9839036d6675d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78932e9673a73d7e0e02b9350d1d8e1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d79f4748549be48fa582f6ade4882607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397b084b5f44eebd1cc016770a73511608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4683e5ed8727dee6a8bae59fa4cf6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38686e5d1814b9fc00b6a780e70b5330610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da10e6e5d0fc431375b7d2e5ed4f42b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611b26a44fd91e9ae58861f063e8b4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1522c0cbd4d170bdc05671962fa5d7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da037a5b30ded4a7c875c985e676a2bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5b65036cf52d0bc1dcc1f9b88b143615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9eeff5e6c7c8e905821549329ab28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8afaf2979399fa409bc75875c38ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698bc1e990265091fe9f5f5e52740b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972db913eb80eaac3f5f7866943d3e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844729e03b2ed7d26a5c8323407eb851620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4d62b42273875d9423387ade429f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047fd7a8e5db43ac87b98bafad55c07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16d90bf3add37fc2d0f7dab3a9882a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66ef3aad7761ff5aab37d8a0a62277624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c2fd461fcf9e85c9e214ab9492d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926ea1518907a2916c352a970832f52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bdcef57ced9d4c19f0f1354b481b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64f677e5ecf811af2b0a1c81ae424f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a48daabde52243775009900be6397f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f5d438093898d8a0c9daa62481749630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76923b358d309b2d5cae938bad13c4e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566391aa470f7ce1d96dce11b90751c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec8d608397a784c1d5679c8e788268633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a961b8f23c1d5b5f75ddcd9da923ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ce2f73bc043c3f63dac4686b14bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708800286c452fa25d96e0deca7cd4c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51925cc9f1c682df271d48d4c2e15211637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237893c8d134aca2a91861ca7d3adc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b50d8c82f2e10e20711254410a5bd3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e82c18efa26b00dc2ba4038ff4a8dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a30234c1338d50d1a9f84768ea71d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada52ec8e4b7a34be5e4027fd80e350d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12902e40b5b161766b49ba7973e5ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ddad3c41ec248247743bbd14cf7e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda5743348c2c1a0d86fcba6aa261f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c861421a385a0b5108301303c32d48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55327a1650bbb5ac5a29c46f0f12a5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688928d16a7b40557f04d7932a97c1e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72544c3018733d51e551217835005a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cc0c61d6e80c525d5bb00a59224c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7083dd256ecc45d1f5b3bc9fa8b569651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008ea7b3f6a2f36c2ffc8501187ff05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e86f8bf9cf5bfbe00928696690546653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237331d68613ff5bbe6dfb572dbfd5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d4113649addda103504debc596d42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b22c3191128aae91ea37aa9769ef5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafde118e83408ced2d7cd1d9450f17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc655d5505a2ea50a96b0cb0af5e972658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f710ae878d5ac183c8d7a935b35b6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1335fd2cb4d9e9b68c74a2093c53c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0be2fe8871436080649336717987ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f252a286ec1f29ac9f6befac24d122662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca112b7edb88f7d0434e1fadd8302b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede25bb55c51842aa5108011bdcd95b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3895e9d2fb99b166d1f45df9c98ba5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca466f31687110adf25147f03a8c15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df1a89e16a69aa90da9c4d89527a7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc640f4ccec9d4420d263d82d0855421668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d7d9093cfcba815eb2448b3d89208669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c566b7d151f6e0f5520062a715d916670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea31540b93045b38b81fcbfd034f5fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319670b222329d44c788703aa7cfe88a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f9602f9800ed2be10d95cff81036d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fde528910aebf074ccbd1dd3fb531674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b1892067117c96d5a67025233e271675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a643aefff8efa44658717b36e07a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109ec288ff980caeb2856a4133dd905677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f37a9044f6befea76fe38549f8c02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c0f26fc42f24d8f929006267daf45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b560de5fa5e85559c57eba66f1fe9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04970b22912e7a33a2b0eb22b6de9b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e51be32e1261dced2426f2f86906b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f144e29b8ebefdbeaf560c0766c2822683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d776129e07248914bbe644e5093859684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853503ff1758a5cf6765fe00541a599685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8a73c3f11cbd3b570496648c79042686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3858da107e576533151880a903f8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffab75fb9e702470f109c9885ac6ab8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b68b15ec5c144de40fef80a27a04b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d241ee9b70e465992cb285336bd9e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcfc3bc9dedbc93a79269bb31840f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99476376dd042f8e46d7b1798270a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b151744ab6cfe6f55fd51134bcf1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5f01c484adebaa63bd6ce1983d161694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9d251ac7aa1fbf4134fa87b084997695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda93163c79dec5cc72c30ae3d98d5b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245875ff52914945c9b339d6ec80cbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bf127582301b7f2d1a85df11f463d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869108a0447ce69913f08d21f3ea2b50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a4cbc93bd39d79a2e7edeab19d7e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd73d66663bc35bef51acd7045e2ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab97c34ce8bc5f40d83be7da2ec4d88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007af826ed376d159827e63e0c4b2ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307aa743dc6545dc8dee01cd8790e88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c91098559a70bd7c44e27941d9d720705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f58b1f9039ae6810306b9259ba4c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc9538566a211e914664591b62345c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e012db4023e65f3543c221fa47c867708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9bbca7662b436bc70da00fd0b6296709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a7e5e933d9613d50e51e4af3680e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727e923b9c0eab36a165c9086733c7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935075a222ad6edba975a12c98239ae8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0b25be33ce24cd85d086e159c9a00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1beaa6c6a9cab4f18436a62c4e128714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cbbf5edff360cdbcf70ab142db7d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e101dedaf4041965a381f2b4e7b73f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8f28de8c077110261db728112fc01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515acc9533e1c38e231d767d5f5a954718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab919c62618ebd90a6ebee26a1ea7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3904ae565f1da23142c62461912858720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e710fbf48334ff44ef5f8017045ab9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532221be86c8e431234f6a3d16fcfffa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43564cf5720bbb857de152d1e6e0843723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1df616648754194d4906b66985064724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cfbb6ec42ae4335aaeacdd9070cf2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e20fd234b02710f1077b7003fdfca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d922c22ab62fa16e5be54039ee1059727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47927e8ce01b3fc901c2983e65496e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6443bf21335150bc210d7583d088bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f5177430e3364e84d4f1b316aa12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d68b5ec085093df85e2b2c881ecfb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a1d70d5db272dc72698df90dc2bad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd5450fb7f980d0cd02c96136bea40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7dbd75801bd99844709ce9c612445734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4762006c2a233a7b2482d42665f2ca0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ebe1f20bac75b76d69730abfca2e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac577d1eceb80a2954ff971acd92e121737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdec2b8dda6329ef6df2a0d73265e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbe2f49cff009f497e68f33e60452c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f796858e1a320f6c0381db78d66580740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fdb6b153f8f52bba0750672111449741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435668869e05d2a155ec9a8206917f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb647d97b60c5c16f46c9e4f42eb3d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331ddb04ae78015ef6f0b49438d2149744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9685339a0af9151e6f6ee8ced91bc2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da991f755b280b106d99296e5688f38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434db0360684058c799209b3050c0d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d4b6809efe2301dd6f733c3d2ea63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eb0ac0115391096ecd75f4dd1ea77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650187adeea828a05ee7eaa8e960c0b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f2fbc60b5c571becf28f87fe11194751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332004972fcaced3a4dd9c7974db853a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b733d5dd10727e53cfb4dd0722ec81753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d72a1b13da54e393242829ba0ec17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d21eb5aca60cb5c34eced6ddad23f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557d4be1459e151f67c69f0280f4759756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4d25dd888761f9b4e6b152e807a25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0a1a355c2de4508cc57e4e5a9b8ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea789f6507cc876d5ae9020f143a41b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>