--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dd44ab606e42e85b6ca0a773858291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c55ac4a8b2c387a0ef8e0db13057682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f5789bebbeeca49b2b7e9403f28f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655b1a5e36337bb35eccda32c94be174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60c1a14f989e84eaf98565ddd745905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04b4076b3c41c1ceaa4172d3d02dfa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea56a3898863b5da0dd47e36ea3eb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36552658e32b070de61e3b17c618b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963ba2e64abd28547edb6717f3baba99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ae821eab11f70fe252a00858be95110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9537126f33c86523657832891b23e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fec5f623d0d25e5b4fd838fa48efe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c462fddbeccb50e8552ca2f8baa7eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c7623fbedf43383ac0d49754c2a1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8780d97ade702803d077ab927886c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef848f68462ea292cd6a1e519111a0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e12d59f8f21211a34d5217822660bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5889f61fca9c88465744b51949a5f7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab736c387816273a8168c586da7d4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9f3f31a8c3214a0564ab7292e7df320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb09ecc8c39524b50c55e0a3372e6ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e8d9bfd25240ef6f3d08d9076e40922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3477452285403b5c34f2e810ab7e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a67e4ed1ee16ca246e89207de4d7c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb654e91ebb0e57586149bcf3257e6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d14758323fb837de384f09a329f28b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c4dbb434f14d97c56cf8cefd3e17127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b27eb4b4762361dd5668916b53308828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc257778072574cdc0d157898caff4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17203be014aa54b9d94badd092408130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a718de2390d5c193d43018b43f74b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296654630503cd0b0bd194f8563f6fdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83078f04813f8ed3e439ebada3f0d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1e2fc3abd07c25e4b505d3f39154934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1912c618cfe3aca4892b3aa7ea13c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f032c1209b7c05246ec5ced48d40c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b34f5ba26aecef1666900bbd41d0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8065145361448d827d5447c805b09c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee795a8eb21f8eee4aad9bcb29fdf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e202d1ff8e6d45bcea1aabefc3baa5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab7a897be1d863517c3c6087046f2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88299c3d6cf4642e9db43b7887cfcdfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f9e75c7ded9a8baf44449990d266543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09df755bb4e5fafd1e945a2f514d7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166993a100b11880162a64b0dc967a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749e9337c2072f5476c80c3b6831e2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30386cdaa1bdd45adf3f087072da144c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb649d803ac1af7716fee9dc162cf1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092296386a3fb30565c85e5adc524ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e5f3f29c20df7b5d35a21276f8f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9e65606b8f3828088eb192812389b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a500c5daa953083a230e5d8bced8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adaed4cca688de6e9189f9d02c965953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48e8204c26a068c4b738f48b42e54354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c22e44127b2b7ef7649275cc6f42055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82420d7db5c8ade3c9cea2b7ca681c7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b60268aeefc25e16a16996d773776357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affff54116d86469919b5d171fb06fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5758284cfd9365e0ca3050d9908d47559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4eee8ad8032fc9c456a9e095249dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ee4cff3a7b676e3a0009f79354b4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aebf3bb288350a2b4d5f5ddf8701d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0a49969acf038837b94530ca68d9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57baf88d647fb4ada65b07efcaa140964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9856de9484e123ca11046eedcfd340e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e738cbdc5fabf9c2ccc93e12f0e49766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5174ba4318417a258126ba4c8da5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4dc3ef779cda50f3d8db237406c5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aa4a835d814e921c90e43c8e7503a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c73c0d3565bdaa12824c80eb1cd45670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b2268cc5816057865e59177f77df571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb7852dd6685eb590134aedf77068a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62492cba28eda338562367eac205fa9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1290129402396f127cc583e72ec83ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac04b56573fb94ee9198a9622c700675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe4fabc389e06bcd20efa2cd60b88c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be68112ac57277e2e73a53dc9d184c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f0ebaecaad46ac51aa5b249b7838978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0eb800b943e8714986dfb9e3e9e1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38a06567fde5348a3998806b076c4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076ceb15a14cff055c9d96628aaa38281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf43311b95490fd4991a519686a0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27798f7262e6a614ee5ab3f26eb9be4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a240cd7d9f963002a4c0654633bcb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3d5e9e274758b9791e11563351b0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f457e76a9091f0eeae1784f84b0208586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cba37365e632128f55d7a4649ca8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae353d352d2879d32351fbeb6a9b39f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53985e519e5378b217ddb0d0a563e7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c0f9b268e688ac5cbd82fb38dea4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b29a43a846765ee749ce9fa88fd3a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dff5548bac11059e53e063c9b0d71492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4f9ea9df3273b814826bd96f0e23493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c3e1988ecfed3689104612d1a597994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeb249ae5332150314cc47dcb961cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0631483035a3baa606da87287884e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006adb9578cbf4c61f7b584908a12f8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea568147dde4d366ab3fe4a635c3de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae5ebb980d5dbdf2ea7ea5f99a9bb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc2b123c81ffd240dd0f3f961191ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f61760cabfafe9a00b8402dd3a68e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0599af6cbcbecd6c31d76e0d20e8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768a9a33620ba0db1135813f9e09f66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390f8607347bb40d64067a1618b926a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14687f02652d0ff25c00c988717783d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a47586ad73c3bfebbc0c3c467d3fc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009218544b70f6fd6614acdf6d89ec48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02855b642bc7f028449cb8bd751e39e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941409cd7d958d7a74964d849461e64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34ff1a91532ed280503565b9b80a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3e72a4f9c6ca3f97f6b1540968932111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef4562bae01b64ad35c5e1a25c63a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aad368bdd1624f2f32129433e4bc06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d46d04ac8b0b24e066f0259319156b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453593e7d7ef53a6eb0f27c19424619115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853846d276b9e253fc585612c21eaab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80771d792bb3708d24033026afbd599117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af459fe64023c7c5a0c68b7bacd4f31e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68d9043ba78ca53ffb39d3c958312d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20374bd513d508f5819ac3d0c2ef5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72d327522e0a16034e284ad4621918121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2210a4431e60367c405aa199fcaf755122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c6a26c614e056d79cf68b31159e61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e3197d81d04c615790bb3a853009d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988abd10837fecb224d978972f19b13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ddce2d8e2955847f29bc75d4f0d36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7ff19ab9e7c27ccc5d1c4667bf304127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14411177d21be3cc10748bf296f0c5df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce2c1ec68bff6a1418105dba095a24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d3328e93c3934009750a2d5ad06a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29e8c7be57085ac1fe0080fc20d2a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cbc3391f157717b8533681d2d2f7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442473ec26b39ba164ac371ec37bb86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9264294fa37c5c1504a7d661cc209134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836c4ccc5730298b9740e8ecb51977e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd41f54bf8e4ae667ca3d3a3243be6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72d00c358528c21be19a5d3ee9ee9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5037cdf15f0e1ba8aa6ab0b5a2787d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc25b6b48f97b04a3600f6f41519f6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8872d88967664ec2203ceed4a482497140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13072f95e66a2449006a807729a942141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe99aee609bfde553061dc49c0a9f84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cca4ad54652d6f6154beb81fe6645143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65af2f8f422549f234f5bc1dfb4d81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e981fb712353d10bfe5158dae39f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4dbfa3f30461bbdbb46c678899cc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea7394d37a3d2235320b3d0eda655147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01690d7b096cd80a3e9b87edffa73e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50c943551b3e80beac81900e8e52dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac005aae50b654dec85d2e1bd72be81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12912b5e97e564c10c2061143611a76c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ea1199e437db05f1e402266a9119c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf09d162714a56bfd19ce037e7c628153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71528d7328301fa328a27faeb8b6486154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb3ca16eab48a1720a06c33bda3d68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe048152a40b760f43ee7c880111737156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f3414ccb000d3d24746396d492d13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f71797523eb6eacb168e308753b06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9a5e9cc5d3b994e9777d32cd33f09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c50f359486b2949ecce3e667384db2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f019e9779acc3f3100a37094a437461161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3106aedc2b2e2a09f85ee37cac5182f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba765324271f6bf4a01abdced28691c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34bfb139e14f55ebdbbaf1bc451214164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878669b5da16e48e95729c6300903fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bde91901b1f0509598a17b507302d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002649bc69dd962f10aadfe669b27bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886245cb8bdf006a1deeff1605580a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9f9ee6857cbb26765e3fac13dfd8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a86208b9c14b730ec5f890b7144159170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5d39d9132e502bdfa8f352fd46662171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ea544329d645e169b47134dfab1c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fade375d991d0bffaaf60d1edddfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed285bef851fd37805d6c0a31f93de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfc746f66ad3608ebd0f6163d3cee6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42453a651b6104402565de151eee3d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779a2b95022b5e52cb6914bebfb9347177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e2bd04fa58fcabb2f465b0d6f2d04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c1c84c15e9e2abe764f27e45d5aaf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21728e3866ef75204ec08ae7a53e2656180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932e3870dc6cb999623c1eb8c4836a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484025e302cd33473097c62dff868b9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007b73479669e18e07fe9e824647bce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc1159775b5f58eba056a90161934184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede8f942707b5d071773f5d4ddf4a05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08763ec604fd90082b83b2faadb39fbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487724dfe6e9d0e324718526fb50cdc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f7fb9247a91ff190d860492176ff4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b43ae4f3d8fce8824338b746ccbaab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ee675f9fd14feddfab0637fbaa240190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6a7990acdda7ca92ca49fb2ea399d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51d6dfd35f27a5747ba1767bb55500192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6dfbd2680403918ac23983380579c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cd920a689cc577038e379f8b577ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb749a6ee9e8e311b120c3c5498ceb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad2e5c52328773b5496e47aaab6632196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405814723d191dfd4c5d891dc8326d41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8ca60db394713b06b1faf3b7d6314198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9c9c686ac2c0a340e231a15f11615199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a5a6ab57cb6824b351630cac96c57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db615ad9daa6e427bf652cc908bc06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24538f9037ae2abe1ed8a4b977731202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80430c21433260ab52389749df1de508203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca362ec850df33be0df835ec8f4876204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f9fe0866064e406551da540b5b842205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef8db0ff8addfae2ac5a5a5d7dd4aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d3a22ab1346a1a1bff4826f3f6e24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61261316121cfb3ef708f6d8c0cf202d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6a528f2280925021741256e887a00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8813f7e1716bee3314938b70b9da0a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e37357466e8d411909a3f34dfcf7fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0673e45ec8b0580986d03fb0f805a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef4cc60a6b8d5ccdf87a01a16ebb4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363b2f39688c718bdf060b7f821c332214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ae9b3569c1c60361229bd7cbf2f56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48ab65b4d55c18356fdc5047d93e17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d9c6ce8c1e92d8cdf7165b50919af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094a3ae31ebfe88d6dcf096fcbfdefc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6e74713c472c323c0d3b5c2a45e2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d91b859feafea351f4e6b135f0046220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa93e6f08d57d5fba78c493fba10a83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a1a427c74a06689f9f55d64fa6eb0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e518a3067ebf740be5886ff1f36fc38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ab75b6d57cf09f794466b4e2e6d5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a468d9d87e47ff46bbe801db9023b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33681f404bd73faed0aaf960eb7f0956226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5fccc3a4b9c918026bf35da25bca5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ec11f6bcbeeb3954a1ac6d50211a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c805b3ad706b6465c5553d075ac723229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01de64629a6e202a54a1b11eb7672230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451641684a2e3962824eab9ed06692ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f88c1f0f620b5c081e7e29ad14751232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93145573564d13807194e34a4b491af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff473e04b6f9df8db5be8986bc6598234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66998e7be9534d4e2a179044d4e2519e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cd1cf44a27967ad2a918c8cef6d77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bdcb244b204b86c140dbe5aa44ed0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd812cf06925fdca8f9d606e1e7fc77f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4397b4a9e3e754d5ca0f84ecfd4fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e85d2fc22b5280209de4f519b0136a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293f004b807a8f1c4cbe0943e077f09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa054c1e21f6d1779ea4fd5d86c82a61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b4e820c3ac2d722a0e75430bdcd48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cc6ad31fc1ea673a53233a2bf3cc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edce8e8e41d0fcee1fc5a6251d51a74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4129aa4559ebe554df11661d1dd98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd50e7bcac3bad718bc8d88ccc8e43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3a93472bdd2522a9839d68f81c723248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587684f4f9432ead35e45d37ff049041249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dec363c043c35d813fb7dfbeffb04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b1a6107b4eda5120b352b051dad6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e8b8cdee3c66e3568cf1fa3abad28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3897a278577eb67f2f97417fc71f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a275d3f3a61852ee31ef7f8b87ec09a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379406852871a377e75d2f8dacc2c5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf870f7b527e608c9b19417f463cb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867b75384403ad0294758b9a91276a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97b2dd707e2e93672b755d241040a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9b84094102749cd532bc9131fbf53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986da7e05153f5dffcabd24685a7f3b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63ed2bf99a1b0a8f8cc7596e613f00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e71c444df7f6c31711a6249381bc10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa2825a7d8921263faafdafa914a73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad96d826bf1ef91fe1741b877a0c23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60ec88402098f115eb282bcfd48021265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81483c3523339049e1a985583b5c5389266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abe442078b07a072c6d14392274064267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b5992cd614e2e54708e9e87db5a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2333a2ea648c8820ef473ca717dcf69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13188e9bbb46bab0eed0f0ac2f9adf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca8dc340d3625c666546fe75b150a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceae97e3310accedaf5f12e45c1100272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbff479eefcb49113c43d4b03f8009273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3aba8836c62c355bbece6462fddf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd28a87a5c9c2d5a3d702e72de8b8fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889be43434e554941d572e1df9896ccb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b8f87efc75a5d8241910bca19521e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60feb9b51c0a0dcf2322a16dbfd689278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dc077e7064b654c6ae9393ae4cf94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678daeeaaf52055609b7fa5ebd3591a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2874c4f494bc98be955b2ded49de00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408c5a1518853bdfb35e7da721e307b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c54059d3e79dd1f9138a3ace77052283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad18c9ec6fd69121b249e4d362f88d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e56b1a7146b44d46b6671bc42fff7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416731efc5e0b1d6d4e700a39ed0bfb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d7862ad36acb7d38e0970fb08bf1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431629a0d236a13808a4b7449c65c858288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bcb7705e8edb31dc47c38e8ef1de9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcb27b5630bd3427d1bde0bd429a1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb90968d16aeb6da9e41cea7c202b03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f0937493c4a6b3d5c7194b2e4ab9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718854179f8788063a9b4ebe1d189df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1862fbe3783839f8030bb1ccc5b539d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60829245c6a0aa110337900733b9b51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b53d51ec998f99b9faa6c0d5cadc24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a774798ffb738d11a7debd46b7d2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ccef61cfce9fa4126bac9cc6fa632298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40fe8679cc49e84c44b4b1b9aa553299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3e19901665f6b3a843434333b844f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ad25926caeae00eeafbe9464a253e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f4e04986efd0194d3d937c0801617302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44eba2f817c11ea653fdf3d770b295303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f019bf6604ca6c5b1ac8e19c4067c15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c629e504430c89340044ce9dfe274305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747259e2b8843be7fa6f39e3c6f0893306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a40afac7490de2bfaff87255afca1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d177a68782a87ad0e34a9eecd620152308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dadf9e8c869b5049ff97da0ef1bb8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b3c308ba01b343b13b1a2f062ee72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165c9cc19b3e6dfb15e17c1cba242d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb76dc5b5386905996ffc6aab40365b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5e15f6166acab9900257ca7582546313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f15150f89e1538606ddf5a26224332314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802509a21334e22137f335e0db21551315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c595a2f9804512d6e2094b3f0d9887316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dba12a2d87693e1adb0b8d83e53a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fe73961badca9032f0ce4e3fc98c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664aaab18129e97f55dc142322b5bff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d0e859ce51fb14886bc1b60882936320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8439c5a6b2838a0cef2a567e7760b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188d398b576a17e7788dbbaef1d64fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8702a2ebabc5a494dd52c9871465dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de028f4b8e37e749df8d7428e5baf92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4b1adfff854e1d72057d41bd1dfb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786fb0204a2b9ad59096cb923cbfbcf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f85f17bdc7a4f5f7df067aec972b5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a8519961fa4956724990959a852bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da97bdd7c2a1278b97015949d08318329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb47052c10c7def7a3df650f34d9eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acd02133f59a89ce1781ad2b46045e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eb7b5826d3e1258eeb9e2020289a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd14a6fa3e91e965b3569ee1646a9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c4707c1106e1bb0b1c63e0629252334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b74398a1be69aea4a00e229b1bd51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73269e76032d31589ca034c6d960d32b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20466c2c499decc10143a16b049371337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a310f484a1c38b2fde29d2243509937338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905a41b704160c0b97095aec9f105f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c794790e3e35b70a504519036191cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46b3de7bda03fb25a85c733f406095341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e4c74f9026ddc68a7d75c8680e5df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c6b65f150253a658c5829510076fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35405e4e17f97629f37c94c1fba6a97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32690e65f72f0fac2c8738ddef4fb665345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8d787606f9a245f8cf9567cff10cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d8ee8d0b3314784b50fe23eb4ea9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26595e7e7a16867021ac0c629b4a92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0105def34ee3e77bc5c29e4e9f48303349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6b7f2182dac8a506ef16956d6ebcc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c522f6178d5003d577f4d67ba08da6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4f153714f77fa7ef3114b7cb57fdb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230ee8980457f8fef87e26b6153a140353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57040fc9c10e35c6d9e1c85d6e7f4863354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ad549e204676f6e8450aa352471db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47802d4b9393205ba89b445bacd08df1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5317693d4c0590a7ed4008393bf72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e01210066fce54cb0154e0b19272d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc791488781c75b938d4714b08ad5a31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2300ea4dbc0b79d9289e66d00f637360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4a1c05123d6f95bb30bf74a11e5ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230316c1f2a14a7b081837e56351e54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe3af4c7f54b8cebe20f40e44ff2d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54531df9ed7134dc2f8ffa9afe269bfc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3ad962fdef53d4798605dd7fead8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78b8d1d9e2c83c769d02c5f352763e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8676dd9e0eaddc43c308fb44ab126367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7915bdfe85fd926de251fb66c872633368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa34addc94bb02d7a4fd98376fb4b99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f53edbb6dbe86286bc1431e440e133370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bb1e96535e51c26a2aa731b390ae2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc1491bee78730d46745697903fa37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231d0283752a2f4a371310deabc7b73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40977b1a29a1c58e902c9ada7b27905a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7e8041166161a1a38f54b94d3b245375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c930cef8578f9a923554229d1fe5ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94486411299eb4ee60e6d519d1de76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f132c9710f5f8b46487690d422036378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c6b6cda4b5af7431e420677076f05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d95f00dfdfaf59b6704bd99b27a69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc7d1a6f5075fb00f6ca740d02af4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7ed1fe07ba8395d9e0956ef41e202382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2d2564dd474f571913aa7b0aae36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbfafce46c4b3547e378ea54046dd5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda79fd0d52cd02339d004c65127d68c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027476f13b13e4a97254cb75a8cea43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc1f66d64e66f10214adeadedd59bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd40c578134fa5ea9c43b5f9332227388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc955a934a9091857e13ff03c636b36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8582b658a2658f578b8adc5c261939390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d3e657743fd8b10d8da9a50403ced391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e75a2e9bdb4b7e7755c87be02188b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35537554283de21cb8cfe3fec97122393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9a2c6e6e10027b93a5286e086da14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ecfb2f57df88f72b37c8ce011b875395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6dfc183e0e8ef68e12b18da93981d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb2989366e24f5beab534607f1b3a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24356c56ca36aaa33a3eab5d64615734398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fd2812c4db2e0e3ba55f793cf462c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc884656af4ab97a1d2b257bd6ca52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7148fb34abeb2e7e6155b09c1f8a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24062191e3a98b8e2d13604300c448a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbcec6dfa0c5605d6df5fa5b674d0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c050db2ef30521f2ec02f885cd294e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4f0c706fc60f1d096773927dbf7e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf66e7ce1670384e9c97d0713a0a4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f348beb503772a0ebe2b70fc4e0c24d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcafab418d8970485587f882c89bdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835a528772c0fd9b56c5d5d7cb744c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057937abaf1990abec104df6b98401dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed79f32c253b59523d3c7d5a55cb5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac5d2eb5cb9b513948968c44242090412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d96b9a485b4ef9fd804de24f07c4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66038815cf7efa2e4962ba917ee7b4aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e192f4e96b5589c84a0b8ff53096b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbce06e079270b5348aba4e66db76e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13abff7811c7037fb51f974525deeaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b31e15d49bca1ea61a6a27b2cd792d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b26c7e33655bd730e9b95a9f2d46e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4c13e2fb115c27f44ba6d6acd5296420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46248721b3b159377a5893f424ba469e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5b16e5533e71bfd014d666a2b6a2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0367fcb784792d22ed3702c12ee82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460322350efb86cdda2254d74112b01b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6a5edfd46660520c97841864d12ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02cb942df76f15969f79c0149391d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147ee309c837716a044a2834b054055427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919b67a3eeca0e71c047bbb98dd5dd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb4fd76488e1c918bb2e7ba70ba7fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df829853ff624fe412fb1dcea82c8538430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4006260de2559d45a416ed8391626c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705479250ed66c9175aba12185509f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd146e609fc156e7461469aba7c75772433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208775dce92240bd1398eb5eb187829434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950140250ac2772e1c668502b280dd92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d06898d957cde92d7deba5ff51e51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df223448b25d890ccd95e81fac408495437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5600c757794610f61ae1183230470438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21152fc8bcf06d6733c111860edd2b1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431e02c1d3f10620b7636f7e4f7db27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7268e799ef11ee9ea8279997c44a82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a872ce086bf7ebd3aa122f747de7bea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d8880d812f228facb3f63808dd031443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5ad16a11f295894c42e171821fdbd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba542ceaee4a81249528ea11578c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb671233b45e1b4235768cc2f3cc1ccc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab65ec5d2770547683358c5a526b21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efaa32d862c42304b0932dc6a8aed6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9933a8a85c15e8604d1d2939410f0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047f6072f79654668556c487db41b2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518f2ade01005e01c2c0b54259f9390451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99e6af74b15bf207b43f5f0991a4cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168363e3159913dc1887fbdca516f11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e68110466b491be4da52da923e120c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145621e9fe94b5a90b093bcf43030be5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327b44427c9b70732b2896fb0d05168456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a5c5f14883e192c80a3918ed4039b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c2fb619dc1552c9b3b3c01170ae2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c52b7242ba84c817062209e1476bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de45abd168365630bb9681241e8111460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c3632576908f564f361af199c3fda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0a9d9e11eed101926b61bd63215a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259f8d2218b8ca6f53629875726cbf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e28d44fd747b4d2b82a7efc0314b3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fc200fb63d2d7f434b3b329ba6d1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622817b7b48023ee18b333f3e3907a27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ae2b5f88c6dd4edb3376b7b13c5ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddcebca10bf50fd6f58a10adad88cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea15d51dbab38a5a9a741d859f0430b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56a321ed6c6f82eca8479c2665b994470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935501599a333ef6d5966365cc5553a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f15e8419439d59c54b90eaa6e88f99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7e73da3b7b8cb40aa8f7ef4b5e62a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b6f18e517eac5affa03ca519f9d6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542d65d8693d06de17672832e1c48a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7939d9ec4e4b49d3d7eed667a715ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05bab8cf1fa6a4feecc2494ad968e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb21cc02ccdc27e1cdb88b1f568585478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cef6a74bbf470954e634473e9e8d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa49b829b99ad160a1ff5751427874480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cd8d72a5011e7eee6af18c1d16487481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cf06868e27626d6eb22239cc40602482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e889eba1ca43a144b417fb812f6ed61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d9e618a09ed21a18426e2fb71133f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c146bf722f2bc3f51b15f93bfa5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb76d3c05e9fa45c1d339a63115dcfe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a7b959dcd30f2fc2c071d72a73b4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cda267f95b4c52953fc0d157fcf95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e36daf7aec5a7a374ace65baa3231489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5792d85e7d66424c2d1af7fff2ee6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e750a12f2823ddd9087a9bc031dfd63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d5c7cdd0d9922ccec6b72b3e3b9f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946ee25e0991f4eb9f8d80d306ccc23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26929ce201c4ae8f02d3a01ceb81823a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f23d166c782907f29a85133c5e0e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c587d6f13cefb80bc456cf10e7eec79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061f4c804b16079aca9a11f054a9c40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b28b8ac13e8242170b5c31def48ad1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab77afdfccb005a374d45879270bef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d4604dc163fab9ec48123f578eba7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2da229e510013a2d0e0976b59293b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55ad8fafb568a16364515431f29f73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3004cc448ff8e0a28ead7b37c84703d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb7635d348e659b48ffbad30c2a8b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb03cf50a8379780f838a62819b7ab9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dacf7b66e34680a73e843f5bb2cdfc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee817d87ca21d8dfc5bd32257cfa80f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7220f1b1c88f42cd446fee6b4b803508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f90ceb1456cc35462b57248ed860a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765dbd293c28cb8b080d3bf1393db46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a49d06b413daefe56303d5ea7a28a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e897b95cc1c7d5e41d8503699d562512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e31f8229a99adf9cbf7365c84bbfcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2284d1459f4ef3adc2fda80eb84059514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297dcc007cddf9411a4853d842abfaa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfddd962d4fca47a4fccac6b464de06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b9e6f1da7415e90580baa23eeb1b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d01dad27a4860f2ace7d0d9bcc2660518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363f987b0e0eddc9a44e347b389a33f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367765d02da11cb621ad36e0c814f11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdac1cecc3c54e1d8caad224d9097e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b4edb1147f28a71fd114211ca6aad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea949bc22c6052fdd0918031f8d58b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1c18792bb52fd6bf18293709b32a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f22e2c08b28439a16779b1ad415030525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab05ff7b6a1803482086b7b9182681526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb296700fc49eca5cdfe6090613164527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443b2bad73b9f86f5de4ab425a5240c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031199ace40996da5b32dd45afc5ff59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e798b00c4bff04213c947f74dfd7171530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f325653e2bdff3029d402c167d90e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf5026b849c7bbac26e0a0aea81c68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e43541f4bf7d5b43917f552ca9221533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcf1834daff4275c421182433954eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc40e98479ba69e63d17a79dde1538535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f5e455302c26446efd1db7342ac70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e425ef9af6f6a10ba4dfd883703bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a69bae8573c8f2c9c863b64b0b099d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276d6006e3bd1a235036f53a75cde48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185612e6bbf4edcfa846e067b18f1472540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69ea0589d94883c2e22d8da75e441b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a1eabe53d8d7ad1ef81acf55a5c6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf855b5c4bd6d4d01cd050dcc42ac0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a7243db898edf3624f723ddee3e8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fad9271c0f58c997be6a8a2141530545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0eb3e6663b79e592a5a1ac4f6eae6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a1cb29a34f11e3445b6ec70c882e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be090cb9667082adaaaaf10337f1f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb73d3e2ada5c86e65bef9822b6581549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34fc985341a0071265fd3906cfe5d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc041fdf579863a9758e531db7fbaa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fce73628234a94c90c208f5fd62fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9915998cdf511ef99d3466d5a8d53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e42f518d82bb65bc204594e462f4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477abcfa51dc57830c28506b7b522562555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102046ad2258ee3beecdee900ed13f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b709de605ac7c4dec36dce41828ad6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6e922de59665bd211d8e07f7aab72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8b147f72e6e36cdbb972396e29193559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddc901821be4fdf47da56b61124095560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26f301eb701422c1685a80c786c747561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ddb05db3951723e13099cb258ceba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cd96baf8cecf42cca9fbbec9dd056563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda70c862f8cacfc695c3fdf2720e8f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b1a869e789945bc879b38063ebc6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb7826990dcdf0f8546f16e9bd39d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d919bf82d3de224a7c0cd55122d190567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f0ee3e14ff603cb39c93152c005c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6243ca0995f8f48cd4370dcd4dd88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344010d1a3c9265dc238b95486e1e80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f00d895c8ee2e8e026c136d4132c3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768392ff431a7dd6d363f40e54ab0bf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b08f64fa4d7b413455ccd11febe7a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2db222697869ab8a11cac005d0631a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b32d2ae2c7c6844a600cd2d3b3cbea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04066972cd5bbdc9741811697687085f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5463fa12711fe809e8671213b330ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df212d1f953c3e037f04cb71ae2a63a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd49872aa972f04db7e812966877bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c91b580599914a9271fb9eafbb4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c95eefd609652f400b03028cdfdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac51c6ec70fbb10604c9cf1838b56a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce932779593215a7472597de5d2e5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72556f557b1101db45dc3073cad442a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06259143cc5596a84b619d41116233585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035b2f05de3e0866563957c89151014586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f14deb1cbf5219fd806fa9f793c18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774adb77f9104f74ee7fcb01625a5aec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4ff3b8bb525d2e1ced24f463da7e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3e05833fb764e8ae3720409304f12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f17fc0d4aa3fdb4342d8cab5b6357b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c270eb478c7b09b49d7770464fc896592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510494fa8ffcb5f5a15b16e164b26dac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cda9afe4b4fa35361658011da2961594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e5c29d2826ca9aaa562b379f99acd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed2d4c7701d865644abd66a0391bd4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336415aed8a805e3673efd3e07cd1da9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa9ef381749effee1eee5f395f884e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6272fb9e9b5412fac459befef14f67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9743a58e53e148b8244c41aa1c09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce59669c10672be88fd6547b86228c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421c4ce786fa37d7512f3e2f8de7764602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037e62c0895c254dc147e4839c250b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fe2a0818ed6f6f21f799746316420604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f80201368e3317c8375ea74493c3e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22c81efc5147e437136e0f91dbbb7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ca1f2dba74129d126a28cfd9de3ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64605a6fc0f7b4325037f7b9010944608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9f53754e0c6106e8ab196bdf2f616609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc2d0ec5306ef6f75181284b98cb04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332321988ca702afdab3581e29d814b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1a3d96e3dff7973245e8bea48bb0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c85051dfebbd0a29364748581ebeb3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f29a22b6c55eb035dacca80f8664eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7151db6a78b2a0b0f4e8b781eaea303615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b964a7153521d0541466fa7672814616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f0843fe67d141d02937e0a714db06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80009414f5e9a42326eafeb859e98b60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973029f1ea016958d116c1d425a4689a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1b2b9ab8fb6a78c16f640314c19e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58e3f6251d3bbdd61a1a17d8feca65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a990fc5fb1919caa7bbb5fdc752c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73774f8d4b0a04b32c2c88c691d3bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151803f2da58ddb9fddaeb31ea5d2986624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828867ff907e44de09d4b2849f83c99a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf2be11b66eee4ef3673d0f7daad48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c507a5ebbc37527538e2d08f71283627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728c299ab203baa66496c5d29607cee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a32edc226d533d9941a06bf884451629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd554369bdfd10ca13e80e7a3d82503630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66643afa82d16cf408121b64a566552631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c084e9b8a280e33f0fef4b3bd40e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8d982214d996598c226d807a102a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2286f0e02754dbca1085ac46125f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff98c0aa5c2a781d74c7136cc5703c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21497e0906609733a183478974f39161636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1beaf08943183ad7774e7dbce674ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb88c168a10da4838554ffcd4d7348638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d1e94ad1c3f2d2f90775b30dcf965639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9605eb568dc2383f6b43a3397cf21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2faae4c63889908f5213c4b4eb29e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a883b6db9b86c50f3baf8797c28037b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a60d859bf930ea368e4b994c33ae32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1738a2f2e6fa4d715db2d99e7094c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a0beccc15f5528420c2a689bd3521645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614754f0107d06e542324fe7d9ffd34f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842cfd1f274d7cb7630c9060cbdc15f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89315c8be4896df08b5776528dc3d598648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab177f2f78b77996e12c220a7127228649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032da5c71373c198fb325abb98ccbc32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd411009243f270205d39a83f88c2e9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c90193f8e63a045329ed29c88aca6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f321a0ad346be38ed0bcf802c5d4f0a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095f414f3a42ed65327da3b13ad3bec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c48d3ca3c0f1ee24dd027caf2af1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c0cfaf24414299ce281fa8f0dcdc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789409907c3196e89db4baf38f811967657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559934e31ab848d66ee2bb8ab93a4aa6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a503343b6cb041e02ce74dd9aa78ea4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d9ab6445905e9c55717370ed06ac1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe6ca791b4933de0d55d015a6132f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996b209f35adb65aa3df54a20d9b472662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89e34b48c1c225ac7e9f1c058b5b71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b81e23747b8e07b13f4c9351ea4d8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d8cc9d1ea59aceba32cb61e6e349a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a82d778b8721e9cf4b402fe32de14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b258cae4dbd271879cc83ebcd0cb86667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78a469d37ff233121e696546ff1588668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b1fbc5f290b637b8dc7655984baf6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4a3d1f3b6fb95fa64c9b616ff89b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22687441e56762a290e9111d05d27e3e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13b48d145468b3010c704b2a175fce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5991ab8ce000cbb35b67ef02198fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cbc5a78d0adafeb8b5fedcb9d9cd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142c9425460cc99d00b03e99d470ef3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9ef7842eef4fe5734fe02cc989f43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7c3e0cfa22e02021324fbc91bd163677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0063ce65ac74fa75bdaf925aa30552678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35b5362d0828a784f91395a7750173679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70518a99bff47a22475734ee3c8749680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da419c650dcd3bc12541cd7ba528797a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9d9436c57f8188efee30b4644ff43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64ab45c4839845d72c8d8fa9f8fd88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a481ca6c14c442d607dcacd772c35f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63363decfc81b977db6918a618ffccab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cf1c645afe224f49bb8642fa66558686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c19e6c23461129fb32b234555facc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce168ad10e9dfdba0052a90de75bbd41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb872d1ea3ad39af9be44f7cc05df3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4797ec2eadb8e86be587f0eede456690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d40a5a8fe47eb17efe11fe5e31e8d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad606b0e3ad95ab3f83593a3b1942d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b9de5a8949a7efd16ad750ebee0f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d083b921a7f0e2cc7c23a9d17db6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88a1dcd096f5fe244bf24f5f003f86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727e4e83e5e478f04ce162abf53d100696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825b3397ce5198d766952420f54e281697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920802b1c768084f0f54bb6a74ad1d8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eae5596565d1ad61e9e86ebc3f632699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402f59fb94b224d6a34baab2cf5dc22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92892e1aa4ec351aec2025619c68dd3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cf3960dd7d14513eae3c2bba4df5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e19415ebe3e6c239c1d1bfc4cccdd2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf488c7069f0c3348b50423cad490d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d354d32bccf538ef559ee9b13ca33b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa050e96057cc3033195b945227ce529706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffa0e102b5c9b62bb8080793bf48dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad27a9403280f329ac0ac1651282d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6de2ad3b323e81ad6112485e3e4ced709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adfb758bab20b8b73b649e63cee433710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b62cfb64b88be284bf8fac5d1b5ad9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e3c2ddb815cd662b445757767a4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a71b449fdce04e045afd1f9c839aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094232a5648da2012abbfeb5afeedeb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bfa753f41e1fb975eafd830caaba3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d8229a830ad68a2a87fb6793ba532716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf140635c99ee855cc9e08e67e66cbfe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf054430591a9e94293ea865e93869718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae802d84255ecedb9638fbfd622d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0748fc4d909a4981e86b4d11c8b1876720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18566845cfb6a59ca2cff9a8745f8841721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80829c4356aaf2a7341d677dbf67585a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ae47d555aa31f87c2659cadecb589723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b7dc960b072ac19dec8f29d3df64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35dde5054e8373e9726451537919d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0e011e6b38b89659e0bab4b31a598726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22531d14c6b666009616cfc059494c9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec17f63b2562b38b51aee0930b4eed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820c83e9f947e6adc329ae5a644d114729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae48c65a770c3375d119a3426558308730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd775cc75dfa6993bc1417202000ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e614a47633a0698bef61791934516e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff14d14677ae4a7b49168d04f2b886733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aba033773309391d71b45277ae23ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180959693c2ec2ec1332fd42ee7ca4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd58e93206ae2de333a6067f4e56b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac211106c9c89a4be5401024414f6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cff0714d5ddd452537a95ed4d888f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595b7697785c2ce692ea22564eadf58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a83bec40f22454c6f2de8219b1dddd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb897ed95a0d48a5dc7568f19d768998741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b3b2fcb16cac2b35b09ca9735b994742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ceb86a98b19d7648e89b40e6c0fbe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8016288fd9864953de62c0b089a412744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177709bf996ea77c5a39283e8f8112b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fceaa95f579921b6d84fe242973172746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf09dd39b52d2d01c5d38ab3c41d182747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89670c250cffb8457d4a0e34817831748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2d053a728c8f9758fdd593d3f215d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d76e436556ce07d342b3a393b96ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed53343c35600f4bffa27e773373ade751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f4e4e97749d49df79e0154a8846da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085dcf8f68e6b29efff04d33c039373753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ef8fd444460729032e53a84a36ba91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635a44c395be18cbb1693e010180d0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20990f07e7c1186cbce6d88d906e69f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c51f49c11eac80419fff0bced287354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6df1128506d10115fe881c4e4ce455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1db8a4225cb1246ce2076e725d8f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935666bf87b1d17fe798cedd26ef2727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e768fec86f9ebc46c293512d213488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02257e8a070b1ecf774e0f95ecd083879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe1fcf7178b69fbceb63338fe7432c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7e80dcc1f596020578f20370a080711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea786e1816b6cf349cb20e5e289bfdba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f0f1ac00c3682d116497f510b04e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d28f3a764e02c8930bde8d5599680314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17482f58ae9ace45865a89c161fc4fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d1560208125b6bb4b67e09cc6797716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334106a6bfbbd36caab3e3c3d868825517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5637827fbd3be3c66114fc5089c4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915975aea3e0d17dfab7a231064177919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f832eb761a7b51ca4496645034691520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c5f0af57a5890718624ea7dc06cd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e47d4d926d708c6460b7f955bef9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea5af1ee7d5a68b36b6ccf3c389afa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73720daa12969eb3ba105672a351f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15711cd73e3ee96c4b0616a92d0e283a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b93588feba4b7c816da464639f6f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6985f0f6b3ce17a996e219af5f1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd371fde76bd8633feaa3bf912d5f8b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69215146255c883ec505105383a086a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ea254132bf285d3530a944725fb8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e8df7d9d1814ac35a4d33c80a7c8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6a451f0fce5fec6ab819aa3477ac832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67ffbdb94baec1ac87ae534f93d52033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf3f24c9a07e66c25939ecaf57510134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9449335ca9e123aec81f75cb10a9e2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bb5907bf095af22a782040b07011e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7041a61a61a53f762aa380a7a770537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9139b574c7211318a275eea665dc0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822df425527002a49b06d9f5c1b41f0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38249f54d2bee3d372f02fb4e2dba3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7596c6261547623df700f5e26d645cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36334290f9d3593e6caa724758a2d54542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632a66885385aee9ffb4a65f306304643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba0df3a32876a8721f6774ac0a537f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460525870223d33b5a308822706bf1af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc783a9c3c56045df5d467901484603f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efcd02246210bdb1737c05cad74de047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f17e90e028fe6c6ebe0c601060ec048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb9b9978d8a2c6e46f83bcb12a1df549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85979729b91a2b8396aaa8491df0fba250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c3779902eb5c66554139279970b5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2be0f734cd115a7dbad4f90ccff6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fec047b3a69b7b956a840f9fc718753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8a075cb7fe8e0f902f540a5c7913c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5688d5cb9ea16a3fe893331456297f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb611a5333a676159f3a9ddec012fe456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156ba63a38b121ae8b12df4301670af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0e0d74e07bedea74dd0b6d1a833f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de1ae052bfa17c76af99cd1177b20a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46904edfc8f2375eb62fb3f718240dc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64dcd88d29a4aad1d2989a392165d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7d08788f0e1358bb68ae22a03348c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa2ca695ea1fbe55a75ab70dde9eee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c866bd16478ca3fc01bba96617864c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e162de1be3304c05f11110270f3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2adfafdb5fbefbf68fa349faaf887666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2c3162dad15a00b7c86140e335f1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7cd3073f638e27424b7676397f44368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d5849e7cc65330799912380db193e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76a3f913eed076187235e88b4d755d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b4c833f092cfd108448c1dbc69da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c583363299174c55d739b3aa448e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c843f07ea911ddd6b074752b5525573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6921f6528fb0a95b4eb8a3ffe85474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026db47b83888eef0344eaef090a286d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59904297186c976a7e505ce95425941f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee36dba670e9e4da22b92ea92fe93d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99dc3459e3a86e66f147f15273570678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad047963dd54300f5af8fdb5cd59b0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cc2c58d92c2160ee604dea6be6c9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da358fa03b2aec497fdf1e0237394e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1502235e3594e8a94de5b52b600585582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51d986c196f9a46762b17792bcfb4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb5d00829e933744ef93dfcc60795884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a032633363c54cc80d5225c609fd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c65f7168452c158781dd155bb16f9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c0d53b9bba694d89c56c579f88f5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92247034df9e5cfe5419792ebf08bd8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ccfb33e73d1300d41975879715db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89117d0971adb0f6e96840dfb0df2cc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727f0d526510e8482131360bc16c81391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853dc0cd0be07aad142ac4bb1f3e67a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c57f3565864fce0905208ca33b9f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a2dbfa770e323a8417b294113daf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946243efadd4a28a25ec0497f7a032fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c0c57f6f56d2db580b3707622c7be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b515003d3d65d4099a30a7f4faf999a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b393cd48cbf437e432601de499ca9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1bb7a4818c903cc22eaf8f221d8dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49685cbeee6b43ab4f350c7fdd84c044100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba29b491b1ee82034c49a1639df9b3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239839f9aff65baa47c6cb0243d5b3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bd80fa409a61919763fa354f4decc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24618e67e06f0cb32971057ebc714813104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532f770ab92b8a52b0a48093f19121d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803be78db78a9aed19fcc112db4c0bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e36a457bba3ad71a65a24c2650619107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046fb42750fe6409b7382b3c7aba826108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc3114a48ff9b2eaf0e731c678422d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4e5c6946c2b2838a8f31955fb8c43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1add1fc4c34de42fae2c134e3dbf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2fe77b3ff4ce23bb071ab855cd431112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48016a5727fe5bbb93c3d35be38865113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da1d051dd722b7ed4ed9606e1f5b5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03252bb8b1884be3c179c689e51d0544115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f8e1c12baa84ffa8c24255b26f034116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e20dc5f485d795e8914a393388a86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74fc768c0bde123c327031555d900d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9067f6d6afae73a06f573cb3e9391119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c34c06e676d6132e74ce6acc330a5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96738ffe2b73d0e1bd6138636eaecfeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea2422ab2d8ebf592ee79599011d6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8271bac79bc0dc2da773a406eab476123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ad68645a37a75e7ef4cf98253abda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3180a21b3e13f11178d5c36f28feacd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37771b49b1073ae00679d7c75dcd660126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fb26d190657df558673ef94d458aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d1c731a5df93b3e68c8be6b2aa30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf805910b5c0226f46af7906506a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32a2389b1d799725c03b64935ab1a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620383f4bb5ba8adef8b21b049230a0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f3560bc966e184509ab561a19d083132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24b037234e655130127ae9d5a511df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e6b8912028ba1f2f363aa5facee7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd5f0141d845b059d6827c4c06804e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2659d3f6d6de3b2af8e4178b615a00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dd6d1090428c28375bb211583afe9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58b631c790e1e979500c62e1f710e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632608082adc2fe1e4cadf6c2df6c97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e28457acd8f5779e93f99cb250849140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f19b6d8cb69129dbc10ff546bfc14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664062e9f72c327467b62f145db2575142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f818e7f3b1f23dff4cf7e7ee1cd2706143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b909bef70bbcb208f35bdb73d5ba4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594c28ad373bea0bed52673a8274c65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2331ad18fb82542e276f5f372847e5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ba7ba0ef7a6acc8ae03f7480e8ace147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c17873a60605f1d605bdef5fa31a6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ca445d03591c317ca503fd4bfe2d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3b485d9116990b7e14238a94df658150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d8d5275549c7094794f6bdb2f52fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122b0fc6964f86b088cafcaea88af25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4768351b9347d1701132b29079d49e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ab3677cdcb5836bed8d7e58831bf1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762ed742971f7a5b4ddbf642b8d4d32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c5fcbdec2a84dfdec1562880e598c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f458dbf370aec533d5ba2ddd4bb298a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174c575cafe9f22330132ea5a98c30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da481683b4cd1e081b2193f8d0be6e50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c07658a2185b941e9a95e3181e3e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cee4fe2ef6f085780f0fab7f0cbd3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19342c3e0490848eb264cadebbaf38e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcf850e1351b2ae4d6ce2d52cf3683163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d7fd0bacdb2cc2c5bffa387c49909164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b210537ffb613eb3ec7edbaa04660d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92173421d6cfad1597c35913912a07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97ea6902d7d13315ff77b5aa76911b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feb78a937fe9fa6a6cc729d71b5f8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce228452a7237d8205739ad47e09de02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff8d07520d6bf3054f85f4e1adc5ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a0c4c6e277e48f4e7e29839eaf5fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42152a013358f0ccb8811b095fa240e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7d7a3b70f0e816a77d628c112849b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f77d0b66c7435cf53e74e076ab8130174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706dda4088c3323fc04641e9708d5a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62cd8003fa41fb05b33f1829957e0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bcca127b9b03406ffbbecca089e0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00c4008a256871acdd6a5e86c0befb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa28070706d66aa683727f1d5bcfcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8e8652df27e7c52ad0b1e6c8d6e2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c322d5cee52859d4b3f10353a8a5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c8a27813f5f3547544b3c341c4792182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06469dbcb5a1ee8431343b487d4f6bd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb598718ba970c726e09f633825de8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505390478815d205ad733f1a852eccc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295c6edd424c9ab4a6e139abfd370af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4b7979d5f78a4a2c694553bfa684f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ef1bc5d12eac45222fb369fb90029188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a2cb4b145d5cda780f0d4bfdb01c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770764c419d1bfadbfcc1a5f11681f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f134d0347ba7c05d5131ee36a4161191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634d137690e560a8adfe6d36f54158c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8abfcb411e7994349da898d84d4ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e2007327bbb4a10a9f46b8403b2dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95d4b6d3c6dbd1dd62ffe8bd1b160c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b1ac5ffd1e81b9f584a12b8eab062196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c63d43afa0113a4a67923c4a8293f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f60aab70e5a58812161773d90138b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0247140da04289eada8f0689d15bfba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c372ce51b33cf322634b83860e02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b461f077bfd91df1deaecdff08af1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb2ec46da4f35afe78628a90d4ecd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca65d23e928d374bad064c41e6930d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdb89253605060c94e666aa3035659204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a181899bdad72852853cb3705fcfbf9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b2f0b60969d0c5b620f175f350cee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167e20e917e90321bb9c702a23caf05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db5d773e911d339bc6da8e7e35bc27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c385071a26d2c19d7ac81a9096448209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fb7716d5b54ce7d8950e9ab191b99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dee43c282b6ca7d11595400ace02c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a15b21e61e96f817a5e5f70ab47dc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b58be50f565b70fc0997bbdbde16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07087d91e0808222998aa4bcda4e8b12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc48283f49b6a5a387604d5b236db8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e9048394b6a62b517287a593ebd38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e0ab1255ab9ab416d89ef5b16309b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c87e496eeeb15ab775fb70dc620f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8e1044b09f16303d16c4c6849491d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f84996cc894cbb46c228eaec827a00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb5fd03e2091c24fa04c101034681b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21629d18d2f15dc3a73fcb4427682369222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213b5367a57993993a694a685f71eab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2277a0bfb7da450cb8163d2e62fcfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad4f6ec993b9cd2a36ca4d52e5142225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513debd4dc6134dc82080959c1a8701226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f43df546fc6540e94b81c56759b6e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c3fd46593a66bcb5b28aed0632561228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16341ad4671b6bbaf1cd7702d9ed31f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b2261e0b812aa954a33431260d480230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417be1525f044cb1668dac5704172723231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d56660752309fbb3d913fa31692b89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b66be14bc9f1f923103549ae007de3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430fcd320e61286304f1851c503ed47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95006318fdc717961c247fdb8338a272235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d001fef76e9f824e231e9e3389aa122236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac0558fb03cca040f635b262cfa16d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4d9e38d806407ec15f807c512c4d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82272da1d2d8d0469c0007e1fc0b5bd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c502c4513d347b68d3a0d20d9a7bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c08f948502d8748e598880b8668e01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740b14928e9db917cdb0a2043c492f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd970f40498c7ab5826dfd4433309ab4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f806a49cd3e017ad90b18c9d9e4076b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d7bcf39dc13c3038a1a20ad8bf849245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f49e68261c2c70d807e16b9cbb426246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfaf051221feaf787353494ff78ce0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a3fd9f608ac171021b35f242a5da1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ff55bca5e49335f9f8a16c3a7cfb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc82186fa01b6c5d293c7eec770d876250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d42c5953aac0a95658f9f64af51cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b52e9b7ca0b6106d091f74036d958d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3105dacb174cdefb2eb56a6895fa38e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff52f886e302151aad9a56d7c0d6a55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1501dc0822f04ef01e71ebd009ce32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35aefad226316e9fbce2a20c0e656f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65f84475ae3e4ee828dd3dba7b160b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ac0d87837b5a566e0bfd0b12fd6ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d4e4b24b29ad89c3c48b6a6b7d8b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a1a30a814339e58984c2c3c31e0d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976866f54da6a2575342b7d0e6b9bd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e993248460e48edf2c71f981cc395a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3e20aad9e6c632d9de0c8047e17a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9bdfa1eb7cea1b708900fc178fc1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5cfa969831543140299be6dc5bda5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d793eb3201f65fc86d14de0752f570266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f68bd1e0dc1e4f10cc9e6562d0041267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e23efb9894c1c1b3ddf68b162b684268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480ed1d4d4c2868323f718bf16d50af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b0e9033d9278962a489f37f9a8723270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ad0875a3fa3923ab12d076519a73b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511119726d9ac30c8d5ecce91c2f83f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f5e72773243b055556300aea06e1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c306bc969096bc3eea7210f78f5f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256138cae57c34a60c66aeab575c253c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d65f326ffc50b3c2fc88024e61a65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a6f22369163a3d677eed1d114d4c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b192a7631f0c5be7e56117f9cae352278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f75d9cc76c385897c2622aac9ecf7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b3765bc338f8539e1d7e467f6f58e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd672e8b4789c505f9c2c6237098cf2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc50d3641e752bd8c607d203180d1b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597366b8145110f442438059dfc4a959283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dce0f6530cf22d1fb21f41eac18de2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a3a4368128cffd25b4ac1c93ab3a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c2a6fad7e41e3473db7d332fb5f20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0283933fc6f48e057464036420c2b43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a693291bbcb770e58d193b1392a9e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b9cf6e353b8c69ab5ba2b56d48d3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb865cc04b25f0b366214a2e22e9e1b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b330617e3bc6e477207acaba007a96e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9894ed6bae4c251a9b9244607fa35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16468afdcdf41917cb752c4b4a34ece8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253802ae1e86fda53bd933dab8f5c8cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57126dc93244c947b9fdbb3dc14f53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3576576a7c11106b08037f2bd47a01b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f81ce76a90996ae3a461ee4f5f6b99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77ee78f41bd85f3d2b460dab44b621298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c641c23acb932936319c97f7063c767299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2888f4e53eadc5eca02cb8367b3f9cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cd6bdeacfd06a0dca85aa78dba0c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4362e64b8a14b5d3a0932af08a561302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a768439b0d6291d138319d9424be751303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0864ffbd8afee44ee680540e0d9387d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4578a8604dfadf1a205d155d9fe278305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ba072e0ed4e97d6684bd338d1a6be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f2d08f73d14b490e707142d79e038307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071d56b7e3db510e5ccadda2a1dd762308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cae3d706695815563b49d8a897498309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c40735413c338507200a9c5b99ba0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c9ced7662fc25d7388da5c4bc507b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db50cc81d97e12ae3bca9ac50bcd74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa9437f8dd8a5e8ee104336551d030313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f77877bf7c0a0366b3f8871675646314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4672ee706902b14beef6914951380315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5818cdd746bf8d2ae59b162d5fdc60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcfd94073060f717c339d9dfc8e22f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b813b7aa7ebe92c6aa6de17c7330d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ce7e4e167c81de40ba5acd7c340ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfe8dcce331d6bf7c7cc4695b2d704320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8539a54d83a71f31568e27c7a3a6d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5839943d506f72749c5bb906806b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c1c307460dfc37e7c68272e11200a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493b053b6391e174b61853f4a7c9a07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c4e49b94e49accb49d2c967b43313325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c30fbfbb1b0d8599946b0066dcd000326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5565723fefd55821bbadea602fd79d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3e87aa52d1d6febff9eaca9c6dfe7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495ce7224f659042a1b57cdda318b74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fcd127cb129a34c216abcf2f5b9a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c3ba7b8be2ce185a8241b99ff2040331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34db006cb4e2c8c082de0337054e720332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596a881e64f7bb9945cc9eaeeb70063333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bea5074de1bc4ea865b2268584fd45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e8c8fe1ff07f1dd620e7a82bf2f3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53998408f54d592e2d08de8547f5d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510762886a710aacc478d8a3db04869337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f694cf5cdb9a365ccbba2f8c0fa3d31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2655d5a3f7a5a3a686111997e4c950339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf349d9efc41e8748fe8d5a39d451323340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f9d746640fab3b842f6f98a0a7ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c33d0d5388ac3e044453b7e30ecc0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793339235a202c206a3960369b54649d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baa0277a2b50b3266909f65360ef0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe32e8f5375f22c01506c0224fcd75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753dc63a789cf2109bdc39b6745a614346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a3ef6895a5dd02d13658c3bbcda6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8687575682e565ad915433702ec8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676c2162ed80f4bb42a9ea2078885b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e198552cd718c66f836d77a977c35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6906fc2ff68dde726d9fef23e68250a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275353737f8724bdc6d1f8584a8e3f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb5a934d0741a5ff1e68bfbfd2b56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10757882687798e6c65c422013547df1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4192488486493a1888c77908527a87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc835fa108ed0cd1cdce4a9c6f0cce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b545e465c4bda78122a81c9fb4822357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbb021553596bdbab34c65d6495efa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12a909c9985025be8cae6268b9427e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bd8340e1dd8bc719545f68d2ab91e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9158b90b6a5bdc23b218bfd6e9723f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d758c9fea0fac6a3b0434b466e1dadf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f9163876ea3253be297ff0c4085ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8d431fd5ad6f330d67b5b1e8ab9a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346976b4f79457f9e80c8e3dd99ec65f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c09299014176fca7ae7f1318f73bfe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e730b8374c4303ea9a73376767fd86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd317775be5e42b7e5550b8f31e3083368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc812f9754d499b8dd8537bf566d040369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640c90994b61360127bfe2e864af6e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fae2ee52c51d6cd543ae29409ce54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81495037f76bf7444945fb2f4b71e80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141875733e56c38658ee95b57fb5092373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3130d030cd110236bd81d1e1acbb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de590f287261310a1059fb0dc0054f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2141b3fa2718c01380f1d81dcc94ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1431585364711208fb7e68b0304b63c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2870da07f135a5550f1d989c2d190378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537d5a53f74f6bd7353649db46e7478379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528a5e0a26dc6c78d7fac4d582665db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289703865cb49480084ddc7969fbff8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082855d691b75a47dff71c88376835a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c63b305fa024788d54efc5ab730d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983533509774a97a6138421281c3757384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6308c71521395b7835a663d3298e838385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f494f644489a76e0132706f9aa023dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fea182282e12cae6ab88094f7c4d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9785391d591c43821098afd217a58d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490163e72937b84c3ad45a153ef28252389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31499b23341e1ab76189d0a2d462e41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bb7924d797437673966d1d184ebb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614ca4299af92c58518a7e897716306392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a228695dfaec15a6d7ade1ff33c6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f57a01ccf9463041323f5a96cf10b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366cdb09ff11d6ea9235ed4cb3762f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b682e1105e7a9fade9e3901eb0f72a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9161eb86c91ac9e5577af520055000397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14dc1f14cf752b6da790ca11fa95f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74bbb7c25ba446d46e0126774df96b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61ef02cc98333592534050a488b53e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bdc9986a4f9e8cc17cc5ebf2f7af5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41c8ab9797d57455bc735a03e905ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc6e46e58abc230972f364a7c9bf55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d6f47f7d188fcf710be46bc3bd160404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64897211092473cf69693c0f81e00545405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdd0fa84a155001f616c44bb857e66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd02bb94a8ae0782a0be56703515357407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b70d097af35db587ba416c1d128348408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdf88980a020afa98477e4da376c04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0ea31da7dea1e2f1328656369c20d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90f05ce6acc74ed55d1b5ed266c6ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d59eac2663bef8e43313854d1c52d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89da0f0b0987fbb032b3dce36134822413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a569189f562b3df450738029c9d16d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc653c9deabbf5624ee7864aead165415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f691234c2e299e67a1d4dd85317f934416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2f8843f296ef442a315d322621ed5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e410072913fc838db6b52792ec3178418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378de58a236a9b949320087769e61787419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ac65e898ee82185cc9b508602fb04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6232352e5ce2a4e2135d3eb906e512421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d0c2214741ed92ee0c36b64a7556422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80454b50c99f09637d48a70e28fffa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd03d317727ce78a0b91643e9ec8a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7d2759b1304df456cb1100127f14b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2b368886c416a9d0163b696556f86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec0f438c8b0b0b317189d5ad8112ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d1256d7bb58fdaee661b59d883508428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b228cc1f6670a2111431f2f996da7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc755321224ec2834c0f5a80db3677430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d4cf9779ddbb6f3d1d514517c0552431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc1adca9b392528a402c20eeb2e4ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8633a864af77862c68a60ddc40c03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa07cb88745e3beef842601e1b1c6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95c34973c2e009ac2cbf344b925ae0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edb8f839b2720c86d25e92eb146a3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dd9226f450566b020f29c2a5273c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82bcf16a91508acca748ac4f250ce6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e62a8b9766a57f1518ef6bfd7ee70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae458ca182a4a71e11b41125b59bbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1887c6fa035bb60190091bcd81e28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b6f70017b2eb3cd4e7d8ad178224d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee549a4a3937a0963e8c5476ca12d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43415658c9f4f591d820fd8301543c98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1788878f8848b05d7acc2649079c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6675b63a202ae56b4894c24963dcc89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c3ce62805194c012d5cc94f4eb0bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf0f38b79b692fde33e32e64680380448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297c4a46c309436d69792ae53ad39da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b555c509548e82639551ac50e1a2da8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578078ba29b887fd03d068ac81b344a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873704c00696cd6abf57a6e145909de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6ab5eeb0a7fa3da3f85a1173f0ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba15b4a7fa43501fd00342dad48f8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bf943c20894d531dab46633b7a126455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bc65a2371c7ea65fcd6b993b129e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e953f4b2947cece3f50ff0dd92bcf6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89936e587883868fb1036cbc04cea284458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b68d2dc5bfd66638f035da998f48d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aef821d6ec5f3062566a9eea1cfbbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20b6b7700251815b3a9523bc1aff0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7563e4ab541d80fc6129e2d43489fe4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0591284c9cbdb4ecb7c8fd2e4f5042463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e0f6ea594fea535af18231ac971cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8440565364868bc41e0f1b01803df6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519176717e094b906877aace70072f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4adfd08e755e5a1a5d86a33e0e602467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86471e613d31ffdd8bf5425044bf2229468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c52c91f3b8a69c29ef01bd360aa37e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2ecd730ff21ec7538c9b8325246a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a3ed823552f500a5470e913af7936471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eaad105462f45ca604b8c6550ee15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdc8b998fb1919a49a17aeaaf992a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14058af99aea01924549c2ce2923cd80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a967d5ed7c1617958ebff6ff6459a87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be4a98bb32be58f47ff1f7e2ed4bb7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1c8850fd380b3148e50c74be9d611477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff09f0530004fd0819d2e864e649fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b63a4b200bf1750f9a0c266fd2a47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8daca92762ad9c08baa3317d99c73f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596553a36b69c87b6ba2f73dc9fd8ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b91038f25b7f163b2c6c9648ba7ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a52694bed231138e8fad180dedfe2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94faa532c692cc7185414860c492e28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169c437c2d732b57bf48e01757f4219485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e971c0e6dd0784f30291523f96a53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff032369505b336b95814413b6c760a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249e9505faa774cdc1b70b0a7498120488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1f5a0082e2497bdcf27a5fe6662ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56615a6dad803ca054b5553e1bd3bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0afec7cb4d88d5f8b65429e5805523491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb30d7a56ca08ee257c7c3c2a203a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e586ea372342383b87a91cfefda6bd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fe69fb967e054d425b23b1d18965d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063e2638cd934d7b4de3e04facabff9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5f74e20887d57f0f81261beffb31c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caf544751f25d58dc2432ccc2e6a4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4227e13c9031e3f8a455ac8fbee794498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deded2fffced5fa379cf4d7106d8a3ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e84135417441584113be6c52081558500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b1d16ed538bb0ab557ad1050b904501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68259bd2fdee73031276dabe595226dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6ba37e67c87b10dd191ad5db9b654503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569efc35d01df06282a973f069caa4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b6eacff3f9530bd2689968a6e9c43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdaf6daf36e883e36b7e497eaebb93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038ba169948117b8a5ace5b580da253507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2c708f0d341aea5f6c1346ef9b44e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd5e91566695ea8e5112a51e93bcdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa52a82e1dffb14bb75bc21322a4ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbdcf9f350457027918326fc40eca3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d10a8ee2eb72a83c2ad7c42973132d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200177617d598df091ad057e28950b99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62201d273d82d47cf72e51c64c9e84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71827127952365eab524b234176bf9e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbb44fc4e7489718b50595067c78c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e44c49ea98dee19b5fab6a2bf76bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c9af7a25446174c02290796c354aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0360469d00f094ff64bf9944f5bc5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8e88331eb1c91515e79bbe8a35912520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf78c3173ab5fdd44b2b7780e94a74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715f4f260096465571a1d3b1f1a9f61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f507da046db4073eaad7aceb6e3d69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60b55201acf593ed04c89f78df7c25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad6cb322b253b82416bf809f0c7278525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210189ff83e837041dbc62c3d076171526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf2f14c4d57c433b3ecd2c345a7bcc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7c6a9b791842ce058fbffc641dffa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faa5ca52199be8b99c5b39b072edab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff63c2aca48c3eb9cb4640b9ce28ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa13b381c64a3f39bbd17bd12914fa8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf71718ff132ec73aa0bacfa7a00a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bf2f66b501c1971ed1b9073d36866533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b111d3ff182f4da13442bc9b6d4c28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d8a9ef53b790223f3d7c72c74b99a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d0d236b551b068bdc174b0111cff5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81852117a2489d6769d5cfe1cef6bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d90cdb9844295562e8f0788f8c1951538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ac0693d88f85993cf98b32dfa182539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49cb423fd9b10e443695c2522e9569540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186b185139dc7f0eff1a0147cb399e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bc919f0cc35c6fe8ac21bae4e995b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9c7675446f3bfde35afa3f66ede1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585a8a29f1e737940dae7d01d04de26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767797ab47326e1f8e0eed3d86c27b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6574305bc81f81bc1b7b472bc9264546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef9f00e938537c4db782a664b15ac0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4233e9fcd14ab677626539cfb8d8fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e58e79c1052712a0982aad1d10701549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685fcff351e4ea51d0dbb84308f450e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91630727b8ff2674a1118cc22c1394c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0333b65073835d2592904d2e81a56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277f89d96d1d62660844f92a5b69a5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ff6d61d60aa369b0379a7427672f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b55d2bc59f645c0ca84b64befd69b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2684c2b69ecadb53864dfc99a6408f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cffba46f5714adb22f857b25db1f30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602f9707168e12fa360df83bb7163d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8617648b3e2b5c221f07f9d23b9022559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154f74e206188126ceeec241921c9dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1385a31d8b583329e2677ae705699561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b5d48bd6f2669d19609ea8d844942562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd86304b4d9f4371d5f5af4d68e6a61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c1fec3b8219003bf4f1bd7f2ca3f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f78ae127751d7d81c8010ef1800a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4ff19d86dae1cd12584aa5857050a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23758283a7bec2b87bb79857684c486567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464a6165f7abeb17d2ad4fed7841812568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1656f30853fe58342cd61f9f2ef59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859885d4b13d92ee225ba2b940bf4f0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4fac101c102c87886e31653fb8e4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad9fcaef66afece01598b64bdabb00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d916e39dc9122c4e2894f5f8f62ee3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879622d774efceac76a5b2750b2ee3eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1bd76b3a1de8cfa0c8686a3803e64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888baaa973578f64f1f2f53ee891bf76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05b4aab41c0465c07d5891e412ca66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364ffc41ca1d06bf3e2950869593067578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a998839a0d4a9ca4288ca3c294aba4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16053eb7a1eaad9e184b93928d42cfb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbf4d92d0905a48d070b4b0f23a78e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15704e6fc7c0e7ed2ec3f7864c37095f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcb2d09fe08fad7ed54a44559c5bf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efc7288564ed9a4c5846b8ae653a9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb360f81f34cfb5b0d46a225a17f348c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74fe2f5b0a5fa4e695b490f38a2f09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de5a022ba2a92f0ee60a4f21d2c30c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8c82889f85646ea70445f6ec8cbc3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fec981baf936ea20e16e809d583a5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e773cfe6a87fdfa21f646e2ba0f4821590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15763224f352957d18f6113438b557fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df6d44b8dad802049a1308ed212c3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c48a281e18368bfcb8068f2df9ea28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538f3ced5518053467cb67b37e07fe9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985ed3654ce9365c688c03a8f62725f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382b9f531e9124df2be42f2816719b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc612ac57d4a6401521947ba03f2344597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdd78f71604c04fb506a18ea2f8bd3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d73c1b0d9c8a8f2a514102634bab3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ba3627e68d6ab5554f3a8142cb8ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999553e9233cbcf2d40fc2041406304601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08c01bfa65703a4c1b39ce47513b63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3ac13ac744b3bfdacb0733153bcff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d043c584d43d02035d91bcbf4ae94b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499978a5b74a2e48bd5bc77293c79073605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab6a974bccb008d8c2db7a805a55fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7fc3c64b23e3869e9759db9703190607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423f86c6d427b5c89baf64ce377ef8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36842c526190d1b4dcf7120fade32e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b75b2a9c3506f663a85391acf402d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3f942623f96f266d3ec662dec5fa6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770998ac98a5d84d2476066bd6b0880612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029a9738068ca0685d229ba2edd819c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd030457b202c7a969475ac62d4179614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e87b1fd296cd3e5b4b1988b9d5d097615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9d4f44b47a427ee1e62e6c50c91e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d446853377b7ecb572e85a0130963e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df29a90d61a52d5822ca5e911e15b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff520f387a912dea52ac79c44b53fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69954e17671f96566c9ed2d235d7358d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c248eb18cd181caf8ad4c7fceca6e22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4109295caea7783d3868b15d4e52bf1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ecf50ed075e1a6d0e5fbbf6a0f82a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ded07232bbe2a5ab0987cd5905564624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb924d8a29a76d281cf82c4aa16aee5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdf60ebf0d727ea1d79693c38cfdd1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc13008e786303cbee3040cc1c0e471627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06325ddfae25d8a0d6da535e16683a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b422e44d10de0225b88c37781018d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c146f5bcf5815c190cb570ffbd741df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf664d3554f60ae5d7f8538b0da20ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44e07c37feb3245c6a8324afaff3e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928004dcd6ec9aed96dee6f275684827633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf73b913bf9a6f6c32654576acba77d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a039f78129bddc3938eb8090f41de96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2b2fb0fbca7de38735c8c64a643b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c2d9ff505d08c2ff3a8ebf82b9394637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d8ddfdea41687348d750674179103638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82b15d415d1a326171303535567c58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a215c5152bd87e9d6f2d1b1e8449d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80dd06b0ca7face44a1008343b05cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539641ecb7c8cfb002f490e3b8b6fda642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6af4695ca2fac6b6c1584c54919cb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842689ab7f9a54db58f44040554c2709644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a702a902247e1ca67b5095e0bd809645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830c5578085837a72ae011f964faaa5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3797f6b4702239f4e01ca2f2e48d68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81347859649853477921b63120e04e92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bbacf5e18f3f49eafac76eeca31f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3bbf88e756d911de13b0093fd8d89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5ea7b64b4a5aee97856910a5283e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9e9153f9bfa0f313cddf92c367a9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ddfd4c5828e4b9a859710c2e653eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ba5e6d9b30c4a7d276e3acf47a7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23948258d59176a628a99c64ae7dff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46230cb4dc53e1826b42bee7b17b46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39164c1675c8feb751b19df440cc886e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab191035a52a5351e46524de111b8742658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a0bda4cd54b13904dd9d5be86bdc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2544bc429367d17eda22aee153088660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c3c94767823b2826eb8ec0c12eac4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cbee7a91a8c31cbd9c340cda59bf9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc0b8c257cfa571ceb1a0379ece7d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05209f9d55caf3e528e1db83eed069664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730da2ef8ce7a336cde06f2554622fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a653082d7ad0e4aafc06935da726351666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d807af09651ea9018e1c184fbcfc5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332822826d9876b89942478b1c0ede8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d6918cd03a59c803c708e79e1adcc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf638415c9afc4590767a16ecf1e44d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c2e1a30c73c37b57c1ac9edf1791671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424b282d4807e4de0a43c352ca1cb7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13698d8b8e5441981b6e4796b6555e5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ba9fedc8a18103ab59a4d51032629674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24326f2d5e0fe5daac1d6988fe1efef1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5dd717c3a855c52832a24e24d1ca1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35229b412523ec52f7f526ad56442d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf070b283534f59fad59e27a2d7cf8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2cb3c68a6e06a883d18ce4913722b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c668345eb65093df8f4c1c9508731680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81587ee2221a1f2118c288e4fd1234bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e95ae92e95ed8e99fec6573d28de06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a528bd33b4b17b7dfc6080ffc0656e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40d647e6011a2dd54c2814bbec2f4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ced7d33b671679083a51303569512685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845830400d70e9f65a2248d7ef8302b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6b9c46458b3416980f049cc5e1568687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de912a35f39d5371b87ae74af0be54c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57b8c4eabcb41082830c37971b8696689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd1199b57f1c0feb7f6afe66256c05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da121fe16cc9c79f113c61a3685f08691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922f69bcd64661ad7771ab65253cc28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50041c7cf9f745a2d6863877b1dfb5dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d299097517147ffe97e11b5ff8fbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd20f8c9d9bd5e24047a97d5223779695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b1bee142ecfc8c3c1c3c6c400f7bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3408643dd9b97419431c70fe393b04a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ca0da353028fffcd20e0abda7b2f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e7d3e9abdb4aa978088aa9cf42630699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a1f00498f810f8b77216e65354974700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1230c2af1263628fe7ef04b8e9812f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ab83b33f07721602b5b4d2eba72da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685c58872d926acdcf0ae75150c996703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30496cc08069ff4a778e4d5823dcd206704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd9373bbafd7845f0c6f418265c02a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf601c90629fe3bebafdff00f89376f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e731e9a03ec598de69b039ccf1845f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f7a59f741b5185a1d15e48bad9f12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b56613e03d3648ec4a83e297106b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487880a7571adef291a89f9afd652dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc54abd65b04c4301f1a9d080648e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958e29ae958c25bac89cae37f7beb72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5471025a5a23e6d45c02f547d10adb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885237120372d5af8e40ddfa09ad7d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d9299b95db1947198b63c05ea5b8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba883b38c7afce1da1f685f2b5147a1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e08a20e09153701b119bf7fa038fe4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf61d427d4becf3dae097531a3a7eb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214338f66bef4de2c68343d5bfdd1701719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e389feacc0822d6cac3de4c972b70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060064154ec9422f6bd5ffb22694eec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4f2cd551ef22bbfc909b84714bafb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43bf4f2e13e8aef6d631f0ea90a863723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d75995504d430e22cdd521eac027e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c33b48603b09230a27ab14fcbcead725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49b9db537a2208fffb90e0139c4f49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d44616f844dbfe3de07ea7a630e9e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c5df0128c5dad8334d10f4ad54da0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a9b859d14d020892859b740807a97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bdd410d7f720b3a09d4a314c7a1f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281dc46dae2f8cfa9dcea74f65e8a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05185654f79247e4fc226091759efaf2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5ac989023bb9b76c189140db068ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a404fcc298dcfa9951957c61e9b367734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1e11163fdff32f2513e550f85798f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2a2b157ddbea51215909f6d3589b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e50381f9538314cc00934139fab1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bf327b20f9ce691c56beec9b5313b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677d701cc51df010ad1680d925eee4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f4cf753cccf93bc45844d4b9e0b54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c689c043e09138d765e39d69caf55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0aa7ad286358e1c02013f3f51ae24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc018f9d8766ac3c15b17210b27cc92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1757039bf701bec343825e5844ef807744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00f83b75b7538b3020dd797a4714c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3382737a2d249f9e6eb008bb914f61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92cb0021fb5606d3d3b9f8846db879747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a9deea976d0ef47ff122ad7145326748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc59b383a2fe3f2c10711ed90f23dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2569d58e9a904c17f450754706f90e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cb9999b7180af1c7ae5f9e270dac0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca73441ca7a4f1008619f63f266ce91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3cb3c773286f0834fed0d77db419d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>