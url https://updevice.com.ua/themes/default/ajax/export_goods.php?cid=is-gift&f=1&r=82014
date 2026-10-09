--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d725d439b51029df16440d74a261f071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674733bd6b3aae41e305547bff00cbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23e1ee7461201ab4a9e243ea880f263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107fa0dff7fb5ea9dc88f0957cc2ff64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7aeed8af978330d4c678e62781ea75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6c33da5d8be2df45cb1b77ffa14856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc77e2130aa0b068ec2d64f6ae72127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b7e3f66ab1a629459d461b2488ffb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59493970229f16d37b2ecb35d2e59dcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a41fa9fca1e4c68a89867ffa0842b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc917b57432eb522ef4e8fdb4a7eb94e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef78f80e2fd48a8e71b83a09bc3c54412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d53f9402c1d898a7f44525f1903b7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbe7a975f1e0f5472bd4d31c8bbfea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e710b15c95e57169efc624bdac26615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e763646597fc3606861d1970ab36f9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa69f5910f6186cbb23d36f86ccde7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726d7ac30ce554dcdb15e32d5388ad118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3e0757d404fe0003c5af7687f64cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f55048914c6dcf6204b0f369fe13eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9815e246eb3f39473429d354678a9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3996c3cd85980926caae30014f27422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fa8f7cbbde298a3342179c7502f3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2590b6daccd7300124e953b55021424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aa1634b411be29c0e0e7fc8c53a0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24be0e87b7d00a88dbc87d0a57c4aaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0423cfc71eddf4904adf15f95badf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abba8129a67a13a99c05598d82a51e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184a225f2ffd6a11f14b4472293f1bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f36972c023b25a6a58f14ffc2570830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8724f5c64e52035c33c93834cb60431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689b5083773ef683cb2028e45de72c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7c6acf1f140cd6b30bf044e7d575d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd4e525e83165e072662df545fb36834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf11f0cff306b829592777836c7b0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb810269c46872fc72ac0063121b5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd746ac3716108bdc5535eae7db97937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31051d0f095fbfbfae89c81751e46f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4b16ef5f86620b63a3059914efa5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb7c9717d8f7a4a6d88f8c88c2e9fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c427255c6afe9e4f4a1065803bd8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e1467f24b3d145da80f9db48a3d9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57df4db55e7e0ffa4d5f4c8e2eaebd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422556405bf465e72e8c9cd7db2251244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efe4988313d45645836cbeb23b26b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37ad7d800a61cda1a66452b002dc8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33408fea48918962493ef0c2d9be8d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a1a817ce8703fe2c21867f7927f4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616290b6f618f21dbaeae53eaf5dfe3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7a56df966ea124d017d37de3959f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b97eb12c45132b511cf1e9eae677351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02826552abd58fdec8d5247acc5ebd1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d0ae057e56a073768321f86ddae6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c6b62998ae17adebc6c354253390354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422858cfcdce51af1c70bd7de38ea7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b40d495151819c29ccc9bef729675f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866b5435b87136c1e1eecdeb2d976957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b5fa967378363d4d858e5174c70ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55bff2af0050571a56e9833fb4e84b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6256ee889f7690caf76be5aef2005b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dba25b6e435d33b08e9e55d49e27a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a3810147d838e8a56163810a0477062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1f90aeaf1c096d9599880e964ca5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa1da350d3a6ba75a464209428b4f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d44d250fd8c3bd1040e48944bc87965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4668b64a7bcee19baf102bd12b1846066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0b0ce61d6a58a00b762582d807de267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e9e34db6aaeb2c84da0429ce404d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525292ddec48fee39efb31d95203d78969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409f498e0e3a9826861e01ef4c9022c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb308ec327c713a8bb45cc9c233fa27e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2fcaf45a0adf4106a25d9a174880b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc9d32295a2abe67101044f344f5d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f48f414685132bcfc61bb0188987a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc721754d72466b7900cf05a4dcf1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee137bb882aeeaf09e10b19a5ba28b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5af582f94eea6965968d25c97741177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1eb4ca94bd07a36e636233947301e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12f7c06460b96e31ad3d2cade1753879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07718ed4722d492a92cc8678ed9f4e5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713cb07b0bf75b03b982e781645f9bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c203febaad6036516c7f83644a83aa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d605a802beaded13101778736e859183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630a11cc56b293219d685e5c52e1ebd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf22f13d4cae54a80c43d7c70808f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101abbcdc662ba0906b7824a36c823d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3bbebe07cc596bcbd4b5ab9927ced87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5d1627835e18219d05b7bfe2b9a1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bee11a25d5aaceb79043a6149d474489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f9eaf446b7e194d6c6f5632571cb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a61804c0aaa23270cb03f534b3da891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e8c48df8f849da1c913d678bef8aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356bea0ace63e61c8b8aa6d21e5f3df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d66307e3d17729e7e08777fad43f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aa8ccb4cca153c18384a77ccd7d2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d6a085c266d06fdd152bca1df16b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58f4bfcb02234244a6f9758327f99497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44e239322691bda857f50421f635e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17466a6a0a865ef53078fcb8d78c7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31e7187d097277db201f45841f47f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0000d3b6328da7dabef2dabd21a3e3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3ca5a5e3470642df8c1d1cd6ee2f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534a5ce4c903bbeb8ce144c1a8a600d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e259f1b74bb190484934019053f2ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cecce03f9898366866ba279edaf788105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0f31f065b43468c4ca21e7bf929b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799593e40596b8e148805580cffaabf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714555805a44d5c19372959955a1cd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312bc0f1f41967a43fa3f253fd49a08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e6c16be811ff1cdf4c1da6164efd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8edc7e1c56cc87bcb17454602855b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b7911ab84342a46acfc276d2e0649112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee3e2a9b724bd2aca7af3297d54ca9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235e268cca25afb6e336527a5fb42c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4473c4b07d1b990352e63e83e12f5d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09a25ab959dfac5467f527a57f40cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca995222b66be485644ee4c80a0404117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce550029f4b8d0686426d95c8164b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50281ad7a22d88cc2001344b8088100a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1d599e3e84c6402cb0a3a6873b51b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551a6cf5bffb2ca16b5aae491d6d9cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329b228beb9d1e8f580adacaa620b5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374957df3e154bf93c4de03966b0616123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc029cde19b7f02d4435662456384a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cb377f8b6506e837c2fc5519e132f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ab15a859f3c811251f86ab18cba00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5fd53525b4a2134130d055587aaaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90764f2f5579be5307a65842d7c7c04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9ae56cc129596afb62fc528fd4aa3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386c55327419a1903106ce4984b01ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b00495dd5587a5ba6b7ae8f91d8ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969d9fdf6108a861f1fa635e14afb1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86026fe63cb51c3133720d7e8a9e886c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed871f0c03d3ba1c7f5330e9042cac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072410a52c0d1ea44e80057aad307f3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12add59485eb87d60e959d288c4bc5dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4305629e7915f98432df3044984b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff0f7a0738fc6c64e17cddd428c46d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c7666f4f85a9195d7fe5b5044e17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785a21c5765de5fb263884500dcf5aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eea44f583b7583e13629dbc39b247f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5986ef200feb222426d150b2eeddfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3040693eef28cbe10e7cbf8b17f590143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c4b8c72649c43c169db7f48716626144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6837a4a234b28c86c7085c6e4e484e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165a35ead4688166441c03eacb4f40e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eca58ea63b7e2f9b17c4087f81a7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169b0793d92a711c95c0926bc221199148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64b28c693753d5a2a40c3c12157a03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df621efcb882358f7c35b383fe8214c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745c8906e23f815fd9416289f07385d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3718f2dbc0e0172ddf0575ffedbb4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d71e9da2797fc3edb218a91f67761153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863b62cf71a51bab0bef0eac78969e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b897d924ad07507f8f99891f999f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76876281f441382d654f7bb80c24c69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e8b10c79f8275e702a7f68bcda26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d27557a70163c0b8127963277385e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3284bf7e8b85c608c3b7192079b828159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c1cc875f38e631ccc6cc8fccc6b77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38076f8a351dc1c4b812d13e59b1c9c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086de4ef6f7c9e68fd092027e93e8f50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75cfe1589f6d8a720e3637da1ca0c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18639583c9ebe93b794de5a4c08d85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1a925c313baa25fcf8b6bcbba5ed1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a46b4398b0737cfc1b2fe8895e25fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335369768ecabd31b1bfbd16b74586b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c039b56995e5648afe792944a347a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74885a7623f1e15be03378fc7d88c5a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a318f618556655bb3c2791fb5e4eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6790af127588a8bd7a324b83d8a5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe35a40784332d9230abe87a4f13f6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fdb980a1dd13628a8713760ba66cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c2651087868144bda0bd438fd5c56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468afcffe619bee62d23c2a09675c6a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2bd24c9ec8c080077d6a7aa9beb47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ebc1067709c56c48d7ab7454068a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011da285dce08c3f6c198139e28f630178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb0e460eefb21f4ca3cc299f061fb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb1622c17e9efddfe9c3b8e50380db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6050e537a1828d06d377e1f56c206181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484d20a5d153617f6de09d1a5ff9297182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98596a62c845c3cca29d72c83f5e8e49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea12ce69934f4ba85012358f980f181184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0a82a800317ed89623fe3d69d328f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468be26e77f7d2cb95a20efdb8fcf48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac51e920359a3fb025db327013d5d11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cf98e00b0ec62dd71f0ba0eb02a0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ecec1cf949389688965d9423659ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36395c8229d070696a6e20b9bcfdd3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f69204a556ba28ce1f668a0ca5051191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329975b508875d43f92a1deafad8c5d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d25c5e0e8afe6574282b2c74983811193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43965e969a9a1c42e6b21621cdfb8d00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cdc8118586311c13434246ab9a53f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaab6f9f1bb7c1408bc09139e8b50d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f70e8df2c0bc80519df74babddfd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2b60f8be1cea97f1f708770332fd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e76b0e2fc40caa75a9ba5d43c9eae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22621a3b0669c75c396e9a9a71b9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a458399712503384619fbd229ff47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663625b33eb9c4d9dc781629448dc2b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4480193f7e5bb90a99fdbe03d5ac9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c865cb0dfa06ad8a521dea82866216f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cb6794b8638b763fd1e43d98925a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6464043cb3dac0fc382c22328e1232206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec99c4957a395765bc699d6addfb5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8727365a9c31a4f9170823eaa32b79a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae6a825bbbe65a8c42518d370de33b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60182eda9f60cbdb408e1e40a8e458c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a101136ef8b1713a908d26474471ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed186beb05062bf0ffa58d2594173d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bf9f4c3fa020ae3bcc2bdcd9ecc26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8036947eb6164c94a4a3fc46fc57c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6774a02c353018c6d1bb4fbf135993215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e46a5391cbb3ead406903c337d8639216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055580551901093acb1b0290c3ccb8f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd133b54d3cb6a926d932fd17fabaa55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010325a5f4c9827c9c06e99c1712267219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42307144eaae8ff0ec63409ad931d91c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715813a4c06b45941f47ac5bab6baf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2189ed4d50c59a8b2ab5c2969deb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910f88ad9bc66437540e4b6a605a49f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fe0c668937b36db0f750dd47bbc83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd559e50eb1a40c9f22e3585c4327a74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4713e0f339881defd4d7845725a44d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c4c2f0c26ab4757bd4a3a890f0686227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d54c7b9a18bf25f513c0c000b8838228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81390435a8e11b0ab7e069a4bb3364a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cd1687918717643b32c11e7cce7c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32069609bc6ea506f30a4a0fc4cb47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d09f93d21a91939e1837ab542217b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24ef455a16ccb0de6bdde34f797af2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0623fc1018687f3e08621f1b38c01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9af8bad0d35829087aeb8f1fd5627f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893df6d596ae9669d378ecaa046817e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a536f71fcc324f233ce37da2b82182c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce28cb2299ab512bf05cafda9b7417238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2de8b4e389af688cb136395967db53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2df55c9be468f9340584da62eaa85a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86707b1ccc547731b49bfe742c3e2c47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9f61a64b38833b21d1d2882182743242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4abd8293c85c0ae32667d16de42f76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681e57806e6a03a5e6d930ad26464b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295f7a9866d6c7099f5a8596b70b4f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9865ea3a801b52bae637928d205227b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5efafb333c01a445761b5de2b4b33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997c73c46c502887b43a6cab501caa3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d474a46b79fc16aca5798520a9819b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded1bfcd4b35be4ac681ddda24fe09c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eee2a28d7b83ed03a385bf10d8642251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760327050d179236c50454af446f40d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29fca423dfa288d4151e21289f8999253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67ecb2797df7d2f7a92df9cb7daa6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e2e36198e7f5ef78f859ca48fb95f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec30f867d38407fd6ba06b9b06f220b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71947bdfc4b9d2e5561889bdc48646257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a43596feee3a2b8edb040adba21a93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fce88ad13fd95849e175a888415c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bebb471e4e48d5d25d82e1d8174507260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af38b4777a0d1484699058e786b364b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407e93adc365d9af5e1c147f2f5c2c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95212716e905b2181719e49a5db2e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c4840ef6e06c6032626485d6696a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb54ab051b4ca41bb883835af34fe2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70c193c051a90f069cc798b2595a94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc16f22dc33b88f22b621c1a84b31f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495b77944e5084b0ae17748425e04df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bd392e8799135ca6d3bb4bb9bbf83269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad442e3fc6f0eabd1ca33f0cb3ba370270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7df99b41a6cea2943594bcba8f9b74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb8ba487861a10ca6d11f572d44f9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d61c6211e4afa0660a90dc29f794d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc976647403fed26681224298f335e32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eba9fd77b6eadab290352b73a5e39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94abee4a166b4583f00b2468170a058276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67f8ba21767f1962b52dfa911c8bb1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77d1a7eb718bc0b1a36b6b9da87e64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda827bd531ef3105229886b8c49192279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9884c396d273d32ea0d4f3c9c6d788280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca39b84393eff0e1c2ec80199db5f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66f5035a2958ed872b7bb911d10e57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f7f38e34a5c4185dd9f98e9b65ef4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cdbf0c87391b82083d99001d373a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e22494f620a23ba7a0c67243a507bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383106b0b4205851ff9582591b458bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215328994464dcc573710bb48e9223a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aee73efd0f798248a86602c5a2946f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87facc0a177769dd64621c38bd0ff0dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ece01a1f595f152b2112e6fa66309290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325a8ac18d34279bc62462f99a832ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d195124fa4fe2e234dbec931d83b23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739b7204b6c0f3d825705da6abefab6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7128224ce313c69e4a42d4e38f7f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c30914582d5c83bd52749efa4c9196295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bab5a55a5da6a4350cc5432df93e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f341f16ea0e227dc9dfadd1b90d43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484435e6e455ce488e0be0702bd27984298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1259fafab95fd1dae91208489eba377299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ce256a42949cc54edc88eaa5f0641300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed9aa3971d5cc956da1e47e94fbcc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a740ad1424fce9dab9b775bc5b4006302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e2afe7e022bac5e1e167638bac20a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6188a230218edf32f20007525f436304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed6fe7cab66101e289bc810ffd73f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfc9690e582cfeffe88e1aad3ffafb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d299b82a0110a251bac0b962b6f23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9216f4a225a972c950eba59811a6356308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50921ff96de6fcfc98e166280bbe2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0027d2858f3679e6ebdb74f66af6664310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268df34eecee1d579b3793d44d424d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2421bf9b02cf69895b2d71786293d52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c1fc5f1fcb2286f475023231b242e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafc66e2d8f92adf7e0137d887fd0ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeb9a70a1a58b014db561926e03033315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3f54267d2b69477afb75fd9e02bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ea6de0514323c6b2f6603c514e5e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541e14194924d126cecfb2cb24bde6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672255e2cec114942e5bf91fa5da2c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e606d9c576e8ba547ae09a8867c16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d64aac208079285d13572d7394684321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658f68e10377b7ef075c7cd69a22493322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725ee1db3c4656c2e350760123cddaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be3a2fb560de468e00c4f9511c84c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf288ee0705671467b6a3224d940c6ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8df2edb2844f93eca6f06db85a4e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b574851c603696b62b4485cca06e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9a5af3ffe35694d1c437acee9a083328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314d5cd49ed5690d90dc848c8076646329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3b062dacb31f30adf5aa03db2ec04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77174591fb25a01b55f8ac6ad168be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0b9fe33f85a6baca7d92392821ca2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e990b9dd231fda3950c8b9007093ef8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce95b37b1218180bd6c87e742b0fcbc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dd3d2db36f44547655256ee3c6bb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aceaa84b780fe8c59c71c292a69f81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daace748a14140cb2d5dba4fa2c269eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877f8d1d971516ad94ef215cb38e24a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd30d166812615ec13d7825cdd1348339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3a27b0f190c1e064ecdec5d2c7df0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925dbbd7e1f543ce12789dedc41ba25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384b732a24d578d93de8c4870d49600342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6fd8d6c116618bb4e97ede802e824343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88e1e32a86f1729f98af12b2389943344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811c7431746e20f7b41e7224037b8e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a184a89dfaf484946aac75b916d576346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b72fb1f01eeee42de0adbaedf2e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab0154d5b880aeec5b10a1317c0c35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec3d4534873eff3cd416461db1bac4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f6f35bd52d632070a7899a4e933bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3229a8b977fbdab01c1108fba83f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01827e1c425905dbda10fbd7d643e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c417ef61c43f30fb443d573a9ddb6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86b214ea085ebb52e10cf09097620354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0e44797faf68957b198d4db85cd38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a5b71e41c56b69633f445eb761c81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa854e72085116655cf90a34794fc3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c790735b8e6f16e9d7b6fad95c70ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426467e9577eb04a28d4e1be1c003f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff50d75c27cff7edf70a7a15b2ea0d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6348c8220f2638ca50607be9af4e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179e518320c16912341a3208f5f6280362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fe8694a7d7532029ec4b749797c32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de026caa0ae8d63f918e05b836807fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f3f06636a6e9098c3b36b792433d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca766df8dc95c698ad49a95ea5028e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf19e06667dcd783dd1dadce8d669a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fafed921c377a6a857d1963e45b11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc22a1fe3b493b616a6b5236c62786369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463d9dd16d68f3588bdee0c620af145370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae26beedc98ba007aa390f2b4d7d8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762973679ba6704cf81a98568793211372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca43aef2fb30dd20ad7cf6705d52dce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa6acd5bb70254e65087e44cd068d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b38a4f4b393c3a75add239fbe077db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797423b615c374d50f63e4628c6df34c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efc6909a0bc741265055019fed8e1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a113ce09250570bb27e6e0e582904378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9dc1647e8b9ea801b6a7ddcd2b8d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f6499a75f62e16ccd7aa2d21339b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f25bc9d47fb9a9af47875aa376445381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39817657b5f1e39a4b7f1f3fd7bee885382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb65ff94b6aa1b0dbf2d5ad147bd21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edb0b9284fe5737c54dd9cdbf3c5d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addb44bf7fe932af912537cefefadb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4ae454687b5746ed3ed311a0bb58b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938125da1ddf2439b875097f730800a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda688e95d1a578e2e63dbd1abdbaef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac978f1225f265f360cc03ab11d650389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebafd898253e478a2dc5b8e9f8a552390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ccf78c05a48120a7e9af90223409391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c61f6d0dc45910f3b36cec656cbc8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e041a5ee62e6880f816ae00e0391ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee04db93904f9fbdcf26819207c9e17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbfa59730a5d210012c5fd0ee776e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8848125c232e5ca9bdc1499e5104e22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38c5587d6ec8d9b901acfa1e778b13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3afc326926ce3eaa061c96af42b9c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbef9fe5ac6e587e00f08958591300c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae562a218f41e63038850f345e9c4f6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b9717daf5b07c521b0e1a46fc5196401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823bcef66c821b3630df19f10f87243402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6cf488d4b1ae800c2ea3e4baea695403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1bac2d1ce15bf67a94388dccdb21f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6d9cd4e6d0920e066fe6231dc2cd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed942de7c6089c6bc9a571b4f3494a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16792b21a4c1be523182176e364be5a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be57a269f44a4431eab1a40b4afc1c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4e116db1a7d3667d2828b9df46c6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084adc43a17b64d2335534cc7b1a250410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ece10bd170ef5ea3d1bd7dcac8a79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1703d9c511476820a52f79eb9e61c66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64e03fdd47fd8166c5abbe3d263904413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810068b972fc7e863c80c001c1a9a0b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38763395bba22fb1b980ac50afbb912e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52587f186fd85746b0844345c15a52ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0953fce739b45a4d0dcc86706f186417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fc41191a67fae96114d51bca6add7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebeab928edaf839e85b66d134d37e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63800f77ac8a10beb3375f1ed5983fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cebb9e03b89e4eeafadecfd5b3e9b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd24da5efc0fb63e4ea8880045ef47a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc94e8b4599032542a6c5bc21edea0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55973e88523ae430e66f285a9d1b6a83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b566b6bad69b227b399f1ff94d911425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118dd0b6eecb9c82d644cd3e4d80eb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc96143208ba72d126186982b82369427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c4fd092ffe1702df91459900ccade428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd10813a575e1ecdbf0526ec619c68e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f9b40e1fb3d04d1ccae4689bdb8e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe869a341b4d7ad2aa34674a3674c42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308f65881afab51762a07ffcda5d9ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af2f5a6bc836c80d378fdce87b1515433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de054b6345febee09c7a8d3f72cfacb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5ae969ba873d84f7a5482d770ec12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260426b8959b2f147b8105b00208108436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d35d8e6e3058e0b9d1bb45659829f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c98e48e411b7f45bc533758db1b944438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee2a4328b71ddcd0f556bef8f5ef53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f03592232f99f3011b2d04281da8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eca4e34f0c67aa1bf68fe4f9b3f898441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6423149ae4189d0be2e080a41d1d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14021e6b3e5b82b4b43eec6467b0c8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ee4f8fdd34354d50dbfcf7389242b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee78dc11e44a259cd0ec8fe662dd93c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1af596b801f140c6070a7a49d934c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a26c45872fd054315a68addc0c2eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d0a34c74f135bb421dadf4e757914448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f402a374347f52c1632b9092585f8ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eb943978bfe31ae6d5879c318342c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80870992f2565d312afabfd134155771451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14f6284eedee87ffe9823891055208452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cef5e81f300940d6dbc015e41439d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433853d6f77db98afcb752379e0d4cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9681bbd1a1bdb9a15c21944b8fc7e3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4048a8b837d1ae3e2c7f08bbf00ce3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2affa9d2f82a2c68e268ed4efe4f00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70088d9fe52e8b9e9e89d6eacdb7d651458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753c0ceeb2295e9e1b907f399a179ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ddfa20fd4b031f0719aa7e1e41cd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098d89843265131f651a881ce245b84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ef3a28fa530f76d7d9ec53f3978ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d54c2ffcd88a83c906c935f9073eda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc05e1bdfe691b589f2284453374b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05870632894483ce41b02609dc7b6115465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d86be0076447865077f99fa8149f2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbd8efd0d8b397c4890ef4960fab92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45b296b71623cb49382d34c3ba7b0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c761fde13447b5540373b876bc6efc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5adb92a350f9cb194fd07529aab2c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b3c7aa8cab44aa97ced9d5bccf90d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa41d2efd34666c70c810fa08fd77aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce67840597e987fe9d31a5fa7d5c836473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a951326ddbdeca1ed71e29878f6267474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59073dd46be1ae4972ce453c1bef173a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6525ceba71e55b5544aa1bfb48c62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65220ca54b91b0948750ceb3b88c10be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506c0846077ab441a037b1f7f4d5df5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826df50faae4f7342fc48d935b8386479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3015a258cc41d0adcb2fd64769421b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f23d169543a63e5d40ac299552aa6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db642b44906808f59863c04ea53e25d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c1ece0a6ab58fc8dd06224e2295f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55986fe9675be8af2688010de5c7722d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518df5b21ee6d5f7fb9728b910855d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2692b04b7df802ed847cc3f988e4930486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5c59b47fc58e0fd286879533bfccf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e6aedf6c590797639b10d48e33367488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225a105799ddadeb2e0b144a3fa6e21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aa54b4afe09b8fbbacb21fadf7336490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575c657ff8a161bb08bd1c757ccdd27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab27d975ad07a868489da8a9639a8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ee79fca5aa53af3bef6e200e067ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663c4ae975c312052d1a943197a6954494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f70f56c2d3da4da49c638882b5ef8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37f6a7b0bbec5f986e9556f5cd136e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813acf91b6d3d67759dd05e77a6effaf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441da02dd215f41c25c17ed1954e31a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658fe5c29e0c7d076f770726e615679499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c4629efd7d3fedf7e408360bcb3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a276eca8e4f2c16c984e0cbec3f441501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9d41e8ebc434187c5f734c3dea5ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4b181fb704516e35a694348c1f772503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d20c021f1e6b9ace2b414516df212504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836604e66925af2200061e2fb28e5b24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce72d62470fd077eee9895ba8e9cfe9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ac40e3171264e20f5490f5c105cd8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f8911b9fb061b4e1408d2ad4b3822508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21ee3e635e965ee962612496b4bcd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9860bb34356ed283a958bb88cf3e122510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c4b87d319048a88267891591c3f89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f5a31221475a535bba33f83911f93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffda57c56f5d1ea346def3dd858e15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08d56b1f1f81e3386bda57eefb17d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9629b48f796e64f66737c9337865c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9afb950552235240ec237790df907a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97af58a0675edb404ece34eb20e329517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd0e7711a2ad0b8f4b41bfc91c7eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa7dae2d484dde108344d807b31579519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50786d6de44fb01918257e4b208d17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36a6d255bb5c56d343b9d3ea184a80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a941e185de81adf7eb299707707f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a371d9701eacb1cb058246bdc1e680523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e2e7449621105a3c2887234b7049d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622f7b6ebab1fd7012a4e2d0a0398f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e551efd2919300549fe58d29d00f102526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeb6bff382c83fdb06e5bf59ac11b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1858433f4b5f185343984e00697b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825a4b98bfdd7efa8372b73145f4dc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcebf64ba2e379ed4e8dace5fcbbca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de466b21c88710410fb70f82345d7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ddeb23fb597987383ad3158f5fa43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db62edc46b7bcc8e14adfa5ee40f84e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d99ca9b24996bad2173a9b7be6151534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064357fcec5cb9e306c8c8a5a90292a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314d87f4874de0b3a5bec065392820b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94898dee49d2d8d1acaebb1fc1fe6f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97175ddae202230202aa334419a65be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3c062eb68ff62e82378cb1c14e1ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df317fa61d92002719d6f76a01433540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf188c79ae1f1126445443e76e8a09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ace00595a3e479e389d650ef55a16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d128bf46e50468f9c6fd24e995567a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfda8620b081b2f340a1ab14744390d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c3184896b6f8ae40dee712c827a63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d414acbe36e274764360a19637621546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1be01fdf51663c0232687bafe34b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2f874bb8937761d35c9ce7a6e8a51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ec32afe639fe503dea7c9b091ae4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f880be698de505c90a0e7e7cec405550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34beaa718bd60a57ae8acc1d812e2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeadc9b27048abe5b64abcaee5f564b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da139acd6cc3c280a0dc310652dcbeab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f11c1ae4aa88e0d16df30ea48dbfd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898614a411f839766e73ea02bdb683d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edda7259ce141524c371e6c724c5072556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07280ebb536b63afb2a8b7e31c9c7614557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d2e299055bbf80f6c18a18c3f4437558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171187d50c2aaa38b89e7e9dafe9c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a2b9800bbe34130be0aaa5af4984c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952af9899751519e55b20aadea903947561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad339858d04a22395f937942f5e6249e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c00d80f451f85fafdb3092c0994a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c6b35c94a781cdfcb5162b5f99096564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739d178379f5e9847347de75d241355565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13001e51fa5560d9089e1077eb8da3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c6dffea8d1117de1377ef6106778b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461748ad8668fc12b85e0d5e85093d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad308e1733063a171009f78ee374932569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690638326c540df03600a917c78195f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c89594a43ba05332ea7b80bd582fec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac3882a9ced6af2c531cbf3ba802c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd96388347411111c5633d8472e5762573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26d62daf57e552568450ce09f46115574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fe3b98c9539fefacf9734481212d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a2ee4cdcd6388ee46786a6c1ec3ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b3c6f535b89124e3a0e623dbbe13e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc15dcb36637b8ce9a46a6622aa0da8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7a6ac2c985d565826101dc6023df2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eac493061959682e0b2546e06efca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbb6aed736982c79c44b9f0f5b625a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f32717d8ca72ba5d0a446a8e06a3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad7547ea0ceec79a61bd8a3ec72ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f42e82e00c81d8805160699be0213584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d9316ca751c792fc86e85ae9fed6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da036c7dc44babe0d84840de5d8998d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a8c1e9ae6904687f54c25351b8e60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a2a2b085aabf49e921086cf3e4461588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f89676de2eedd32a252cbc252f9636589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61d758c6d1d45a9def3b5f1b1336c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e4143d012b65a0f3b56e7aa0e9ed9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a94cc4a81597a43c1dfd07ac14668a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f2821b1f1b22da7cc1291a6b56ee0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af9138a298aacebfea12b8a9585d87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f526f249b582bfbd5cadea08b4d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a331853b9732a643d6871a83ff4c29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc8a6f20fbde42a063b5f311172bd3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b254452fbda43d1bcaf6c7dbfda88f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efa95fa0e3bf31e2863e82974e012e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46654bad487c5fc021246a9a4ad44112600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b400ff79510c4779aad7f21f61bb9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b6a3af896ed5e79636167bccf134602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d797e5bd5017bce14f32fbb2af517f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb491aa12c12f4d8fc23a0479ad9ce0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a87d19a2e0e5f92c50a148458014d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb466de74d6af7823002368ff402927606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053d9b7882095cd4c1f397fd5227220607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555332a4ae128b137955010a1199b5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8fe4dc1cf86b613b0abf4826ff1d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c63e7a065746e90e3f60b4988de9e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3aa4a9cf66e049bd4efb7018c22b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dcd14d3b64e434f43497b08710237612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dabc0fd568e1ab7097eea5627fae3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ab96eb181a3b3d0e855f7b8f9a118614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e099f5291510b8587664269e1a82a33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90844428f271e8c94c78c427c9cf569616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba17a2d9724b4b811146b9e763a1ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0eb99b27a4992355e17728f91d7bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ae61ad24fd83e6f8c4cc37a21b8a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d18dcf7587a3d17827ce738d1c315c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519e5c08e99d391c46e3e614d95da7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aee342920b7d4e411f73704dbdb4b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b16c78da8fdfd7c9a2f22bdf10dd20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32becbceb81173b51f2801e8ddf29583624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc321b132e4bf05ebe6be8911d730db8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a7ee8061865c68dc6f646d45f2f77626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cdafb34b65dca916719f83563c54b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa6710815f09c6896d5ee96a47b0ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517bae6b0164825ac5be7c02de965e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836667e6f5a75dc53e32fac9a535a043630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2171d020f29817800612248ea7470631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43787a1f7db2c38674551cff62fbb677632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9458bb7cea69f4c70ef1f8739b7848633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4d25aed3deb236bf97ab74fd565e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2906f8416dc151952456c45ca70f98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb8b7b8083310bbf485194dd630b5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa558fd48ca39915ba6069daf40d302c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dd442fdd1938e148a63af36913d14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb99fa47669a8ad632afb1a0b8ecad8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ce331764ce8ca2320088c7f9bdba2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d23eb522218108d47100f7f4a28c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79f6135750e1b12d2fff32dd24e61f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92900990a2e3a8a86f283f435450aec5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7d73941a42e0865fe5b3e4383ebae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4bdc4b9b7ac3d910eb3dcfbb4988645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771068c04625c9081bf1fbf9702d9009646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966ae212c3828b0472ca9c44d049c21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ac4734e57a7bc33daae9e511942e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537c980bbf960fc452c4e81834e7790649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7306f86a1002dc2a990a926875a9aa7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d1c89d2255e084983d60de062dd23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1688f6891e4ba88d6a7c5e29b7eaeef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ad0fb187f82e56fe6cb9221601258653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1305fa94ac7e6ef932f4b3e100f321654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753ef7d8c854f8f5283dfdc3fb48861655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b148d39f3058bd9d8b7524af68a4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4aa4b99e58b2bb4c36c2f0d0f5e6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77109635c5a6aff172fde73eb227c066658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22226c3877fcfc777c47e81d38ed6fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cfdd1dc034fa4e40e873ce03beda1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d2da1439cb5eec528385521fc84dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb1f670e87c607a4679fdee5783e4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885f05ad3753438f4806041fd1af11f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efae91fa4ad13809e84bd775283be3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a00dc754d7327246781ec1d6a3802d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b59387185429347d44485b4a4056666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09def06fe0bd72f8e40d197c241fe4fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b552b296279b1f0ab557388373b69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4c1ca7a5b8fc7774973e4250a3f3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc293c09d7745f0692359bd0afaec1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d19b6b77edfbf4dbe75124c3327022671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f28d67ae10cc067008ccb133dca84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9541709f5c2188817c1b586d4bb77e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04a0f7d69623ddf15597df0a3c26ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8daa150d9c69854fc5ca0d0e4d1510675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa4b05c503cd3c80cead1805ee11bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ba991caa6ff971a06a92f6b5ff610677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7847afa316311509fcb90b6c14879d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347653655e75fd4175dbb8234503942e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a9f624f6f106a3214e9628471395f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c01e7ab6d5f5f8b109826f6ab70aa3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93ee53d2f63b753f5f886418b1a03b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de91ff918261434b56b066111fff97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116637a1df93499f3ab81f2f56bee677684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451388c3ca67a34be6a2bc6cbf94f2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2f2c1402124ca6d804098c1957e1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f9fa2a2c203a1f28f26212463d2ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e859a55bceafac014575aea449e0e3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64955c925926a71ad2bb9754601cc7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79795537a43d56d518097230fbd957ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b687a610cbdf873cf4a94073eb046691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deb0dc0944e2f5eaa4f9d3ea172d85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924b8e4e59ba047fdf80b459c9f06de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786047598167b01e3560e8bed1e92dbc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eaf3315762a50c141a9de49ea222e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dced679bba739bffc668a02d6307a09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c52ee9e804f716dbfd1c380bc8aa52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0c1b64ae82a9020999571132be22a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6274a60a80451173b4d97423f34efa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9d54938844a4769129b47ccbec3ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b9af7483b4c2664d47bd44bae9aa9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beacfec81f5982b784bb5b9ffdc6197702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6ba0f1ac1ce98b231df9669a5c94f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df6af391bc321a5eaaf04039c19b90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52077e522f12810fcc57d376dcd5e23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a096d4dea04d10229c413026f243f33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842a02983aaef175cb4d15a6a4e86b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c893872fa8dfb28d76d722ae99f8b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc218ebaa2615226b50c9d5185f6ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eafe94e84edd7aa6cedf9f5f6b031710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a124f62eef0fabf97fd5ccd3e697c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894f27b93a6b1e61786c1062bbaba9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c5b4025c2e00504f3a94482d0e7bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5af16e2590173825ae20301e0765d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babb4d8eaa40f8d889fb62a35d9a752715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fdf03227ee6f3ee578179372e5fd2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a61e1fbbda13c615f74acb9c94f46a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ec5129f70156ae7d68319380975c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf26c4bb6f1f42042e8cca23e68a1eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b222ebcc896019fe8d91da58ee45ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96503b9251502974caa5da678202d49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4058f80917ff121304e8031a3b9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dff164a1b593947c9d011a37ba732723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89119f21712f6b8a6c8eb593fc939f95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6a861ee5d803efb538c495a5f8b72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537146897d96fb16cf77fdd602a5a899726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554b71f338bb345e94fe403925d60d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca4aa5a42185fd9c51e987db8a0f4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45271cf703ce4da8e48536fc3468b1f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c479959f26ef6743f05b3afbd7c750730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454c678c02f677b545ba630b907ecaa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5436e527b27d9f3572513c573ec77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bc480f3ed1a8af7d18602b64538a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c624ca871413272f75dd1bcb7aa07d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae0e58f5b6f655c6b2fd5c0be0ca24735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b415560468545762c8ce2b36330f46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5309ef0fb3850ed8cc0cf3d9c3ac339737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857b157bf2284d590b7bd563cdc2a93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79380c3bf7d8415c0735f6ef919ada9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b9ca9715a8b9ad500bd3233e9db38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679c36faa684a151427f82a861a295c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84db1e7e6e15c91dd38a07d27cbd38a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88c5a3352ea5dea84e98fab26ab022743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cc635b271853e8ab313d208ae4e36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce62bf670586a81b0e10367332afdf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab678b817f7e1e7afcfb8d7d7b51970746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3e5d4077af9e67b8714451fe2e1de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b08ec621de8ba5f6315f9117af1e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693d3da360447d549474a08dfdf87ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e672fc0375c01a0d72305ad3659c84f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc4c16787984eedb536d88a06df9bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a790d2256113f892825128403d27fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8cffcdbeeaf0f5ca45941ff0be9d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390fbf258f4e051be7be8ebd44e2b21754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66297163d214cba166a67b7d2622e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c47ceb56aec7cbbbcaa1ffc0c7caa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf9c88214e7d214089e272d52fcc7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09d340fc1dbd76a4efb054b9c7ce3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cecc4900f40dad1bda438fea467232759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6df94453fe66804c4db9bc0353f5f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab303db9aaf44bf1b8eb28fc871f6bb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f4f1097434230d8e414b9213849e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374d190223f309769b795df5966d9674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef29328d2f4e0ed012814d24505fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41600ea8d8620bc61d8cf09361be34db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95e2191fb6dfb02bbcb00fec3172c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc41c31dbbed02a1c4973455fe469c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fd412302d4662831c4af8ef0ed9379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbe006ca4983dda62060ee41fb93d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215414f9a675dfbff557bed5467ab0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09576b5dd247896cc8896954e951c51512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721a1a37f7c2496d14b234a6b20fa9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780ec0c218d021b1fed234fcc90dd2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cafe84307beab7cf861fa925508f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237799304b8ddd02f53bf9c86af62fa516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80586409dfea7fc9e40664fec837ba0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d400d4b2e9c57bda9cad580d8166de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81def09abf44a7ddeb2831d65b09c1dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756597d957a72018e9e58b2840504ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc4e777172854ddd13097038e8f39521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460c560baedf65c06ab7d92f0677bf222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35126b824873151408d6643676c74a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389298591e82d0eb5238f6a5cf591c6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5659018241019b3d095b036950eb4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6807fda8adb5c4cd8de547b4847da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a604da00f00b8b10a78f658ca3326027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f75c594f2a287d6fc05aa3ef996e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c617604794066f046cb9eb5317b8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c89b3b3fa04ce7e6912e5cdaa1815730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efe2c54ee3482165924cc8d58ec3cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288d0e7e89716fbe5c74c44dde278a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd844966e84c8161d52994810f3b8f7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f57e259640cc451c58ec0693eab9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b2704e396cb0158cc87f3af2d317135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49cacef43825724a23f0df419ab68d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ef1a98adf4dff7b9336d4dee690eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e4f1f3b603d54b2d826c81c3bd96938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4f489d40341cf38c9cf15aa83bf1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547e39b7292a39f331ebf0d8279c57340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41637024c5e0f00d7f7eec6ad796f6b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c144649f5b0f3c97f271ae4baf6e07142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9df6c06838114ace2ed02b771fc8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868426b2d51457271eb0cbe84ef35c8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f96eb2110711de54a67f3f942ab08f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcebadc496b4997e6214add0dcf50046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934ba19f4a22b25b453ec505a2f69df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e2b48b5b14e6cba42ae42d5fe9e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef7f50c1611027c8583e801625ecd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c7a567449236037afa54be5ac1c4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23475cb3b54b58115e8752b37488130251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba356b79bad8f0c71a04e6cbd133fbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9a141ce1f4acf15f49c44891799eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6da5d6898520b15082b8b77e492a6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16159e566d42e5a140445aa6f75c7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8ab0e2da700d331c4cebaa47c113156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f778fba193d556b4268dd16aa6013c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6bd39b7802ad5892bcb68c2c208d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb63875ef5320bef3007eba5926ce259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bf40a427be38212f6a3ec2b5ed9ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef69282a8b83d8fa982356346ba97161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9658c7f64bcb3318d6670750921cdb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb8899421a0b57ba0b910cbf88561763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8e8bdd7df576c34131ab2848e887864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78394f4c42f865a58ef4ea6d167cca065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2fc4e8e5da0cfd8cf6b5941b4da6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab7a0be7c1c517b4b9eb3dcca8916067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a1d78b67bf31c48148bd0e37a70a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294bb7d40449c19dffe9584e6033b9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5155decdeb74c5c86547c036e0916270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc937da7bc2aff6919b5e31e355fe8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019452de864f082c014be6726f7c5e3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317079bf88674dc06678be784b1b761573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c38aae3d06b57538edc610abac8f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4df5654dca9034bbb3769fced4e5eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f710ac01eb66a144d007a5209ef71276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbd34c24a63b581b61068e889a958177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d829532c67f4d6abca3f73e9284fb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f121378abc93183f12994c3039f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3a349bfe59d6b104ba8572370ead280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ffc17a986052ac1625ff5065b5efc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c583852c8d0bfdb8163bf86ce192e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a04931a0ff5fdcb76a3b6571c619283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134788bb814fa0eede5289cc18afbec384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d67550a4420f01210fe84356f25ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f7ba465eea26a196d266138741e3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22344105c4b4217138f38e62a97f41c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a469d833fe13b042449eb1edfbe95b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a26b9c79e1832e4998e712bcff9eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9d4c040ab975f49aa1bbfdf12555c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e884084cf5f1ef07927c78c63e9226e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c10ca53e1b29161308b5b7949abcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46024953712830b9c931820c902fbb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf091f11883932a4503537a85ca721094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5604d52c810748a99a159ddc20ea6f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fd7c57f17af5adcd9af45bb71a8e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962f7213b5f4f10cb8cb7761444a6b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc15e7c4f4a920e4fe532ab19202b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd495405518c17a6408caee280cbdc6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67914c21cf27d9cb074123786933d497100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501546a91b86d9573b68b1dd1dcd015f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68bce04dd9b3162958b2e8b7c7a155102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37717c8eaca01916d969f2a5da96e3c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274da822b0e5524b18ae1a9ec4aa650104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ab5e1f924c60826777e0aa9d75336105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe454b5821e4472ea2f8608de349f0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591b2f074714f652ba23816f4152fd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a258afbe950b0f0119931180b959f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d650f17495b2ff842a15792e50c993109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902609476026d5c6e32dd915227709110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53654aae1932f28c2b5e6fc739fe80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2444ba76f43b3be145102964ffa729112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af2f5e88362dcf56c1953e34edc12e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f377620e534c6af2670141a7557fdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99bc1fbca8673f0678d1b5046d78ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799acfee2289835bef8066d98abf5c5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abe9815643fb77982f7d74b35896e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6c3c7e85e3c860a66e715d85cb38b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73437bdc50e9d11cce2a043f4766965c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d377e486c2b896748e990737c95141120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15651cec0c288c15499c7c135bd56d85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54389223791ee4d43d8be32ac855b9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76494462f992862198f232dd983101e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfe6a1ac4a0b23aa18f5f00a91a69d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2d4a29b6f0eff70c4e158f5d2c211125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563162a9326ace20c1c6218cfa907941126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61285dd9c565a9b91e8423d7758e503a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e76a394630bec706719559ad164fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839eb0e8cca1aaf5a00f5ada6749f80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422016ee22a8bd0077a6dec48683a7ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a287a2626040b07714f612bd35eac5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b84db4875220ca6bb86bb42412a7ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410406006ed2124d1a94a72e62099f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8f34ffb169d2468daf8c8f57e6a51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac43cf6ca2f47a6870450e0dbb0e019135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c4cb69c3218a340d16864e1010001136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e98c88e632bcd4a587b9ab495ad8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272354e9ba9f4e76c71b7af60b8f6436138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33bd9bdd1146ab2c9fb98e2844ceb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42c8766436b92db8001ab3e7a2b441140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819353820ee7afbdc02b6adf1baa521141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b7b37089d82c6b63d5f16486d554f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dae63d97c488caa476130851d2dff0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bccedb81556abced71e6d52a1a6ad2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2fb9bf521ed82c0c74dbe4870ef57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a482d9f49000afd955e659be1c745ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76607525ca1f2986bb0b099cc1c112147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbf1dcf8a861cb0a5fc178539b574f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a5017d00fbf0ed1fb464631a9a703149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b254d527c4e0bf8a454a16ca9df69de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a2604dff63552d1d58a825446f7ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55215a4cd894898b04913a7d4d6c36bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d0daa9cba4348c970daabccd19d63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366cb90c4881707b3921e4978b05fd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c390a6aa28602f592a635e2b321ba7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0259be6bcf552489da0ccedce2ebc8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c1f476b8c115dd28161add5eff696157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e67350c3f85b129d14bbe79efdfa5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506348f0fdc4948e04591d350d35f5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0a96d4d185150f49acf0f299ad5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744992f3e36c180d795e7a56de562ce8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3745c49c8cfa6fcab249bfdb495a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed504e1a4fe78342ed89599612c8ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece3958e5f161ee301ab3a95edf1192164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35386f3bf62910e471f69bacc81adb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4613155be0bdc3dc085fd4d10b713166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52a4adf480f39f04eb7b732faea7a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb456aeae1aa4b920c4328dc4edf918c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abce0888f619416833be4b4b0ab1e94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435edf18941285c30663e30c681fcaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856a2cb67a80e94c61f071964d3ac25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d12e3ec14df9736c3390e979fcde57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8d76e7184ac39fa4dc216e7aa2e72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b458a3b7e0c7dcee0d7870746a65e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0101194b216c1649c42c686a52f1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fa67b711f8aa9f901b1ff8ae30171176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d46b30cc904f865ea685a81db3ea4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d389c9ef66e21b000ce58ca840a7c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387df7a4ee86e0e2572ab91867bccc71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b570866f84c40797fa6d31b273e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab57d31c7716252f6d3b3fb82d604e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba259dfa497d7b9c6fc01b59a48e13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce32157bb65a12bbbfce78426dcd518183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6832c98e27beaa5d546a014145b5d46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642122a21f0461698a161d40383f635e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c199ed9e0d0d6bd3034ac51a6166186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abb6e11164723abc5ef07334bde628187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba94c5682183bda3456816be62552e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472ffc7d305b23434a489309a7e69fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ec5b591533f162a4ed484c662e84f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be35e9a3fa233a749779a812804a73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb5903031ac6efa3ff395f14c76bcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b0ddfb77e3be62183ae4cb46e02e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac282792f047ca761671cad3a16e75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f5e395f38770dd3fd7d4cd36f9b1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ab0028c154a89af33adccec42594a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe386402458492ef7885be03edbe358197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae3abe14880947aee1b41b198817a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083277ad5906999effb4a6ede959d716199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b961f20e72b5381b136b923d88bf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba101d95ddb7fb6d45f93657394f78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a6c4a6f19584d5546b35842268055202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89683c0660fc04608a60176357cf56b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f09e7c0c51a62f028f1b537e369c0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b779a5854d4eb73cad5884ce41f0ade205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c09bd3af86d63df6feb15dc0fed48e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3605c1c2342c0a26e6a3fec3ad13c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914745532549e7424b798fd011664052208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce142f2dbfabbc1a922a52fe50d4185209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768750f2478f13cce67f19f2a32fdda2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6438948a1d77e3e48eb042bf5c05455211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fd98c910c10b626f9e737f049edf6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c744e4eb42ddaae813248f7be2201213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099845634c9619d937e7c80551d6965214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6412f64d1b2f021972e5e89258f9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb196da598f200217bd8216c3a2235216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9164d76175acecc3f2181f343dbe929217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d91b748dfdd15630708d62c23cb68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ede0458df0236c4e6d573dd45f190219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ff6d6a25ae069ba56ace209dad5fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b468e31bb1acbd518c8b47fb2b362221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81affb55a7ffbfbee6c23bde38f5ea87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2b10b43f7e503f3e128f4d9b12c57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66236502021977d1e49b51d5707e9dc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b0ec9e5c2da511f6a0dd588ab3bd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa420ec21f07c0db35410b2a0157494226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514866c9cc6c65f15e4946b66dc8442b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46755425ac4ba30015650338a5dfae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c06453a1813778b8c6f10f1bcecf1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d81eb4535e48a541219ed161f8dd7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5839129dc30d9476f9fa5e720333d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505a3b2dd3585d0c57a93edd36e7994232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30a66f7594f2a8cf2129f9c272bc5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eab65c0e8402743f86f565ea408b7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968fd0227e9fed8fa88a160d91bc5f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee7917b6d0e5b51b0e3fd286965a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb65baf86da465eede00059bb8ebb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5f1bd1f843d01e92ae978883ff104238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07f42bb18d039daf7931ec40a0d11c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d249528215bcab41ea62a422b11e95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d6fcb616850c045695cb2ce11d83b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd5218b7e080d2b6848da06ca19535242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf54547c46e952cce754944eac38531243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74123a46673005b9f1dc7fe363948fd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a582d88a2683166773d1cf6a6743bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed75272b865f4ea8a96e597a9e95440246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52953d27de63da67ec1c7ad1993a63d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ff58ec151f2d7b3c8a941687a08e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a62145663cc47b41365d27747d735c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155909acfdb85d2ceea3ad964c3a30b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e309d3ed1710713a98dd8a5fd44a964251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cc99891023cfb8a79e3b48967382e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d60ef6c3497e14bc7f6bcca9d13fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050969229b64c4ef590ae01f9b18e15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94334941ad00c232e6f83ee060076193255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f633091f88ba2600244aa37c8611ecd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06f6aaa20274790ef6eb8b1bdc9c72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e5117b45ab0d80f36e916ab74787258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51f897ad818b9e36fe9ae1cc677b62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041c221691272604cd4c820dffab262260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65aac0cd3e058b298bbf81b39f2c64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8b77bc49c684a8ec9721ac1ac74e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a40614730e25aac3b3031418ba9ac7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3249b70f9e48bb2346c11891fdce86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a596395fbecc3993c2a83ca0b5800265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa94e38eeb1c871c7a8578fd714925266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9874c61d586bc4e7d9be3a6e69ce421267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd31ae6ea73327e10661ba85f95770268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca83dcf430bed4bfc6a9c86acd73110269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc44fb81555f3210f25e4a88ab9f5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd16cd37e551f0c5a381a84d9cf99a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384b4385dfc5e2db2295e25ac27a9ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa2f211fc0931dbeb7bd86ea4e1f08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667d429b601e96de8376693bb2b5ade274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3b70b02e6f7e4ee46834a9f015105275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180c38e2c92a0abe7e372356f6f24dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84c8f150c4f6b4d7464227481cc468277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cfe24d3cb6078b41c6b70e8f5eff9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28889434cdd5536477b9c2e4bfcf0c61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc048eceb23abd400805ee0cd13cc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47b32caf42170bed02642c76f3702c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a68f5dca7c9b4ebd7fa251c9770e31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16988c8ab44c1daccc661c593e68023f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b967a77a645873e62269556dbaf35cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82ca6cf45cab995488efb00bcd4c81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81018d9ab9c7175b94d91e8a2ddc19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b2ca22bf10909811f5eb56f90709b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c9921618eb12237fe3e9ec085d84e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7541961ec9faad2dd4380d557ccc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e197cc94753f7871b1d10cd723357e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c63d07e7328889a09f170e24cdcc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd08bc3c59f267fc65973acdc2f9b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1da832135b9ec1cb691e422498500293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38355c5335244b89d18d337b4e7be1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a7f4512c955e0f24eb703b8a17318295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba02e629d1a79d60415bfc84bf9ca4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f704ee339bcf1c59f1b1be39b8b12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9771b6ee85419826c39b92544fd9d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0863307e486d9993b680cd82ac8b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f88a44b19b4f8d1fe22541ec54327300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8658171679fbdf489f0c5209e2467301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb96353d6a8a29eee4956cbc712dbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d909a23c262fb3cb67f0893bbaf5f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4cf273f9da92a2dca47930072bc48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af8d09431b47a507fe22422fa0efac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32014fa4f9e438fa6a3dc680696f6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ae17b485246734085f89ed216e63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed1f84267df262ea4d7196bd3a7856308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5c1c6ca42f2e7c74e6e42877c6c8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40abe12cb285ab3f65f35e06834ce43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9479937b9bcc1cf8cd7a2c32e0c3fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02ee6c69b98f5db154c64665c97b18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805a3f5b3a3d52e439b10b130aa3680313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af5ec4beb41c8b7e58eecc39057cb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26ba145d22ad311e11824fa8a8ecfc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaca188aea47b522f1274252ff4a4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e0642672213c7b784710451f69db1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435deda0f493b0a54b04b0bf3c7bd59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6efb29b89553cd1ccb62003cd29d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c2f9161c5231c798fb2f13b12511a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e3b1fc90ab2918b9af304a40fc9a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf3a25d70a8035b004f88bf872f70d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34316ec6f8d5417491b24262c2f4a3eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8e3f4f8151f151f5bbaf71bd6442d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0ed354b4e8b1dd17df428985814ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183773d1dd67ef92f4af9fd5ecf0ff0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210e4818365c176d074279c75b4d6d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468c637582a26f630daccff2fd89718328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937374f9a9e6548d5549f20b572a3a08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1f160d7ecc6145de11c87d44a79c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4caf076ed8ddeaef2f6488cbaa3ebe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fab39000846f54eec2f7df1a99855332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552dd3edbe65e00b40d24542698bff3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a9a3a762905ae6c04731f65b48c41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fd7fae609de507ec026b194ca3fd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cebac58765581c44cae6f87e069f8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c847a179378b45bde564be6a59633f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627cb8928b8e74a932b150d5364039b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1def314dbcda8348fb8be70e1264df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3d0dc63df159918b7c28ba12fdfe6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c90d47ae4eab463d36794541e2f40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3a0999b29cba898ea307c4e1c1e4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78086ce1fdf520d3ade0757309d6da31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b33e911ee11d013b83bc63a87b08ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aa32e2e1cb3a08f69ac4194a66cba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eba8049f0fb3ae38d75eecfc722102346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314c56d5e2013a256ce214c928a3f81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be5fa6ca2e6b1df87e2f43b72a11a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0c3db00b55b0163d6d16d55b031fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612c631781f2259f0b17fff2a8fb39b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8bf193e5cb4bffcefbfbd5503448a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c30857606f7378ad849b3f8a84b52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfed116011096e9fb63a950d8225d75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d5d126995de95784b51cd54cb8b00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee13e4e54d880d605cd272da0fa3b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bde811a8a7b1363a3c61df85c0f80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99444f9cd496b302c06811e5d49a2e47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf26897cce050566257d18e2b7a5d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e74d72299c60f9891b63c610bda09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c53f1ae6347523adefa07ad40cb471360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9268b677d3af8455ab66ca42a96a7a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac03d706fd796c4fe013bed6d448da4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b5566a25349909d490f3e3f01534f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c7c1396a8d6cb5f4df82ea36d851a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef32dd9bcaa531bffbf9e8ae52e108365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d9f8db48fff48c66ada7e76b16a5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60b69382bc32c464005e72d9e1ca83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84d125824df9330f36f39440edd854368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185e4fa8b5532bc942cb2ecaf23ec65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81ea0641e4be727a4a3b0c4f76d3ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffde6642da9c0d9b9022b45147c6f42371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b482423f4aeb575ad4fcd1a4a1957372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f061b692f114ba6cf860966bd9be1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35caeb1ce6ad431a991560b0036e4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62414a4803a9d804fa9fd4a1567092375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ccab2041646effbd772e448bc9df8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6faa75ba917406c5e83dd462a825fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546327836dcffaeca580d367e9faa03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adee1f4b1cb3598d0c42b207bdfd3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15222c51c8c80fd46b287217d50bf199380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326515d56c86576b469aa694f44a748e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66aa15b355ddf4573e185a259ebf564382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c0fb715b2766107924a3745346c93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ba14742263e39b9461cff97ea0b02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4fc7131737bf6f9ce25e6e7d8c474385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdae2053bad5b9e241c30e51ae3303386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cbf65ddce00b42b99856ada3f901b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed6ba5d3748f8343d1c543f05221b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d28b7c525ac489c731f3e6919d65cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9a82cd62ce38fabac19c000504399390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1311aa77e1add14f84131e3ff12a3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0441ca2d00f05afaf11b1a0db6b187392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3f97d5e491a4d8d12c2dce0b03a9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f97e4d60ecdb558a1e3ae29adb97d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ddfb70d8afa1f27a9f836618b9951395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd69fad98c1fb083c7eeb7d0eaa6e6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b2195305adf80de5dbea5d2a4e494397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7baad668fe48f5ec3680e5ee985a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed6e3a15c86e5f04d26420e7bf24fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db16d842083097332c4e426356f51c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf497870d276620f3af43b15055b362c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de84dc6979def4ae8c1a655307cd212402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649543567cfd0d0a1db99201ac46e9c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a85585a31a4ad7a3a20d2a1600897404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898f42967d6d8fa32a4cd9b79ddbf14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9fee94f1ea6bc39ed2a9e99eff9f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd55c58d18c10401e1f47cd99313520407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20286260b489d2fc88c0d72a5266faba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c13a758c58d40c244e2f50a286e469409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd2802c5cdd580b84197182ca5379410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2aa3040c4e5c02859094c4baaeac8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325cfaf07f7ef6cdca24caf22358f18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2465ccf421bca8ffa290972ddf64ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd66ca3f3c8a600f035f8ca4dee8a76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ca5f2d6d74ad4ab75c7afabb08d28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a7b37a96125e8594cd19f3e84ecd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49f2be75f45d5282fc20d3bcaa6cfe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb54566f5785d322dfb5dea4b3f8ea7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc088c4b2ca419d2da7a660bd7bf7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b40912ae06f060c63f38279836a8bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd513bdef35aec3567943411214759421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a94a67f3b58ff604a2d05627dfac3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a20f829a29313548d7ac04ff841b30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0b0017993cbadd33709ba261582b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d25de3846e81fca0bec1fb4fab5f3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070cae7ef7efff40b986a77f62792ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3535f9f3c37beb7f6d0a5be1793338427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95570cdb1c308ed638c20a487302af41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeabfb6df697c4e0ee1211e5014255429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a00b95b7827f8ffbc6f6341e77e513430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e7d3d06b3055da880abcb53e41318431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810924f708c12377172eff93fdd699bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d69983e28025b6401d53a4fe3a22f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807d35752c362b78a92fd9c0c2d6fef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea8af951d56e40e647402fd0311137435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dd21d3cc998971471df4b29ce996f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e781147534b5e63d9024fc58959233437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99e5b45780c8b37ab816b4d56c2ac4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0775c64272b7e4cdb8021811d080137439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea63bdd09de189a32329261ea880ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246b8e958a2b602ecb016e7e02b95ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea59ffeec1555c6c3ff2c5a78eb7ffd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9aa514824f42fb90938214e0baca63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668da531a5aabf5af39e69b3b7532ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37db2e21b88c2e9aec04ccd52e72a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff85f8c235d6dd08938e270eec4a90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f301e9428bedd895ae81d2ddcf1f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c377e92d7b585649540568ccb2500c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380327399cabaf6c448c87c6128d725a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a5010b567eea4d61812a5fecc7420450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0361b5d6a01a82370fbea9a0d9204451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49c83e9817c6e9fc31e460fd5f3a5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1fff7a78af85c73caccb3c4891177453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcacb0b94df2e466613685c2a38bb96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19844be9044aa9b58d4a60fb12ffc01a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc47f0e80fd2f8056f46ff778b63724456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5bb6a6491257e21e50931ee6ddfde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29abe12a7813eb504ce3f7055686065458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97f62ddf67c7389eedd216a301ac6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf19cb1860cba16c50b61b690092eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f00a41402b66024ee787697e4bb459461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c4ca23efa33f8fe8ace2e999f080c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c671c5e0cd20005a97ec2ceb3a4e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48652915aa4988e9033d13757785e307464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ac610e79949f30a3610bf886f7a85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679b5db9945b92254cb53572664ba86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e640f45bf9ebd1ff3d7c38e2aac4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3574793947840a52dc30e9d5afeb57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c3210834d6cf8b0663f75cb2d7609469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8425d8d398624a8aae7fa3b300ca98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1868b91eed3555dd4941def35b984bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903b12f89872999599bcc044b37fd85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d24358c181549ba4c6539bfa4dddb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6882fad0673ee22567ad4dd4dda65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9976ccc8f3942c3c1c45c9e7476155475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdc8901c3112afc3f37ee4bd4d0596476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6079b46e9c0505e40a3a79e5bf932d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5e748575090ffc12e8b043a8982b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1537a78b20effaefbce0045d6ffeae1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dc696c8e6ecf851fddff124862eb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516035f4786552c740107375c482d98c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5b266c475027806d9e713984c3df6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ccc66efe86237de0724a4566bfbe0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde45a86d69172485bf123080a29ccd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3050fcb77dfc7220214215f0173c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a402c47d80e2f5256db0ffe575d66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f093d2a1402d8245a9024afd98b9cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f6dbe16e1e17bd9b68e10252720e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623f609da79eb1ec6f98d5cb17d94f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d968956bdc546847998378bc3f56c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2be707786fcf579c4342ba6a3b6396491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f12bb7e4dceaedbfa9421a67c473de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a9e8c79180b7dac4b229d7327a5db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc1a61413f1df66921718c51635d7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c97fbd4ed9dc2603a624cf37477c4b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71724c28b12e4e113a07a36e7ae05af2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537dbb10e3d816b9173c0917cafb0d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9485b2defdceafa3c0f39e9aea6f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecba530e2a0d1afcff94bf4c89eb9ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5015052a1637c0665c185770a0eb45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a8ecd4a2d16f4a37876e5001872cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5965214b78b026c5cfa8fce53ead9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaab01d3f9273f6a648bc2eabc2b77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9ebc6cfa378d80032bc504c8a8e1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7c0a49200f534eeb7226c98f52128505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3af645d2529ffec49b5e507b78da16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b9177de23eeda8557257c773068b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4cbe32343ea7aa6a7b7ab99de1076508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fcbec0449712c6ff4dd2421b634c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53eb0ab708e792f2b7401ebb18b519510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37205564d7c7ccd400a4b27b9fef0043511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276862c3fc0e4a8e01b9b9f1957dc3b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384f99240c62e0aa46a5d998dcb6b33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490f5f8cee818e9787bbf40e7ef6877514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889a55de0c21837d3c89de683a7be59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b960b10f847c9917a22a6145601890e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e32b9a539c46f608a46344632fe8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa924ea1c3e5a9b3d3d1ac5575f66f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf023a4fa774e49b246789c763d97b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d1d7e3bdd2eda960bc2f31544a998520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a86c8be496d2e4c07a2b0e64c73838521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae54d049642a48e680be23148f6a863522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061893800e38628a4faea18829dec78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358b2765013b931a9f58cb8ff49bd54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6429a96ff22872acc2ad39fa1572d7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cb66b7aaa20823468690b6c91a534526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503db985e333f550386935fc96c41a57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9974013a3dbbb1c766e8478d11a451528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d15339bc13b4d4053930d7c74ea4a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881cc2ee885e3706a64abda4ecc2eaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368a95f59279ae6b724488f52319b4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c926edeab8c9f29562ab2626ac9ea5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8271932582c96ee3862514cad76e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e03c43972ff80befb5fe65e2ba708534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b01756cc6761083fe335bba691b55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8136552dd43bd9f90863a22f60775536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580d567aa6307ab4a8d8933653aaa79537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633ec65821a6c4db6a46059c289d4ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c71feac551aec6e272c949d06e665539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbabbedfabc253bf8c256626f9b9222540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedc823aafab1dac81c8858b1e95135541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc2debe5a8f9615765753b18c537b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed13d4ae19a6004e091316cf02ea5a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba775e6b420699d6354e44e2d1eab85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca927e0ec3abe16f6a935c1493cdc11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ffae033a13ed14004ee29d0488dc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8de51149d3c2ec75124e2d54b3cffa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173a981f14655e991efc623cec07524548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e79d645d678fd7c34700367e12640f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c93418343017a4e079e743af0ebb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c89f22d68093f1bfb69dff321b2ce7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c99238ee6a7ce26ff5036b0ad85a81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0aca7457de76a01c4fcf1655f7e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f67b8330be3f7144ee2d302f2f9cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e81332c087fb1b238bf2aa777f570555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8dad21ac43e283e91b92bc40b027e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bafc3e4039aa7093171465b61dcf5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd69fa273ec1035400aafcd4df434b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546ce75928bde16b30063b8a419f42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f87089e78f8f9b6df16008cef2c7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280335f3e94d996faebffaf4ed1e3bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a1bb31831861e9785dd185a3886f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1429ccb8ce369c66c982a7d7f94d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b6da023e1fc1846facc331548ed23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a8cc7b03cf97a85779f9985e288c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508d23e9fe28f79be2f7f140ae3840e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937dfdefdda72b2ea061570b0a993f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ab275825dae563d41d4c56e3926f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f44ee9215d40320b9d2100fd34ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded694daf5135916c75e4450b2d833c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab7ec99d06e983700508987915da64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7121886cddec74aaf62a4bcacebbfde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af4dbf69966b30aa9d4fdf5ebd183a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bdd82596ee2b1fce6e09b6b285ddb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1300a9f22d5af6b157559aed6aee4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a96eb8b8199117f2788195cd44a70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868bba980319f99d79b2e78d7ea3197577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a547d5aaba348d5f962a69d4fc2b61b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9930c7fc10408e461dbe1848929cca5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e4c73833a203b0fba95a5e0841b67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493818607183961cb176f8bf52b8eaea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787cd6a134944893fbf2a9794761177582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34406e00a7522bea34c1ceb21684f453583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b606130f187614bbd975cc1524b87e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dbb1d1978430f295e4e61e86fbaf1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d513e69a7405ba628faae865aa913b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7323b8529a5d8ef9d2fcc5f495c6f47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8f283738f25e9853bf80d16b6505e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549014e95c044330cbbc881398ad9ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073929b9d4c2a11a84048a9cafcca14c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1719dfefca577dc1c5af118612ed7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb068d70357b29b4a16353636e8858592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64d154b6741c0493dca7529d9c73f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20917632ab7f4f3ac2db1134e83a122594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c943e82584e7f4a3152fedb307c7837595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8010b7539651e17b34286330f542d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f3f625696ff4945f26a8ea9f0389a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fd25ac477557495cd3d4351e2c76c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6364c4b2a8f6e93cb40172155ef78d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48ac97103c3044fbb5ab7072cd46d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fedd72d2b52043fa160aeca7b8c82a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c38e86b3a7884c6a75cefda0537054602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099582dc9ea05df106be4b759af773e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb12060b5ea7ec4d868f313649c668604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18325b7360b101f76ebc97761c5fb96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f34ee13ab78f1416cc4e00a08c483606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca92aac4df8805f2617150350965708607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b90d61aa33b7a19da849ff2e3cbaef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f058c363a34d005bc85ac16340cfbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ae3fa8790ef08faac29a1546f08d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb61ae87e621e7caed4103562ab331611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82458636065e43dba15ccde18537c12f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93e8a205ab0d312cdc9dc7696fcf93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853a88eed42e3402fdaf88c7c06b53a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4166f1c67a9f19af715fefc2f62916e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80795569ef480180c1dfee1b1d32999b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b216fd71cbbf40f5951d2c2ec0d85a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8122aed67c00d7eefdfa533c0a12d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdfeb8bdfe574fee9fe67eadfa0ecf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b475f3d76765a9bb9f5631a6e999a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d93c55bff67795e9e2cfdf093601c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05127d4154de5095cb76ec2658be138c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1441d0f85a3614df07625132175d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7486c10b708f46f7ddd283027dc1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccf3d8aa361b53f77502bb8f2347f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af07d54a0f282b3492a344008efa763626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311bf5542b68fcb5471bcf99f168c6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b7f23af4194d3ced48e29a881643c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffb6031930dc01e454ec5f6fb32039629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d865491aef3601dbc36efcb5310422630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617ab063b2f0b9d4a6aaabffbedd5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b32433869cca1f1a2adbbe8828a4c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da107fb1ea22a3475912c6adf0e22a69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3930a900264c244b49d9ccbd4be6fce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a530925052a7ce5b1813c7e3617d1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee37b63fd8c1fdcfa0c9fc6aa55906b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784f9e5d92a8ec5a66bb59ab8934181637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54004c92f2e992bc35efcc5e7f13559c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3e15e752b8506e8b86e5aeadad6d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fc1e2a348059c471fe850b9bc3619640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b957162f95d86906910e3df00d2eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81db8fe18cd0079cf0056ee48b10d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8433cc4e1a6578134268a131ba3f7b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46603ed56ae692a241e191da41b114644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95410f4ecb6820e1ca53f391799e824f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cb30cd8870efa3161690a4e34d41e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcac07da5ee515cbcbc9519eee655f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ca7c3070cf3d6d056ecc9c580a21c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6baa3ba4e5bc9da6ca0e15cc5442d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b03df4e1f8b3d3e18dc01f4b4f1e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed349a8519887d3895a85d0bce22c29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fba6a264a50fd209bbe1010f4a7e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5138bb86534c9039275555c5a6159a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db8416c4ce56910fb2b9951de47b33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5276e530c8a33d39863384031b66a7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98bf07a0db6568c083d9a0c136f928656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa72609321c313467abb861d514f4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a7172c3a248594e58aeba5d6ed999658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c3ae889e4f7be0350b9573e9ca3ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72189ad49a32d825ce07f2e3c91a90ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d56b57aa3ff0f92db2f996b2d92614661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813558faeb55f1377873ca555993bb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114628990f9399d69379223b67aa5ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3f185c7a058608153daaaff5dc388664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c47318f0dcd1d5097edfd67395a3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234735942bfa338f9a6c1043c261587666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5c61c08a8bd200c25abeda23ecd12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189284075e56c812d679328ffaf47a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5bb5587349eb2493ebad0cc5b509f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344ec6fea602aeff4c441401b2879a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070171fcf74536b00442911b5f751b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042d7240b1a3049ece64b1c06a4a083672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f628c604b9fc7c78c7641a6358f3b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d155e5584c22182577b05c237d5b55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edea9b1438a4574ed43bcb92e05a607675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f747aeafc759986e374a41d64ece019676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344df5bb9c0fe9179c78899a72a58bcd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c311af250566a6ae6602432cef1b72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4635c1026e1a70d28097376d69d057679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03be859c3864a9524178d717504397680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b455bf6b4255fe63f9f061cf03cc6d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a29e738b2d88c6f4087c4ab1c2f16e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f0f3926cab7d833a3fa71e4e43201683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c8598e892efa47a27d75a088f3fb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96b68a615f48af6a3067be1590ad60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010d15edabb93128a00fdd0747a9929686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d868ad196ed806a745378099346f26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0249e67be471b0854585204a601728688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18f3a7cf640a1510f4b65b6f57bebd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441689f185cc70a93b2d63d34e741d57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd943d39fb2531a74b54f25138b660c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8f981004c53f8a2aa337fc83a2a90692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb70dcdb6ed4742ea4c1ac1be52a2ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7ff6030cff2289bcec6214990b31b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be3d46e205b5932e69dfe4f5a8552f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b2005c4e16d38a88b7e950154e019696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf8d7304e891de5f5f227049ca8c1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0a1eb9923703ba366d59fe0e493d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c095d382e2263d9ce768dc2c7e6b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7557d3efa0661968e347167aa37ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f7f74c61a86a7ea9f3b8819bedfc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836182914d7b12aae3cf1910af280ef6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550a8353fac2a8242204655abd0619a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6f41e0d0f8f9d7cb46b9d10c26be9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238cd1ae0041a15f598611dfc409075705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ecc1efb20be6e281b07cc6d0f0d28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbbbde2db72bcb9d94438c63ebe42f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575b4983aa3567ad9f6242285ec72f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450be3abce5f70dd786f3be82b46e32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b26d2ddfc69a2d0572fac1da9bb36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb4041c9eee912487dfbcc52261057711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9321fe4fb5da2fee75d6b23e3cf530712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eaf541359a0a80b230de4e20e8528713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90846ed85cfa38f713af3eb1818332c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95942a96503cbe76d6ab34547697b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e87988f916eb2d5fe0e241f27befe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddde91024ca05617ae39bf9b06accd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331f9afc731953a15f7dd33df9844ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac68b7a292533cd25a1d510d4fa6fce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e350f60224337a44cea27ee7246b68720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f5531ed4f8afb793b4fd85ffe18fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b66bb9a3dcea5be8725903fae74913722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b629b9c1346ec3ceb8c9d049a740e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0dee8ccefbfe3e93379941964849a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5b6f34b6cdfa54cb20073afb2f33a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029a3135c53fd989c80668f28aba1ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebbe847facf89455d66b7b0b147ce1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e24cfc0eb584d6cc9e40d0b38e4074728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9418ad0208f4e5b9fad721276a19f53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8f5b0ef8a587a20d927cf051c5a0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739881fa671555e1739b1a315a2dff8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ef7591d692b8acffc0e02aac10f4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788483cc988b0f72f22635d0c441c824733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff349a83cb3dfbf76554c82cff21e7c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9519436e7d24e0e65d0da583ec54a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083a84cb950ed74849d80c8c1ddaa62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79005c1b37ca5a9aa0d1744ea434c2e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3fe016bbbff3fc50c37b4c2b7e6ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daeaa5ee84ccc834b9d464e98e4e18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335fadc58720c2a734101eccf45d617740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174e4db000034049681aa5220a3babd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b70b0b7c8c7bc4f536781ea440210742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c1ac541f3379b15313ca0b2ec7da3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a2280b3f505cc073cfaf6fc8a8865744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101f4af6962ec44ecf8e2b76bd5a7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f2349b9db807330d0df93c91fd574746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212d8e6a75b37d888b554c7d5080b99747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa076b1e9ad45da031284a3ed94724f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6142298bbb91f7b80e80f034428b0e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99dcace91d62b53c8f7abcf1b32f56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dae5e825d2f8de059b75ab866eb4bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ac8532b371770030e83c7ac38ab11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fb244dc98cbb29ddf67c01fdf170c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933fba89b1816e99d77fe0ba123c99c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d094424ebdfee1e7ec050be0334488755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c15ae3d03600182db5acef5bde2e0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8840249a44035170391ce345ad76c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96727c12ef45c748a196ba304a00044d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841316b5d4874a9c65990dca9a2b1763759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>